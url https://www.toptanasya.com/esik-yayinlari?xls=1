--- v1 (2026-03-31)
+++ v2 (2026-07-03)
@@ -109,51 +109,51 @@
         <is>
           <t>9786259288413</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Her Şey ve Daha Fazlası</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9783259288406</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Fatih’in Alpereni Ayvaz Dede</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786054565085</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Leyla İle Mecnun</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>292</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786054491391</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
@@ -274,186 +274,186 @@
         <is>
           <t>9786057090928</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Miratı Muhabbet</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>118</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786055455118</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>A'mak-ı Hayal</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>223</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058060418</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Her Şey Geçecek Hiçbiri Unutulmayacak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>215</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786054214426</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Aile Okulunda Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>223</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786051590332</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Derviş</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>190</v>
+        <v>358</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786051590615</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Konularına Göre Açıklamalı Atasözlerimiz</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786051591711</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Tarihten Sayfalar</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786051592404</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Düştüğün Yerden Kalk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>193</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786051592787</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Çanakkale Sessiz Siperler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>335</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786051595108</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Göksultan (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>260</v>
+        <v>435</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786051592794</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Operasyon 1915 (Karton Kapak)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>210</v>
+        <v>388</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057090911</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Başka Bahar</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>153</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057090904</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>