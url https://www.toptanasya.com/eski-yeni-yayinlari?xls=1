--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,5860 +85,6205 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258596069</t>
+          <t>9786258596274</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İslam Kültüründe Büyüsel Yazılı Tılsımlar</t>
+          <t>Ana Hatlarıyla Felsefe - IV Psikoloji</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>460</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258596052</t>
+          <t>9786258596267</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Molla, Halk ve Devlet</t>
+          <t>Ana Hatlarıyla Felsefe - III Pratik Felsefe</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258596021</t>
+          <t>9786258596250</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bağımsız Yazılar</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258596045</t>
+          <t>9786258596236</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Teorik Felsefe Analitik Düşünme</t>
+          <t>Ana Hatlarıyla Felsefe - II Din Felsefesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>540</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258596038</t>
+          <t>9786258596205</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ütopya Düşüncesinin Beş Yüzünde Platonik İzler</t>
+          <t>Ana Hatlarıyla Felsefe - I Metafizik</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255536983</t>
+          <t>9786258596298</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dünyada Müslüman Olmak</t>
+          <t>Ana Hatlarıyla Felsefe - VI Mantık ve Felsefe Ansiklopedisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255536990</t>
+          <t>9786258596281</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kindi Farabi ve Gazzali’de Rüya</t>
+          <t>Ana Hatlarıyla Felsefe - V Estetik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255654311</t>
+          <t>9786258596304</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Medreseden Mektebe</t>
+          <t>Süryani Kadim Kilisesinde Namaz</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255536969</t>
+          <t>9786258596229</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İbn Hazm ve Levinas’ta ‘Benlik’ ve Benlikten Kaynaklanan  Ahlaki Sorunlar</t>
+          <t>Din Psikolojisinde Rüya ve İstihare</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>235</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255536952</t>
+          <t>9786258596199</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gabriel Marcel’in Varoluşçuluğunda Dini Tecrübe</t>
+          <t>İbn Sînâ’da Benlik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>275</v>
+        <v>540</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255536945</t>
+          <t>9786258596182</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakarlık ve Sosyal Değişme</t>
+          <t>Göç Uyum ve Din</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>560</v>
+        <v>550</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255536938</t>
+          <t>9786258596175</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yitik Cennetin Peşinde</t>
+          <t>Klinik Din Psikolojisine Giriş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>440</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255536891</t>
+          <t>9786258596168</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Amaçları, Din ve Maneviyat</t>
+          <t>Cinsel Farkın Felsefesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>290</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255536884</t>
+          <t>9786258596137</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Klasikleri Okuma Yöntemi - Dinlerin Kutsal Metinleri</t>
+          <t>Mitoslarda Yaratılış Motifleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255536921</t>
+          <t>9786258596151</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hans-Georg Gadamer’de Dilin Geleneği Geleneğin Dili</t>
+          <t>Dinin İnsan Hayatındaki Tezahürleri ve Etkileşimleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255536907</t>
+          <t>9786258596144</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Felsefe-Edebiyat İlişkisi Bağlamında Ahmedi’nin Düşünce Dünyası</t>
+          <t>Beni Yanlış Anlayın! Yalnızlığın Poetikası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>650</v>
+        <v>175</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255536914</t>
+          <t>9786258596120</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Düşünce ve Sorunları - 2</t>
+          <t>Emperyalizm, Devrim ve Siyasi Dönüşüm</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255536877</t>
+          <t>9786258596106</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>John Hick’in Din Felsefesi</t>
+          <t>Modern ve Mahrem Arasında Çalışan Kadın</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255536860</t>
+          <t>9786258596113</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Seküler Faydacılık</t>
+          <t>Din Eğitimini Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>330</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255536853</t>
+          <t>9786258596090</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gençlik İnancım</t>
+          <t>Zaman Göçü Arzusu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255536846</t>
+          <t>9786258596076</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Köklerden Günümüze Erzurum Aleviliği</t>
+          <t>Kutsalın Sürgünü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>550</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255536822</t>
+          <t>9786258596014</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Düşünce ve Sorunları - 1</t>
+          <t>Kozmik Denklem - 1</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255536785</t>
+          <t>9786258596083</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tıp Felsefesine Giriş</t>
+          <t>Ölümsüzlük Arzusu ve Dini Ritüeller</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>175</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255536839</t>
+          <t>9786258596069</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Feminist İslamofobi</t>
+          <t>İslam Kültüründe Büyüsel Yazılı Tılsımlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>175</v>
+        <v>460</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255536815</t>
+          <t>9786258596052</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Boşluktaki Rasyonalite</t>
+          <t>Molla, Halk ve Devlet</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255536808</t>
+          <t>9786258596021</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sembolik Mantığın Tarihi 1847-1950</t>
+          <t>Bağımsız Yazılar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255536792</t>
+          <t>9786258596045</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tanah Döneminde Yahudi Din Adamlığı</t>
+          <t>Teorik Felsefe Analitik Düşünme</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255536778</t>
+          <t>9786258596038</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Öğrencilerin Türkiye Ekonomisine Katkıları</t>
+          <t>Ütopya Düşüncesinin Beş Yüzünde Platonik İzler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255536662</t>
+          <t>9786255536983</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Modernizm ve Bireyselleşme Kıskacında Dindar Kürt Kimliği</t>
+          <t>Dijital Dünyada Müslüman Olmak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>475</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255536723</t>
+          <t>9786255536990</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Ölümü Teolojisi</t>
+          <t>Kindi Farabi ve Gazzali’de Rüya</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255536679</t>
+          <t>9786255654311</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İşraki Gelenekte Fail Sebep</t>
+          <t>Medreseden Mektebe</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255536631</t>
+          <t>9786255536969</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ernest Renan Reddiyeleri Bağlamında Cemaleddin Afgani ve Namık Kemal</t>
+          <t>İbn Hazm ve Levinas’ta ‘Benlik’ ve Benlikten Kaynaklanan  Ahlaki Sorunlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>235</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255536754</t>
+          <t>9786255536952</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Larry Laudan’ın Bilimsel İlerleme Anlayışı</t>
+          <t>Gabriel Marcel’in Varoluşçuluğunda Dini Tecrübe</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255536747</t>
+          <t>9786255536945</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mahrem ve Kamusal Arasında</t>
+          <t>Muhafazakarlık ve Sosyal Değişme</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>355</v>
+        <v>560</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255536730</t>
+          <t>9786255536938</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dinler ve Yapay Zeka</t>
+          <t>Yitik Cennetin Peşinde</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255536761</t>
+          <t>9786255536891</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Analitik Eğitim Felsefesi</t>
+          <t>Yaşam Amaçları, Din ve Maneviyat</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255536716</t>
+          <t>9786255536884</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Farabi'nin Siyaset Felsefesinde Sosyal Sınıflar ve Halk</t>
+          <t>Klasikleri Okuma Yöntemi - Dinlerin Kutsal Metinleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255536709</t>
+          <t>9786255536921</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Öznenin Yersizyurtsuzlaşması</t>
+          <t>Hans-Georg Gadamer’de Dilin Geleneği Geleneğin Dili</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255536693</t>
+          <t>9786255536907</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Etnisite, Din ve Toplumsal Cinsiyetin Kesişiminde Erkeklik</t>
+          <t>Felsefe-Edebiyat İlişkisi Bağlamında Ahmedi’nin Düşünce Dünyası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>650</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255654199</t>
+          <t>9786255536914</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Kurallarımız</t>
+          <t>Müslüman Düşünce ve Sorunları - 2</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>245</v>
+        <v>550</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255536648</t>
+          <t>9786255536877</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Eşyanın Tabiatı</t>
+          <t>John Hick’in Din Felsefesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255536686</t>
+          <t>9786255536860</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İran Managera Sineması</t>
+          <t>Seküler Faydacılık</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>330</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255536655</t>
+          <t>9786255536853</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Yahudi Düşüncesinde Yaratılış</t>
+          <t>Gençlik İnancım</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255536624</t>
+          <t>9786255536846</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Saha Çalışmaları</t>
+          <t>Köklerden Günümüze Erzurum Aleviliği</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>340</v>
+        <v>550</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255536617</t>
+          <t>9786255536822</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Biçimleri</t>
+          <t>Müslüman Düşünce ve Sorunları - 1</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>340</v>
+        <v>500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255536594</t>
+          <t>9786255536785</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kant'ın Yargı Yetisinde Reflektif Yargılar</t>
+          <t>Tıp Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>245</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255536556</t>
+          <t>9786255536839</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Gelenekselden Post/Moderne Tasavvufun Sosyolojisi</t>
+          <t>Feminist İslamofobi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>515</v>
+        <v>175</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255536600</t>
+          <t>9786255536815</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Öz Kontrol ve Din</t>
+          <t>Boşluktaki Rasyonalite</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>270</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255536587</t>
+          <t>9786255536808</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gençlerde Dini Tutum ve Din Dışı Yönelim</t>
+          <t>Sembolik Mantığın Tarihi 1847-1950</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>270</v>
+        <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255536570</t>
+          <t>9786255536792</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kayzerialı Basileus</t>
+          <t>Tanah Döneminde Yahudi Din Adamlığı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>205</v>
+        <v>450</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255536563</t>
+          <t>9786255536778</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Din Bilim ve Felsefe Yazıları - 2</t>
+          <t>Uluslararası Öğrencilerin Türkiye Ekonomisine Katkıları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>180</v>
+        <v>175</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255536518</t>
+          <t>9786255536662</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Regula</t>
+          <t>Modernizm ve Bireyselleşme Kıskacında Dindar Kürt Kimliği</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>610</v>
+        <v>475</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255536532</t>
+          <t>9786255536723</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nusayrilikte Enkarnasyon İnancı</t>
+          <t>Tanrının Ölümü Teolojisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255536525</t>
+          <t>9786255536679</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Dindarlık ve Gençlik</t>
+          <t>İşraki Gelenekte Fail Sebep</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>295</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255536488</t>
+          <t>9786255536631</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İhvan-ı Safa’da Ruhsal Tıp</t>
+          <t>Ernest Renan Reddiyeleri Bağlamında Cemaleddin Afgani ve Namık Kemal</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>215</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255536501</t>
+          <t>9786255536754</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Din Öğretiminde Birey ve Toplum Tasavvuru</t>
+          <t>Larry Laudan’ın Bilimsel İlerleme Anlayışı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>675</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255536549</t>
+          <t>9786255536747</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kant'ta Özgürlük Ahlak ve Din</t>
+          <t>Mahrem ve Kamusal Arasında</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>255</v>
+        <v>355</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255536495</t>
+          <t>9786255536730</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Ahlakçıları</t>
+          <t>Dinler ve Yapay Zeka</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255536471</t>
+          <t>9786255536761</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Öz Bilinçten Tanrı’ya</t>
+          <t>Analitik Eğitim Felsefesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255536426</t>
+          <t>9786255536716</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bir Daha Leyla ile Mecnun Yazılmayacak</t>
+          <t>Farabi'nin Siyaset Felsefesinde Sosyal Sınıflar ve Halk</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255576514</t>
+          <t>9786255536709</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bir Osmanlı Aliminin Gözünden Tasavvuf</t>
+          <t>Öznenin Yersizyurtsuzlaşması</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>430</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255536419</t>
+          <t>9786255536693</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina ve Şârihlerinde Mahiyet ve Varlık</t>
+          <t>Etnisite, Din ve Toplumsal Cinsiyetin Kesişiminde Erkeklik</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>505</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255536402</t>
+          <t>9786255654199</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bahailik’te Peygamberlik</t>
+          <t>Ahlak Kurallarımız</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>405</v>
+        <v>245</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255536389</t>
+          <t>9786255536648</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hint Sinemasının Edebi Motifleri</t>
+          <t>Eşyanın Tabiatı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255576453</t>
+          <t>9786255536686</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Nu‘man b. Beşir’in Hayatı ve Faaliyetleri</t>
+          <t>İran Managera Sineması</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>235</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255536396</t>
+          <t>9786255536655</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Modern Ahlak Felsefesinde Arayışlar Anscombe’un Eylem Teorisi</t>
+          <t>Orta Çağ Yahudi Düşüncesinde Yaratılış</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>505</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255536365</t>
+          <t>9786255536624</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>PostKolonyal Edebiyatta Dini Kimlik</t>
+          <t>Sosyal Bilimlerde Saha Çalışmaları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>405</v>
+        <v>340</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255536358</t>
+          <t>9786255536617</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlıkta Mucize</t>
+          <t>Düşünme Biçimleri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>675</v>
+        <v>340</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255536372</t>
+          <t>9786255536594</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Aristoteles’i İbn Rüşd</t>
+          <t>Kant'ın Yargı Yetisinde Reflektif Yargılar</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255536334</t>
+          <t>9786255536556</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Saidüddin Fergani’nin İnsan Tasavvuru - Nihayeti Bidayetine Mündemiç Olan İnsan</t>
+          <t>Gelenekselden Post/Moderne Tasavvufun Sosyolojisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>505</v>
+        <v>515</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255536327</t>
+          <t>9786255536600</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Rus Ortodoks Kilisesinde Manastır Hayatı</t>
+          <t>Öz Kontrol ve Din</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>365</v>
+        <v>270</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255536341</t>
+          <t>9786255536587</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çamurdan Kurabiyeler - Kafamdaki Sorular</t>
+          <t>Gençlerde Dini Tutum ve Din Dışı Yönelim</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>325</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255536266</t>
+          <t>9786255536570</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Meyvesi Elmanın Fenomenolojisi</t>
+          <t>Kayzerialı Basileus</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>620</v>
+        <v>205</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255536228</t>
+          <t>9786255536563</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Religiöse Bildung und staatliche Intervention In den Frühen Jahren der Republik Türkei</t>
+          <t>Din Bilim ve Felsefe Yazıları - 2</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255536303</t>
+          <t>9786255536518</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Teze Nereden Başlamalı? - Literatür Tarama Metodları</t>
+          <t>Regula</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>190</v>
+        <v>610</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255536280</t>
+          <t>9786255536532</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Eko - Politik Üzerine Düşünceler</t>
+          <t>Nusayrilikte Enkarnasyon İnancı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>565</v>
+        <v>270</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255536273</t>
+          <t>9786255536525</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Okur Öldü mü? - Kitabın ve Okumanın Biyopolitik Tarihi -</t>
+          <t>Bireysel Dindarlık ve Gençlik</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>230</v>
+        <v>295</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255536211</t>
+          <t>9786255536488</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sır ve Rıza</t>
+          <t>İhvan-ı Safa’da Ruhsal Tıp</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>255</v>
+        <v>215</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255536297</t>
+          <t>9786255536501</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Sürgün Diyalektiğinde Hicret</t>
+          <t>Din Öğretiminde Birey ve Toplum Tasavvuru</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>205</v>
+        <v>675</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255536259</t>
+          <t>9786255536549</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>/Gençlik - Yüklenemeyen Dosya</t>
+          <t>Kant'ta Özgürlük Ahlak ve Din</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>270</v>
+        <v>255</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255536242</t>
+          <t>9786255536495</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Farabi’nin Felsefi Evreni</t>
+          <t>İngiliz Ahlakçıları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>295</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255536235</t>
+          <t>9786255536471</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Din Hizmetlerinde Güncel Problemler ve Çözüm İmkanları</t>
+          <t>Öz Bilinçten Tanrı’ya</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>380</v>
+        <v>430</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255536204</t>
+          <t>9786255536426</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Pakistan’da Din Psikolojisi</t>
+          <t>Bir Daha Leyla ile Mecnun Yazılmayacak</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255536198</t>
+          <t>9786255576514</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Niçin İnanıyor Niçin İnanmıyoruz -İnanç Fenomenolojisine Giriş-</t>
+          <t>Bir Osmanlı Aliminin Gözünden Tasavvuf</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>245</v>
+        <v>430</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255536181</t>
+          <t>9786255536419</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İnsan-Hayvan Ayrımının Temellendirilmesi -Arkeo-Antropolojik Perspektiften İnsan-</t>
+          <t>İbn Sina ve Şârihlerinde Mahiyet ve Varlık</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>405</v>
+        <v>505</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255536174</t>
+          <t>9786255536402</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya Bağımlılığı</t>
+          <t>Bahailik’te Peygamberlik</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>460</v>
+        <v>405</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255536167</t>
+          <t>9786255536389</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Bilgi ve Aristoteles -Aristoteles Felsefesinde Bilginin Temellendirilmesi-</t>
+          <t>Hint Sinemasının Edebi Motifleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255536150</t>
+          <t>9786255576453</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminin Muhalif Siması Kâzım Karabekir</t>
+          <t>Nu‘man b. Beşir’in Hayatı ve Faaliyetleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>215</v>
+        <v>235</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255536112</t>
+          <t>9786255536396</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Buhrandan Çıkışta Eğitim -Ziya Gökalp ile Satı Bey’in Eğitim Anlayışlarının Karşılaştırılması-</t>
+          <t>Modern Ahlak Felsefesinde Arayışlar Anscombe’un Eylem Teorisi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>515</v>
+        <v>505</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255536136</t>
+          <t>9786255536365</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Toplumunda Zihniyet Problemleri</t>
+          <t>PostKolonyal Edebiyatta Dini Kimlik</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>285</v>
+        <v>405</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255536099</t>
+          <t>9786255536358</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Tesettür Tipleri ve Toplum İlişkisi</t>
+          <t>Hıristiyanlıkta Mucize</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>405</v>
+        <v>675</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255536143</t>
+          <t>9786255536372</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kavramsal Putperestlik ve Felsefe -Jean-Luc Marion Felsefesine Bir Giriş-</t>
+          <t>İslam’ın Aristoteles’i İbn Rüşd</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>255</v>
+        <v>245</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255536082</t>
+          <t>9786255536334</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Anne Kız İlişkilerinde Dinin Konumu</t>
+          <t>Saidüddin Fergani’nin İnsan Tasavvuru - Nihayeti Bidayetine Mündemiç Olan İnsan</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>475</v>
+        <v>505</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255536129</t>
+          <t>9786255536327</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Metinle İştigal: Okuma Yorumlama Tercüme Anlama</t>
+          <t>Rus Ortodoks Kilisesinde Manastır Hayatı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>270</v>
+        <v>365</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255536075</t>
+          <t>9786255536341</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kültür Bilimi ve Doğa Bilimi</t>
+          <t>Çamurdan Kurabiyeler - Kafamdaki Sorular</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>270</v>
+        <v>325</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255536068</t>
+          <t>9786255536266</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesinde Cevher Teorileri</t>
+          <t>Kaderin Meyvesi Elmanın Fenomenolojisi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>270</v>
+        <v>620</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255536105</t>
+          <t>9786255536228</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Doğu Batı Arasında Eğitim ve Din Eğitimi -Aliya İzzetbegoviç Öğretisi-</t>
+          <t>Religiöse Bildung und staatliche Intervention In den Frühen Jahren der Republik Türkei</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>285</v>
+        <v>340</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255536051</t>
+          <t>9786255536303</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Metafizik İyinin Yeniden İnşası -Taha Abdurrahman’da Ahlak-</t>
+          <t>Teze Nereden Başlamalı? - Literatür Tarama Metodları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>235</v>
+        <v>190</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255536044</t>
+          <t>9786255536280</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Siyon Dağı’nın Gölgesinde Beyazperdeye Yahudilerin Sinemayı Kullanım Biçimleri</t>
+          <t>Eko - Politik Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>215</v>
+        <v>565</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256781993</t>
+          <t>9786255536273</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Yurt Dışı Lisansüstü Eğitim ve Araştırma Tecrübeleri</t>
+          <t>Okur Öldü mü? - Kitabın ve Okumanın Biyopolitik Tarihi -</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>290</v>
+        <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256781955</t>
+          <t>9786255536211</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Tanrı-Âlem İlişkisi -Monizm ve Monoteizm</t>
+          <t>Sır ve Rıza</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>285</v>
+        <v>255</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256781986</t>
+          <t>9786255536297</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihinin Eleştirel Bağlamı Jeneoloji, Yapıbozum ve Post-Kolonyal Eleştiri</t>
+          <t>Göç ve Sürgün Diyalektiğinde Hicret</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>660</v>
+        <v>205</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256781979</t>
+          <t>9786255536259</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Klasikleri Okuma Yöntemi – İslâmî İlimlerin Klasikleri</t>
+          <t>/Gençlik - Yüklenemeyen Dosya</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>310</v>
+        <v>270</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255536037</t>
+          <t>9786255536242</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Muhammed İkbal’de Benlik Felsefesinin Unsurları</t>
+          <t>Farabi’nin Felsefi Evreni</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255536020</t>
+          <t>9786255536235</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Charles Sanders Peirce’ün Pragmatik Felsefesinde Dil Düşünce ve Anlam İlişkisi</t>
+          <t>Din Hizmetlerinde Güncel Problemler ve Çözüm İmkanları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>345</v>
+        <v>380</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255536013</t>
+          <t>9786255536204</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyıl Distopyalarının İşlevselliği Üzerine Bir İnceleme</t>
+          <t>Pakistan’da Din Psikolojisi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>190</v>
+        <v>215</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255536006</t>
+          <t>9786255536198</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Din Bilimine Giriş</t>
+          <t>Niçin İnanıyor Niçin İnanmıyoruz -İnanç Fenomenolojisine Giriş-</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256781962</t>
+          <t>9786255536181</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Dinlerde Büyüsel Kareler (Vefkler)</t>
+          <t>İnsan-Hayvan Ayrımının Temellendirilmesi -Arkeo-Antropolojik Perspektiften İnsan-</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>195</v>
+        <v>405</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256781832</t>
+          <t>9786255536174</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İslâm Felsefesi Araştırmaları-1</t>
+          <t>Sosyal Medya Bağımlılığı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>265</v>
+        <v>460</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256781801</t>
+          <t>9786255536167</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İslamofobi Üzerine Öz Eleştirel Yaklaşım Radikalizm ve Ilımlılık Kıskacında Batı ve İslam Dünyasının Çıkmazı</t>
+          <t>Bilgi ve Aristoteles -Aristoteles Felsefesinde Bilginin Temellendirilmesi-</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>670</v>
+        <v>215</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256781948</t>
+          <t>9786255536150</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Bedevî ve İslâm Felsefesine Katkıları</t>
+          <t>Cumhuriyet Döneminin Muhalif Siması Kâzım Karabekir</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>215</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256781931</t>
+          <t>9786255536112</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Karl Rahner Hayatı, Eserleri ve Teolojisi</t>
+          <t>Sosyal Buhrandan Çıkışta Eğitim -Ziya Gökalp ile Satı Bey’in Eğitim Anlayışlarının Karşılaştırılması-</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>175</v>
+        <v>515</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256781924</t>
+          <t>9786255536136</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bursa Caferileri -İnanç Kimlik ve Aidiyet-</t>
+          <t>Türkiye Toplumunda Zihniyet Problemleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>340</v>
+        <v>285</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256781917</t>
+          <t>9786255536099</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşen Dünyada Din</t>
+          <t>Tesettür Tipleri ve Toplum İlişkisi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>265</v>
+        <v>405</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256781900</t>
+          <t>9786255536143</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sistem Toplum ve Din Niklas Luhmann’ın Sosyolojik Teorisi</t>
+          <t>Kavramsal Putperestlik ve Felsefe -Jean-Luc Marion Felsefesine Bir Giriş-</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>330</v>
+        <v>255</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256781825</t>
+          <t>9786255536082</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Dünya Dinlerinde Kutsal Metinler</t>
+          <t>Günümüz Anne Kız İlişkilerinde Dinin Konumu</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>540</v>
+        <v>475</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256781894</t>
+          <t>9786255536129</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Feminist Teoloji  Bağlamında Kutsal Kitap Yorumu</t>
+          <t>Metinle İştigal: Okuma Yorumlama Tercüme Anlama</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256781887</t>
+          <t>9786255536075</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Savaş Ahlakı</t>
+          <t>Kültür Bilimi ve Doğa Bilimi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>255</v>
+        <v>270</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256781870</t>
+          <t>9786255536068</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Siyaset ve Ahlak</t>
+          <t>İslam Felsefesinde Cevher Teorileri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256781856</t>
+          <t>9786255536105</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İspanyol Engizisyonu ve Torquemada</t>
+          <t>Doğu Batı Arasında Eğitim ve Din Eğitimi -Aliya İzzetbegoviç Öğretisi-</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>250</v>
+        <v>285</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256781863</t>
+          <t>9786255536051</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Katolik Kilisesi’nde Otorite Sorunu Papalık ve Konsilyarizm</t>
+          <t>Metafizik İyinin Yeniden İnşası -Taha Abdurrahman’da Ahlak-</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>390</v>
+        <v>235</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256781849</t>
+          <t>9786255536044</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Açıdan Din Dindarlık ve Ahlaki Olgunluk</t>
+          <t>Siyon Dağı’nın Gölgesinde Beyazperdeye Yahudilerin Sinemayı Kullanım Biçimleri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>330</v>
+        <v>215</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256781795</t>
+          <t>9786256781993</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bir Simülakr Olarak Tanrı</t>
+          <t>Sosyal Bilimlerde Yurt Dışı Lisansüstü Eğitim ve Araştırma Tecrübeleri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>405</v>
+        <v>290</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256781740</t>
+          <t>9786256781955</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Din Gelenek ve Spiritüellik Bağlamında Geç Modern Şifa Arayışları -Gerçek Tıp Hareketi Örneği</t>
+          <t>Tanrı-Âlem İlişkisi -Monizm ve Monoteizm</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>500</v>
+        <v>285</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256781733</t>
+          <t>9786256781986</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm’de Tantracılık</t>
+          <t>Dinler Tarihinin Eleştirel Bağlamı Jeneoloji, Yapıbozum ve Post-Kolonyal Eleştiri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>540</v>
+        <v>660</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256781702</t>
+          <t>9786256781979</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yaygın Din Eğitimi -1950 Sonrası- Bir Sözlü Tarih Çalışması</t>
+          <t>Klasikleri Okuma Yöntemi – İslâmî İlimlerin Klasikleri</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>340</v>
+        <v>310</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256781726</t>
+          <t>9786255536037</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Immanuel Kant’ın Ahlak Yasasının Hıristiyan Ahlakıyla İlişkisi</t>
+          <t>Muhammed İkbal’de Benlik Felsefesinin Unsurları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>180</v>
+        <v>295</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256781665</t>
+          <t>9786255536020</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçuluk ve Bulantı</t>
+          <t>Charles Sanders Peirce’ün Pragmatik Felsefesinde Dil Düşünce ve Anlam İlişkisi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>175</v>
+        <v>345</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256781672</t>
+          <t>9786255536013</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İmkân Kanıtı ve Yeter Neden İlkesi</t>
+          <t>Yirminci Yüzyıl Distopyalarının İşlevselliği Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256781757</t>
+          <t>9786255536006</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Varlık ve Ahlak -İslam Metafiziğine Yeni Teklifler-</t>
+          <t>Din Bilimine Giriş</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256781764</t>
+          <t>9786256781962</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Bencil Mutluluk Mu Manevi Doyum Mu? -Tüketim Kararlarının Psikolojisi-</t>
+          <t>Dinlerde Büyüsel Kareler (Vefkler)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>270</v>
+        <v>195</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256781771</t>
+          <t>9786256781832</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçu Teoloji ve İnsan Özgürlüğü</t>
+          <t>İslâm Felsefesi Araştırmaları-1</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>350</v>
+        <v>265</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256781788</t>
+          <t>9786256781801</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Kutsal Kitap Yorumcusu Raşi</t>
+          <t>İslamofobi Üzerine Öz Eleştirel Yaklaşım Radikalizm ve Ilımlılık Kıskacında Batı ve İslam Dünyasının Çıkmazı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>385</v>
+        <v>670</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256781719</t>
+          <t>9786256781948</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Felsefe Dilinin Semantiği</t>
+          <t>Abdurrahman Bedevî ve İslâm Felsefesine Katkıları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>410</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256781658</t>
+          <t>9786256781931</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Manevi Danışmanlığın Felsefi Temelleri</t>
+          <t>Karl Rahner Hayatı, Eserleri ve Teolojisi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>505</v>
+        <v>175</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256781696</t>
+          <t>9786256781924</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Din Öğretiminde Alevilik Açılımı</t>
+          <t>Bursa Caferileri -İnanç Kimlik ve Aidiyet-</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>290</v>
+        <v>340</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256123702</t>
+          <t>9786256781917</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yaygın Din Eğitimi -1950 Sonrası- Bir Sözlü Tarih Çalışması</t>
+          <t>Küreselleşen Dünyada Din</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>170</v>
+        <v>265</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256781634</t>
+          <t>9786256781900</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Peşinde -Epistemik Kesinlikten Sorumluluk Etiğine</t>
+          <t>Sistem Toplum ve Din Niklas Luhmann’ın Sosyolojik Teorisi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>425</v>
+        <v>330</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256781627</t>
+          <t>9786256781825</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Varlık ve Ahlak -İslam Metafiziğine Yeni Teklifler</t>
+          <t>Dünya Dinlerinde Kutsal Metinler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>405</v>
+        <v>540</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256781689</t>
+          <t>9786256781894</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Yaraları ve Tanrı Tasavvuru -İhmal ve İstismarın İzleri</t>
+          <t>Feminist Teoloji  Bağlamında Kutsal Kitap Yorumu</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>275</v>
+        <v>340</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256781603</t>
+          <t>9786256781887</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ōmoto Tanımı, Tipolojisi, Dini-Fenomenolojik Tarihi, İnanç ve İbadetleri</t>
+          <t>İslam Düşüncesinde Savaş Ahlakı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>730</v>
+        <v>255</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256781641</t>
+          <t>9786256781870</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yahudilikte Şiddetin Meşrulaştırıcı Unsuru Tanah</t>
+          <t>İlahiyat Alanında Siyaset ve Ahlak</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256781566</t>
+          <t>9786256781856</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Plotinus’un Madde Teorisi</t>
+          <t>İspanyol Engizisyonu ve Torquemada</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256781597</t>
+          <t>9786256781863</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki Olgunluk ve Dindarlık Arasındaki İlişki</t>
+          <t>Katolik Kilisesi’nde Otorite Sorunu Papalık ve Konsilyarizm</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>210</v>
+        <v>390</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256781610</t>
+          <t>9786256781849</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yaşam-Ölüm Sarmalında Ötanazi</t>
+          <t>Psikolojik Açıdan Din Dindarlık ve Ahlaki Olgunluk</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256781580</t>
+          <t>9786256781795</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>İki Yorgun Savaşçı: Sosyal Bilimler ve Din Bilimlerinin Çıkmazları</t>
+          <t>Bir Simülakr Olarak Tanrı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>345</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256781573</t>
+          <t>9786256781740</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Tıp Tarihinde Hasta-Hekim İlişkisinin Fenomenolojik Analizi</t>
+          <t>Din Gelenek ve Spiritüellik Bağlamında Geç Modern Şifa Arayışları -Gerçek Tıp Hareketi Örneği</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>270</v>
+        <v>500</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256781559</t>
+          <t>9786256781733</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İskenderiye Okulu ve Hıristiyanlık</t>
+          <t>Hinduizm’de Tantracılık</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>515</v>
+        <v>540</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256781542</t>
+          <t>9786256781702</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Manevi İyi Oluş</t>
+          <t>Türkiye’de Yaygın Din Eğitimi -1950 Sonrası- Bir Sözlü Tarih Çalışması</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>380</v>
+        <v>340</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256781535</t>
+          <t>9786256781726</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Aynasında Süryaniler</t>
+          <t>Immanuel Kant’ın Ahlak Yasasının Hıristiyan Ahlakıyla İlişkisi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>365</v>
+        <v>180</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256781498</t>
+          <t>9786256781665</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Pragmatizm</t>
+          <t>Varoluşçuluk ve Bulantı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>340</v>
+        <v>175</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256781511</t>
+          <t>9786256781672</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Temeli ya da Temel Felsefe</t>
+          <t>İmkân Kanıtı ve Yeter Neden İlkesi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>360</v>
+        <v>175</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256781474</t>
+          <t>9786256781757</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Felsefe - Kendimizi ve Dünyayı Algılamak</t>
+          <t>Bilgi Varlık ve Ahlak -İslam Metafiziğine Yeni Teklifler-</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256781504</t>
+          <t>9786256781764</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Amerika'da Felsefe ve Klasik Pragmatizm</t>
+          <t>Bencil Mutluluk Mu Manevi Doyum Mu? -Tüketim Kararlarının Psikolojisi-</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>325</v>
+        <v>270</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256781481</t>
+          <t>9786256781771</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ahlak -İyi ve Kötü'ye Dair Duyarlılık Arayışımız-</t>
+          <t>Varoluşçu Teoloji ve İnsan Özgürlüğü</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>295</v>
+        <v>350</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256781467</t>
+          <t>9786256781788</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Üç Kuşak Boyunca Avrupalı Türkler</t>
+          <t>Yahudi Kutsal Kitap Yorumcusu Raşi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>235</v>
+        <v>385</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256781450</t>
+          <t>9786256781719</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm’de Yaratılış - Evren ve İnsan Algısı</t>
+          <t>Postmodern Felsefe Dilinin Semantiği</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>360</v>
+        <v>410</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256781443</t>
+          <t>9786256781658</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Ruhbanlık - Süryani Kadim Kilise Hiyerarşisi</t>
+          <t>Manevi Danışmanlığın Felsefi Temelleri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>475</v>
+        <v>505</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256781436</t>
+          <t>9786256781696</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Din Bilim ve Felsefe Yazıları - 1</t>
+          <t>Din Öğretiminde Alevilik Açılımı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>195</v>
+        <v>290</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256781429</t>
+          <t>9786256123702</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Özgür ve Kutsal</t>
+          <t>Türkiye’de Yaygın Din Eğitimi -1950 Sonrası- Bir Sözlü Tarih Çalışması</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>475</v>
+        <v>170</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256781412</t>
+          <t>9786256781634</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>New Horizons in Sirah Scholarship</t>
+          <t>Adaletin Peşinde -Epistemik Kesinlikten Sorumluluk Etiğine</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>290</v>
+        <v>425</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256781405</t>
+          <t>9786256781627</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Hadis ve Sünnet Kültürü Üzerine Yazılar</t>
+          <t>Bilgi Varlık ve Ahlak -İslam Metafiziğine Yeni Teklifler</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>305</v>
+        <v>405</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256781399</t>
+          <t>9786256781689</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Gustavo Gutierrez’de Özgürlük Teolojisi</t>
+          <t>Çocukluk Yaraları ve Tanrı Tasavvuru -İhmal ve İstismarın İzleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>495</v>
+        <v>275</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256781382</t>
+          <t>9786256781603</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Eğitim İlişkisi</t>
+          <t>Ōmoto Tanımı, Tipolojisi, Dini-Fenomenolojik Tarihi, İnanç ve İbadetleri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>615</v>
+        <v>730</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256781351</t>
+          <t>9786256781641</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina’da Nefs ve Ölümsüzlük</t>
+          <t>Yahudilikte Şiddetin Meşrulaştırıcı Unsuru Tanah</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256781344</t>
+          <t>9786256781566</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Roma Katolik Kilisesi ve Kadın</t>
+          <t>Plotinus’un Madde Teorisi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>505</v>
+        <v>275</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256781368</t>
+          <t>9786256781597</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesinde Alemin Kıdemi Meselesi</t>
+          <t>Ahlaki Olgunluk ve Dindarlık Arasındaki İlişki</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>390</v>
+        <v>210</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256781375</t>
+          <t>9786256781610</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihine Adanmış Bir Ömür Abdurrahman Küçük</t>
+          <t>Yaşam-Ölüm Sarmalında Ötanazi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>245</v>
+        <v>180</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256781337</t>
+          <t>9786256781580</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Değişim ve Reform</t>
+          <t>İki Yorgun Savaşçı: Sosyal Bilimler ve Din Bilimlerinin Çıkmazları</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>265</v>
+        <v>345</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256781313</t>
+          <t>9786256781573</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Diogenes Laertius ve Şehrezuri’de 10 Yunan Filozofu</t>
+          <t>20. Yüzyıl Tıp Tarihinde Hasta-Hekim İlişkisinin Fenomenolojik Analizi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>235</v>
+        <v>270</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256781306</t>
+          <t>9786256781559</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ateizm'de Ahlakın Kaynağı Sorunu</t>
+          <t>İskenderiye Okulu ve Hıristiyanlık</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>215</v>
+        <v>515</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256781290</t>
+          <t>9786256781542</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Metafiziksel ve Hümanistik Düşünce Sonrası Din</t>
+          <t>Manevi İyi Oluş</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>430</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256781320</t>
+          <t>9786256781535</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Analitik Felsefe Okumaları</t>
+          <t>Geçmişin Aynasında Süryaniler</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>190</v>
+        <v>365</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256781276</t>
+          <t>9786256781498</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Tarih-i Edyan Dersleri Ve Kitapları</t>
+          <t>Pragmatizm</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>420</v>
+        <v>340</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256781283</t>
+          <t>9786256781511</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Konstantin’in Yükselişi ve Hıristiyanlık</t>
+          <t>Felsefenin Temeli ya da Temel Felsefe</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>345</v>
+        <v>360</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256781269</t>
+          <t>9786256781474</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesi Bağlamında Eğitimde Bilgi Problemi</t>
+          <t>Felsefe - Kendimizi ve Dünyayı Algılamak</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>410</v>
+        <v>350</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256781252</t>
+          <t>9786256781504</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Projesi ve İlahi Plan</t>
+          <t>Amerika'da Felsefe ve Klasik Pragmatizm</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>190</v>
+        <v>325</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256781238</t>
+          <t>9786256781481</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakarlığın Görünürlük Arzusu</t>
+          <t>Ahlak -İyi ve Kötü'ye Dair Duyarlılık Arayışımız-</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>545</v>
+        <v>295</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786256781207</t>
+          <t>9786256781467</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Modern Ceza Yöntemleri ve Islah Teorileri</t>
+          <t>Üç Kuşak Boyunca Avrupalı Türkler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>205</v>
+        <v>235</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786256781214</t>
+          <t>9786256781450</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kalın Türk'ün Amentüsü</t>
+          <t>Hinduizm’de Yaratılış - Evren ve İnsan Algısı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256781245</t>
+          <t>9786256781443</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Japon Yeni Dini Hareketleri</t>
+          <t>Ruhbanlık - Süryani Kadim Kilise Hiyerarşisi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>210</v>
+        <v>475</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256781221</t>
+          <t>9786256781436</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Gözetleme Teknikleri</t>
+          <t>Din Bilim ve Felsefe Yazıları - 1</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256781184</t>
+          <t>9786256781429</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Gotların Piskoposu Ulfilas</t>
+          <t>Özgür ve Kutsal</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>205</v>
+        <v>475</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786256781191</t>
+          <t>9786256781412</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Buda'dan Tanrısal Buda'ya</t>
+          <t>New Horizons in Sirah Scholarship</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>195</v>
+        <v>290</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256781177</t>
+          <t>9786256781405</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Nihai Gerçekliğin Tezahürü Olarak Maitreya Buda</t>
+          <t>Hadis ve Sünnet Kültürü Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256781160</t>
+          <t>9786256781399</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Midyat - İdil Yezidiliği</t>
+          <t>Gustavo Gutierrez’de Özgürlük Teolojisi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>235</v>
+        <v>495</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256781108</t>
+          <t>9786256781382</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Farabi Felsefesinde Bilgi ve Kesinlik</t>
+          <t>İnsan ve Eğitim İlişkisi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>215</v>
+        <v>615</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786256781153</t>
+          <t>9786256781351</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Almanya'da Türkler</t>
+          <t>İbn Sina’da Nefs ve Ölümsüzlük</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>475</v>
+        <v>420</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786256781146</t>
+          <t>9786256781344</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Rol Model Olarak Din Görevlileri</t>
+          <t>Roma Katolik Kilisesi ve Kadın</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>285</v>
+        <v>505</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256781122</t>
+          <t>9786256781368</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Öteki ile Yaşamak</t>
+          <t>İslam Felsefesinde Alemin Kıdemi Meselesi</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>345</v>
+        <v>390</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786256781139</t>
+          <t>9786256781375</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Afet Sonrası Maneviyat</t>
+          <t>Dinler Tarihine Adanmış Bir Ömür Abdurrahman Küçük</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>235</v>
+        <v>245</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256781061</t>
+          <t>9786256781337</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'yı Oynamak</t>
+          <t>Eğitimde Değişim ve Reform</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>225</v>
+        <v>265</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786256781085</t>
+          <t>9786256781313</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Failliği Yeniden Düşünmek</t>
+          <t>Diogenes Laertius ve Şehrezuri’de 10 Yunan Filozofu</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>215</v>
+        <v>235</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256781092</t>
+          <t>9786256781306</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Din Bilimleri Açısından Eğlence</t>
+          <t>Yeni Ateizm'de Ahlakın Kaynağı Sorunu</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>345</v>
+        <v>215</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256781030</t>
+          <t>9786256781290</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Cizre Anıtları ve Kitabeleri</t>
+          <t>Metafiziksel ve Hümanistik Düşünce Sonrası Din</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>405</v>
+        <v>430</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256781054</t>
+          <t>9786256781320</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Bir Memlük Bilgini - Celaleddin es-Süyuti</t>
+          <t>Analitik Felsefe Okumaları</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>380</v>
+        <v>190</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256781115</t>
+          <t>9786256781276</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Bir Erdemin Doğuşu - Antik Yunan Felsefesinde Adalet</t>
+          <t>Osmanlı Dönemi Tarih-i Edyan Dersleri Ve Kitapları</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786256781078</t>
+          <t>9786256781283</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Levant'ın Kutsal Kişileri ve Mekanları</t>
+          <t>Konstantin’in Yükselişi ve Hıristiyanlık</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>235</v>
+        <v>345</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786256781023</t>
+          <t>9786256781269</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Nusayrilik İshakilik Alevilik</t>
+          <t>İslam Düşüncesi Bağlamında Eğitimde Bilgi Problemi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>190</v>
+        <v>410</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786256781047</t>
+          <t>9786256781252</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Martin Heidegger Düşüncesinde Ölüm Fenomeni</t>
+          <t>İnsanlık Projesi ve İlahi Plan</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>310</v>
+        <v>190</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256781016</t>
+          <t>9786256781238</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Giden Başörtüsü</t>
+          <t>Muhafazakarlığın Görünürlük Arzusu</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>390</v>
+        <v>545</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257673983</t>
+          <t>9786256781207</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Meslekleri</t>
+          <t>Modern Ceza Yöntemleri ve Islah Teorileri</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>255</v>
+        <v>205</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256781009</t>
+          <t>9786256781214</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Devlet</t>
+          <t>Kalın Türk'ün Amentüsü</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>485</v>
+        <v>340</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257673976</t>
+          <t>9786256781245</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Zihniyeti</t>
+          <t>Japon Yeni Dini Hareketleri</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>880</v>
+        <v>210</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257673969</t>
+          <t>9786256781221</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Secularism and State Religion in Modern Turkey</t>
+          <t>Gözetleme Teknikleri</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>360</v>
+        <v>190</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257673990</t>
+          <t>9786256781184</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Çocuklukta Dini Kimliğin İnşası</t>
+          <t>Gotların Piskoposu Ulfilas</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>450</v>
+        <v>205</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257673945</t>
+          <t>9786256781191</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Matüridi, Kadi Abdülcebbar ve İbn Rüşd'de Akıl-Vahiy İlişkisi</t>
+          <t>Tarihsel Buda'dan Tanrısal Buda'ya</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>305</v>
+        <v>195</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257673952</t>
+          <t>9786256781177</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Turabdin'den Diasporaya</t>
+          <t>Nihai Gerçekliğin Tezahürü Olarak Maitreya Buda</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>325</v>
+        <v>310</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257673938</t>
+          <t>9786256781160</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Dini Yaşayış Anlam Arayışı ve Hayatı Sorgulama</t>
+          <t>Midyat - İdil Yezidiliği</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257673921</t>
+          <t>9786256781108</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Genç Dinler Tarihçilerin Kaleminden</t>
+          <t>Farabi Felsefesinde Bilgi ve Kesinlik</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>770</v>
+        <v>215</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257673440</t>
+          <t>9786256781153</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Radikalliğin Psikolojisi</t>
+          <t>Almanya'da Türkler</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>340</v>
+        <v>475</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257673433</t>
+          <t>9786256781146</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Gazali ve Levinas Felsefelerinde Yüzleşme Ahlakı</t>
+          <t>Rol Model Olarak Din Görevlileri</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>440</v>
+        <v>285</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257673907</t>
+          <t>9786256781122</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Yükselmek</t>
+          <t>Öteki ile Yaşamak</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>290</v>
+        <v>345</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257673914</t>
+          <t>9786256781139</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Oyuncularında Kimlik Din ve Gündelik Hayat</t>
+          <t>Afet Sonrası Maneviyat</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>535</v>
+        <v>235</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257673891</t>
+          <t>9786256781061</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Netflix Sinemasında Hıristiyan Sembolizmi</t>
+          <t>Tanrı'yı Oynamak</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>525</v>
+        <v>225</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257673877</t>
+          <t>9786256781085</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>İşrak Geleneğinde Ahlak</t>
+          <t>Failliği Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>225</v>
+        <v>215</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257673860</t>
+          <t>9786256781092</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Teolojisinde Kutsal Ruh</t>
+          <t>Din Bilimleri Açısından Eğlence</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>505</v>
+        <v>345</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257673853</t>
+          <t>9786256781030</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Sühreverdi ve Leibniz’de Nur/Monad Anlayışları</t>
+          <t>Cizre Anıtları ve Kitabeleri</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>310</v>
+        <v>405</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257673884</t>
+          <t>9786256781054</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Zamanımızın Kokusu</t>
+          <t>Bir Memlük Bilgini - Celaleddin es-Süyuti</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>305</v>
+        <v>380</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257673846</t>
+          <t>9786256781115</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sünnet Kritikleri</t>
+          <t>Bir Erdemin Doğuşu - Antik Yunan Felsefesinde Adalet</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>465</v>
+        <v>250</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257673822</t>
+          <t>9786256781078</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Eşiğinde Din Fenomenolojisi</t>
+          <t>Levant'ın Kutsal Kişileri ve Mekanları</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>495</v>
+        <v>235</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257673839</t>
+          <t>9786256781023</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Ergenlerde Dindar Bir Kimlik İnşası</t>
+          <t>Nusayrilik İshakilik Alevilik</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257673815</t>
+          <t>9786256781047</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medyanın Lise Gençliğinin Değerleri Üzerindeki Etkileri</t>
+          <t>Martin Heidegger Düşüncesinde Ölüm Fenomeni</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>440</v>
+        <v>310</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257673785</t>
+          <t>9786256781016</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Vaizlikten Teröristliğe Bir İhanetin Portresi Fetullahcı Terör Örgütü</t>
+          <t>Kayıp Giden Başörtüsü</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>675</v>
+        <v>390</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257673808</t>
+          <t>9786257673983</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Töz ve Kişilik İkileminde Tanrı Düşüncesi</t>
+          <t>Hukuk Meslekleri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>315</v>
+        <v>255</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257673792</t>
+          <t>9786256781009</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Tekamül ve Tanrı Anlayışı</t>
+          <t>Ahlak ve Devlet</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>325</v>
+        <v>485</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257673778</t>
+          <t>9786257673976</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenin Duygu - Düşünce Dünyası, Din Anlayış ve Yaşantısı</t>
+          <t>Hukuk Zihniyeti</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>370</v>
+        <v>880</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257673761</t>
+          <t>9786257673969</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Nizami Gencevi’de Manevi Değerler</t>
+          <t>Secularism and State Religion in Modern Turkey</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>310</v>
+        <v>360</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257673754</t>
+          <t>9786257673990</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Metafizik ve Nedensellik</t>
+          <t>Çocuklukta Dini Kimliğin İnşası</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>445</v>
+        <v>450</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257673730</t>
+          <t>9786257673945</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kelam Sosyolojisi</t>
+          <t>Matüridi, Kadi Abdülcebbar ve İbn Rüşd'de Akıl-Vahiy İlişkisi</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>505</v>
+        <v>305</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257673747</t>
+          <t>9786257673952</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi Perspektifinden Kur'an'da Toplumsal Çatışma</t>
+          <t>Turabdin'den Diasporaya</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>290</v>
+        <v>325</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257673723</t>
+          <t>9786257673938</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>SineMormon</t>
+          <t>Dini Yaşayış Anlam Arayışı ve Hayatı Sorgulama</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>290</v>
+        <v>230</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257673716</t>
+          <t>9786257673921</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina’da Nedensellik ve İnsan Hürriyeti</t>
+          <t>Genç Dinler Tarihçilerin Kaleminden</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>265</v>
+        <v>770</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257673693</t>
+          <t>9786257673440</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Kilise Hukuku</t>
+          <t>Radikalliğin Psikolojisi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>370</v>
+        <v>340</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257673709</t>
+          <t>9786257673433</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Ahlak: Eleştiri ve İnşa</t>
+          <t>Gazali ve Levinas Felsefelerinde Yüzleşme Ahlakı</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>205</v>
+        <v>440</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257673662</t>
+          <t>9786257673907</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Eğitim</t>
+          <t>Sevgiyle Yükselmek</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>475</v>
+        <v>290</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257673686</t>
+          <t>9786257673914</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Moritz Schlick'in Bilgi Kuramı</t>
+          <t>Bilgisayar Oyuncularında Kimlik Din ve Gündelik Hayat</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>290</v>
+        <v>535</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257673679</t>
+          <t>9786257673891</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Türk Milliyetçiliği</t>
+          <t>Netflix Sinemasında Hıristiyan Sembolizmi</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>270</v>
+        <v>525</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257673655</t>
+          <t>9786257673877</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Adanmış Bir Ömür İbrahim Aşki (Tanık)</t>
+          <t>İşrak Geleneğinde Ahlak</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>315</v>
+        <v>225</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257673631</t>
+          <t>9786257673860</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Fıkıhtan Hukuka</t>
+          <t>Hristiyan Teolojisinde Kutsal Ruh</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>325</v>
+        <v>505</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257673617</t>
+          <t>9786257673853</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ateizm</t>
+          <t>Sühreverdi ve Leibniz’de Nur/Monad Anlayışları</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>225</v>
+        <v>310</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257673648</t>
+          <t>9786257673884</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet'ten Cumhuriyet'e Eğitim</t>
+          <t>Zamanımızın Kokusu</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>585</v>
+        <v>305</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257673594</t>
+          <t>9786257673846</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Jacques Ellul'de Gerçeklik ve Hakikat</t>
+          <t>Çağdaş Sünnet Kritikleri</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>340</v>
+        <v>465</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257673587</t>
+          <t>9786257673822</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Darwin'in Müslüman Öncüleri</t>
+          <t>Kutsalın Eşiğinde Din Fenomenolojisi</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>315</v>
+        <v>495</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257673556</t>
+          <t>9786257673839</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein'in Metafizik Eleştirisi</t>
+          <t>Ergenlerde Dindar Bir Kimlik İnşası</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>305</v>
+        <v>170</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257673624</t>
+          <t>9786257673815</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>The Oneness Of Being in Ibn 'Arabī and Plotinus</t>
+          <t>Sosyal Medyanın Lise Gençliğinin Değerleri Üzerindeki Etkileri</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257673563</t>
+          <t>9786257673785</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Roma'dan Bağdat'a</t>
+          <t>Vaizlikten Teröristliğe Bir İhanetin Portresi Fetullahcı Terör Örgütü</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>410</v>
+        <v>675</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257673570</t>
+          <t>9786257673808</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Var</t>
+          <t>Töz ve Kişilik İkileminde Tanrı Düşüncesi</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>520</v>
+        <v>315</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257673600</t>
+          <t>9786257673792</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Khronos ve Aristoteles'te Zamanın Doğası</t>
+          <t>Evrensel Tekamül ve Tanrı Anlayışı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>225</v>
+        <v>325</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257673532</t>
+          <t>9786257673778</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>İbn Rüşd'ün Teistik Delillere Yaklaşımı</t>
+          <t>Öğretmenin Duygu - Düşünce Dünyası, Din Anlayış ve Yaşantısı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>180</v>
+        <v>370</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257673525</t>
+          <t>9786257673761</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Ölü Deniz El Yazmaları</t>
+          <t>Nizami Gencevi’de Manevi Değerler</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>265</v>
+        <v>310</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257673518</t>
+          <t>9786257673754</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi'nin Referansları ve İslamiliği</t>
+          <t>Metafizik ve Nedensellik</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>255</v>
+        <v>445</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257673501</t>
+          <t>9786257673730</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Teoloji ve Antropoloji Perspektifinden Din ve Kültür İlişkisi 2</t>
+          <t>Kelam Sosyolojisi</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>275</v>
+        <v>505</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257673495</t>
+          <t>9786257673747</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma ve Dini Tolerans</t>
+          <t>Din Sosyolojisi Perspektifinden Kur'an'da Toplumsal Çatışma</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>275</v>
+        <v>290</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257673488</t>
+          <t>9786257673723</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Tapınak Yahudileri</t>
+          <t>SineMormon</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>405</v>
+        <v>290</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055978020</t>
+          <t>9786257673716</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Batı’da Din Sosyolojisi Teori ve Yöntem Analizleri</t>
+          <t>İbn Sina’da Nedensellik ve İnsan Hürriyeti</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>76</v>
+        <v>265</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257673426</t>
+          <t>9786257673693</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi ve Öğretiminde Sosyal Bilim Yaklaşımı</t>
+          <t>Kilise Hukuku</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>445</v>
+        <v>370</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257673419</t>
+          <t>9786257673709</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Bölünmüş Benlik Sorunu</t>
+          <t>Ahlak: Eleştiri ve İnşa</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>235</v>
+        <v>205</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257673402</t>
+          <t>9786257673662</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Rüya, İnanç ve Davranış</t>
+          <t>Sinema ve Eğitim</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>445</v>
+        <v>475</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257673389</t>
+          <t>9786257673686</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Platon'un Realist ve Anti-Realist Yorumları</t>
+          <t>Moritz Schlick'in Bilgi Kuramı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>480</v>
+        <v>290</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257673396</t>
+          <t>9786257673679</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesinde Metafizik Bilgi İmkanı ve Değeri</t>
+          <t>Küreselleşme ve Türk Milliyetçiliği</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>295</v>
+        <v>270</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257673365</t>
+          <t>9786257673655</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Kategoriler Sorunu</t>
+          <t>Eğitime Adanmış Bir Ömür İbrahim Aşki (Tanık)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257673372</t>
+          <t>9786257673631</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Einstein ve Tanrı</t>
+          <t>Fıkıhtan Hukuka</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>255</v>
+        <v>325</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055978617</t>
+          <t>9786257673617</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Nefs - Beden Bağlamında Kötülük</t>
+          <t>Yeni Ateizm</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>66</v>
+        <v>225</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055978709</t>
+          <t>9786257673648</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Modernitenin Felsefi Temelleri ve İslam</t>
+          <t>Meşrutiyet'ten Cumhuriyet'e Eğitim</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>96</v>
+        <v>585</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257673174</t>
+          <t>9786257673594</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>La Moralite, Dieu Et La Religion Dans La Philosophie Critique De Kant</t>
+          <t>Jacques Ellul'de Gerçeklik ve Hakikat</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>114</v>
+        <v>340</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055978631</t>
+          <t>9786257673587</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İbn Rüşd ve Thomas Aquinas’ta Akılların Birliği</t>
+          <t>Darwin'in Müslüman Öncüleri</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>132</v>
+        <v>315</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257673358</t>
+          <t>9786257673556</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Mitoloji İkileminde Din Dili</t>
+          <t>Wittgenstein'in Metafizik Eleştirisi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257673273</t>
+          <t>9786257673624</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İslam Toplumunda Ehli Kitap</t>
+          <t>The Oneness Of Being in Ibn 'Arabī and Plotinus</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257673280</t>
+          <t>9786257673563</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>İnternet Neslinin Dini</t>
+          <t>Roma'dan Bağdat'a</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>245</v>
+        <v>410</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257673341</t>
+          <t>9786257673570</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Faydacılık Tarihi</t>
+          <t>Tanrı Var</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>385</v>
+        <v>520</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257673297</t>
+          <t>9786257673600</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Nakli İlimler Tarihi</t>
+          <t>Khronos ve Aristoteles'te Zamanın Doğası</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>730</v>
+        <v>225</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257673327</t>
+          <t>9786257673532</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Klasik Faydacılık - Utilitarianism</t>
+          <t>İbn Rüşd'ün Teistik Delillere Yaklaşımı</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257673334</t>
+          <t>9786257673525</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Batı Düşüncesinde Tanrı ve Tasarım</t>
+          <t>Ölü Deniz El Yazmaları</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>275</v>
+        <v>265</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257673310</t>
+          <t>9786257673518</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Çocukluk Dönemi Ahlak Eğitimi</t>
+          <t>Din Sosyolojisi'nin Referansları ve İslamiliği</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>235</v>
+        <v>255</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257673303</t>
+          <t>9786257673501</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Yeni Çağ Dini</t>
+          <t>Teoloji ve Antropoloji Perspektifinden Din ve Kültür İlişkisi 2</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>215</v>
+        <v>275</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257673266</t>
+          <t>9786257673495</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Fıkhın Sosyolojik Anatomisi</t>
+          <t>Aydınlanma ve Dini Tolerans</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>350</v>
+        <v>275</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055978679</t>
+          <t>9786257673488</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>El-Kanun Fi't-Tıbb Tıp Prensipleri (Ciltli)</t>
+          <t>Tapınak Yahudileri</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>100</v>
+        <v>405</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257673228</t>
+          <t>9786055978020</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>XX. Yüzyılda Amerika Birleşik Devletlerinde Selefîlik</t>
+          <t>Batı’da Din Sosyolojisi Teori ve Yöntem Analizleri</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>290</v>
+        <v>76</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786055978488</t>
+          <t>9786257673426</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Dini Hayatın İlkel Biçimleri</t>
+          <t>Din Eğitimi ve Öğretiminde Sosyal Bilim Yaklaşımı</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>615</v>
+        <v>445</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055978815</t>
+          <t>9786257673419</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Dini Değerler</t>
+          <t>Bölünmüş Benlik Sorunu</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>255</v>
+        <v>235</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786257673259</t>
+          <t>9786257673402</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Ana Konular</t>
+          <t>Rüya, İnanç ve Davranış</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>695</v>
+        <v>445</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257673167</t>
+          <t>9786257673389</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Nazianzuslu Grigorius ve Kutsal Ruh'un Tanrılığı Meselesi</t>
+          <t>Platon'un Realist ve Anti-Realist Yorumları</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>315</v>
+        <v>480</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257673235</t>
+          <t>9786257673396</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Transhümanizm ve Tekillik Bağlamında Dinin Geleceği</t>
+          <t>İslam Felsefesinde Metafizik Bilgi İmkanı ve Değeri</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>215</v>
+        <v>295</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257673242</t>
+          <t>9786257673365</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Hint Dinlerine Giriş</t>
+          <t>Kategoriler Sorunu</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257673150</t>
+          <t>9786257673372</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Dair Sorular Sorunlar</t>
+          <t>Einstein ve Tanrı</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>265</v>
+        <v>255</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257673198</t>
+          <t>9786055978617</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Teoloji Ve Antropoloji Perspektifinden Din Ve Kültür İlişkisi 1</t>
+          <t>Nefs - Beden Bağlamında Kötülük</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>385</v>
+        <v>66</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257673204</t>
+          <t>9786055978709</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Din Ve Transhümanizm</t>
+          <t>Modernitenin Felsefi Temelleri ve İslam</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>330</v>
+        <v>96</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257673181</t>
+          <t>9786257673174</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Transhümanizm Ve Posthümanizm</t>
+          <t>La Moralite, Dieu Et La Religion Dans La Philosophie Critique De Kant</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>635</v>
+        <v>114</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257673211</t>
+          <t>9786055978631</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Metaetik Bağlamında Ahlaki Görecelik Sorunu</t>
+          <t>İbn Rüşd ve Thomas Aquinas’ta Akılların Birliği</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>325</v>
+        <v>132</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786055978716</t>
+          <t>9786257673358</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hukukunda Modernleşme Süreci</t>
+          <t>Bilim ve Mitoloji İkileminde Din Dili</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>285</v>
+        <v>310</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786055978686</t>
+          <t>9786257673273</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Modern İran'da Zerdüştiler</t>
+          <t>İslam Toplumunda Ehli Kitap</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>425</v>
+        <v>230</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786055978648</t>
+          <t>9786257673280</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlığın Öncüsü Olarak İskenderiyeli Philo</t>
+          <t>İnternet Neslinin Dini</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>475</v>
+        <v>245</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786055978624</t>
+          <t>9786257673341</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Son Komitacı İsmail Hakkı Tekçe Hatıralar ve Belgeler</t>
+          <t>Faydacılık Tarihi</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>450</v>
+        <v>385</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786055978495</t>
+          <t>9786257673297</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Evrim ve Ahlak Filozofu İbn Miskeveyh Düşüncesinde Tanrı, Evren ve İnsan</t>
+          <t>Nakli İlimler Tarihi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>245</v>
+        <v>730</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786055978471</t>
+          <t>9786257673327</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Doğuşundan Günümüze Nesturi Kilisesi</t>
+          <t>Klasik Faydacılık - Utilitarianism</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786055978891</t>
+          <t>9786257673334</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi ve Birey Oluşun İmkanı</t>
+          <t>Batı Düşüncesinde Tanrı ve Tasarım</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>390</v>
+        <v>275</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786055978730</t>
+          <t>9786257673310</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Kant’ta Numen ve Nesne</t>
+          <t>İslam Düşüncesinde Çocukluk Dönemi Ahlak Eğitimi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>275</v>
+        <v>235</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786055978754</t>
+          <t>9786257673303</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Terakkiperver Cumhuriyet Fırkası</t>
+          <t>Yeni Çağ Dini</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>64</v>
+        <v>215</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786055978747</t>
+          <t>9786257673266</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Serbest Cumhuriyet Fırkası</t>
+          <t>Fıkhın Sosyolojik Anatomisi</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>265</v>
+        <v>350</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786055978778</t>
+          <t>9786055978679</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Eleştirisi</t>
+          <t>El-Kanun Fi't-Tıbb Tıp Prensipleri (Ciltli)</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>290</v>
+        <v>100</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786055978785</t>
+          <t>9786257673228</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Erken Dönem Yahudi Tarihi</t>
+          <t>XX. Yüzyılda Amerika Birleşik Devletlerinde Selefîlik</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>365</v>
+        <v>290</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786055978808</t>
+          <t>9786055978488</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Din Eğitiminde Anne-Babanın Etkisi</t>
+          <t>Dini Hayatın İlkel Biçimleri</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>180</v>
+        <v>615</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786055978761</t>
+          <t>9786055978815</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Sultan 2. Abdülhamid'in Jeostratejisi ve Mirası Uluslararası Sempozyumu</t>
+          <t>Küreselleşme ve Dini Değerler</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>630</v>
+        <v>255</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786055978655</t>
+          <t>9786257673259</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Bir Mistik Rahibe Bingenli Hildegard</t>
+          <t>Din Eğitiminde Ana Konular</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>330</v>
+        <v>695</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786055978563</t>
+          <t>9786257673167</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Kutsalı İfade Etmek</t>
+          <t>Nazianzuslu Grigorius ve Kutsal Ruh'un Tanrılığı Meselesi</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786055978587</t>
+          <t>9786257673235</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Selefilik ve Küresel Cihad</t>
+          <t>Transhümanizm ve Tekillik Bağlamında Dinin Geleceği</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>125</v>
+        <v>215</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786055978600</t>
+          <t>9786257673242</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Muhafazakar Siyaset ve Yeni Arayışlar</t>
+          <t>Hint Dinlerine Giriş</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>475</v>
+        <v>250</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786055978594</t>
+          <t>9786257673150</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın İslamofobi ile İmtihanı</t>
+          <t>Eğitime Dair Sorular Sorunlar</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>465</v>
+        <v>265</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786055978433</t>
+          <t>9786257673198</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Mormonlar</t>
+          <t>Teoloji Ve Antropoloji Perspektifinden Din Ve Kültür İlişkisi 1</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>230</v>
+        <v>385</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786055978426</t>
+          <t>9786257673204</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Dinin Anlamı</t>
+          <t>Din Ve Transhümanizm</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>670</v>
+        <v>330</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786055978266</t>
+          <t>9786257673181</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Modern Akl'ın Türkiye'deki Etkileri</t>
+          <t>Transhümanizm Ve Posthümanizm</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>230</v>
+        <v>635</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786055978372</t>
+          <t>9786257673211</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Teolojik Bir İnşa Olarak Laiklik</t>
+          <t>Metaetik Bağlamında Ahlaki Görecelik Sorunu</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>230</v>
+        <v>325</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786055978013</t>
+          <t>9786055978716</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Söyleşileri</t>
+          <t>Osmanlı Hukukunda Modernleşme Süreci</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>215</v>
+        <v>285</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786055978204</t>
+          <t>9786055978686</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Rudolf Bultmann: Mitoloji ve Hermenötik Sorunu</t>
+          <t>Modern İran'da Zerdüştiler</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>275</v>
+        <v>425</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786055978051</t>
+          <t>9786055978648</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Pavlus Hıristiyanlığına Giriş</t>
+          <t>Hıristiyanlığın Öncüsü Olarak İskenderiyeli Philo</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>465</v>
+        <v>475</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786055978075</t>
+          <t>9786055978624</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Karl Popper ve Metafizik</t>
+          <t>Son Komitacı İsmail Hakkı Tekçe Hatıralar ve Belgeler</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>58</v>
+        <v>450</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786055978105</t>
+          <t>9786055978495</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Kalvinizm’de On Emir</t>
+          <t>Evrim ve Ahlak Filozofu İbn Miskeveyh Düşüncesinde Tanrı, Evren ve İnsan</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>230</v>
+        <v>245</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786055978082</t>
+          <t>9786055978471</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>İntihar Eylemleri</t>
+          <t>Doğuşundan Günümüze Nesturi Kilisesi</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>230</v>
+        <v>210</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786055978198</t>
+          <t>9786055978891</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Hint Dini Düşüncesinde İnsanın Özgürlük Arayışı</t>
+          <t>Din Eğitimi ve Birey Oluşun İmkanı</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>90</v>
+        <v>390</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786055978174</t>
+          <t>9786055978730</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Georges Dumezil’den Dinler Tarihi Dersleri</t>
+          <t>Kant’ta Numen ve Nesne</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>505</v>
+        <v>275</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786055978228</t>
+          <t>9786055978754</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Dini Tekelcilik</t>
+          <t>Terakkiperver Cumhuriyet Fırkası</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>445</v>
+        <v>64</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786055978068</t>
+          <t>9786055978747</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Dini Hayatın İlkel Biçimleri</t>
+          <t>Serbest Cumhuriyet Fırkası</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>90</v>
+        <v>265</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786055978525</t>
+          <t>9786055978778</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesine Giriş</t>
+          <t>Kutsal Kitap Eleştirisi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>255</v>
+        <v>290</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786055978129</t>
+          <t>9786055978785</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Dil ve Kültür</t>
+          <t>Erken Dönem Yahudi Tarihi</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>100</v>
+        <v>365</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786055978549</t>
+          <t>9786055978808</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Batı İslam Algısının Arkeolojisi</t>
+          <t>Çocuğun Din Eğitiminde Anne-Babanın Etkisi</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786055978112</t>
+          <t>9786055978761</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihi Yazıları</t>
+          <t>Sultan 2. Abdülhamid'in Jeostratejisi ve Mirası Uluslararası Sempozyumu</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>390</v>
+        <v>630</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055978006</t>
+          <t>9786055978655</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Batı Dünyasında İslamofobi ve Anti-İslamizm</t>
+          <t>Bir Mistik Rahibe Bingenli Hildegard</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>164</v>
+        <v>330</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055978327</t>
+          <t>9786055978563</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'daki Hanif/ler ve Nasara Üzerine Araştırmalar</t>
+          <t>Kutsalı İfade Etmek</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>495</v>
+        <v>310</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786055978303</t>
+          <t>9786055978587</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh Sosyolojisi</t>
+          <t>Siyasi Selefilik ve Küresel Cihad</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>370</v>
+        <v>125</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786055978532</t>
+          <t>9786055978600</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Klasik Çin Düşüncesine Giriş</t>
+          <t>Türkiye’de Muhafazakar Siyaset ve Yeni Arayışlar</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>190</v>
+        <v>475</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786055978518</t>
+          <t>9786055978594</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Bir Polemik Aracı Olarak Barnabas İncili</t>
+          <t>İnsanlığın İslamofobi ile İmtihanı</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>310</v>
+        <v>465</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786055978297</t>
+          <t>9786055978433</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da İslam ve Müslümanlar</t>
+          <t>Mormonlar</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>290</v>
+        <v>230</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786055978570</t>
+          <t>9786055978426</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Bir Mekan Olarak Kudüs</t>
+          <t>Dinin Anlamı</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>360</v>
+        <v>670</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786055978556</t>
+          <t>9786055978266</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>İnsandan Değere Değerden İnsana</t>
+          <t>Modern Akl'ın Türkiye'deki Etkileri</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>340</v>
+        <v>230</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786055978440</t>
+          <t>9786055978372</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Bir Yahudi Filozofun Kaleminden Üç Din Üç Peygamber</t>
+          <t>Teolojik Bir İnşa Olarak Laiklik</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786055978310</t>
+          <t>9786055978013</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Fundamentalist Yahudiler</t>
+          <t>Sosyoloji Söyleşileri</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>450</v>
+        <v>215</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786055978389</t>
+          <t>9786055978204</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz Üzerine Düşünceler</t>
+          <t>Rudolf Bultmann: Mitoloji ve Hermenötik Sorunu</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>265</v>
+        <v>275</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786055978419</t>
+          <t>9786055978051</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Gerilim ve Çatışma Arasında Mezhep</t>
+          <t>Pavlus Hıristiyanlığına Giriş</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>385</v>
+        <v>465</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786055978334</t>
+          <t>9786055978075</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Sosyalistler</t>
+          <t>Karl Popper ve Metafizik</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>365</v>
+        <v>58</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786055978273</t>
+          <t>9786055978105</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Düşünce Tarihi</t>
+          <t>Kalvinizm’de On Emir</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786055978457</t>
+          <t>9786055978082</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Yahudilik Hristiyanlık ve İslam'da Tövbe</t>
+          <t>İntihar Eylemleri</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786055978402</t>
+          <t>9786055978198</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Mukaddime Sözlüğü</t>
+          <t>Hint Dini Düşüncesinde İnsanın Özgürlük Arayışı</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>540</v>
+        <v>90</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786055978280</t>
+          <t>9786055978174</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Luther ve Reformu</t>
+          <t>Georges Dumezil’den Dinler Tarihi Dersleri</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>325</v>
+        <v>505</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786055978341</t>
+          <t>9786055978228</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>FETÖ'nün Uluslararası Kodları</t>
+          <t>Dini Tekelcilik</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>190</v>
+        <v>445</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786055978259</t>
+          <t>9786055978068</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihi İncelemelerinde Çağdaş Yaklaşımlar</t>
+          <t>Dini Hayatın İlkel Biçimleri</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>675</v>
+        <v>90</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786055978150</t>
+          <t>9786055978525</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma Din Demokrasi</t>
+          <t>Din Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>500</v>
+        <v>255</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786055978235</t>
+          <t>9786055978129</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Sosyo-Dini Farklılaşma ve İslam</t>
+          <t>Dil ve Kültür</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>295</v>
+        <v>100</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786055978242</t>
+          <t>9786055978549</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Söz'ün Sosyolojisi</t>
+          <t>Batı İslam Algısının Arkeolojisi</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>340</v>
+        <v>210</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786055978181</t>
+          <t>9786055978112</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Sosyolojisi</t>
+          <t>Dinler Tarihi Yazıları</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>520</v>
+        <v>390</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786055978211</t>
+          <t>9786055978006</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Sosyoloji</t>
+          <t>Batı Dünyasında İslamofobi ve Anti-İslamizm</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>58</v>
+        <v>164</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786055978167</t>
+          <t>9786055978327</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisinde Kuram ve Yöntem Sorunu</t>
+          <t>Kur'an'daki Hanif/ler ve Nasara Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>360</v>
+        <v>495</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786257673006</t>
+          <t>9786055978303</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>İbn Kemmune ve Tenkihu’l-Ebhas li’l-Mileli’s-Selas Üzerine Araştırmalar</t>
+          <t>Fıkıh Sosyolojisi</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>205</v>
+        <v>370</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786055978990</t>
+          <t>9786055978532</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Ateistler De Yas Tutar</t>
+          <t>Klasik Çin Düşüncesine Giriş</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>380</v>
+        <v>190</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786055978983</t>
+          <t>9786055978518</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Yahudilik Eleştirileri</t>
+          <t>Bir Polemik Aracı Olarak Barnabas İncili</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>405</v>
+        <v>310</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786257673105</t>
+          <t>9786055978297</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakar Habitus ve Sanal Mekan</t>
+          <t>Avrupa'da İslam ve Müslümanlar</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>445</v>
+        <v>290</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786257673020</t>
+          <t>9786055978570</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Contemporary Western Christian Perceptions Of Islam</t>
+          <t>Kutsal Bir Mekan Olarak Kudüs</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>430</v>
+        <v>360</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786055978976</t>
+          <t>9786055978556</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Din ve Mizah</t>
+          <t>İnsandan Değere Değerden İnsana</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>255</v>
+        <v>340</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786257673143</t>
+          <t>9786055978440</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Düşüncemiz ve Yapılandırmacılık</t>
+          <t>Bir Yahudi Filozofun Kaleminden Üç Din Üç Peygamber</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>405</v>
+        <v>215</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786257673129</t>
+          <t>9786055978310</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Aryüsçü Hristiyanlık</t>
+          <t>Fundamentalist Yahudiler</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>385</v>
+        <v>450</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786257673112</t>
+          <t>9786055978389</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Antropoloji ve Din</t>
+          <t>15 Temmuz Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>370</v>
+        <v>265</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786257673082</t>
+          <t>9786055978419</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Rüya ve Felsefe</t>
+          <t>Gerilim ve Çatışma Arasında Mezhep</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>265</v>
+        <v>385</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786257673099</t>
+          <t>9786055978334</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Tasavvuru ve Değerler</t>
+          <t>Müslüman Sosyalistler</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>255</v>
+        <v>365</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786257673075</t>
+          <t>9786055978273</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Şehri</t>
+          <t>Arkeolojik Düşünce Tarihi</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>235</v>
+        <v>226</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786055978952</t>
+          <t>9786055978457</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Arşiv Belgeleriyle Alliance Israelite Universelle İstanbul Okulları</t>
+          <t>Yahudilik Hristiyanlık ve İslam'da Tövbe</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786055978921</t>
+          <t>9786055978402</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Umudun Psikolojisi ve Teolojisi</t>
+          <t>Mukaddime Sözlüğü</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>445</v>
+        <v>540</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786055978693</t>
+          <t>9786055978280</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Mitolojinin Anadolu İnançlarına Etkisi</t>
+          <t>Luther ve Reformu</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>210</v>
+        <v>325</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786055978860</t>
+          <t>9786055978341</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Ataizmden Ateizme</t>
+          <t>FETÖ'nün Uluslararası Kodları</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>265</v>
+        <v>190</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786055978662</t>
+          <t>9786055978259</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Ortodoks Kilisesi - Doğu Hıristiyanlığına Giriş</t>
+          <t>Dinler Tarihi İncelemelerinde Çağdaş Yaklaşımlar</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>340</v>
+        <v>675</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786055978969</t>
+          <t>9786055978150</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Samiriler - Din Tarih Gelenek</t>
+          <t>Aydınlanma Din Demokrasi</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>515</v>
+        <v>500</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786055978853</t>
+          <t>9786055978235</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Küresel Salgınlara Farklı Bakışlar</t>
+          <t>Sosyo-Dini Farklılaşma ve İslam</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>695</v>
+        <v>295</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786257673037</t>
+          <t>9786055978242</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyan Mistisizmine Giriş</t>
+          <t>Söz'ün Sosyolojisi</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>230</v>
+        <v>340</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786055978846</t>
+          <t>9786055978181</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Hıristiyanlar</t>
+          <t>Sünnet Sosyolojisi</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>210</v>
+        <v>520</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786055978839</t>
+          <t>9786055978211</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Darbe ve Din</t>
+          <t>İslam ve Sosyoloji</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>385</v>
+        <v>58</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786257673013</t>
+          <t>9786055978167</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Hani İbrahim...</t>
+          <t>Din Sosyolojisinde Kuram ve Yöntem Sorunu</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>505</v>
+        <v>360</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786257673068</t>
+          <t>9786257673006</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Yaşamanın İmkanı</t>
+          <t>İbn Kemmune ve Tenkihu’l-Ebhas li’l-Mileli’s-Selas Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>330</v>
+        <v>205</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786257673044</t>
+          <t>9786055978990</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Din ve Felsefe Arasında Din Felsefesi</t>
+          <t>Ateistler De Yas Tutar</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>330</v>
+        <v>380</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786055978945</t>
+          <t>9786055978983</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlıkta Kutsal Nesneler (Relikler)</t>
+          <t>Osmanlı Dönemi Yahudilik Eleştirileri</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>425</v>
+        <v>405</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786055978938</t>
+          <t>9786257673105</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Süleyman El-Hüseyni’nin Kenzü’l Havas Kitabındaki Dua ve Büyü Motifleri</t>
+          <t>Muhafazakar Habitus ve Sanal Mekan</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>500</v>
+        <v>445</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786055978907</t>
+          <t>9786257673020</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Farabi'de Toplum</t>
+          <t>Contemporary Western Christian Perceptions Of Islam</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>305</v>
+        <v>430</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786055978914</t>
+          <t>9786055978976</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Değişim Perspektifinden Göç Sosyolojisi</t>
+          <t>Din ve Mizah</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>350</v>
+        <v>255</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786055978884</t>
+          <t>9786257673143</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Filmlerle Din Sosyolojisi</t>
+          <t>Milli Eğitim Düşüncemiz ve Yapılandırmacılık</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>465</v>
+        <v>405</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786055978877</t>
+          <t>9786257673129</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>İsa’ya Rağmen Hıristiyanlık</t>
+          <t>Aryüsçü Hristiyanlık</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>405</v>
+        <v>385</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786055978822</t>
+          <t>9786257673112</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Yahudi-Hristiyan İlişkilerine Giriş</t>
+          <t>Antropoloji ve Din</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>425</v>
+        <v>370</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786055978792</t>
+          <t>9786257673082</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Değer Bilinci ve Karakter Eğitimi</t>
+          <t>Rüya ve Felsefe</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786257673051</t>
+          <t>9786257673099</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>El-Kanun Fi't-Tıbb (Tıp Prensipleri) (Ciltli)</t>
+          <t>Tanrı Tasavvuru ve Değerler</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>945</v>
+        <v>255</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786258596007</t>
+          <t>9786257673075</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Semavi Gelenekte Ses ve Kutsal</t>
+          <t>Tanrı Şehri</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
+          <t>9786055978952</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Arşiv Belgeleriyle Alliance Israelite Universelle İstanbul Okulları</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786055978921</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Umudun Psikolojisi ve Teolojisi</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786055978693</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Mitolojinin Anadolu İnançlarına Etkisi</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786055978860</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Ataizmden Ateizme</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786055978662</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Ortodoks Kilisesi - Doğu Hıristiyanlığına Giriş</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786055978969</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Samiriler - Din Tarih Gelenek</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786055978853</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Salgınlara Farklı Bakışlar</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786257673037</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Hıristiyan Mistisizmine Giriş</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786055978846</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an ve Hıristiyanlar</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786055978839</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Darbe ve Din</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786257673013</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Hani İbrahim...</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786257673068</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Birlikte Yaşamanın İmkanı</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786257673044</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Din ve Felsefe Arasında Din Felsefesi</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786055978945</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Hıristiyanlıkta Kutsal Nesneler (Relikler)</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786055978938</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Seyyid Süleyman El-Hüseyni’nin Kenzü’l Havas Kitabındaki Dua ve Büyü Motifleri</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786055978907</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Farabi'de Toplum</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786055978914</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Değişim Perspektifinden Göç Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786055978884</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Filmlerle Din Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786055978877</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>İsa’ya Rağmen Hıristiyanlık</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9786055978822</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Yahudi-Hristiyan İlişkilerine Giriş</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9786055978792</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Çocukta Değer Bilinci ve Karakter Eğitimi</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9786257673051</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>El-Kanun Fi't-Tıbb (Tıp Prensipleri) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9786258596007</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Semavi Gelenekte Ses ve Kutsal</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
           <t>9786255536976</t>
         </is>
       </c>
-      <c r="B389" s="1" t="inlineStr">
+      <c r="B412" s="1" t="inlineStr">
         <is>
           <t>Dinin Bireysel Tabiatı</t>
         </is>
       </c>
-      <c r="C389" s="1">
+      <c r="C412" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>