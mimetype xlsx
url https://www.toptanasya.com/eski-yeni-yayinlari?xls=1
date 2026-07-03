--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,6205 +85,6370 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258596274</t>
+          <t>9786258596434</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Felsefe - IV Psikoloji</t>
+          <t>Aziz Pavlus’un Düşünce Dünyası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258596267</t>
+          <t>9786258596427</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Felsefe - III Pratik Felsefe</t>
+          <t>Hayvan Çiftliği’nden Tevhide</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258596250</t>
+          <t>9786258596342</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Elle Tutulur İnanç</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258596236</t>
+          <t>9786258596366</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Felsefe - II Din Felsefesi</t>
+          <t>Filozofun Akaidi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258596205</t>
+          <t>9786258596380</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Felsefe - I Metafizik</t>
+          <t>Aşk ve İtidal</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258596298</t>
+          <t>9786258596328</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Felsefe - VI Mantık ve Felsefe Ansiklopedisi</t>
+          <t>Sosyal Bilimler ve İslam Araştırmaları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258596281</t>
+          <t>9786258596359</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Felsefe - V Estetik</t>
+          <t>Aşiretler Mezhepler ve Elitler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258596304</t>
+          <t>9786258596243</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Süryani Kadim Kilisesinde Namaz</t>
+          <t>Aristokrat Bir Yahudi Mezhebi Olarak Sadukiler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258596229</t>
+          <t>9786258596311</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Din Psikolojisinde Rüya ve İstihare</t>
+          <t>Din ve Maneviyat Psikolojisi ile Pozitif Psikolojinin Entegrasyonu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258596199</t>
+          <t>9786255654410</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İbn Sînâ’da Benlik</t>
+          <t>Muhammed el-Antakiʼde Arap Dil Fonetiği</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>540</v>
+        <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258596182</t>
+          <t>9786258596212</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Göç Uyum ve Din</t>
+          <t>Kötülük Problemi Olarak Şiddetin Anatomisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258596175</t>
+          <t>9786258596274</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Klinik Din Psikolojisine Giriş</t>
+          <t>Ana Hatlarıyla Felsefe - IV Psikoloji</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>440</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258596168</t>
+          <t>9786258596267</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Farkın Felsefesi</t>
+          <t>Ana Hatlarıyla Felsefe - III Pratik Felsefe</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258596137</t>
+          <t>9786258596250</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mitoslarda Yaratılış Motifleri</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258596151</t>
+          <t>9786258596236</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dinin İnsan Hayatındaki Tezahürleri ve Etkileşimleri</t>
+          <t>Ana Hatlarıyla Felsefe - II Din Felsefesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258596144</t>
+          <t>9786258596205</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Beni Yanlış Anlayın! Yalnızlığın Poetikası</t>
+          <t>Ana Hatlarıyla Felsefe - I Metafizik</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258596120</t>
+          <t>9786258596298</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm, Devrim ve Siyasi Dönüşüm</t>
+          <t>Ana Hatlarıyla Felsefe - VI Mantık ve Felsefe Ansiklopedisi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258596106</t>
+          <t>9786258596281</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Modern ve Mahrem Arasında Çalışan Kadın</t>
+          <t>Ana Hatlarıyla Felsefe - V Estetik</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>430</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258596113</t>
+          <t>9786258596304</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimini Yeniden Düşünmek</t>
+          <t>Süryani Kadim Kilisesinde Namaz</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258596090</t>
+          <t>9786258596229</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zaman Göçü Arzusu</t>
+          <t>Din Psikolojisinde Rüya ve İstihare</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258596076</t>
+          <t>9786258596199</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Sürgünü</t>
+          <t>İbn Sînâ’da Benlik</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>540</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258596014</t>
+          <t>9786258596182</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Denklem - 1</t>
+          <t>Göç Uyum ve Din</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258596083</t>
+          <t>9786258596175</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüzlük Arzusu ve Dini Ritüeller</t>
+          <t>Klinik Din Psikolojisine Giriş</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>440</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258596069</t>
+          <t>9786258596168</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İslam Kültüründe Büyüsel Yazılı Tılsımlar</t>
+          <t>Cinsel Farkın Felsefesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>460</v>
+        <v>290</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258596052</t>
+          <t>9786258596137</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Molla, Halk ve Devlet</t>
+          <t>Mitoslarda Yaratılış Motifleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258596021</t>
+          <t>9786258596151</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bağımsız Yazılar</t>
+          <t>Dinin İnsan Hayatındaki Tezahürleri ve Etkileşimleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258596045</t>
+          <t>9786258596144</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Teorik Felsefe Analitik Düşünme</t>
+          <t>Beni Yanlış Anlayın! Yalnızlığın Poetikası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>540</v>
+        <v>175</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258596038</t>
+          <t>9786258596120</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ütopya Düşüncesinin Beş Yüzünde Platonik İzler</t>
+          <t>Emperyalizm, Devrim ve Siyasi Dönüşüm</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255536983</t>
+          <t>9786258596106</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dünyada Müslüman Olmak</t>
+          <t>Modern ve Mahrem Arasında Çalışan Kadın</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>430</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255536990</t>
+          <t>9786258596113</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kindi Farabi ve Gazzali’de Rüya</t>
+          <t>Din Eğitimini Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255654311</t>
+          <t>9786258596090</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Medreseden Mektebe</t>
+          <t>Zaman Göçü Arzusu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255536969</t>
+          <t>9786258596076</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İbn Hazm ve Levinas’ta ‘Benlik’ ve Benlikten Kaynaklanan  Ahlaki Sorunlar</t>
+          <t>Kutsalın Sürgünü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>235</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255536952</t>
+          <t>9786258596014</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gabriel Marcel’in Varoluşçuluğunda Dini Tecrübe</t>
+          <t>Kozmik Denklem - 1</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255536945</t>
+          <t>9786258596083</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakarlık ve Sosyal Değişme</t>
+          <t>Ölümsüzlük Arzusu ve Dini Ritüeller</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>560</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255536938</t>
+          <t>9786258596069</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yitik Cennetin Peşinde</t>
+          <t>İslam Kültüründe Büyüsel Yazılı Tılsımlar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>450</v>
+        <v>460</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255536891</t>
+          <t>9786258596052</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Amaçları, Din ve Maneviyat</t>
+          <t>Molla, Halk ve Devlet</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255536884</t>
+          <t>9786258596021</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Klasikleri Okuma Yöntemi - Dinlerin Kutsal Metinleri</t>
+          <t>Bağımsız Yazılar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255536921</t>
+          <t>9786258596045</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hans-Georg Gadamer’de Dilin Geleneği Geleneğin Dili</t>
+          <t>Teorik Felsefe Analitik Düşünme</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>540</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255536907</t>
+          <t>9786258596038</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Felsefe-Edebiyat İlişkisi Bağlamında Ahmedi’nin Düşünce Dünyası</t>
+          <t>Ütopya Düşüncesinin Beş Yüzünde Platonik İzler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>650</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255536914</t>
+          <t>9786255536983</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Düşünce ve Sorunları - 2</t>
+          <t>Dijital Dünyada Müslüman Olmak</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>550</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255536877</t>
+          <t>9786255536990</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>John Hick’in Din Felsefesi</t>
+          <t>Kindi Farabi ve Gazzali’de Rüya</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255536860</t>
+          <t>9786255654311</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Seküler Faydacılık</t>
+          <t>Medreseden Mektebe</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>330</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255536853</t>
+          <t>9786255536969</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gençlik İnancım</t>
+          <t>İbn Hazm ve Levinas’ta ‘Benlik’ ve Benlikten Kaynaklanan  Ahlaki Sorunlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255536846</t>
+          <t>9786255536952</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Köklerden Günümüze Erzurum Aleviliği</t>
+          <t>Gabriel Marcel’in Varoluşçuluğunda Dini Tecrübe</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>550</v>
+        <v>275</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255536822</t>
+          <t>9786255536945</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Düşünce ve Sorunları - 1</t>
+          <t>Muhafazakarlık ve Sosyal Değişme</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>500</v>
+        <v>560</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255536785</t>
+          <t>9786255536938</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tıp Felsefesine Giriş</t>
+          <t>Yitik Cennetin Peşinde</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>175</v>
+        <v>450</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255536839</t>
+          <t>9786255536891</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Feminist İslamofobi</t>
+          <t>Yaşam Amaçları, Din ve Maneviyat</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>175</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255536815</t>
+          <t>9786255536884</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Boşluktaki Rasyonalite</t>
+          <t>Klasikleri Okuma Yöntemi - Dinlerin Kutsal Metinleri</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255536808</t>
+          <t>9786255536921</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sembolik Mantığın Tarihi 1847-1950</t>
+          <t>Hans-Georg Gadamer’de Dilin Geleneği Geleneğin Dili</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255536792</t>
+          <t>9786255536907</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tanah Döneminde Yahudi Din Adamlığı</t>
+          <t>Felsefe-Edebiyat İlişkisi Bağlamında Ahmedi’nin Düşünce Dünyası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255536778</t>
+          <t>9786255536914</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Öğrencilerin Türkiye Ekonomisine Katkıları</t>
+          <t>Müslüman Düşünce ve Sorunları - 2</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>175</v>
+        <v>550</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255536662</t>
+          <t>9786255536877</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Modernizm ve Bireyselleşme Kıskacında Dindar Kürt Kimliği</t>
+          <t>John Hick’in Din Felsefesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>475</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255536723</t>
+          <t>9786255536860</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Ölümü Teolojisi</t>
+          <t>Seküler Faydacılık</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255536679</t>
+          <t>9786255536853</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İşraki Gelenekte Fail Sebep</t>
+          <t>Gençlik İnancım</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255536631</t>
+          <t>9786255536846</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ernest Renan Reddiyeleri Bağlamında Cemaleddin Afgani ve Namık Kemal</t>
+          <t>Köklerden Günümüze Erzurum Aleviliği</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255536754</t>
+          <t>9786255536822</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Larry Laudan’ın Bilimsel İlerleme Anlayışı</t>
+          <t>Müslüman Düşünce ve Sorunları - 1</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255536747</t>
+          <t>9786255536785</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mahrem ve Kamusal Arasında</t>
+          <t>Tıp Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>355</v>
+        <v>175</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255536730</t>
+          <t>9786255536839</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dinler ve Yapay Zeka</t>
+          <t>Feminist İslamofobi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>280</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255536761</t>
+          <t>9786255536815</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Analitik Eğitim Felsefesi</t>
+          <t>Boşluktaki Rasyonalite</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255536716</t>
+          <t>9786255536808</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Farabi'nin Siyaset Felsefesinde Sosyal Sınıflar ve Halk</t>
+          <t>Sembolik Mantığın Tarihi 1847-1950</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255536709</t>
+          <t>9786255536792</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Öznenin Yersizyurtsuzlaşması</t>
+          <t>Tanah Döneminde Yahudi Din Adamlığı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255536693</t>
+          <t>9786255536778</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Etnisite, Din ve Toplumsal Cinsiyetin Kesişiminde Erkeklik</t>
+          <t>Uluslararası Öğrencilerin Türkiye Ekonomisine Katkıları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255654199</t>
+          <t>9786255536662</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Kurallarımız</t>
+          <t>Modernizm ve Bireyselleşme Kıskacında Dindar Kürt Kimliği</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>245</v>
+        <v>475</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255536648</t>
+          <t>9786255536723</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Eşyanın Tabiatı</t>
+          <t>Tanrının Ölümü Teolojisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255536686</t>
+          <t>9786255536679</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İran Managera Sineması</t>
+          <t>İşraki Gelenekte Fail Sebep</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255536655</t>
+          <t>9786255536631</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Yahudi Düşüncesinde Yaratılış</t>
+          <t>Ernest Renan Reddiyeleri Bağlamında Cemaleddin Afgani ve Namık Kemal</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255536624</t>
+          <t>9786255536754</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Saha Çalışmaları</t>
+          <t>Larry Laudan’ın Bilimsel İlerleme Anlayışı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255536617</t>
+          <t>9786255536747</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Düşünme Biçimleri</t>
+          <t>Mahrem ve Kamusal Arasında</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>340</v>
+        <v>355</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255536594</t>
+          <t>9786255536730</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kant'ın Yargı Yetisinde Reflektif Yargılar</t>
+          <t>Dinler ve Yapay Zeka</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>245</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255536556</t>
+          <t>9786255536761</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gelenekselden Post/Moderne Tasavvufun Sosyolojisi</t>
+          <t>Analitik Eğitim Felsefesi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>515</v>
+        <v>450</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255536600</t>
+          <t>9786255536716</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Öz Kontrol ve Din</t>
+          <t>Farabi'nin Siyaset Felsefesinde Sosyal Sınıflar ve Halk</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255536587</t>
+          <t>9786255536709</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gençlerde Dini Tutum ve Din Dışı Yönelim</t>
+          <t>Öznenin Yersizyurtsuzlaşması</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255536570</t>
+          <t>9786255536693</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kayzerialı Basileus</t>
+          <t>Etnisite, Din ve Toplumsal Cinsiyetin Kesişiminde Erkeklik</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>205</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255536563</t>
+          <t>9786255654199</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Din Bilim ve Felsefe Yazıları - 2</t>
+          <t>Ahlak Kurallarımız</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>245</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255536518</t>
+          <t>9786255536648</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Regula</t>
+          <t>Eşyanın Tabiatı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>610</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255536532</t>
+          <t>9786255536686</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Nusayrilikte Enkarnasyon İnancı</t>
+          <t>İran Managera Sineması</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255536525</t>
+          <t>9786255536655</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Dindarlık ve Gençlik</t>
+          <t>Orta Çağ Yahudi Düşüncesinde Yaratılış</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>295</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255536488</t>
+          <t>9786255536624</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İhvan-ı Safa’da Ruhsal Tıp</t>
+          <t>Sosyal Bilimlerde Saha Çalışmaları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>215</v>
+        <v>340</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255536501</t>
+          <t>9786255536617</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Din Öğretiminde Birey ve Toplum Tasavvuru</t>
+          <t>Düşünme Biçimleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>675</v>
+        <v>340</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255536549</t>
+          <t>9786255536594</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kant'ta Özgürlük Ahlak ve Din</t>
+          <t>Kant'ın Yargı Yetisinde Reflektif Yargılar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>255</v>
+        <v>245</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255536495</t>
+          <t>9786255536556</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Ahlakçıları</t>
+          <t>Gelenekselden Post/Moderne Tasavvufun Sosyolojisi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>230</v>
+        <v>515</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255536471</t>
+          <t>9786255536600</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Öz Bilinçten Tanrı’ya</t>
+          <t>Öz Kontrol ve Din</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>430</v>
+        <v>270</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255536426</t>
+          <t>9786255536587</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bir Daha Leyla ile Mecnun Yazılmayacak</t>
+          <t>Gençlerde Dini Tutum ve Din Dışı Yönelim</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255576514</t>
+          <t>9786255536570</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bir Osmanlı Aliminin Gözünden Tasavvuf</t>
+          <t>Kayzerialı Basileus</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>430</v>
+        <v>205</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255536419</t>
+          <t>9786255536563</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina ve Şârihlerinde Mahiyet ve Varlık</t>
+          <t>Din Bilim ve Felsefe Yazıları - 2</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>505</v>
+        <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255536402</t>
+          <t>9786255536518</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bahailik’te Peygamberlik</t>
+          <t>Regula</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>405</v>
+        <v>610</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255536389</t>
+          <t>9786255536532</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hint Sinemasının Edebi Motifleri</t>
+          <t>Nusayrilikte Enkarnasyon İnancı</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255576453</t>
+          <t>9786255536525</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Nu‘man b. Beşir’in Hayatı ve Faaliyetleri</t>
+          <t>Bireysel Dindarlık ve Gençlik</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>235</v>
+        <v>295</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255536396</t>
+          <t>9786255536488</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Modern Ahlak Felsefesinde Arayışlar Anscombe’un Eylem Teorisi</t>
+          <t>İhvan-ı Safa’da Ruhsal Tıp</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>505</v>
+        <v>215</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255536365</t>
+          <t>9786255536501</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>PostKolonyal Edebiyatta Dini Kimlik</t>
+          <t>Din Öğretiminde Birey ve Toplum Tasavvuru</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>405</v>
+        <v>675</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255536358</t>
+          <t>9786255536549</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlıkta Mucize</t>
+          <t>Kant'ta Özgürlük Ahlak ve Din</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>675</v>
+        <v>255</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255536372</t>
+          <t>9786255536495</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Aristoteles’i İbn Rüşd</t>
+          <t>İngiliz Ahlakçıları</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>245</v>
+        <v>230</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255536334</t>
+          <t>9786255536471</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Saidüddin Fergani’nin İnsan Tasavvuru - Nihayeti Bidayetine Mündemiç Olan İnsan</t>
+          <t>Öz Bilinçten Tanrı’ya</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>505</v>
+        <v>430</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255536327</t>
+          <t>9786255536426</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Rus Ortodoks Kilisesinde Manastır Hayatı</t>
+          <t>Bir Daha Leyla ile Mecnun Yazılmayacak</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>365</v>
+        <v>230</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255536341</t>
+          <t>9786255576514</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çamurdan Kurabiyeler - Kafamdaki Sorular</t>
+          <t>Bir Osmanlı Aliminin Gözünden Tasavvuf</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>325</v>
+        <v>430</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255536266</t>
+          <t>9786255536419</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Meyvesi Elmanın Fenomenolojisi</t>
+          <t>İbn Sina ve Şârihlerinde Mahiyet ve Varlık</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>620</v>
+        <v>505</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255536228</t>
+          <t>9786255536402</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Religiöse Bildung und staatliche Intervention In den Frühen Jahren der Republik Türkei</t>
+          <t>Bahailik’te Peygamberlik</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>340</v>
+        <v>405</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255536303</t>
+          <t>9786255536389</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Teze Nereden Başlamalı? - Literatür Tarama Metodları</t>
+          <t>Hint Sinemasının Edebi Motifleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>190</v>
+        <v>270</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255536280</t>
+          <t>9786255576453</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Eko - Politik Üzerine Düşünceler</t>
+          <t>Nu‘man b. Beşir’in Hayatı ve Faaliyetleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>565</v>
+        <v>235</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255536273</t>
+          <t>9786255536396</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Okur Öldü mü? - Kitabın ve Okumanın Biyopolitik Tarihi -</t>
+          <t>Modern Ahlak Felsefesinde Arayışlar Anscombe’un Eylem Teorisi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>230</v>
+        <v>505</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255536211</t>
+          <t>9786255536365</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sır ve Rıza</t>
+          <t>PostKolonyal Edebiyatta Dini Kimlik</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>255</v>
+        <v>405</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255536297</t>
+          <t>9786255536358</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Sürgün Diyalektiğinde Hicret</t>
+          <t>Hıristiyanlıkta Mucize</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>205</v>
+        <v>675</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255536259</t>
+          <t>9786255536372</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>/Gençlik - Yüklenemeyen Dosya</t>
+          <t>İslam’ın Aristoteles’i İbn Rüşd</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>270</v>
+        <v>245</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255536242</t>
+          <t>9786255536334</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Farabi’nin Felsefi Evreni</t>
+          <t>Saidüddin Fergani’nin İnsan Tasavvuru - Nihayeti Bidayetine Mündemiç Olan İnsan</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>295</v>
+        <v>505</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255536235</t>
+          <t>9786255536327</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Din Hizmetlerinde Güncel Problemler ve Çözüm İmkanları</t>
+          <t>Rus Ortodoks Kilisesinde Manastır Hayatı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>380</v>
+        <v>365</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255536204</t>
+          <t>9786255536341</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Pakistan’da Din Psikolojisi</t>
+          <t>Çamurdan Kurabiyeler - Kafamdaki Sorular</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>215</v>
+        <v>325</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255536198</t>
+          <t>9786255536266</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Niçin İnanıyor Niçin İnanmıyoruz -İnanç Fenomenolojisine Giriş-</t>
+          <t>Kaderin Meyvesi Elmanın Fenomenolojisi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>245</v>
+        <v>620</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255536181</t>
+          <t>9786255536228</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İnsan-Hayvan Ayrımının Temellendirilmesi -Arkeo-Antropolojik Perspektiften İnsan-</t>
+          <t>Religiöse Bildung und staatliche Intervention In den Frühen Jahren der Republik Türkei</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>405</v>
+        <v>340</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255536174</t>
+          <t>9786255536303</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya Bağımlılığı</t>
+          <t>Teze Nereden Başlamalı? - Literatür Tarama Metodları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>460</v>
+        <v>190</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255536167</t>
+          <t>9786255536280</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Bilgi ve Aristoteles -Aristoteles Felsefesinde Bilginin Temellendirilmesi-</t>
+          <t>Eko - Politik Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>215</v>
+        <v>565</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255536150</t>
+          <t>9786255536273</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminin Muhalif Siması Kâzım Karabekir</t>
+          <t>Okur Öldü mü? - Kitabın ve Okumanın Biyopolitik Tarihi -</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255536112</t>
+          <t>9786255536211</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Buhrandan Çıkışta Eğitim -Ziya Gökalp ile Satı Bey’in Eğitim Anlayışlarının Karşılaştırılması-</t>
+          <t>Sır ve Rıza</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>515</v>
+        <v>255</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786255536136</t>
+          <t>9786255536297</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Toplumunda Zihniyet Problemleri</t>
+          <t>Göç ve Sürgün Diyalektiğinde Hicret</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>285</v>
+        <v>205</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255536099</t>
+          <t>9786255536259</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tesettür Tipleri ve Toplum İlişkisi</t>
+          <t>/Gençlik - Yüklenemeyen Dosya</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>405</v>
+        <v>270</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255536143</t>
+          <t>9786255536242</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kavramsal Putperestlik ve Felsefe -Jean-Luc Marion Felsefesine Bir Giriş-</t>
+          <t>Farabi’nin Felsefi Evreni</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>255</v>
+        <v>295</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786255536082</t>
+          <t>9786255536235</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Anne Kız İlişkilerinde Dinin Konumu</t>
+          <t>Din Hizmetlerinde Güncel Problemler ve Çözüm İmkanları</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>475</v>
+        <v>380</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255536129</t>
+          <t>9786255536204</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Metinle İştigal: Okuma Yorumlama Tercüme Anlama</t>
+          <t>Pakistan’da Din Psikolojisi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>270</v>
+        <v>215</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255536075</t>
+          <t>9786255536198</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kültür Bilimi ve Doğa Bilimi</t>
+          <t>Niçin İnanıyor Niçin İnanmıyoruz -İnanç Fenomenolojisine Giriş-</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>270</v>
+        <v>245</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255536068</t>
+          <t>9786255536181</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesinde Cevher Teorileri</t>
+          <t>İnsan-Hayvan Ayrımının Temellendirilmesi -Arkeo-Antropolojik Perspektiften İnsan-</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>270</v>
+        <v>405</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255536105</t>
+          <t>9786255536174</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Doğu Batı Arasında Eğitim ve Din Eğitimi -Aliya İzzetbegoviç Öğretisi-</t>
+          <t>Sosyal Medya Bağımlılığı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>285</v>
+        <v>460</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255536051</t>
+          <t>9786255536167</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Metafizik İyinin Yeniden İnşası -Taha Abdurrahman’da Ahlak-</t>
+          <t>Bilgi ve Aristoteles -Aristoteles Felsefesinde Bilginin Temellendirilmesi-</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255536044</t>
+          <t>9786255536150</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Siyon Dağı’nın Gölgesinde Beyazperdeye Yahudilerin Sinemayı Kullanım Biçimleri</t>
+          <t>Cumhuriyet Döneminin Muhalif Siması Kâzım Karabekir</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>215</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256781993</t>
+          <t>9786255536112</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Yurt Dışı Lisansüstü Eğitim ve Araştırma Tecrübeleri</t>
+          <t>Sosyal Buhrandan Çıkışta Eğitim -Ziya Gökalp ile Satı Bey’in Eğitim Anlayışlarının Karşılaştırılması-</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>290</v>
+        <v>515</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256781955</t>
+          <t>9786255536136</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tanrı-Âlem İlişkisi -Monizm ve Monoteizm</t>
+          <t>Türkiye Toplumunda Zihniyet Problemleri</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256781986</t>
+          <t>9786255536099</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihinin Eleştirel Bağlamı Jeneoloji, Yapıbozum ve Post-Kolonyal Eleştiri</t>
+          <t>Tesettür Tipleri ve Toplum İlişkisi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>660</v>
+        <v>405</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256781979</t>
+          <t>9786255536143</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Klasikleri Okuma Yöntemi – İslâmî İlimlerin Klasikleri</t>
+          <t>Kavramsal Putperestlik ve Felsefe -Jean-Luc Marion Felsefesine Bir Giriş-</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>310</v>
+        <v>255</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786255536037</t>
+          <t>9786255536082</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Muhammed İkbal’de Benlik Felsefesinin Unsurları</t>
+          <t>Günümüz Anne Kız İlişkilerinde Dinin Konumu</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>295</v>
+        <v>475</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255536020</t>
+          <t>9786255536129</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Charles Sanders Peirce’ün Pragmatik Felsefesinde Dil Düşünce ve Anlam İlişkisi</t>
+          <t>Metinle İştigal: Okuma Yorumlama Tercüme Anlama</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>345</v>
+        <v>270</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786255536013</t>
+          <t>9786255536075</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyıl Distopyalarının İşlevselliği Üzerine Bir İnceleme</t>
+          <t>Kültür Bilimi ve Doğa Bilimi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>190</v>
+        <v>270</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255536006</t>
+          <t>9786255536068</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Din Bilimine Giriş</t>
+          <t>İslam Felsefesinde Cevher Teorileri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256781962</t>
+          <t>9786255536105</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Dinlerde Büyüsel Kareler (Vefkler)</t>
+          <t>Doğu Batı Arasında Eğitim ve Din Eğitimi -Aliya İzzetbegoviç Öğretisi-</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>195</v>
+        <v>285</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256781832</t>
+          <t>9786255536051</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İslâm Felsefesi Araştırmaları-1</t>
+          <t>Metafizik İyinin Yeniden İnşası -Taha Abdurrahman’da Ahlak-</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>265</v>
+        <v>235</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256781801</t>
+          <t>9786255536044</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İslamofobi Üzerine Öz Eleştirel Yaklaşım Radikalizm ve Ilımlılık Kıskacında Batı ve İslam Dünyasının Çıkmazı</t>
+          <t>Siyon Dağı’nın Gölgesinde Beyazperdeye Yahudilerin Sinemayı Kullanım Biçimleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>670</v>
+        <v>215</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256781948</t>
+          <t>9786256781993</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Bedevî ve İslâm Felsefesine Katkıları</t>
+          <t>Sosyal Bilimlerde Yurt Dışı Lisansüstü Eğitim ve Araştırma Tecrübeleri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256781931</t>
+          <t>9786256781955</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Karl Rahner Hayatı, Eserleri ve Teolojisi</t>
+          <t>Tanrı-Âlem İlişkisi -Monizm ve Monoteizm</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>175</v>
+        <v>285</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256781924</t>
+          <t>9786256781986</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bursa Caferileri -İnanç Kimlik ve Aidiyet-</t>
+          <t>Dinler Tarihinin Eleştirel Bağlamı Jeneoloji, Yapıbozum ve Post-Kolonyal Eleştiri</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>340</v>
+        <v>660</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256781917</t>
+          <t>9786256781979</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşen Dünyada Din</t>
+          <t>Klasikleri Okuma Yöntemi – İslâmî İlimlerin Klasikleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>265</v>
+        <v>310</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256781900</t>
+          <t>9786255536037</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sistem Toplum ve Din Niklas Luhmann’ın Sosyolojik Teorisi</t>
+          <t>Muhammed İkbal’de Benlik Felsefesinin Unsurları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>330</v>
+        <v>295</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256781825</t>
+          <t>9786255536020</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Dünya Dinlerinde Kutsal Metinler</t>
+          <t>Charles Sanders Peirce’ün Pragmatik Felsefesinde Dil Düşünce ve Anlam İlişkisi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>540</v>
+        <v>345</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256781894</t>
+          <t>9786255536013</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Feminist Teoloji  Bağlamında Kutsal Kitap Yorumu</t>
+          <t>Yirminci Yüzyıl Distopyalarının İşlevselliği Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>340</v>
+        <v>190</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256781887</t>
+          <t>9786255536006</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Savaş Ahlakı</t>
+          <t>Din Bilimine Giriş</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>255</v>
+        <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256781870</t>
+          <t>9786256781962</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Siyaset ve Ahlak</t>
+          <t>Dinlerde Büyüsel Kareler (Vefkler)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>250</v>
+        <v>195</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256781856</t>
+          <t>9786256781832</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İspanyol Engizisyonu ve Torquemada</t>
+          <t>İslâm Felsefesi Araştırmaları-1</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>250</v>
+        <v>265</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256781863</t>
+          <t>9786256781801</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Katolik Kilisesi’nde Otorite Sorunu Papalık ve Konsilyarizm</t>
+          <t>İslamofobi Üzerine Öz Eleştirel Yaklaşım Radikalizm ve Ilımlılık Kıskacında Batı ve İslam Dünyasının Çıkmazı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>390</v>
+        <v>670</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256781849</t>
+          <t>9786256781948</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Açıdan Din Dindarlık ve Ahlaki Olgunluk</t>
+          <t>Abdurrahman Bedevî ve İslâm Felsefesine Katkıları</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256781795</t>
+          <t>9786256781931</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bir Simülakr Olarak Tanrı</t>
+          <t>Karl Rahner Hayatı, Eserleri ve Teolojisi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>405</v>
+        <v>175</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256781740</t>
+          <t>9786256781924</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Din Gelenek ve Spiritüellik Bağlamında Geç Modern Şifa Arayışları -Gerçek Tıp Hareketi Örneği</t>
+          <t>Bursa Caferileri -İnanç Kimlik ve Aidiyet-</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256781733</t>
+          <t>9786256781917</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm’de Tantracılık</t>
+          <t>Küreselleşen Dünyada Din</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>540</v>
+        <v>265</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256781702</t>
+          <t>9786256781900</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yaygın Din Eğitimi -1950 Sonrası- Bir Sözlü Tarih Çalışması</t>
+          <t>Sistem Toplum ve Din Niklas Luhmann’ın Sosyolojik Teorisi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256781726</t>
+          <t>9786256781825</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Immanuel Kant’ın Ahlak Yasasının Hıristiyan Ahlakıyla İlişkisi</t>
+          <t>Dünya Dinlerinde Kutsal Metinler</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>180</v>
+        <v>540</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256781665</t>
+          <t>9786256781894</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçuluk ve Bulantı</t>
+          <t>Feminist Teoloji  Bağlamında Kutsal Kitap Yorumu</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>175</v>
+        <v>340</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256781672</t>
+          <t>9786256781887</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İmkân Kanıtı ve Yeter Neden İlkesi</t>
+          <t>İslam Düşüncesinde Savaş Ahlakı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>175</v>
+        <v>255</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256781757</t>
+          <t>9786256781870</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Varlık ve Ahlak -İslam Metafiziğine Yeni Teklifler-</t>
+          <t>İlahiyat Alanında Siyaset ve Ahlak</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256781764</t>
+          <t>9786256781856</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Bencil Mutluluk Mu Manevi Doyum Mu? -Tüketim Kararlarının Psikolojisi-</t>
+          <t>İspanyol Engizisyonu ve Torquemada</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256781771</t>
+          <t>9786256781863</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçu Teoloji ve İnsan Özgürlüğü</t>
+          <t>Katolik Kilisesi’nde Otorite Sorunu Papalık ve Konsilyarizm</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256781788</t>
+          <t>9786256781849</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Kutsal Kitap Yorumcusu Raşi</t>
+          <t>Psikolojik Açıdan Din Dindarlık ve Ahlaki Olgunluk</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>385</v>
+        <v>330</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256781719</t>
+          <t>9786256781795</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Felsefe Dilinin Semantiği</t>
+          <t>Bir Simülakr Olarak Tanrı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>410</v>
+        <v>405</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256781658</t>
+          <t>9786256781740</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Manevi Danışmanlığın Felsefi Temelleri</t>
+          <t>Din Gelenek ve Spiritüellik Bağlamında Geç Modern Şifa Arayışları -Gerçek Tıp Hareketi Örneği</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>505</v>
+        <v>500</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256781696</t>
+          <t>9786256781733</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Din Öğretiminde Alevilik Açılımı</t>
+          <t>Hinduizm’de Tantracılık</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>290</v>
+        <v>540</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256123702</t>
+          <t>9786256781702</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Yaygın Din Eğitimi -1950 Sonrası- Bir Sözlü Tarih Çalışması</t>
+          <t>Türkiye’de Yaygın Din Eğitimi -1950 Sonrası- Bir Sözlü Tarih Çalışması</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>170</v>
+        <v>340</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256781634</t>
+          <t>9786256781726</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Peşinde -Epistemik Kesinlikten Sorumluluk Etiğine</t>
+          <t>Immanuel Kant’ın Ahlak Yasasının Hıristiyan Ahlakıyla İlişkisi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>425</v>
+        <v>180</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256781627</t>
+          <t>9786256781665</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Varlık ve Ahlak -İslam Metafiziğine Yeni Teklifler</t>
+          <t>Varoluşçuluk ve Bulantı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>405</v>
+        <v>175</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256781689</t>
+          <t>9786256781672</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Yaraları ve Tanrı Tasavvuru -İhmal ve İstismarın İzleri</t>
+          <t>İmkân Kanıtı ve Yeter Neden İlkesi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>275</v>
+        <v>175</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256781603</t>
+          <t>9786256781757</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Ōmoto Tanımı, Tipolojisi, Dini-Fenomenolojik Tarihi, İnanç ve İbadetleri</t>
+          <t>Bilgi Varlık ve Ahlak -İslam Metafiziğine Yeni Teklifler-</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>730</v>
+        <v>160</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256781641</t>
+          <t>9786256781764</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Yahudilikte Şiddetin Meşrulaştırıcı Unsuru Tanah</t>
+          <t>Bencil Mutluluk Mu Manevi Doyum Mu? -Tüketim Kararlarının Psikolojisi-</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256781566</t>
+          <t>9786256781771</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Plotinus’un Madde Teorisi</t>
+          <t>Varoluşçu Teoloji ve İnsan Özgürlüğü</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256781597</t>
+          <t>9786256781788</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Ahlaki Olgunluk ve Dindarlık Arasındaki İlişki</t>
+          <t>Yahudi Kutsal Kitap Yorumcusu Raşi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>210</v>
+        <v>385</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256781610</t>
+          <t>9786256781719</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Yaşam-Ölüm Sarmalında Ötanazi</t>
+          <t>Postmodern Felsefe Dilinin Semantiği</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>180</v>
+        <v>410</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256781580</t>
+          <t>9786256781658</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>İki Yorgun Savaşçı: Sosyal Bilimler ve Din Bilimlerinin Çıkmazları</t>
+          <t>Manevi Danışmanlığın Felsefi Temelleri</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>345</v>
+        <v>505</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256781573</t>
+          <t>9786256781696</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Tıp Tarihinde Hasta-Hekim İlişkisinin Fenomenolojik Analizi</t>
+          <t>Din Öğretiminde Alevilik Açılımı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256781559</t>
+          <t>9786256123702</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İskenderiye Okulu ve Hıristiyanlık</t>
+          <t>Türkiye’de Yaygın Din Eğitimi -1950 Sonrası- Bir Sözlü Tarih Çalışması</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>515</v>
+        <v>170</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256781542</t>
+          <t>9786256781634</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Manevi İyi Oluş</t>
+          <t>Adaletin Peşinde -Epistemik Kesinlikten Sorumluluk Etiğine</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>380</v>
+        <v>425</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256781535</t>
+          <t>9786256781627</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Aynasında Süryaniler</t>
+          <t>Bilgi Varlık ve Ahlak -İslam Metafiziğine Yeni Teklifler</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>365</v>
+        <v>405</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256781498</t>
+          <t>9786256781689</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Pragmatizm</t>
+          <t>Çocukluk Yaraları ve Tanrı Tasavvuru -İhmal ve İstismarın İzleri</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>340</v>
+        <v>275</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256781511</t>
+          <t>9786256781603</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Temeli ya da Temel Felsefe</t>
+          <t>Ōmoto Tanımı, Tipolojisi, Dini-Fenomenolojik Tarihi, İnanç ve İbadetleri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>360</v>
+        <v>730</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256781474</t>
+          <t>9786256781641</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Felsefe - Kendimizi ve Dünyayı Algılamak</t>
+          <t>Yahudilikte Şiddetin Meşrulaştırıcı Unsuru Tanah</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256781504</t>
+          <t>9786256781566</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Amerika'da Felsefe ve Klasik Pragmatizm</t>
+          <t>Plotinus’un Madde Teorisi</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>325</v>
+        <v>275</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256781481</t>
+          <t>9786256781597</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Ahlak -İyi ve Kötü'ye Dair Duyarlılık Arayışımız-</t>
+          <t>Ahlaki Olgunluk ve Dindarlık Arasındaki İlişki</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>295</v>
+        <v>210</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786256781467</t>
+          <t>9786256781610</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Üç Kuşak Boyunca Avrupalı Türkler</t>
+          <t>Yaşam-Ölüm Sarmalında Ötanazi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>235</v>
+        <v>180</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786256781450</t>
+          <t>9786256781580</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm’de Yaratılış - Evren ve İnsan Algısı</t>
+          <t>İki Yorgun Savaşçı: Sosyal Bilimler ve Din Bilimlerinin Çıkmazları</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>360</v>
+        <v>345</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256781443</t>
+          <t>9786256781573</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ruhbanlık - Süryani Kadim Kilise Hiyerarşisi</t>
+          <t>20. Yüzyıl Tıp Tarihinde Hasta-Hekim İlişkisinin Fenomenolojik Analizi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>475</v>
+        <v>270</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256781436</t>
+          <t>9786256781559</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Din Bilim ve Felsefe Yazıları - 1</t>
+          <t>İskenderiye Okulu ve Hıristiyanlık</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>195</v>
+        <v>515</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256781429</t>
+          <t>9786256781542</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Özgür ve Kutsal</t>
+          <t>Manevi İyi Oluş</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>475</v>
+        <v>380</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786256781412</t>
+          <t>9786256781535</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>New Horizons in Sirah Scholarship</t>
+          <t>Geçmişin Aynasında Süryaniler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>290</v>
+        <v>365</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256781405</t>
+          <t>9786256781498</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Hadis ve Sünnet Kültürü Üzerine Yazılar</t>
+          <t>Pragmatizm</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>305</v>
+        <v>340</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256781399</t>
+          <t>9786256781511</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Gustavo Gutierrez’de Özgürlük Teolojisi</t>
+          <t>Felsefenin Temeli ya da Temel Felsefe</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>495</v>
+        <v>360</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256781382</t>
+          <t>9786256781474</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Eğitim İlişkisi</t>
+          <t>Felsefe - Kendimizi ve Dünyayı Algılamak</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>615</v>
+        <v>350</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786256781351</t>
+          <t>9786256781504</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina’da Nefs ve Ölümsüzlük</t>
+          <t>Amerika'da Felsefe ve Klasik Pragmatizm</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>420</v>
+        <v>325</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786256781344</t>
+          <t>9786256781481</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Roma Katolik Kilisesi ve Kadın</t>
+          <t>Ahlak -İyi ve Kötü'ye Dair Duyarlılık Arayışımız-</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>505</v>
+        <v>295</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256781368</t>
+          <t>9786256781467</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesinde Alemin Kıdemi Meselesi</t>
+          <t>Üç Kuşak Boyunca Avrupalı Türkler</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>390</v>
+        <v>235</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786256781375</t>
+          <t>9786256781450</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihine Adanmış Bir Ömür Abdurrahman Küçük</t>
+          <t>Hinduizm’de Yaratılış - Evren ve İnsan Algısı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>245</v>
+        <v>360</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256781337</t>
+          <t>9786256781443</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Değişim ve Reform</t>
+          <t>Ruhbanlık - Süryani Kadim Kilise Hiyerarşisi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>265</v>
+        <v>475</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786256781313</t>
+          <t>9786256781436</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Diogenes Laertius ve Şehrezuri’de 10 Yunan Filozofu</t>
+          <t>Din Bilim ve Felsefe Yazıları - 1</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>235</v>
+        <v>195</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256781306</t>
+          <t>9786256781429</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ateizm'de Ahlakın Kaynağı Sorunu</t>
+          <t>Özgür ve Kutsal</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>215</v>
+        <v>475</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256781290</t>
+          <t>9786256781412</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Metafiziksel ve Hümanistik Düşünce Sonrası Din</t>
+          <t>New Horizons in Sirah Scholarship</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>430</v>
+        <v>290</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256781320</t>
+          <t>9786256781405</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Analitik Felsefe Okumaları</t>
+          <t>Hadis ve Sünnet Kültürü Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>190</v>
+        <v>305</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256781276</t>
+          <t>9786256781399</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Tarih-i Edyan Dersleri Ve Kitapları</t>
+          <t>Gustavo Gutierrez’de Özgürlük Teolojisi</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>420</v>
+        <v>495</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786256781283</t>
+          <t>9786256781382</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Konstantin’in Yükselişi ve Hıristiyanlık</t>
+          <t>İnsan ve Eğitim İlişkisi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>345</v>
+        <v>615</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786256781269</t>
+          <t>9786256781351</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesi Bağlamında Eğitimde Bilgi Problemi</t>
+          <t>İbn Sina’da Nefs ve Ölümsüzlük</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>410</v>
+        <v>420</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786256781252</t>
+          <t>9786256781344</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Projesi ve İlahi Plan</t>
+          <t>Roma Katolik Kilisesi ve Kadın</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>190</v>
+        <v>505</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256781238</t>
+          <t>9786256781368</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakarlığın Görünürlük Arzusu</t>
+          <t>İslam Felsefesinde Alemin Kıdemi Meselesi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>545</v>
+        <v>390</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256781207</t>
+          <t>9786256781375</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Modern Ceza Yöntemleri ve Islah Teorileri</t>
+          <t>Dinler Tarihine Adanmış Bir Ömür Abdurrahman Küçük</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>205</v>
+        <v>245</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256781214</t>
+          <t>9786256781337</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Kalın Türk'ün Amentüsü</t>
+          <t>Eğitimde Değişim ve Reform</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>340</v>
+        <v>265</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256781245</t>
+          <t>9786256781313</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Japon Yeni Dini Hareketleri</t>
+          <t>Diogenes Laertius ve Şehrezuri’de 10 Yunan Filozofu</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256781221</t>
+          <t>9786256781306</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Gözetleme Teknikleri</t>
+          <t>Yeni Ateizm'de Ahlakın Kaynağı Sorunu</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>190</v>
+        <v>215</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786256781184</t>
+          <t>9786256781290</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Gotların Piskoposu Ulfilas</t>
+          <t>Metafiziksel ve Hümanistik Düşünce Sonrası Din</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>205</v>
+        <v>430</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786256781191</t>
+          <t>9786256781320</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Buda'dan Tanrısal Buda'ya</t>
+          <t>Analitik Felsefe Okumaları</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>195</v>
+        <v>190</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256781177</t>
+          <t>9786256781276</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Nihai Gerçekliğin Tezahürü Olarak Maitreya Buda</t>
+          <t>Osmanlı Dönemi Tarih-i Edyan Dersleri Ve Kitapları</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256781160</t>
+          <t>9786256781283</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Midyat - İdil Yezidiliği</t>
+          <t>Konstantin’in Yükselişi ve Hıristiyanlık</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>235</v>
+        <v>345</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256781108</t>
+          <t>9786256781269</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Farabi Felsefesinde Bilgi ve Kesinlik</t>
+          <t>İslam Düşüncesi Bağlamında Eğitimde Bilgi Problemi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>215</v>
+        <v>410</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256781153</t>
+          <t>9786256781252</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Almanya'da Türkler</t>
+          <t>İnsanlık Projesi ve İlahi Plan</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>475</v>
+        <v>190</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256781146</t>
+          <t>9786256781238</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Rol Model Olarak Din Görevlileri</t>
+          <t>Muhafazakarlığın Görünürlük Arzusu</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>285</v>
+        <v>545</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256781122</t>
+          <t>9786256781207</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Öteki ile Yaşamak</t>
+          <t>Modern Ceza Yöntemleri ve Islah Teorileri</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>345</v>
+        <v>205</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256781139</t>
+          <t>9786256781214</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Afet Sonrası Maneviyat</t>
+          <t>Kalın Türk'ün Amentüsü</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>235</v>
+        <v>340</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256781061</t>
+          <t>9786256781245</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'yı Oynamak</t>
+          <t>Japon Yeni Dini Hareketleri</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>225</v>
+        <v>210</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256781085</t>
+          <t>9786256781221</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Failliği Yeniden Düşünmek</t>
+          <t>Gözetleme Teknikleri</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>215</v>
+        <v>190</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256781092</t>
+          <t>9786256781184</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Din Bilimleri Açısından Eğlence</t>
+          <t>Gotların Piskoposu Ulfilas</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>345</v>
+        <v>205</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256781030</t>
+          <t>9786256781191</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Cizre Anıtları ve Kitabeleri</t>
+          <t>Tarihsel Buda'dan Tanrısal Buda'ya</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>405</v>
+        <v>195</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786256781054</t>
+          <t>9786256781177</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Bir Memlük Bilgini - Celaleddin es-Süyuti</t>
+          <t>Nihai Gerçekliğin Tezahürü Olarak Maitreya Buda</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>380</v>
+        <v>310</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256781115</t>
+          <t>9786256781160</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Bir Erdemin Doğuşu - Antik Yunan Felsefesinde Adalet</t>
+          <t>Midyat - İdil Yezidiliği</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>250</v>
+        <v>235</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256781078</t>
+          <t>9786256781108</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Levant'ın Kutsal Kişileri ve Mekanları</t>
+          <t>Farabi Felsefesinde Bilgi ve Kesinlik</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786256781023</t>
+          <t>9786256781153</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Nusayrilik İshakilik Alevilik</t>
+          <t>Almanya'da Türkler</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>190</v>
+        <v>475</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786256781047</t>
+          <t>9786256781146</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Martin Heidegger Düşüncesinde Ölüm Fenomeni</t>
+          <t>Rol Model Olarak Din Görevlileri</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>310</v>
+        <v>285</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786256781016</t>
+          <t>9786256781122</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Giden Başörtüsü</t>
+          <t>Öteki ile Yaşamak</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>390</v>
+        <v>345</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257673983</t>
+          <t>9786256781139</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Meslekleri</t>
+          <t>Afet Sonrası Maneviyat</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>255</v>
+        <v>235</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786256781009</t>
+          <t>9786256781061</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Devlet</t>
+          <t>Tanrı'yı Oynamak</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>485</v>
+        <v>225</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257673976</t>
+          <t>9786256781085</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Zihniyeti</t>
+          <t>Failliği Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>880</v>
+        <v>215</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257673969</t>
+          <t>9786256781092</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Secularism and State Religion in Modern Turkey</t>
+          <t>Din Bilimleri Açısından Eğlence</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>360</v>
+        <v>345</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257673990</t>
+          <t>9786256781030</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Çocuklukta Dini Kimliğin İnşası</t>
+          <t>Cizre Anıtları ve Kitabeleri</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>450</v>
+        <v>405</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257673945</t>
+          <t>9786256781054</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Matüridi, Kadi Abdülcebbar ve İbn Rüşd'de Akıl-Vahiy İlişkisi</t>
+          <t>Bir Memlük Bilgini - Celaleddin es-Süyuti</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>305</v>
+        <v>380</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257673952</t>
+          <t>9786256781115</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Turabdin'den Diasporaya</t>
+          <t>Bir Erdemin Doğuşu - Antik Yunan Felsefesinde Adalet</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257673938</t>
+          <t>9786256781078</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Dini Yaşayış Anlam Arayışı ve Hayatı Sorgulama</t>
+          <t>Levant'ın Kutsal Kişileri ve Mekanları</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257673921</t>
+          <t>9786256781023</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Genç Dinler Tarihçilerin Kaleminden</t>
+          <t>Nusayrilik İshakilik Alevilik</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>770</v>
+        <v>190</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257673440</t>
+          <t>9786256781047</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Radikalliğin Psikolojisi</t>
+          <t>Martin Heidegger Düşüncesinde Ölüm Fenomeni</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>340</v>
+        <v>310</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257673433</t>
+          <t>9786256781016</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Gazali ve Levinas Felsefelerinde Yüzleşme Ahlakı</t>
+          <t>Kayıp Giden Başörtüsü</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>440</v>
+        <v>390</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257673907</t>
+          <t>9786257673983</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Yükselmek</t>
+          <t>Hukuk Meslekleri</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>290</v>
+        <v>255</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257673914</t>
+          <t>9786256781009</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Oyuncularında Kimlik Din ve Gündelik Hayat</t>
+          <t>Ahlak ve Devlet</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>535</v>
+        <v>485</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257673891</t>
+          <t>9786257673976</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Netflix Sinemasında Hıristiyan Sembolizmi</t>
+          <t>Hukuk Zihniyeti</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>525</v>
+        <v>880</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257673877</t>
+          <t>9786257673969</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İşrak Geleneğinde Ahlak</t>
+          <t>Secularism and State Religion in Modern Turkey</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257673860</t>
+          <t>9786257673990</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Teolojisinde Kutsal Ruh</t>
+          <t>Çocuklukta Dini Kimliğin İnşası</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>505</v>
+        <v>450</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257673853</t>
+          <t>9786257673945</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Sühreverdi ve Leibniz’de Nur/Monad Anlayışları</t>
+          <t>Matüridi, Kadi Abdülcebbar ve İbn Rüşd'de Akıl-Vahiy İlişkisi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257673884</t>
+          <t>9786257673952</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Zamanımızın Kokusu</t>
+          <t>Turabdin'den Diasporaya</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>305</v>
+        <v>325</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257673846</t>
+          <t>9786257673938</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sünnet Kritikleri</t>
+          <t>Dini Yaşayış Anlam Arayışı ve Hayatı Sorgulama</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>465</v>
+        <v>230</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257673822</t>
+          <t>9786257673921</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Eşiğinde Din Fenomenolojisi</t>
+          <t>Genç Dinler Tarihçilerin Kaleminden</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>495</v>
+        <v>770</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257673839</t>
+          <t>9786257673440</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Ergenlerde Dindar Bir Kimlik İnşası</t>
+          <t>Radikalliğin Psikolojisi</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>170</v>
+        <v>340</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257673815</t>
+          <t>9786257673433</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medyanın Lise Gençliğinin Değerleri Üzerindeki Etkileri</t>
+          <t>Gazali ve Levinas Felsefelerinde Yüzleşme Ahlakı</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>440</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257673785</t>
+          <t>9786257673907</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Vaizlikten Teröristliğe Bir İhanetin Portresi Fetullahcı Terör Örgütü</t>
+          <t>Sevgiyle Yükselmek</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>675</v>
+        <v>290</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257673808</t>
+          <t>9786257673914</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Töz ve Kişilik İkileminde Tanrı Düşüncesi</t>
+          <t>Bilgisayar Oyuncularında Kimlik Din ve Gündelik Hayat</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>315</v>
+        <v>535</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257673792</t>
+          <t>9786257673891</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Tekamül ve Tanrı Anlayışı</t>
+          <t>Netflix Sinemasında Hıristiyan Sembolizmi</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>325</v>
+        <v>525</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257673778</t>
+          <t>9786257673877</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenin Duygu - Düşünce Dünyası, Din Anlayış ve Yaşantısı</t>
+          <t>İşrak Geleneğinde Ahlak</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>370</v>
+        <v>225</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257673761</t>
+          <t>9786257673860</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Nizami Gencevi’de Manevi Değerler</t>
+          <t>Hristiyan Teolojisinde Kutsal Ruh</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>310</v>
+        <v>505</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257673754</t>
+          <t>9786257673853</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Metafizik ve Nedensellik</t>
+          <t>Sühreverdi ve Leibniz’de Nur/Monad Anlayışları</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>445</v>
+        <v>310</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257673730</t>
+          <t>9786257673884</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Kelam Sosyolojisi</t>
+          <t>Zamanımızın Kokusu</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>505</v>
+        <v>305</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257673747</t>
+          <t>9786257673846</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi Perspektifinden Kur'an'da Toplumsal Çatışma</t>
+          <t>Çağdaş Sünnet Kritikleri</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>290</v>
+        <v>465</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257673723</t>
+          <t>9786257673822</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>SineMormon</t>
+          <t>Kutsalın Eşiğinde Din Fenomenolojisi</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>290</v>
+        <v>495</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257673716</t>
+          <t>9786257673839</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina’da Nedensellik ve İnsan Hürriyeti</t>
+          <t>Ergenlerde Dindar Bir Kimlik İnşası</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>265</v>
+        <v>170</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257673693</t>
+          <t>9786257673815</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kilise Hukuku</t>
+          <t>Sosyal Medyanın Lise Gençliğinin Değerleri Üzerindeki Etkileri</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>370</v>
+        <v>440</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257673709</t>
+          <t>9786257673785</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Ahlak: Eleştiri ve İnşa</t>
+          <t>Vaizlikten Teröristliğe Bir İhanetin Portresi Fetullahcı Terör Örgütü</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>205</v>
+        <v>675</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257673662</t>
+          <t>9786257673808</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Eğitim</t>
+          <t>Töz ve Kişilik İkileminde Tanrı Düşüncesi</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>475</v>
+        <v>315</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257673686</t>
+          <t>9786257673792</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Moritz Schlick'in Bilgi Kuramı</t>
+          <t>Evrensel Tekamül ve Tanrı Anlayışı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>290</v>
+        <v>325</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257673679</t>
+          <t>9786257673778</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Türk Milliyetçiliği</t>
+          <t>Öğretmenin Duygu - Düşünce Dünyası, Din Anlayış ve Yaşantısı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>270</v>
+        <v>370</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257673655</t>
+          <t>9786257673761</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Adanmış Bir Ömür İbrahim Aşki (Tanık)</t>
+          <t>Nizami Gencevi’de Manevi Değerler</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>315</v>
+        <v>310</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257673631</t>
+          <t>9786257673754</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Fıkıhtan Hukuka</t>
+          <t>Metafizik ve Nedensellik</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>325</v>
+        <v>445</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257673617</t>
+          <t>9786257673730</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ateizm</t>
+          <t>Kelam Sosyolojisi</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>225</v>
+        <v>505</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257673648</t>
+          <t>9786257673747</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet'ten Cumhuriyet'e Eğitim</t>
+          <t>Din Sosyolojisi Perspektifinden Kur'an'da Toplumsal Çatışma</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>585</v>
+        <v>290</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257673594</t>
+          <t>9786257673723</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Jacques Ellul'de Gerçeklik ve Hakikat</t>
+          <t>SineMormon</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>340</v>
+        <v>290</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257673587</t>
+          <t>9786257673716</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Darwin'in Müslüman Öncüleri</t>
+          <t>İbn Sina’da Nedensellik ve İnsan Hürriyeti</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>315</v>
+        <v>265</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257673556</t>
+          <t>9786257673693</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein'in Metafizik Eleştirisi</t>
+          <t>Kilise Hukuku</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>305</v>
+        <v>370</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257673624</t>
+          <t>9786257673709</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>The Oneness Of Being in Ibn 'Arabī and Plotinus</t>
+          <t>Ahlak: Eleştiri ve İnşa</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257673563</t>
+          <t>9786257673662</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Roma'dan Bağdat'a</t>
+          <t>Sinema ve Eğitim</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>410</v>
+        <v>475</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257673570</t>
+          <t>9786257673686</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Var</t>
+          <t>Moritz Schlick'in Bilgi Kuramı</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>520</v>
+        <v>290</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257673600</t>
+          <t>9786257673679</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Khronos ve Aristoteles'te Zamanın Doğası</t>
+          <t>Küreselleşme ve Türk Milliyetçiliği</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>225</v>
+        <v>270</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257673532</t>
+          <t>9786257673655</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>İbn Rüşd'ün Teistik Delillere Yaklaşımı</t>
+          <t>Eğitime Adanmış Bir Ömür İbrahim Aşki (Tanık)</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>180</v>
+        <v>315</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257673525</t>
+          <t>9786257673631</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Ölü Deniz El Yazmaları</t>
+          <t>Fıkıhtan Hukuka</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>265</v>
+        <v>325</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257673518</t>
+          <t>9786257673617</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi'nin Referansları ve İslamiliği</t>
+          <t>Yeni Ateizm</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>255</v>
+        <v>225</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257673501</t>
+          <t>9786257673648</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Teoloji ve Antropoloji Perspektifinden Din ve Kültür İlişkisi 2</t>
+          <t>Meşrutiyet'ten Cumhuriyet'e Eğitim</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>275</v>
+        <v>585</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257673495</t>
+          <t>9786257673594</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma ve Dini Tolerans</t>
+          <t>Jacques Ellul'de Gerçeklik ve Hakikat</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>275</v>
+        <v>340</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257673488</t>
+          <t>9786257673587</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Tapınak Yahudileri</t>
+          <t>Darwin'in Müslüman Öncüleri</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>405</v>
+        <v>315</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055978020</t>
+          <t>9786257673556</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Batı’da Din Sosyolojisi Teori ve Yöntem Analizleri</t>
+          <t>Wittgenstein'in Metafizik Eleştirisi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>76</v>
+        <v>305</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257673426</t>
+          <t>9786257673624</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi ve Öğretiminde Sosyal Bilim Yaklaşımı</t>
+          <t>The Oneness Of Being in Ibn 'Arabī and Plotinus</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>445</v>
+        <v>180</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257673419</t>
+          <t>9786257673563</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Bölünmüş Benlik Sorunu</t>
+          <t>Roma'dan Bağdat'a</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>235</v>
+        <v>410</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786257673402</t>
+          <t>9786257673570</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Rüya, İnanç ve Davranış</t>
+          <t>Tanrı Var</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>445</v>
+        <v>520</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257673389</t>
+          <t>9786257673600</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Platon'un Realist ve Anti-Realist Yorumları</t>
+          <t>Khronos ve Aristoteles'te Zamanın Doğası</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>480</v>
+        <v>225</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257673396</t>
+          <t>9786257673532</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesinde Metafizik Bilgi İmkanı ve Değeri</t>
+          <t>İbn Rüşd'ün Teistik Delillere Yaklaşımı</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>295</v>
+        <v>180</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257673365</t>
+          <t>9786257673525</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Kategoriler Sorunu</t>
+          <t>Ölü Deniz El Yazmaları</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>350</v>
+        <v>265</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257673372</t>
+          <t>9786257673518</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Einstein ve Tanrı</t>
+          <t>Din Sosyolojisi'nin Referansları ve İslamiliği</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>255</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786055978617</t>
+          <t>9786257673501</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Nefs - Beden Bağlamında Kötülük</t>
+          <t>Teoloji ve Antropoloji Perspektifinden Din ve Kültür İlişkisi 2</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>66</v>
+        <v>275</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055978709</t>
+          <t>9786257673495</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Modernitenin Felsefi Temelleri ve İslam</t>
+          <t>Aydınlanma ve Dini Tolerans</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>96</v>
+        <v>275</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257673174</t>
+          <t>9786257673488</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>La Moralite, Dieu Et La Religion Dans La Philosophie Critique De Kant</t>
+          <t>Tapınak Yahudileri</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>114</v>
+        <v>405</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786055978631</t>
+          <t>9786055978020</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>İbn Rüşd ve Thomas Aquinas’ta Akılların Birliği</t>
+          <t>Batı’da Din Sosyolojisi Teori ve Yöntem Analizleri</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>132</v>
+        <v>76</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786257673358</t>
+          <t>9786257673426</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Mitoloji İkileminde Din Dili</t>
+          <t>Din Eğitimi ve Öğretiminde Sosyal Bilim Yaklaşımı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>310</v>
+        <v>445</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257673273</t>
+          <t>9786257673419</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>İslam Toplumunda Ehli Kitap</t>
+          <t>Bölünmüş Benlik Sorunu</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257673280</t>
+          <t>9786257673402</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>İnternet Neslinin Dini</t>
+          <t>Rüya, İnanç ve Davranış</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>245</v>
+        <v>445</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257673341</t>
+          <t>9786257673389</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Faydacılık Tarihi</t>
+          <t>Platon'un Realist ve Anti-Realist Yorumları</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>385</v>
+        <v>480</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257673297</t>
+          <t>9786257673396</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Nakli İlimler Tarihi</t>
+          <t>İslam Felsefesinde Metafizik Bilgi İmkanı ve Değeri</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>730</v>
+        <v>295</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786257673327</t>
+          <t>9786257673365</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Klasik Faydacılık - Utilitarianism</t>
+          <t>Kategoriler Sorunu</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786257673334</t>
+          <t>9786257673372</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Batı Düşüncesinde Tanrı ve Tasarım</t>
+          <t>Einstein ve Tanrı</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>275</v>
+        <v>255</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786257673310</t>
+          <t>9786055978617</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Çocukluk Dönemi Ahlak Eğitimi</t>
+          <t>Nefs - Beden Bağlamında Kötülük</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>235</v>
+        <v>66</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786257673303</t>
+          <t>9786055978709</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Yeni Çağ Dini</t>
+          <t>Modernitenin Felsefi Temelleri ve İslam</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>215</v>
+        <v>96</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257673266</t>
+          <t>9786257673174</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Fıkhın Sosyolojik Anatomisi</t>
+          <t>La Moralite, Dieu Et La Religion Dans La Philosophie Critique De Kant</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>350</v>
+        <v>114</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786055978679</t>
+          <t>9786055978631</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>El-Kanun Fi't-Tıbb Tıp Prensipleri (Ciltli)</t>
+          <t>İbn Rüşd ve Thomas Aquinas’ta Akılların Birliği</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>100</v>
+        <v>132</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257673228</t>
+          <t>9786257673358</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>XX. Yüzyılda Amerika Birleşik Devletlerinde Selefîlik</t>
+          <t>Bilim ve Mitoloji İkileminde Din Dili</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>290</v>
+        <v>310</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786055978488</t>
+          <t>9786257673273</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Dini Hayatın İlkel Biçimleri</t>
+          <t>İslam Toplumunda Ehli Kitap</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>615</v>
+        <v>230</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786055978815</t>
+          <t>9786257673280</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Dini Değerler</t>
+          <t>İnternet Neslinin Dini</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>255</v>
+        <v>245</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786257673259</t>
+          <t>9786257673341</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitiminde Ana Konular</t>
+          <t>Faydacılık Tarihi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>695</v>
+        <v>385</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786257673167</t>
+          <t>9786257673297</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Nazianzuslu Grigorius ve Kutsal Ruh'un Tanrılığı Meselesi</t>
+          <t>Nakli İlimler Tarihi</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>315</v>
+        <v>730</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786257673235</t>
+          <t>9786257673327</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Transhümanizm ve Tekillik Bağlamında Dinin Geleceği</t>
+          <t>Klasik Faydacılık - Utilitarianism</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>215</v>
+        <v>420</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257673242</t>
+          <t>9786257673334</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Hint Dinlerine Giriş</t>
+          <t>Batı Düşüncesinde Tanrı ve Tasarım</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257673150</t>
+          <t>9786257673310</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Dair Sorular Sorunlar</t>
+          <t>İslam Düşüncesinde Çocukluk Dönemi Ahlak Eğitimi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>265</v>
+        <v>235</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257673198</t>
+          <t>9786257673303</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Teoloji Ve Antropoloji Perspektifinden Din Ve Kültür İlişkisi 1</t>
+          <t>Yeni Çağ Dini</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>385</v>
+        <v>215</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786257673204</t>
+          <t>9786257673266</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Din Ve Transhümanizm</t>
+          <t>Fıkhın Sosyolojik Anatomisi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257673181</t>
+          <t>9786055978679</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Transhümanizm Ve Posthümanizm</t>
+          <t>El-Kanun Fi't-Tıbb Tıp Prensipleri (Ciltli)</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>635</v>
+        <v>100</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786257673211</t>
+          <t>9786257673228</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Metaetik Bağlamında Ahlaki Görecelik Sorunu</t>
+          <t>XX. Yüzyılda Amerika Birleşik Devletlerinde Selefîlik</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>325</v>
+        <v>290</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786055978716</t>
+          <t>9786055978488</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hukukunda Modernleşme Süreci</t>
+          <t>Dini Hayatın İlkel Biçimleri</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>285</v>
+        <v>615</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786055978686</t>
+          <t>9786055978815</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Modern İran'da Zerdüştiler</t>
+          <t>Küreselleşme ve Dini Değerler</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>425</v>
+        <v>255</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786055978648</t>
+          <t>9786257673259</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlığın Öncüsü Olarak İskenderiyeli Philo</t>
+          <t>Din Eğitiminde Ana Konular</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>475</v>
+        <v>695</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786055978624</t>
+          <t>9786257673167</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Son Komitacı İsmail Hakkı Tekçe Hatıralar ve Belgeler</t>
+          <t>Nazianzuslu Grigorius ve Kutsal Ruh'un Tanrılığı Meselesi</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>450</v>
+        <v>315</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786055978495</t>
+          <t>9786257673235</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Evrim ve Ahlak Filozofu İbn Miskeveyh Düşüncesinde Tanrı, Evren ve İnsan</t>
+          <t>Transhümanizm ve Tekillik Bağlamında Dinin Geleceği</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>245</v>
+        <v>215</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786055978471</t>
+          <t>9786257673242</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Doğuşundan Günümüze Nesturi Kilisesi</t>
+          <t>Hint Dinlerine Giriş</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786055978891</t>
+          <t>9786257673150</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi ve Birey Oluşun İmkanı</t>
+          <t>Eğitime Dair Sorular Sorunlar</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>390</v>
+        <v>265</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786055978730</t>
+          <t>9786257673198</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Kant’ta Numen ve Nesne</t>
+          <t>Teoloji Ve Antropoloji Perspektifinden Din Ve Kültür İlişkisi 1</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>275</v>
+        <v>385</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786055978754</t>
+          <t>9786257673204</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Terakkiperver Cumhuriyet Fırkası</t>
+          <t>Din Ve Transhümanizm</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>64</v>
+        <v>330</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786055978747</t>
+          <t>9786257673181</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Serbest Cumhuriyet Fırkası</t>
+          <t>Transhümanizm Ve Posthümanizm</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>265</v>
+        <v>635</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786055978778</t>
+          <t>9786257673211</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Eleştirisi</t>
+          <t>Metaetik Bağlamında Ahlaki Görecelik Sorunu</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>290</v>
+        <v>325</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786055978785</t>
+          <t>9786055978716</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Erken Dönem Yahudi Tarihi</t>
+          <t>Osmanlı Hukukunda Modernleşme Süreci</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>365</v>
+        <v>285</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786055978808</t>
+          <t>9786055978686</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Din Eğitiminde Anne-Babanın Etkisi</t>
+          <t>Modern İran'da Zerdüştiler</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>180</v>
+        <v>425</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786055978761</t>
+          <t>9786055978648</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Sultan 2. Abdülhamid'in Jeostratejisi ve Mirası Uluslararası Sempozyumu</t>
+          <t>Hıristiyanlığın Öncüsü Olarak İskenderiyeli Philo</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>630</v>
+        <v>475</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055978655</t>
+          <t>9786055978624</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Bir Mistik Rahibe Bingenli Hildegard</t>
+          <t>Son Komitacı İsmail Hakkı Tekçe Hatıralar ve Belgeler</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055978563</t>
+          <t>9786055978495</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Kutsalı İfade Etmek</t>
+          <t>Evrim ve Ahlak Filozofu İbn Miskeveyh Düşüncesinde Tanrı, Evren ve İnsan</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>310</v>
+        <v>245</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786055978587</t>
+          <t>9786055978471</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Selefilik ve Küresel Cihad</t>
+          <t>Doğuşundan Günümüze Nesturi Kilisesi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>125</v>
+        <v>210</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786055978600</t>
+          <t>9786055978891</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Muhafazakar Siyaset ve Yeni Arayışlar</t>
+          <t>Din Eğitimi ve Birey Oluşun İmkanı</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>475</v>
+        <v>390</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786055978594</t>
+          <t>9786055978730</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın İslamofobi ile İmtihanı</t>
+          <t>Kant’ta Numen ve Nesne</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>465</v>
+        <v>275</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786055978433</t>
+          <t>9786055978754</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Mormonlar</t>
+          <t>Terakkiperver Cumhuriyet Fırkası</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>230</v>
+        <v>64</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786055978426</t>
+          <t>9786055978747</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Dinin Anlamı</t>
+          <t>Serbest Cumhuriyet Fırkası</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>670</v>
+        <v>265</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786055978266</t>
+          <t>9786055978778</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Modern Akl'ın Türkiye'deki Etkileri</t>
+          <t>Kutsal Kitap Eleştirisi</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786055978372</t>
+          <t>9786055978785</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Teolojik Bir İnşa Olarak Laiklik</t>
+          <t>Erken Dönem Yahudi Tarihi</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>230</v>
+        <v>365</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786055978013</t>
+          <t>9786055978808</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Söyleşileri</t>
+          <t>Çocuğun Din Eğitiminde Anne-Babanın Etkisi</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>215</v>
+        <v>180</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786055978204</t>
+          <t>9786055978761</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Rudolf Bultmann: Mitoloji ve Hermenötik Sorunu</t>
+          <t>Sultan 2. Abdülhamid'in Jeostratejisi ve Mirası Uluslararası Sempozyumu</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>275</v>
+        <v>630</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786055978051</t>
+          <t>9786055978655</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Pavlus Hıristiyanlığına Giriş</t>
+          <t>Bir Mistik Rahibe Bingenli Hildegard</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>465</v>
+        <v>330</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786055978075</t>
+          <t>9786055978563</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Karl Popper ve Metafizik</t>
+          <t>Kutsalı İfade Etmek</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>58</v>
+        <v>310</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786055978105</t>
+          <t>9786055978587</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Kalvinizm’de On Emir</t>
+          <t>Siyasi Selefilik ve Küresel Cihad</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>230</v>
+        <v>125</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786055978082</t>
+          <t>9786055978600</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>İntihar Eylemleri</t>
+          <t>Türkiye’de Muhafazakar Siyaset ve Yeni Arayışlar</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>230</v>
+        <v>475</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786055978198</t>
+          <t>9786055978594</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Hint Dini Düşüncesinde İnsanın Özgürlük Arayışı</t>
+          <t>İnsanlığın İslamofobi ile İmtihanı</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>90</v>
+        <v>465</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786055978174</t>
+          <t>9786055978433</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Georges Dumezil’den Dinler Tarihi Dersleri</t>
+          <t>Mormonlar</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>505</v>
+        <v>230</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786055978228</t>
+          <t>9786055978426</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Dini Tekelcilik</t>
+          <t>Dinin Anlamı</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>445</v>
+        <v>670</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786055978068</t>
+          <t>9786055978266</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Dini Hayatın İlkel Biçimleri</t>
+          <t>Modern Akl'ın Türkiye'deki Etkileri</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>90</v>
+        <v>230</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786055978525</t>
+          <t>9786055978372</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesine Giriş</t>
+          <t>Teolojik Bir İnşa Olarak Laiklik</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>255</v>
+        <v>230</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786055978129</t>
+          <t>9786055978013</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Dil ve Kültür</t>
+          <t>Sosyoloji Söyleşileri</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>100</v>
+        <v>215</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786055978549</t>
+          <t>9786055978204</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Batı İslam Algısının Arkeolojisi</t>
+          <t>Rudolf Bultmann: Mitoloji ve Hermenötik Sorunu</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786055978112</t>
+          <t>9786055978051</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihi Yazıları</t>
+          <t>Pavlus Hıristiyanlığına Giriş</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>390</v>
+        <v>465</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786055978006</t>
+          <t>9786055978075</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Batı Dünyasında İslamofobi ve Anti-İslamizm</t>
+          <t>Karl Popper ve Metafizik</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>164</v>
+        <v>58</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786055978327</t>
+          <t>9786055978105</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'daki Hanif/ler ve Nasara Üzerine Araştırmalar</t>
+          <t>Kalvinizm’de On Emir</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>495</v>
+        <v>230</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786055978303</t>
+          <t>9786055978082</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Fıkıh Sosyolojisi</t>
+          <t>İntihar Eylemleri</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>370</v>
+        <v>230</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786055978532</t>
+          <t>9786055978198</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Klasik Çin Düşüncesine Giriş</t>
+          <t>Hint Dini Düşüncesinde İnsanın Özgürlük Arayışı</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>190</v>
+        <v>90</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786055978518</t>
+          <t>9786055978174</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Bir Polemik Aracı Olarak Barnabas İncili</t>
+          <t>Georges Dumezil’den Dinler Tarihi Dersleri</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>310</v>
+        <v>505</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786055978297</t>
+          <t>9786055978228</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da İslam ve Müslümanlar</t>
+          <t>Dini Tekelcilik</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>290</v>
+        <v>445</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786055978570</t>
+          <t>9786055978068</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Bir Mekan Olarak Kudüs</t>
+          <t>Dini Hayatın İlkel Biçimleri</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>360</v>
+        <v>90</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786055978556</t>
+          <t>9786055978525</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>İnsandan Değere Değerden İnsana</t>
+          <t>Din Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>340</v>
+        <v>255</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786055978440</t>
+          <t>9786055978129</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Bir Yahudi Filozofun Kaleminden Üç Din Üç Peygamber</t>
+          <t>Dil ve Kültür</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>215</v>
+        <v>100</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786055978310</t>
+          <t>9786055978549</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Fundamentalist Yahudiler</t>
+          <t>Batı İslam Algısının Arkeolojisi</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>450</v>
+        <v>210</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786055978389</t>
+          <t>9786055978112</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz Üzerine Düşünceler</t>
+          <t>Dinler Tarihi Yazıları</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>265</v>
+        <v>390</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786055978419</t>
+          <t>9786055978006</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Gerilim ve Çatışma Arasında Mezhep</t>
+          <t>Batı Dünyasında İslamofobi ve Anti-İslamizm</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>385</v>
+        <v>164</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786055978334</t>
+          <t>9786055978327</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Sosyalistler</t>
+          <t>Kur'an'daki Hanif/ler ve Nasara Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>365</v>
+        <v>495</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786055978273</t>
+          <t>9786055978303</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Arkeolojik Düşünce Tarihi</t>
+          <t>Fıkıh Sosyolojisi</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>226</v>
+        <v>370</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786055978457</t>
+          <t>9786055978532</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Yahudilik Hristiyanlık ve İslam'da Tövbe</t>
+          <t>Klasik Çin Düşüncesine Giriş</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786055978402</t>
+          <t>9786055978518</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Mukaddime Sözlüğü</t>
+          <t>Bir Polemik Aracı Olarak Barnabas İncili</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>540</v>
+        <v>310</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786055978280</t>
+          <t>9786055978297</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Luther ve Reformu</t>
+          <t>Avrupa'da İslam ve Müslümanlar</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>325</v>
+        <v>290</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786055978341</t>
+          <t>9786055978570</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>FETÖ'nün Uluslararası Kodları</t>
+          <t>Kutsal Bir Mekan Olarak Kudüs</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>190</v>
+        <v>360</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786055978259</t>
+          <t>9786055978556</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihi İncelemelerinde Çağdaş Yaklaşımlar</t>
+          <t>İnsandan Değere Değerden İnsana</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>675</v>
+        <v>340</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786055978150</t>
+          <t>9786055978440</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma Din Demokrasi</t>
+          <t>Bir Yahudi Filozofun Kaleminden Üç Din Üç Peygamber</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>500</v>
+        <v>215</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786055978235</t>
+          <t>9786055978310</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Sosyo-Dini Farklılaşma ve İslam</t>
+          <t>Fundamentalist Yahudiler</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>295</v>
+        <v>450</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786055978242</t>
+          <t>9786055978389</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Söz'ün Sosyolojisi</t>
+          <t>15 Temmuz Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>340</v>
+        <v>265</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786055978181</t>
+          <t>9786055978419</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Sosyolojisi</t>
+          <t>Gerilim ve Çatışma Arasında Mezhep</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>520</v>
+        <v>385</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786055978211</t>
+          <t>9786055978334</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Sosyoloji</t>
+          <t>Müslüman Sosyalistler</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>58</v>
+        <v>365</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786055978167</t>
+          <t>9786055978273</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisinde Kuram ve Yöntem Sorunu</t>
+          <t>Arkeolojik Düşünce Tarihi</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>360</v>
+        <v>226</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786257673006</t>
+          <t>9786055978457</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>İbn Kemmune ve Tenkihu’l-Ebhas li’l-Mileli’s-Selas Üzerine Araştırmalar</t>
+          <t>Yahudilik Hristiyanlık ve İslam'da Tövbe</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>205</v>
+        <v>230</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786055978990</t>
+          <t>9786055978402</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Ateistler De Yas Tutar</t>
+          <t>Mukaddime Sözlüğü</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>380</v>
+        <v>540</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786055978983</t>
+          <t>9786055978280</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Yahudilik Eleştirileri</t>
+          <t>Luther ve Reformu</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>405</v>
+        <v>325</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786257673105</t>
+          <t>9786055978341</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakar Habitus ve Sanal Mekan</t>
+          <t>FETÖ'nün Uluslararası Kodları</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>445</v>
+        <v>190</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786257673020</t>
+          <t>9786055978259</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Contemporary Western Christian Perceptions Of Islam</t>
+          <t>Dinler Tarihi İncelemelerinde Çağdaş Yaklaşımlar</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>430</v>
+        <v>675</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786055978976</t>
+          <t>9786055978150</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Din ve Mizah</t>
+          <t>Aydınlanma Din Demokrasi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>255</v>
+        <v>500</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786257673143</t>
+          <t>9786055978235</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Düşüncemiz ve Yapılandırmacılık</t>
+          <t>Sosyo-Dini Farklılaşma ve İslam</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>405</v>
+        <v>295</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786257673129</t>
+          <t>9786055978242</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Aryüsçü Hristiyanlık</t>
+          <t>Söz'ün Sosyolojisi</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>385</v>
+        <v>340</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257673112</t>
+          <t>9786055978181</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Antropoloji ve Din</t>
+          <t>Sünnet Sosyolojisi</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>370</v>
+        <v>520</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257673082</t>
+          <t>9786055978211</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Rüya ve Felsefe</t>
+          <t>İslam ve Sosyoloji</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>265</v>
+        <v>58</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786257673099</t>
+          <t>9786055978167</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Tasavvuru ve Değerler</t>
+          <t>Din Sosyolojisinde Kuram ve Yöntem Sorunu</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>255</v>
+        <v>360</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786257673075</t>
+          <t>9786257673006</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Şehri</t>
+          <t>İbn Kemmune ve Tenkihu’l-Ebhas li’l-Mileli’s-Selas Üzerine Araştırmalar</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>235</v>
+        <v>205</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786055978952</t>
+          <t>9786055978990</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Arşiv Belgeleriyle Alliance Israelite Universelle İstanbul Okulları</t>
+          <t>Ateistler De Yas Tutar</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786055978921</t>
+          <t>9786055978983</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Umudun Psikolojisi ve Teolojisi</t>
+          <t>Osmanlı Dönemi Yahudilik Eleştirileri</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>445</v>
+        <v>405</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786055978693</t>
+          <t>9786257673105</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Mitolojinin Anadolu İnançlarına Etkisi</t>
+          <t>Muhafazakar Habitus ve Sanal Mekan</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>210</v>
+        <v>445</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786055978860</t>
+          <t>9786257673020</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Ataizmden Ateizme</t>
+          <t>Contemporary Western Christian Perceptions Of Islam</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>265</v>
+        <v>430</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786055978662</t>
+          <t>9786055978976</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Ortodoks Kilisesi - Doğu Hıristiyanlığına Giriş</t>
+          <t>Din ve Mizah</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>340</v>
+        <v>255</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786055978969</t>
+          <t>9786257673143</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Samiriler - Din Tarih Gelenek</t>
+          <t>Milli Eğitim Düşüncemiz ve Yapılandırmacılık</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>515</v>
+        <v>405</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786055978853</t>
+          <t>9786257673129</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Küresel Salgınlara Farklı Bakışlar</t>
+          <t>Aryüsçü Hristiyanlık</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>695</v>
+        <v>385</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786257673037</t>
+          <t>9786257673112</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyan Mistisizmine Giriş</t>
+          <t>Antropoloji ve Din</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>230</v>
+        <v>370</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786055978846</t>
+          <t>9786257673082</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Hıristiyanlar</t>
+          <t>Rüya ve Felsefe</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>210</v>
+        <v>265</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786055978839</t>
+          <t>9786257673099</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Darbe ve Din</t>
+          <t>Tanrı Tasavvuru ve Değerler</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>385</v>
+        <v>255</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786257673013</t>
+          <t>9786257673075</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Hani İbrahim...</t>
+          <t>Tanrı Şehri</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>505</v>
+        <v>235</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786257673068</t>
+          <t>9786055978952</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Birlikte Yaşamanın İmkanı</t>
+          <t>Arşiv Belgeleriyle Alliance Israelite Universelle İstanbul Okulları</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786257673044</t>
+          <t>9786055978921</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Din ve Felsefe Arasında Din Felsefesi</t>
+          <t>Umudun Psikolojisi ve Teolojisi</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>330</v>
+        <v>445</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786055978945</t>
+          <t>9786055978693</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlıkta Kutsal Nesneler (Relikler)</t>
+          <t>Mitolojinin Anadolu İnançlarına Etkisi</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>425</v>
+        <v>210</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786055978938</t>
+          <t>9786055978860</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Süleyman El-Hüseyni’nin Kenzü’l Havas Kitabındaki Dua ve Büyü Motifleri</t>
+          <t>Ataizmden Ateizme</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>500</v>
+        <v>265</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786055978907</t>
+          <t>9786055978662</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Farabi'de Toplum</t>
+          <t>Ortodoks Kilisesi - Doğu Hıristiyanlığına Giriş</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>305</v>
+        <v>340</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786055978914</t>
+          <t>9786055978969</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Değişim Perspektifinden Göç Sosyolojisi</t>
+          <t>Samiriler - Din Tarih Gelenek</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>350</v>
+        <v>515</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786055978884</t>
+          <t>9786055978853</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Filmlerle Din Sosyolojisi</t>
+          <t>Küresel Salgınlara Farklı Bakışlar</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>465</v>
+        <v>695</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786055978877</t>
+          <t>9786257673037</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>İsa’ya Rağmen Hıristiyanlık</t>
+          <t>Hıristiyan Mistisizmine Giriş</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>405</v>
+        <v>230</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786055978822</t>
+          <t>9786055978846</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Yahudi-Hristiyan İlişkilerine Giriş</t>
+          <t>Kur’an ve Hıristiyanlar</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>425</v>
+        <v>210</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786055978792</t>
+          <t>9786055978839</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Değer Bilinci ve Karakter Eğitimi</t>
+          <t>Darbe ve Din</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>230</v>
+        <v>385</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786257673051</t>
+          <t>9786257673013</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>El-Kanun Fi't-Tıbb (Tıp Prensipleri) (Ciltli)</t>
+          <t>Hani İbrahim...</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>945</v>
+        <v>505</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786258596007</t>
+          <t>9786257673068</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Semavi Gelenekte Ses ve Kutsal</t>
+          <t>Birlikte Yaşamanın İmkanı</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
+          <t>9786257673044</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Din ve Felsefe Arasında Din Felsefesi</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786055978945</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Hıristiyanlıkta Kutsal Nesneler (Relikler)</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786055978938</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Seyyid Süleyman El-Hüseyni’nin Kenzü’l Havas Kitabındaki Dua ve Büyü Motifleri</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9786055978907</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Farabi'de Toplum</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786055978914</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Değişim Perspektifinden Göç Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786055978884</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Filmlerle Din Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9786055978877</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>İsa’ya Rağmen Hıristiyanlık</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9786055978822</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Yahudi-Hristiyan İlişkilerine Giriş</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786055978792</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Çocukta Değer Bilinci ve Karakter Eğitimi</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786257673051</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>El-Kanun Fi't-Tıbb (Tıp Prensipleri) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786258596007</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Semavi Gelenekte Ses ve Kutsal</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
           <t>9786255536976</t>
         </is>
       </c>
-      <c r="B412" s="1" t="inlineStr">
+      <c r="B423" s="1" t="inlineStr">
         <is>
           <t>Dinin Bireysel Tabiatı</t>
         </is>
       </c>
-      <c r="C412" s="1">
+      <c r="C423" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>