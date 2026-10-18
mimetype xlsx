--- v0 (2026-03-22)
+++ v1 (2026-10-18)
@@ -85,985 +85,1000 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054363650</t>
+          <t>9786054363674</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf ve Bellek Üzerine</t>
+          <t>Pavyon</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054363643</t>
+          <t>9786054363650</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Baktığı Yerde Başka Dünya (Ciltli)</t>
+          <t>Fotoğraf ve Bellek Üzerine</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>5000</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054363629</t>
+          <t>9786054363643</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Deep Blue (Ciltli)</t>
+          <t>Baktığı Yerde Başka Dünya (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>2800</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054363636</t>
+          <t>9786054363629</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Vahap Avşar 2011-2024 (Ciltli)</t>
+          <t>Deep Blue (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>2800</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054363612</t>
+          <t>9786054363636</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Grafik Tasarım Kuramı</t>
+          <t>Vahap Avşar 2011-2024 (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>700</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054363599</t>
+          <t>9786054363612</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kadın Fotoğrafçılar ve Feminist Estetik</t>
+          <t>Grafik Tasarım Kuramı</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054363582</t>
+          <t>9786054363599</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kamera: Öz ve Aygıt</t>
+          <t>Kadın Fotoğrafçılar ve Feminist Estetik</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054363605</t>
+          <t>9786054363582</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Görsel Sosyoloji</t>
+          <t>Kamera: Öz ve Aygıt</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054363575</t>
+          <t>9786054363605</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Profitopolis (Ciltli)</t>
+          <t>Görsel Sosyoloji</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>2800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054363254</t>
+          <t>9786054363575</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Hikaye Anlat (Ciltli)</t>
+          <t>Profitopolis (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>2800</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054363568</t>
+          <t>9786054363254</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Cem Ersavcı (Ciltli)</t>
+          <t>Bana Bir Hikaye Anlat (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>2800</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054363490</t>
+          <t>9786054363568</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafta Beliren Öteki: Bir Tutkunun Öyküsü</t>
+          <t>Cem Ersavcı (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>420</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054363506</t>
+          <t>9786054363490</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafın Trajik Yolculuğu?</t>
+          <t>Fotoğrafta Beliren Öteki: Bir Tutkunun Öyküsü</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054363520</t>
+          <t>9786054363506</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Fotoğraf: Fotoğraf ve Sosyal Medya</t>
+          <t>Fotoğrafın Trajik Yolculuğu?</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054363537</t>
+          <t>9786054363520</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Söyleşiler: 1968 - 2008</t>
+          <t>Sosyal Fotoğraf: Fotoğraf ve Sosyal Medya</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054363551</t>
+          <t>9786054363537</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Aslanların Yuvası - Hannah Arendt'ten Noam Chomsky'e Siyonizm ve Sol</t>
+          <t>Söyleşiler: 1968 - 2008</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054363469</t>
+          <t>9786054363551</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İnternet Neyim Oluyor? (7/24)</t>
+          <t>Aslanların Yuvası - Hannah Arendt'ten Noam Chomsky'e Siyonizm ve Sol</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054363445</t>
+          <t>9786054363469</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafın Estetiği</t>
+          <t>İnternet Neyim Oluyor? (7/24)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>700</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054363438</t>
+          <t>9786054363445</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf: Anahtar Kavramlar</t>
+          <t>Fotoğrafın Estetiği</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054363308</t>
+          <t>9786054363438</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Henri Cartier-Bresson: Biyografi</t>
+          <t>Fotoğraf: Anahtar Kavramlar</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054363315</t>
+          <t>9786054363308</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Gül</t>
+          <t>Henri Cartier-Bresson: Biyografi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054363322</t>
+          <t>9786054363315</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Soma Hükümet Tabibi</t>
+          <t>Gümüş Gül</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054363247</t>
+          <t>9786054363322</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf Kuramı</t>
+          <t>Soma Hükümet Tabibi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>700</v>
+        <v>420</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054363124</t>
+          <t>9786054363247</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Acımasız Aydınlık</t>
+          <t>Fotoğraf Kuramı</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054363230</t>
+          <t>9786054363124</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf Felsefesi</t>
+          <t>Acımasız Aydınlık</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054363186</t>
+          <t>9786054363230</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yolcular</t>
+          <t>Fotoğraf Felsefesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>1000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054363193</t>
+          <t>9786054363186</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Düşü (Ciltli)</t>
+          <t>Yolcular</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>80</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054363261</t>
+          <t>9786054363193</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>The Rout Of Dor Nassia and Other Stories</t>
+          <t>Kırsal Düşü (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>420</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054363223</t>
+          <t>9786054363261</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>100 Sanatçı Manifestosu</t>
+          <t>The Rout Of Dor Nassia and Other Stories</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>700</v>
+        <v>420</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054363292</t>
+          <t>9786054363223</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafın Temel Kavramları</t>
+          <t>100 Sanatçı Manifestosu</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054363278</t>
+          <t>9786054363292</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta</t>
+          <t>Fotoğrafın Temel Kavramları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>800</v>
+        <v>700</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054363216</t>
+          <t>9786054363278</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafın Krizi: Vahşeti Fotoğraflamak</t>
+          <t>Karanlıkta</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054363391</t>
+          <t>9786054363216</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bu Fotoğrafları Neden Çekiyoruz?</t>
+          <t>Fotoğrafın Krizi: Vahşeti Fotoğraflamak</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056255700</t>
+          <t>9786054363391</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Zift (Ciltli)</t>
+          <t>Bu Fotoğrafları Neden Çekiyoruz?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>30</v>
+        <v>420</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054363063</t>
+          <t>9786056255700</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Aynası: Fotoğraf</t>
+          <t>Zift (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054363049</t>
+          <t>9786054363063</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Weimar Cumhuriyetinden Günümüze Fotoğraf Ajanslarının Fotojurnalizme Katkıları</t>
+          <t>Yaşamın Aynası: Fotoğraf</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>420</v>
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054363056</t>
+          <t>9786054363049</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ütopya Mücadelesi</t>
+          <t>Weimar Cumhuriyetinden Günümüze Fotoğraf Ajanslarının Fotojurnalizme Katkıları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>700</v>
+        <v>420</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054363117</t>
+          <t>9786054363056</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Unvan-Sız, Un-Titled (Ciltli)</t>
+          <t>Ütopya Mücadelesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>2000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054363032</t>
+          <t>9786054363117</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Belgeci Fotoğraf ve Fikret Otyam Örneği</t>
+          <t>Unvan-Sız, Un-Titled (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054363001</t>
+          <t>9786054363032</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sokak Fotoğrafçılığı</t>
+          <t>Toplumsal Belgeci Fotoğraf ve Fikret Otyam Örneği</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>35</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9780615559247</t>
+          <t>9786054363001</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Opium Women</t>
+          <t>Sokak Fotoğrafçılığı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>1500</v>
+        <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054363148</t>
+          <t>9780615559247</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Müzik Kutusunun Parıltısı Eşliğinde The Americans Listesi</t>
+          <t>Opium Women</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>420</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9782916249711</t>
+          <t>9786054363148</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Koçerler (Ciltli)</t>
+          <t>Müzik Kutusunun Parıltısı Eşliğinde The Americans Listesi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>60</v>
+        <v>420</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054363155</t>
+          <t>9782916249711</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hayali Şehir</t>
+          <t>Koçerler (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>2000</v>
+        <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054363131</t>
+          <t>9786054363155</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Good Dog (Ciltli)</t>
+          <t>Hayali Şehir</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>50</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054363087</t>
+          <t>9786054363131</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraftan Sonra</t>
+          <t>Good Dog (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>700</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056206610</t>
+          <t>9786054363087</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafta Pratik Öneriler</t>
+          <t>Fotoğraftan Sonra</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>35</v>
+        <v>700</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054363070</t>
+          <t>9786056206610</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafı Düşünmek</t>
+          <t>Fotoğrafta Pratik Öneriler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>500</v>
+        <v>35</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054363025</t>
+          <t>9786054363070</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafçının Eğitimi</t>
+          <t>Fotoğrafı Düşünmek</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054363100</t>
+          <t>9786054363025</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafçı Olmak</t>
+          <t>Fotoğrafçının Eğitimi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>50</v>
+        <v>700</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054363094</t>
+          <t>9786054363100</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çağımızın Tanıkları Belgesel Fotoğrafçılar Anlatıyor</t>
+          <t>Fotoğrafçı Olmak</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>700</v>
+        <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054363162</t>
+          <t>9786054363094</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>0 Desibel</t>
+          <t>Çağımızın Tanıkları Belgesel Fotoğrafçılar Anlatıyor</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>2000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054363179</t>
+          <t>9786054363162</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kill Memories</t>
+          <t>0 Desibel</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>2000</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054363421</t>
+          <t>9786054363179</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerin Dili</t>
+          <t>Kill Memories</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>420</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054363414</t>
+          <t>9786054363421</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hassas Sesler Sözlüğü - A Dictionary of Sensitive Sounds</t>
+          <t>Şiirlerin Dili</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>700</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054363285</t>
+          <t>9786054363414</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Leyla İşgal İstanbul'unda Aşk</t>
+          <t>Hassas Sesler Sözlüğü - A Dictionary of Sensitive Sounds</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054363339</t>
+          <t>9786054363285</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Post Belgesel Fotoğraf: Belgesel Fotoğrafın Değişen Sınırları</t>
+          <t>Leyla İşgal İstanbul'unda Aşk</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054363407</t>
+          <t>9786054363339</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafla Diyalog</t>
+          <t>Post Belgesel Fotoğraf: Belgesel Fotoğrafın Değişen Sınırları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054363384</t>
+          <t>9786054363407</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Karanlığı- İnsanlar Bunu Kendileri Yapmıştı</t>
+          <t>Fotoğrafla Diyalog</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054363346</t>
+          <t>9786054363384</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Antropoloji ve Fotoğraf</t>
+          <t>Sanatın Karanlığı- İnsanlar Bunu Kendileri Yapmıştı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054363360</t>
+          <t>9786054363346</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bir Fotoğraf Felsefesine Doğru</t>
+          <t>Antropoloji ve Fotoğraf</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054363353</t>
+          <t>9786054363360</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafçı Olmak: Pratik Bir Rehber</t>
+          <t>Bir Fotoğraf Felsefesine Doğru</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
+          <t>9786054363353</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Fotoğrafçı Olmak: Pratik Bir Rehber</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
           <t>9786054363377</t>
         </is>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Hafif Flu</t>
         </is>
       </c>
-      <c r="C64" s="1">
+      <c r="C65" s="1">
         <v>900</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>