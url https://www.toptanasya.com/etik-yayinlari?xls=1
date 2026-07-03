--- v0 (2026-03-22)
+++ v1 (2026-07-03)
@@ -109,1246 +109,1246 @@
         <is>
           <t>9789758565054</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Mal Kısmetten Çıkınca</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789758565726</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Türkçeye Kanat Gerenler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>253</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789758565948</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Ve İnsan</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789758565962</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Uzun Yolun Kısası</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789758565214</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Yaşayan Etnik ve Dinsel Gruplar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>363</v>
+        <v>417</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>3990000010748</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Türkçenin Kandilleri</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789758565825</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Türk Resminin Öncüleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>766</v>
+        <v>880</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789758565399</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Türk Operası’nın Sönmeyen Yıldızı Suna Korad (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>546</v>
+        <v>627</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789758565511</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Toroslar’da Yaşam Erken Başlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>189</v>
+        <v>217</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789758565191</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Topal Osman Olayı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>345</v>
+        <v>396</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786055277055</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Şeytanın Türkçe Sözlüğü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>327</v>
+        <v>376</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>3990000003240</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Şamanizm</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>287</v>
+        <v>396</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789758565580</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Sümbül Gölü</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789758565177</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Sosyal Devlet Bitti, Yaşasın Piyasa!</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789758565412</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Savaşın Felsefesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>408</v>
+        <v>469</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789758565818</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Resim Neyi Anlatır</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>858</v>
+        <v>986</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786055277031</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Patika</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789758565184</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Öyle Bir Sevdaki Bu...</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>153</v>
+        <v>176</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789758565382</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Osmanlı’da Toplumsal Düzen</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>345</v>
+        <v>396</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789758565955</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Saat 18.00</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789758565979</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Amerikan Sineması</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>510</v>
+        <v>586</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>3990000026866</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Alevilik Olayı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>287</v>
+        <v>396</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789758565672</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Alevilerin Etnik Kimliği</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>345</v>
+        <v>396</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789758565443</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Alevi İbadetlerinin İslam’daki Yeri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>307</v>
+        <v>353</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789758565597</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Afşar Timuçin’e Armağan</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>622</v>
+        <v>715</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786055277024</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Adana’da Tarih Tarihte Adana</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789758565986</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>1900’den Günümüze Büyük Düşünürler 4. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>657</v>
+        <v>755</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789758565764</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>1900’den Günümüze Büyük Düşünürler 3. Cilt</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>657</v>
+        <v>755</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789758565603</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>1900’den Günümüze Büyük Düşünürler 2. Cilt</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>657</v>
+        <v>755</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789758565566</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>1900’den Günümüze Büyük Düşünürler 1. Cilt</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>657</v>
+        <v>755</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789758565078</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Belgeleri’nde Diyarbakır Tarihi</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789758565061</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Belgeleri’nde Dersim Tarihi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>327</v>
+        <v>376</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789758565757</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Nesneleşme ve Özgürleşme Sorunu Üzerine</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>420</v>
+        <v>483</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789758565092</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Merv’den Anaypazarı’na Gülnar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>438</v>
+        <v>503</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789758565771</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Max Stirner</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>228</v>
+        <v>262</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789758565740</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Marksizm ve Güncellik</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>498</v>
+        <v>573</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786055277048</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Maraton’da Sona Doğru</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>474</v>
+        <v>545</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789758565450</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Mağara Öyküleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>153</v>
+        <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789758565993</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Korku Sineması</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>510</v>
+        <v>586</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789758565795</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Kızılbaş Müslümanlık</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>450</v>
+        <v>517</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789758565467</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Kılıçların Gölgesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>420</v>
+        <v>483</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789758565481</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>İsmet İnönü (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>802</v>
+        <v>922</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786055277062</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>İslamı Suçlamak</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>228</v>
+        <v>262</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789758565504</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>İnsanlığa Akan Irmak</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>254</v>
+        <v>292</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789758565788</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Lili Yeryüzündeki Tüm Kızların Adıdır</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>189</v>
+        <v>217</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789758565269</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Lazlar’ın Tarihi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>327</v>
+        <v>376</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789758565641</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>İdamla Yargılanan Bir Alevi Dedesinin Savunması</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>255</v>
+        <v>293</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789758565238</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Hayatın Halleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>273</v>
+        <v>314</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789758565528</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Hangi Sünnilik</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>307</v>
+        <v>353</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789758565085</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Güneş Mavi Gülüyor</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>199</v>
+        <v>229</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789758565245</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Gündüz Artan’a Armağan</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>273</v>
+        <v>314</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789758565627</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Film Başlıyor</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>510</v>
+        <v>586</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789758565689</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Felsefe Bir İşe Yarar mı?</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>282</v>
+        <v>324</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789758565122</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Felsefe Ansiklopedisi 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>693</v>
+        <v>797</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786055277000</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Erotik Sinema</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>510</v>
+        <v>586</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789758565832</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Devrim Erbil - Resmin Şairi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>532</v>
+        <v>734</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789758565306</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Değişen Türkiye Değişmeyen Siyaset</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789758565900</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Ressamlar - Wassily Kandinsky</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789758565849</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Ressamlar - Van Gogh</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789758565863</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Ressamlar - Salvador Dali</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789758565887</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Ressamlar - Paul Gauguin</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789758565856</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Ressamlar - Pablo Picasso</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789758565931</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Ressamlar - Osman Hamdi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789758565917</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Ressamlar - Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789758565894</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Ressamlar - Henri Rousseau</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789758565924</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Ressamlar - Gustav Klimt</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789758565870</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Ressamlar - Claude Monet</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>381</v>
+        <v>438</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789758565016</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Çerkes Ethem Olayı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>345</v>
+        <v>396</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>3990000014361</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Cemil Kavukçu İle 24 Saat</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>153</v>
+        <v>176</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786055277079</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Cami Evi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>438</v>
+        <v>504</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789758565344</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Bekleye Bekleye Çürüyeceğim</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>228</v>
+        <v>262</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786055928544</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Baba ve Oğul - Efsanevi Yaşamları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>228</v>
+        <v>262</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786055277017</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Avrupa Sineması</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>510</v>
+        <v>586</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789758565368</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Atatürk ve Aleviler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>287</v>
+        <v>396</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789758565436</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Arapça’nın Türkleri Araplaştırması</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>453</v>
+        <v>520</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789758565313</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Arap Aleviliği (Nusayriler)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>327</v>
+        <v>376</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789758565160</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Anglo-Sakson Felsefede Bilgi Görüşleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>291</v>
+        <v>334</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789758565535</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Ana Sütüm Türkçe</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>253</v>
+        <v>290</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789758565030</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Bir Üniversitelinin Anıları</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>145</v>
+        <v>166</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9789758565801</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Belgesel ve Deneysel Sinema</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>510</v>
+        <v>586</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789758565634</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>İdamla Yargılanan Bir Alevi Dedesinin Savunması</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>253</v>
+        <v>290</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789758565115</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Felsefe Ansiklopedisi 1</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>693</v>
+        <v>797</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>