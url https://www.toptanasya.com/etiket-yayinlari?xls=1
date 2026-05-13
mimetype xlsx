--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,430 +85,445 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259454641</t>
+          <t>9786259454658</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Beyyine</t>
+          <t>Mus’ab Bin Umeyr</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259454610</t>
+          <t>9786259454641</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm Gerçeği ve Filistin'de İsrail Terörü</t>
+          <t>Beyyine</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259454603</t>
+          <t>9786259454610</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Saadet İkliminin İncileri</t>
+          <t>Siyonizm Gerçeği ve Filistin'de İsrail Terörü</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058003002</t>
+          <t>9786259454603</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İdeolojileri Tanımak</t>
+          <t>Saadet İkliminin İncileri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4440000001773</t>
+          <t>9786058003002</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi Dersleri 2</t>
+          <t>İdeolojileri Tanımak</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058060197</t>
+          <t>4440000001773</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Dinler Tarihi ve Dinlerin Kimliği</t>
+          <t>İslam Tarihi Dersleri 2</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058003095</t>
+          <t>9786058060197</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İslami Aile Eğitimi (365 Güne 365 Ders)</t>
+          <t>Karşılaştırmalı Dinler Tarihi ve Dinlerin Kimliği</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056712364</t>
+          <t>9786058003095</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İslami Adap Dersleri 1</t>
+          <t>İslami Aile Eğitimi (365 Güne 365 Ders)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>20</v>
+        <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058060135</t>
+          <t>9786056712364</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Seti 2. Aşama (5 Kitap)</t>
+          <t>İslami Adap Dersleri 1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1000</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056712357</t>
+          <t>9786058060135</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Seti 1. Aşama (5 Kitap)</t>
+          <t>Eğitim Seti 2. Aşama (5 Kitap)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>900</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058060104</t>
+          <t>9786056712357</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tekfir Anlayışını Yıkmak</t>
+          <t>Eğitim Seti 1. Aşama (5 Kitap)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056712395</t>
+          <t>9786058060104</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İbn-i Ferec - Gırnata'nın Eşiğinde</t>
+          <t>Tekfir Anlayışını Yıkmak</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056712302</t>
+          <t>9786056712395</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tanıkların Diliyle Yakın Tarih Katliamları</t>
+          <t>İbn-i Ferec - Gırnata'nın Eşiğinde</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054772780</t>
+          <t>9786056712302</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>6-8 Ekim Olayları Anatomisi</t>
+          <t>Tanıkların Diliyle Yakın Tarih Katliamları</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786254446399</t>
+          <t>9786054772780</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kaçak Yolcu</t>
+          <t>6-8 Ekim Olayları Anatomisi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786254446306</t>
+          <t>9786254446399</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Geliye Zilan (Katliamları)</t>
+          <t>Kaçak Yolcu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052210116</t>
+          <t>9786254446306</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ve Kudüs Düştü</t>
+          <t>Geliye Zilan (Katliamları)</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058003088</t>
+          <t>9786052210116</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Boşluk</t>
+          <t>Ve Kudüs Düştü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052210208</t>
+          <t>9786058003088</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Aile Yuvasının Selameti</t>
+          <t>Boşluk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786254446313</t>
+          <t>9786052210208</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hanımlar İçin 52 Haftaya 52 Konu</t>
+          <t>Aile Yuvasının Selameti</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786254446320</t>
+          <t>9786254446313</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>52 Konuda Ticaret Ahlakı</t>
+          <t>Hanımlar İçin 52 Haftaya 52 Konu</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058003064</t>
+          <t>9786254446320</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Susa (Cami Katliamı)</t>
+          <t>52 Konuda Ticaret Ahlakı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058003071</t>
+          <t>9786058003064</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Şahitler</t>
+          <t>Susa (Cami Katliamı)</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056712319</t>
+          <t>9786058003071</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>7 Genç Kız</t>
+          <t>Şahitler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056712326</t>
+          <t>9786056712319</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Son Endülüslü</t>
+          <t>7 Genç Kız</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
+          <t>9786056712326</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Son Endülüslü</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
           <t>9786058060180</t>
         </is>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>İsa'nın Oğlağı</t>
         </is>
       </c>
-      <c r="C27" s="1">
+      <c r="C28" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>