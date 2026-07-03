--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -109,421 +109,421 @@
         <is>
           <t>9786259454658</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Mus’ab Bin Umeyr</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259454641</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Beyyine</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259454610</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Siyonizm Gerçeği ve Filistin'de İsrail Terörü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259454603</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Saadet İkliminin İncileri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058003002</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>İdeolojileri Tanımak</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>4440000001773</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>İslam Tarihi Dersleri 2</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786058060197</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Karşılaştırmalı Dinler Tarihi ve Dinlerin Kimliği</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058003095</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>İslami Aile Eğitimi (365 Güne 365 Ders)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786056712364</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İslami Adap Dersleri 1</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058060135</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Eğitim Seti 2. Aşama (5 Kitap)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786056712357</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Eğitim Seti 1. Aşama (5 Kitap)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>900</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786058060104</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Tekfir Anlayışını Yıkmak</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056712395</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>İbn-i Ferec - Gırnata'nın Eşiğinde</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786056712302</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Tanıkların Diliyle Yakın Tarih Katliamları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786054772780</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>6-8 Ekim Olayları Anatomisi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786254446399</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Kaçak Yolcu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786254446306</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Geliye Zilan (Katliamları)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786052210116</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Ve Kudüs Düştü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786058003088</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Boşluk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>175</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786052210208</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Aile Yuvasının Selameti</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786254446313</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Hanımlar İçin 52 Haftaya 52 Konu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786254446320</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>52 Konuda Ticaret Ahlakı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786058003064</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Susa (Cami Katliamı)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786058003071</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Şahitler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786056712319</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>7 Genç Kız</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786056712326</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Son Endülüslü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786058060180</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>İsa'nın Oğlağı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>