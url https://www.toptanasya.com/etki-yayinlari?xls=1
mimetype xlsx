--- v0 (2026-03-22)
+++ v1 (2026-07-03)
@@ -85,2035 +85,2050 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259335216</t>
+          <t>9786259335223</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Sanrısı</t>
+          <t>Uzaylı Lemun</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055757458</t>
+          <t>9786259335216</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kısa Sap Bağlama (Çöğür) Metodu</t>
+          <t>Yalnızlığın Sanrısı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4440000001298</t>
+          <t>9786055757458</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Demokrasi Mücadelesi Ve Sosyal Demokrasinin Yeri</t>
+          <t>Kısa Sap Bağlama (Çöğür) Metodu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>155</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052219959</t>
+          <t>4440000001298</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Resim</t>
+          <t>Türkiye'de Demokrasi Mücadelesi Ve Sosyal Demokrasinin Yeri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>30</v>
+        <v>155</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052219270</t>
+          <t>9786052219959</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Kadıköy</t>
+          <t>Resim</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059644518</t>
+          <t>9786052219270</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yeşil - Ölümsüzlüğün Formülü</t>
+          <t>Merhaba Kadıköy</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059644174</t>
+          <t>9786059644518</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Yeşil - Ölümsüzlüğün Formülü</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059644440</t>
+          <t>9786059644174</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Aura Işıkları</t>
+          <t>Hiç</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059644235</t>
+          <t>9786059644440</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Matruşka Hayat</t>
+          <t>Aura Işıkları</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052219652</t>
+          <t>9786059644235</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mühendis Ve Teknikerler İçin Endüstriyel İşletmelerde Akış Ölçümü El Kitabı</t>
+          <t>Matruşka Hayat</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052219935</t>
+          <t>9786052219652</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Smyrna’nın Düş Limanları</t>
+          <t>Mühendis Ve Teknikerler İçin Endüstriyel İşletmelerde Akış Ölçümü El Kitabı</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052219942</t>
+          <t>9786052219935</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Deli Yunt</t>
+          <t>Smyrna’nın Düş Limanları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052219928</t>
+          <t>9786052219942</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Düşlerim Düşlerine Düşerdi</t>
+          <t>Deli Yunt</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052219461</t>
+          <t>9786052219928</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kar Altında Çiçek Açan Ağaç</t>
+          <t>Düşlerim Düşlerine Düşerdi</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052219478</t>
+          <t>9786052219461</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Derince Sözün Özü Yüreğe Dokunur</t>
+          <t>Kar Altında Çiçek Açan Ağaç</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059644792</t>
+          <t>9786052219478</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sevdanın Nağmeleri</t>
+          <t>Derince Sözün Özü Yüreğe Dokunur</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054387113</t>
+          <t>9786059644792</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Şiir Denilen Cehennem</t>
+          <t>Sevdanın Nağmeleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944127417</t>
+          <t>9786054387113</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Siz de Filozofsunuz</t>
+          <t>Şiir Denilen Cehennem</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054387465</t>
+          <t>9789944127417</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sevdama ve Kavgama</t>
+          <t>Siz de Filozofsunuz</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054387489</t>
+          <t>9786054387465</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sessizliği Giyindi Oda</t>
+          <t>Sevdama ve Kavgama</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054387502</t>
+          <t>9786054387489</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Özgür Bir Dünya İçin Direnen Kasabalılar</t>
+          <t>Sessizliği Giyindi Oda</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944127615</t>
+          <t>9786054387502</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Veli El Kitabı</t>
+          <t>Özgür Bir Dünya İçin Direnen Kasabalılar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054387748</t>
+          <t>9789944127615</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Okuma Sanatı</t>
+          <t>Öğretmen Veli El Kitabı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054387861</t>
+          <t>9786054387748</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Suphi’nin Partisi</t>
+          <t>Okuma Sanatı</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756425503</t>
+          <t>9786054387861</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İnsan Olması Engellenmiş İnsan</t>
+          <t>Mustafa Suphi’nin Partisi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789758095186</t>
+          <t>9789756425503</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hayat Kadın ve Aşk</t>
+          <t>İnsan Olması Engellenmiş İnsan</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054387304</t>
+          <t>9789758095186</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Felsefi Aşk</t>
+          <t>Hayat Kadın ve Aşk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944127202</t>
+          <t>9786054387304</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Düşünmenin Felsefi Yolu</t>
+          <t>Felsefi Aşk</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055757700</t>
+          <t>9789944127202</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Donsuz Geceler Sayın Seyirciler</t>
+          <t>Düşünmenin Felsefi Yolu</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054387106</t>
+          <t>9786055757700</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çöpe Atılacak Mektup</t>
+          <t>Donsuz Geceler Sayın Seyirciler</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055117054</t>
+          <t>9786054387106</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğumun Renkleri</t>
+          <t>Çöpe Atılacak Mektup</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054387564</t>
+          <t>9786055117054</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çağımızın Hastalığı Kanser Danışma Kılavuzu</t>
+          <t>Çocukluğumun Renkleri</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054387267</t>
+          <t>9786054387564</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Cennet’in Gözyaşları</t>
+          <t>Çağımızın Hastalığı Kanser Danışma Kılavuzu</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054387373</t>
+          <t>9786054387267</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bu Sevda Bitmeyecek</t>
+          <t>Cennet’in Gözyaşları</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054387908</t>
+          <t>9786054387373</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bozkırları Yeşertenler</t>
+          <t>Bu Sevda Bitmeyecek</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944127989</t>
+          <t>9786054387908</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bin Bir Aforizma</t>
+          <t>Bozkırları Yeşertenler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055757106</t>
+          <t>9789944127989</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Sonra Hüzün</t>
+          <t>Bin Bir Aforizma</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054387625</t>
+          <t>9786055757106</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aşkın ve Sevginin Felsefesi</t>
+          <t>Aşktan Sonra Hüzün</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055757090</t>
+          <t>9786054387625</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Aşk Vardı</t>
+          <t>Aşkın ve Sevginin Felsefesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054387823</t>
+          <t>9786055757090</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>9 Eylül’de İzmir’e Bayrak Çeken Kahramanlar</t>
+          <t>Aşk Vardı</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055117221</t>
+          <t>9786054387823</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Eylül Vapuru Toplu Şiirler 1974-2014</t>
+          <t>9 Eylül’de İzmir’e Bayrak Çeken Kahramanlar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055117665</t>
+          <t>9786055117221</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Denizin Tadı Tuzunda</t>
+          <t>Dokuz Eylül Vapuru Toplu Şiirler 1974-2014</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055117702</t>
+          <t>9786055117665</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kınalı Keklik</t>
+          <t>Denizin Tadı Tuzunda</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055117542</t>
+          <t>9786055117702</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Yücel İsveç'te Bir Türk Öncüsünün Hayatı</t>
+          <t>Kınalı Keklik</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059644723</t>
+          <t>9786055117542</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sarı Çiçeklerin Balı</t>
+          <t>Abdullah Yücel İsveç'te Bir Türk Öncüsünün Hayatı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059644839</t>
+          <t>9786059644723</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kanatlarımızdaki Gökyüzü</t>
+          <t>Sarı Çiçeklerin Balı</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052219294</t>
+          <t>9786059644839</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kulağa Küpelik Aforizmal Denemecikler</t>
+          <t>Kanatlarımızdaki Gökyüzü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052219300</t>
+          <t>9786052219294</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sıra Dışı Bir Gakgoş</t>
+          <t>Kulağa Küpelik Aforizmal Denemecikler</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052219201</t>
+          <t>9786052219300</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Olta ve Tavla</t>
+          <t>Sıra Dışı Bir Gakgoş</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059644952</t>
+          <t>9786052219201</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Asırlar Boyunca Kainat ve İzmir</t>
+          <t>Olta ve Tavla</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059644990</t>
+          <t>9786059644952</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Işığında Zamana Dokunmak</t>
+          <t>Asırlar Boyunca Kainat ve İzmir</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059644983</t>
+          <t>9786059644990</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ay Mavisi Geceler</t>
+          <t>Sevginin Işığında Zamana Dokunmak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059644914</t>
+          <t>9786059644983</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Vatansever</t>
+          <t>Ay Mavisi Geceler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052219003</t>
+          <t>9786059644914</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Şiir Kokar</t>
+          <t>Vatansever</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059644945</t>
+          <t>9786052219003</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ortanca Mavi</t>
+          <t>Kadınlar Şiir Kokar</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059644969</t>
+          <t>9786059644945</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bir İngiliz Hemşirenin İzmir Hatıraları</t>
+          <t>Ortanca Mavi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059644976</t>
+          <t>9786059644969</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Beni Bir Zamana Örtün</t>
+          <t>Bir İngiliz Hemşirenin İzmir Hatıraları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059644624</t>
+          <t>9786059644976</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Rodop Öyküleri 1 - Antoloji</t>
+          <t>Beni Bir Zamana Örtün</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052219133</t>
+          <t>9786059644624</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yarın Olmaz</t>
+          <t>Rodop Öyküleri 1 - Antoloji</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052219119</t>
+          <t>9786052219133</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Uyan Artık Hülyam</t>
+          <t>Yarın Olmaz</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059644471</t>
+          <t>9786052219119</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yangın Gelini</t>
+          <t>Uyan Artık Hülyam</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052219027</t>
+          <t>9786059644471</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Köylerine Işık Götürenler - Hasan Ayhaner'in Anıları</t>
+          <t>Yangın Gelini</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052219096</t>
+          <t>9786052219027</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yasaklanmış Şiirler</t>
+          <t>Köylerine Işık Götürenler - Hasan Ayhaner'in Anıları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059644747</t>
+          <t>9786052219096</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Karşılaşmalar</t>
+          <t>Yasaklanmış Şiirler</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059644730</t>
+          <t>9786059644747</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hayat Defteri</t>
+          <t>Karşılaşmalar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059644761</t>
+          <t>9786059644730</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Benim Sinemacılarım</t>
+          <t>Hayat Defteri</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059644679</t>
+          <t>9786059644761</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bağımsızlık Savaşçısı Atatürk</t>
+          <t>Benim Sinemacılarım</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059644396</t>
+          <t>9786059644679</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sancı</t>
+          <t>Bağımsızlık Savaşçısı Atatürk</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059644419</t>
+          <t>9786059644396</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Üzgünüm Zaman Bitti</t>
+          <t>Sancı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052219010</t>
+          <t>9786059644419</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sevda Yolu</t>
+          <t>Üzgünüm Zaman Bitti</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059644266</t>
+          <t>9786052219010</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlı Şehir</t>
+          <t>Sevda Yolu</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059644273</t>
+          <t>9786059644266</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bir Şiire Nereden Girilir?</t>
+          <t>Rüzgarlı Şehir</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055117917</t>
+          <t>9786059644273</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Çok Faktörlü Liderlik Uygulamaları ve İş Doyumu</t>
+          <t>Bir Şiire Nereden Girilir?</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055117764</t>
+          <t>9786055117917</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Vicdanımın Sesi: Bir Harita - Kadastro Mühendisinin Anıları</t>
+          <t>Çok Faktörlü Liderlik Uygulamaları ve İş Doyumu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059644785</t>
+          <t>9786055117764</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Günebakan</t>
+          <t>Vicdanımın Sesi: Bir Harita - Kadastro Mühendisinin Anıları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059644846</t>
+          <t>9786059644785</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Tuna Boyu Öyküleri 2 - Antoloji</t>
+          <t>Günebakan</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059644754</t>
+          <t>9786059644846</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>New American Jokes</t>
+          <t>Tuna Boyu Öyküleri 2 - Antoloji</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054387649</t>
+          <t>9786059644754</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Vuruldum Hikayene İzmir</t>
+          <t>New American Jokes</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059644457</t>
+          <t>9786054387649</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İmbatım Mavi</t>
+          <t>Vuruldum Hikayene İzmir</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055117962</t>
+          <t>9786059644457</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>College Mechanics (Ciltli)</t>
+          <t>İmbatım Mavi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059644993</t>
+          <t>9786055117962</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Çeşme'nin Ovacık Köyü</t>
+          <t>College Mechanics (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055117627</t>
+          <t>9786059644993</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Şimdiki Zaman Tutanağı</t>
+          <t>Çeşme'nin Ovacık Köyü</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055117528</t>
+          <t>9786055117627</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Organ Nakli Koordinatörünün Anıları</t>
+          <t>Şimdiki Zaman Tutanağı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059644570</t>
+          <t>9786055117528</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gün Vurgunları</t>
+          <t>Organ Nakli Koordinatörünün Anıları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059644334</t>
+          <t>9786059644570</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Rivayetin Hikayesi</t>
+          <t>Gün Vurgunları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059644211</t>
+          <t>9786059644334</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Doğrusuyla-Yanlışıyla Öğretmen Olunca</t>
+          <t>Rivayetin Hikayesi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055117481</t>
+          <t>9786059644211</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk ve Ergenlik Dönemi Sorunlarının Çözümünde Bilişsel Davranışçı Grup Terapileri</t>
+          <t>Doğrusuyla-Yanlışıyla Öğretmen Olunca</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055117290</t>
+          <t>9786055117481</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bahar Kapımda</t>
+          <t>Çocukluk ve Ergenlik Dönemi Sorunlarının Çözümünde Bilişsel Davranışçı Grup Terapileri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055117122</t>
+          <t>9786055117290</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bir Psikoloğun Seyir Defteri</t>
+          <t>Bahar Kapımda</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055117634</t>
+          <t>9786055117122</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Zaman Böyle Akıp Geçti</t>
+          <t>Bir Psikoloğun Seyir Defteri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059644143</t>
+          <t>9786055117634</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın İçinden Denemeler</t>
+          <t>Zaman Böyle Akıp Geçti</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059644181</t>
+          <t>9786059644143</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yüz Yılı Elizabeth</t>
+          <t>Yaşamın İçinden Denemeler</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055117610</t>
+          <t>9786059644181</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Öteki Kız</t>
+          <t>Aşkın Yüz Yılı Elizabeth</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789944127530</t>
+          <t>9786055117610</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Dünden Yarına İzmir Yahudileri - Sevgili İzmir Beni Tanı (Ciltli)</t>
+          <t>Öteki Kız</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059644204</t>
+          <t>9789944127530</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Yeniden Doğmalısın</t>
+          <t>Dünden Yarına İzmir Yahudileri - Sevgili İzmir Beni Tanı (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055117795</t>
+          <t>9786059644204</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Asi Ruhlu Kasabalı</t>
+          <t>Yeniden Yeniden Doğmalısın</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>12.9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055117504</t>
+          <t>9786055117795</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Direnişi ve Çözüm</t>
+          <t>Asi Ruhlu Kasabalı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>30</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055117511</t>
+          <t>9786055117504</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>1915 Genel - Özel Soruda : Ermeni Komşum</t>
+          <t>Kıbrıs Direnişi ve Çözüm</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055117801</t>
+          <t>9786055117511</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Sokaklardayım</t>
+          <t>1915 Genel - Özel Soruda : Ermeni Komşum</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055117382</t>
+          <t>9786055117801</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Komünist Partisi ve Marksizm</t>
+          <t>Sokaklardayım</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055117771</t>
+          <t>9786055117382</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Yaşam Rehberi</t>
+          <t>Türkiye Komünist Partisi ve Marksizm</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052219867</t>
+          <t>9786055117771</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Arabesk Polyanna</t>
+          <t>Mutlu Yaşam Rehberi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052219904</t>
+          <t>9786052219867</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bizim Köy Balıklıova</t>
+          <t>Arabesk Polyanna</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052219911</t>
+          <t>9786052219904</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kasnaklı</t>
+          <t>Bizim Köy Balıklıova</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052219836</t>
+          <t>9786052219911</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Kasnaklı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052219744</t>
+          <t>9786052219836</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Söz Bitti Yol Bitti</t>
+          <t>Aşk</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052219843</t>
+          <t>9786052219744</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yolculuğum</t>
+          <t>Söz Bitti Yol Bitti</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052219737</t>
+          <t>9786052219843</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Belgrad Treni</t>
+          <t>Yolculuğum</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052219614</t>
+          <t>9786052219737</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bulutların Üstünde Yaşamlar</t>
+          <t>Belgrad Treni</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052219522</t>
+          <t>9786052219614</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Denizin Düşlerinin Saçlarına</t>
+          <t>Bulutların Üstünde Yaşamlar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052219515</t>
+          <t>9786052219522</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Adam Olmak</t>
+          <t>Denizin Düşlerinin Saçlarına</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052219713</t>
+          <t>9786052219515</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Vakti Zamanı</t>
+          <t>Adam Olmak</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052219720</t>
+          <t>9786052219713</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>1960 Öncesi Çeşme</t>
+          <t>Vakti Zamanı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052219799</t>
+          <t>9786052219720</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Rahatlık Bize Mi Battı</t>
+          <t>1960 Öncesi Çeşme</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052219560</t>
+          <t>9786052219799</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Uzaylılar Diyor Ki</t>
+          <t>Rahatlık Bize Mi Battı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052219546</t>
+          <t>9786052219560</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kehanetler ve Planlar</t>
+          <t>Uzaylılar Diyor Ki</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786052219553</t>
+          <t>9786052219546</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Güneşten Elektrik Üretimi</t>
+          <t>Kehanetler ve Planlar</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>950</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052219591</t>
+          <t>9786052219553</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Onu Sevdiğimi Duydun</t>
+          <t>Güneşten Elektrik Üretimi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>20</v>
+        <v>950</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052219638</t>
+          <t>9786052219591</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Siğil Ocağı</t>
+          <t>Onu Sevdiğimi Duydun</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052219621</t>
+          <t>9786052219638</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Geceyi Geçerken</t>
+          <t>Siğil Ocağı</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052219669</t>
+          <t>9786052219621</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşk Hikayesi</t>
+          <t>Geceyi Geçerken</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052219447</t>
+          <t>9786052219669</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kıyısız Bir Deniz</t>
+          <t>Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052219379</t>
+          <t>9786052219447</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bahadırlar</t>
+          <t>Kıyısız Bir Deniz</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052219362</t>
+          <t>9786052219379</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kalpinia</t>
+          <t>Bahadırlar</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052219416</t>
+          <t>9786052219362</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Gönül Damlalarım</t>
+          <t>Kalpinia</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052219485</t>
+          <t>9786052219416</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimde Tutamadıklarım</t>
+          <t>Gönül Damlalarım</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052219331</t>
+          <t>9786052219485</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yelkenimde Rüzgar</t>
+          <t>Yüreğimde Tutamadıklarım</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052219430</t>
+          <t>9786052219331</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Birleşik İnsanlık Realitesi</t>
+          <t>Yelkenimde Rüzgar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052219164</t>
+          <t>9786052219430</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kundakçı</t>
+          <t>Birleşik İnsanlık Realitesi</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052219072</t>
+          <t>9786052219164</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Smyrniote - Yani İzmirli</t>
+          <t>Kundakçı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786052219140</t>
+          <t>9786052219072</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Unut Bendeki Seni</t>
+          <t>Smyrniote - Yani İzmirli</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944127257</t>
+          <t>9786052219140</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Haklıyım Çünkü Farklıyım - Anılarıyla İlyas Salman</t>
+          <t>Unut Bendeki Seni</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>6.76</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
+          <t>9789944127257</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Haklıyım Çünkü Farklıyım - Anılarıyla İlyas Salman</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>6.76</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
           <t>9786259335209</t>
         </is>
       </c>
-      <c r="B134" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Gömü</t>
         </is>
       </c>
-      <c r="C134" s="1">
+      <c r="C135" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>