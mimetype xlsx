--- v3 (2026-03-22)
+++ v4 (2026-05-13)
@@ -1429,51 +1429,51 @@
         <is>
           <t>9799752691727</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Ahmet Hamdi Tanpınar Ebediyetin Huzurunda</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789752693340</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2023 Türkiye Yol Haritası</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9799752692618</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>11 Eylül Öncesi ve Sonrası</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>12.04</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9789752694897</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>