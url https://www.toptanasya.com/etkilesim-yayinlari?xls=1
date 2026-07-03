--- v4 (2026-05-13)
+++ v5 (2026-07-03)
@@ -1834,81 +1834,81 @@
         <is>
           <t>9789752692725</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Batı Hikmetinin Bilinmeyen Tarihi</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786259726120</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Mukaddime (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786259726113</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786259726106</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Osmanlı İmparatorluğu Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786051314310</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Düne Veda</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786051316215</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>