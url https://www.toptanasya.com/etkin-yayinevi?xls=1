--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -94,1216 +94,1216 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789756391952</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>78'lilerden Hayata Dair Notlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>145</v>
+        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789756391945</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>İlmin ve Kur’an’ın Işığında Evrenin Oluşumu</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>125</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789756391938</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Mustafa Kemal’in İmalat-ı Harbiyecileri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789756391884</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Dünden Bugüne MTTB Milli Türk Talebe Birliği</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>110</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789756391846</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Hüznün İsyanı Turgenyev</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789756391921</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Gordion Kral Midas’ın Kenti</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>195</v>
+        <v>320</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789756391907</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İnsanlığın Aradığı Huzur ve İstikrar - İnsan Merkezli Gerçek Demokrasi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>185</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789756391853</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Dara Durmak - Melek ile Mazlum'un Öyküsü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>195</v>
+        <v>290</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789756391655</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Makedonyalı İskender</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>140</v>
+        <v>195</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789756391563</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>CHE: Devrime Adanmış Bir Hayat</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>330</v>
+        <v>495</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789756391495</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789756391488</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Anı Durakları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789756391716</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Modern Romanın Babası Cervantes</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789756391723</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Rus Edebiyatının Usta Kalemi Gogol</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789756391518</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Modern Astronominin Kurucusu - Kopernik</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789756391754</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Yunan Öğretmen Sokrates</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>95</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789756391433</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>İnsan ve Eser Vala Nurettin Va-Nu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789756391693</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Gerçekçi Romanın Ustası - Balzac</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>145</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789756391686</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Zamanın Çocuk İşçisi - Dickens</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789756391617</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Tıpta Devrim Yapan Kimyager - Pasteur</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>135</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789756391648</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Elektriğin Newton'u - Ampere</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>135</v>
+        <v>190</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789756391600</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Mantık Bilimin Kurucusu - Aristo</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>135</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789756391532</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Üç Maymunun Ölümü</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789756391525</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Sinoplu Filozof - Diyojen</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>95</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789756391396</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>İnsan Ruhunun Derinliklerinde Freud Cilt: 1</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>395</v>
+        <v>590</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789756391242</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Hürriyet Savaşçısı Namık Kemal</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>195</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789756391235</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Hümanist Ressam - Michelangelo</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>145</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789756391365</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Doğa Biliminin Öncüsü - Demokritos</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789756391129</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Dünyayı Döndüren Adam Galileo</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>260</v>
+        <v>370</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789756391044</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Dünyayı Aydınlatan Adam Edison</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789756391334</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Dünyanın Çevresinde Bir Gezgin - Macellan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>145</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789756391112</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Doğunun Bilim Güneşi İbni Sina</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789756391280</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Demokrat Diktatör Atatürk</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>195</v>
+        <v>260</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789756391006</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Dehşetin Kanlı Gölgesi Caligula</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789756391013</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Çılgın Keşiş Rasputin</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789756391303</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Çağına Sığmayan Dev : Victor Hugo</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789756391136</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Cariyelikten Hasekiliğe - Hürrem</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789756391310</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Bilime Adanmış Bir Yaşam : Pavlov</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789756391372</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Bilimde Devrim Newton</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789756391426</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Baltacı ile Katerina</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789756391082</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Adaletin Keskin Kılıcı Kral Arthur</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789756391457</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Orleans Bakiresi Jeanne D'arc</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789756391785</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Matematik Dehası - Pascal</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789756391778</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Evrenin Sonsuzluğunda - Bruno</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789756391624</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Doğu'nun Sönmeyen Yılıdızı - Hayyam</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>220</v>
+        <v>370</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789756391587</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Çağının Ötesinde Bir Dahi - Tesla</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789756391570</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Genetik Bilimin Babası - Mendel</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789756391501</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Rönesans Dahisi - Da Vinci</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789756391556</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Deneysel Bilimin Prensi - Faraday</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789756391150</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Dünya Sahnesinde Bir Dahi Shakespeare</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>260</v>
+        <v>395</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789756391297</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Çağdaşımız Moliere</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>175</v>
+        <v>260</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789756391068</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Görülmeyeni Gören Adam Jules Verne</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789756391273</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Eski Zaman Gezginleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>395</v>
+        <v>620</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789756391631</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Dünya Edebiyatında Bir Dahi - Tolstoy</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>145</v>
+        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789756391464</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Büyük Adamlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789756391792</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Çinli Bilge Konfüçyüs</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789756391815</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Büyük Petro</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>260</v>
+        <v>440</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789756391419</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Antik Dönem Aşk Öyküleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789756391259</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Anadolu Fatihi Alparslan</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789756391471</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Öteki Dostoyevski</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>195</v>
+        <v>320</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789756391020</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Vatansız Asker Napoleon</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789756391211</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Türk Dostu Mozart</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>145</v>
+        <v>260</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789756391143</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Tüm Zamanların Dahisi Einstein</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>260</v>
+        <v>370</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789756391709</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>İranlı Hekimlerin Gözüyle Mizaç Bilimi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789756391358</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Yaşamın İçinden Puşkin</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789756391105</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Tanrılaşan Prens - Buda</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>145</v>
+        <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>3990000018248</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Şeyhini Arayan Derviş Yunus Emre</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>175</v>
+        <v>240</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789756391167</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Romantik Müzik Dehası - Chopin</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>140</v>
+        <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789756391037</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Padişahlar da Ağlar - Kanuni</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789756391198</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Ölümsüz Aşk Dante</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>145</v>
+        <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789756391181</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Mevlana</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>195</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789756391204</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Masalcının Masalı Andersen</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>195</v>
+        <v>290</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789756391174</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Küllerdeki Sır - Neron</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>480</v>
+        <v>720</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789756391051</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Kökenini Arayan İnsan Darwin</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789756391440</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>İsyancı Köle - Spartacus</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789756391402</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>İnsan Ruhunun Derinliklerinde Freud Cilt: 2</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>395</v>
+        <v>590</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789756391679</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Tanrının Kasırgası - Cengiz Han</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>145</v>
+        <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789756391662</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Roma'nın Sönmeyen Yıldızı - Sezar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>95</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789756391730</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Meksika Halk Kahramanı - Pancho Villa</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>