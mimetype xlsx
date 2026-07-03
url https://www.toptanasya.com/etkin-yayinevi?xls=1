--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1225 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789756391952</t>
+          <t>9789756391761</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>78'lilerden Hayata Dair Notlar</t>
+          <t>Dinle Çocuk</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>195</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789756391945</t>
+          <t>9789756391891</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İlmin ve Kur’an’ın Işığında Evrenin Oluşumu</t>
+          <t>Hayat Kurtaran Stoacı Filozoflar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>195</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789756391938</t>
+          <t>9789756391976</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal’in İmalat-ı Harbiyecileri</t>
+          <t>Evliya Çelebi’nin Dilinden Avrupa Onaylı Türk Lezzetleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789756391884</t>
+          <t>9789756391952</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne MTTB Milli Türk Talebe Birliği</t>
+          <t>78'lilerden Hayata Dair Notlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789756391846</t>
+          <t>9789756391945</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hüznün İsyanı Turgenyev</t>
+          <t>İlmin ve Kur’an’ın Işığında Evrenin Oluşumu</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789756391921</t>
+          <t>9789756391938</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gordion Kral Midas’ın Kenti</t>
+          <t>Mustafa Kemal’in İmalat-ı Harbiyecileri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789756391907</t>
+          <t>9789756391884</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Aradığı Huzur ve İstikrar - İnsan Merkezli Gerçek Demokrasi</t>
+          <t>Dünden Bugüne MTTB Milli Türk Talebe Birliği</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789756391853</t>
+          <t>9789756391846</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dara Durmak - Melek ile Mazlum'un Öyküsü</t>
+          <t>Hüznün İsyanı Turgenyev</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756391655</t>
+          <t>9789756391921</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Makedonyalı İskender</t>
+          <t>Gordion Kral Midas’ın Kenti</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>195</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789756391563</t>
+          <t>9789756391907</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>CHE: Devrime Adanmış Bir Hayat</t>
+          <t>İnsanlığın Aradığı Huzur ve İstikrar - İnsan Merkezli Gerçek Demokrasi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>495</v>
+        <v>290</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756391495</t>
+          <t>9789756391853</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Dara Durmak - Melek ile Mazlum'un Öyküsü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>12</v>
+        <v>290</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789756391488</t>
+          <t>9789756391655</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Anı Durakları</t>
+          <t>Makedonyalı İskender</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>290</v>
+        <v>195</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789756391716</t>
+          <t>9789756391563</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Modern Romanın Babası Cervantes</t>
+          <t>CHE: Devrime Adanmış Bir Hayat</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>495</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756391723</t>
+          <t>9789756391495</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Rus Edebiyatının Usta Kalemi Gogol</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789756391518</t>
+          <t>9789756391488</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Modern Astronominin Kurucusu - Kopernik</t>
+          <t>Anı Durakları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789756391754</t>
+          <t>9789756391716</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yunan Öğretmen Sokrates</t>
+          <t>Modern Romanın Babası Cervantes</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789756391433</t>
+          <t>9789756391723</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Eser Vala Nurettin Va-Nu</t>
+          <t>Rus Edebiyatının Usta Kalemi Gogol</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789756391693</t>
+          <t>9789756391518</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gerçekçi Romanın Ustası - Balzac</t>
+          <t>Modern Astronominin Kurucusu - Kopernik</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789756391686</t>
+          <t>9789756391754</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Çocuk İşçisi - Dickens</t>
+          <t>Yunan Öğretmen Sokrates</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756391617</t>
+          <t>9789756391433</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tıpta Devrim Yapan Kimyager - Pasteur</t>
+          <t>İnsan ve Eser Vala Nurettin Va-Nu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756391648</t>
+          <t>9789756391693</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Elektriğin Newton'u - Ampere</t>
+          <t>Gerçekçi Romanın Ustası - Balzac</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789756391600</t>
+          <t>9789756391686</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mantık Bilimin Kurucusu - Aristo</t>
+          <t>Zamanın Çocuk İşçisi - Dickens</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756391532</t>
+          <t>9789756391617</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Üç Maymunun Ölümü</t>
+          <t>Tıpta Devrim Yapan Kimyager - Pasteur</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>21</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756391525</t>
+          <t>9789756391648</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sinoplu Filozof - Diyojen</t>
+          <t>Elektriğin Newton'u - Ampere</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756391396</t>
+          <t>9789756391600</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ruhunun Derinliklerinde Freud Cilt: 1</t>
+          <t>Mantık Bilimin Kurucusu - Aristo</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>590</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756391242</t>
+          <t>9789756391532</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hürriyet Savaşçısı Namık Kemal</t>
+          <t>Üç Maymunun Ölümü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>260</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789756391235</t>
+          <t>9789756391525</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hümanist Ressam - Michelangelo</t>
+          <t>Sinoplu Filozof - Diyojen</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756391365</t>
+          <t>9789756391396</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Doğa Biliminin Öncüsü - Demokritos</t>
+          <t>İnsan Ruhunun Derinliklerinde Freud Cilt: 1</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>590</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756391129</t>
+          <t>9789756391242</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Döndüren Adam Galileo</t>
+          <t>Hürriyet Savaşçısı Namık Kemal</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>370</v>
+        <v>260</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756391044</t>
+          <t>9789756391235</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Aydınlatan Adam Edison</t>
+          <t>Hümanist Ressam - Michelangelo</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756391334</t>
+          <t>9789756391365</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Çevresinde Bir Gezgin - Macellan</t>
+          <t>Doğa Biliminin Öncüsü - Demokritos</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789756391112</t>
+          <t>9789756391129</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Doğunun Bilim Güneşi İbni Sina</t>
+          <t>Dünyayı Döndüren Adam Galileo</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>370</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756391280</t>
+          <t>9789756391044</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Diktatör Atatürk</t>
+          <t>Dünyayı Aydınlatan Adam Edison</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756391006</t>
+          <t>9789756391334</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dehşetin Kanlı Gölgesi Caligula</t>
+          <t>Dünyanın Çevresinde Bir Gezgin - Macellan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756391013</t>
+          <t>9789756391112</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Keşiş Rasputin</t>
+          <t>Doğunun Bilim Güneşi İbni Sina</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789756391303</t>
+          <t>9789756391280</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çağına Sığmayan Dev : Victor Hugo</t>
+          <t>Demokrat Diktatör Atatürk</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756391136</t>
+          <t>9789756391006</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Cariyelikten Hasekiliğe - Hürrem</t>
+          <t>Dehşetin Kanlı Gölgesi Caligula</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756391310</t>
+          <t>9789756391013</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bilime Adanmış Bir Yaşam : Pavlov</t>
+          <t>Çılgın Keşiş Rasputin</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756391372</t>
+          <t>9789756391303</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bilimde Devrim Newton</t>
+          <t>Çağına Sığmayan Dev : Victor Hugo</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756391426</t>
+          <t>9789756391136</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Baltacı ile Katerina</t>
+          <t>Cariyelikten Hasekiliğe - Hürrem</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>19</v>
+        <v>330</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756391082</t>
+          <t>9789756391310</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Adaletin Keskin Kılıcı Kral Arthur</t>
+          <t>Bilime Adanmış Bir Yaşam : Pavlov</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>39</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756391457</t>
+          <t>9789756391372</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Orleans Bakiresi Jeanne D'arc</t>
+          <t>Bilimde Devrim Newton</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756391785</t>
+          <t>9789756391426</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Matematik Dehası - Pascal</t>
+          <t>Baltacı ile Katerina</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756391778</t>
+          <t>9789756391082</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Sonsuzluğunda - Bruno</t>
+          <t>Adaletin Keskin Kılıcı Kral Arthur</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>390</v>
+        <v>39</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789756391624</t>
+          <t>9789756391457</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Doğu'nun Sönmeyen Yılıdızı - Hayyam</t>
+          <t>Orleans Bakiresi Jeanne D'arc</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>370</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756391587</t>
+          <t>9789756391785</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çağının Ötesinde Bir Dahi - Tesla</t>
+          <t>Matematik Dehası - Pascal</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756391570</t>
+          <t>9789756391778</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Genetik Bilimin Babası - Mendel</t>
+          <t>Evrenin Sonsuzluğunda - Bruno</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756391501</t>
+          <t>9789756391624</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Rönesans Dahisi - Da Vinci</t>
+          <t>Doğu'nun Sönmeyen Yılıdızı - Hayyam</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>240</v>
+        <v>370</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756391556</t>
+          <t>9789756391587</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Deneysel Bilimin Prensi - Faraday</t>
+          <t>Çağının Ötesinde Bir Dahi - Tesla</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756391150</t>
+          <t>9789756391570</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Dünya Sahnesinde Bir Dahi Shakespeare</t>
+          <t>Genetik Bilimin Babası - Mendel</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>395</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756391297</t>
+          <t>9789756391501</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çağdaşımız Moliere</t>
+          <t>Rönesans Dahisi - Da Vinci</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756391068</t>
+          <t>9789756391556</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Görülmeyeni Gören Adam Jules Verne</t>
+          <t>Deneysel Bilimin Prensi - Faraday</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789756391273</t>
+          <t>9789756391150</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Gezginleri</t>
+          <t>Dünya Sahnesinde Bir Dahi Shakespeare</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>620</v>
+        <v>395</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756391631</t>
+          <t>9789756391297</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Dünya Edebiyatında Bir Dahi - Tolstoy</t>
+          <t>Çağdaşımız Moliere</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789756391464</t>
+          <t>9789756391068</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Büyük Adamlar</t>
+          <t>Görülmeyeni Gören Adam Jules Verne</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789756391792</t>
+          <t>9789756391273</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çinli Bilge Konfüçyüs</t>
+          <t>Eski Zaman Gezginleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>180</v>
+        <v>620</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756391815</t>
+          <t>9789756391631</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Büyük Petro</t>
+          <t>Dünya Edebiyatında Bir Dahi - Tolstoy</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756391419</t>
+          <t>9789756391464</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Antik Dönem Aşk Öyküleri</t>
+          <t>Büyük Adamlar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>330</v>
+        <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756391259</t>
+          <t>9789756391792</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Fatihi Alparslan</t>
+          <t>Çinli Bilge Konfüçyüs</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>35</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756391471</t>
+          <t>9789756391815</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Öteki Dostoyevski</t>
+          <t>Büyük Petro</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>320</v>
+        <v>440</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756391020</t>
+          <t>9789756391419</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Vatansız Asker Napoleon</t>
+          <t>Antik Dönem Aşk Öyküleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756391211</t>
+          <t>9789756391259</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Türk Dostu Mozart</t>
+          <t>Anadolu Fatihi Alparslan</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>260</v>
+        <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756391143</t>
+          <t>9789756391471</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tüm Zamanların Dahisi Einstein</t>
+          <t>Öteki Dostoyevski</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>370</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789756391709</t>
+          <t>9789756391020</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İranlı Hekimlerin Gözüyle Mizaç Bilimi</t>
+          <t>Vatansız Asker Napoleon</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756391358</t>
+          <t>9789756391211</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın İçinden Puşkin</t>
+          <t>Türk Dostu Mozart</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756391105</t>
+          <t>9789756391143</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tanrılaşan Prens - Buda</t>
+          <t>Tüm Zamanların Dahisi Einstein</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>240</v>
+        <v>370</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000018248</t>
+          <t>9789756391709</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Şeyhini Arayan Derviş Yunus Emre</t>
+          <t>İranlı Hekimlerin Gözüyle Mizaç Bilimi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789756391167</t>
+          <t>9789756391358</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Romantik Müzik Dehası - Chopin</t>
+          <t>Yaşamın İçinden Puşkin</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789756391037</t>
+          <t>9789756391105</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Padişahlar da Ağlar - Kanuni</t>
+          <t>Tanrılaşan Prens - Buda</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>390</v>
+        <v>240</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789756391198</t>
+          <t>3990000018248</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Aşk Dante</t>
+          <t>Şeyhini Arayan Derviş Yunus Emre</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756391181</t>
+          <t>9789756391167</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Mevlana</t>
+          <t>Romantik Müzik Dehası - Chopin</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>280</v>
+        <v>195</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789756391204</t>
+          <t>9789756391037</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Masalcının Masalı Andersen</t>
+          <t>Padişahlar da Ağlar - Kanuni</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756391174</t>
+          <t>9789756391198</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Küllerdeki Sır - Neron</t>
+          <t>Ölümsüz Aşk Dante</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>720</v>
+        <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789756391051</t>
+          <t>9789756391181</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kökenini Arayan İnsan Darwin</t>
+          <t>Mevlana</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789756391440</t>
+          <t>9789756391204</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İsyancı Köle - Spartacus</t>
+          <t>Masalcının Masalı Andersen</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>320</v>
+        <v>290</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756391402</t>
+          <t>9789756391174</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ruhunun Derinliklerinde Freud Cilt: 2</t>
+          <t>Küllerdeki Sır - Neron</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>590</v>
+        <v>720</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756391679</t>
+          <t>9789756391051</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Kasırgası - Cengiz Han</t>
+          <t>Kökenini Arayan İnsan Darwin</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756391662</t>
+          <t>9789756391440</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Roma'nın Sönmeyen Yıldızı - Sezar</t>
+          <t>İsyancı Köle - Spartacus</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
+          <t>9789756391402</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Ruhunun Derinliklerinde Freud Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9789756391679</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Tanrının Kasırgası - Cengiz Han</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9789756391662</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Roma'nın Sönmeyen Yıldızı - Sezar</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9789756391730</t>
         </is>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Meksika Halk Kahramanı - Pancho Villa</t>
         </is>
       </c>
-      <c r="C80" s="1">
+      <c r="C83" s="1">
         <v>320</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>