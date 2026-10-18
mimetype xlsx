--- v4 (2026-07-03)
+++ v5 (2026-10-18)
@@ -85,6940 +85,430 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256024823</t>
+          <t>9789759155018</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf 6'lı Sarmal Deneme</t>
+          <t>Resimli Türkçe Sözlük Evrensel İletişim Yayınları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256024762</t>
+          <t>9786256024267</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026 10. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>9. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>525</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256024724</t>
+          <t>9786256392304</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük İlkokul Ortaokul</t>
+          <t>8.Sınıf Tüm Dersler Yeni Nesil Soru Bankası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>120</v>
+        <v>625</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256024717</t>
+          <t>9786258604047</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Maskeli Boyama Kitabı 4 lü Set</t>
+          <t>Evrensel İletişim Yayınları 3. Sınıf İlkokul Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>475</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258050622</t>
+          <t>9786258604054</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Fen Bilimleri Konu Özetli Yaprak Test</t>
+          <t>7.Sınıf Tüm Dersler Soru Bankası YENİ- Evrensel İletişim Yayınları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>59.09</v>
+        <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256024441</t>
+          <t>9786256024762</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>1.Sınıf Tüm Dersler Yaprak Test</t>
+          <t>2026 10. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>75</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256024489</t>
+          <t>9786256392939</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>1.Sınıf Matematik Mutlak Öğrenme Stratejisi Kitabı</t>
+          <t>Sudoku</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256024311</t>
+          <t>9786256024007</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>LGS Tıpkıbasım Sayısal Bölüm A Kitapçık Türü</t>
+          <t>İlkokullar İçin Mandala Boyama Kitabı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>17.5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256024328</t>
+          <t>9786055247324</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>LGS Tıpkıbasım Sözel Bölüm A Kitapçık Türü</t>
+          <t>Eş,Yakın ve Zıt Anlamlı Kelimeler Sözlüğü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>17.5</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256024267</t>
+          <t>9789756970690</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>9. Sınıf Tüm Dersler Soru Bankası</t>
+          <t>Şairler ve Yazarlar Sözlüğü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>475</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256024274</t>
+          <t>9789756970003</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>TYT Çıkmış Sorular Video Çözümlü</t>
+          <t>Açıklamalı Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256024281</t>
+          <t>9789756970034</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2024 AYT Çıkmış Sorular Video Çözümlü</t>
+          <t>Atasözleri sözlüğü Evrensel İletişim Yayınları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>35</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057958235</t>
+          <t>9789756970478</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Türkçe Konu Özetli Yaprak Test</t>
+          <t>Deyimler ve Atasözleri Sözlüğü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>59</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259840000</t>
+          <t>9789759155681</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Franz Kafka Seçme Eserler</t>
+          <t>azım Kılavuzu Büyük Boy (LİSE ÜNİVERSİTE)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789756970935</t>
+          <t>9789756970058</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Behrengi Dizisi 10 Kitap</t>
+          <t>Yazım Kılavuzu / İmla Kılavuzu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256392922</t>
+          <t>9789759155674</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Günlüğüm</t>
+          <t>Resimli İngilizce Sözlük(İLK ÖĞRETİM)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>36</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256392984</t>
+          <t>9789759155643</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Mandala Renk Renk Hayvanlar</t>
+          <t>Büyük Atlas ( Karton kapak)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256392977</t>
+          <t>9786055247027</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mandala Renk Renk Çiçekler</t>
+          <t>Büyük Atlas ( Ciltli kapak )</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256392991</t>
+          <t>9789759155551</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mandala Renk Renk Desenler</t>
+          <t>Tarih Atlası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756970133</t>
+          <t>9789759155544</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ulduz Kız’ın Kargaları</t>
+          <t>Orta Atlas</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756970140</t>
+          <t>9789759155605</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ulduz ve Konuşan Bebek</t>
+          <t>İlk Atlas</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789756970126</t>
+          <t>9786256024755</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>6. Sınıf Tüm Dersler Soru Bankası (Maarif Model)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>42.5</v>
+        <v>600</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756970119</t>
+          <t>9786256024243</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Püsküllü Deve</t>
+          <t>Evrensel iletişim 5. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>45</v>
+        <v>525</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756970102</t>
+          <t>9786052110799</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Pancarcı Çocuk</t>
+          <t>4. Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>42.5</v>
+        <v>550</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789756970072</t>
+          <t>9786256024748</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kel Güvercinci</t>
+          <t>2. Sınıf Tüm Dersler Soru Bankası (Maarif Model)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>42.5</v>
+        <v>340</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256392847</t>
+          <t>9786256024250</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bu Gelen Köroğlu’dur</t>
+          <t>1.Sınıf Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>55</v>
-[...6508 lines deleted...]
-      <c r="C461" s="1">
         <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>