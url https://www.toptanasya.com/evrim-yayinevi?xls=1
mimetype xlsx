--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -184,111 +184,111 @@
         <is>
           <t>9789755031873</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Türkiye’mden Gümrük Manzaraları</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789755032184</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Tıbbi Terimler Sözlüğü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789755031286</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Terörün Gölgesinde</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789755031965</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Şiirimsi Şeyler</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789755031033</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Sos! Otizm</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789755032351</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>S.O.S! Çığlık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789755032276</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Sos! Ana Babalara Yardım</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789755031415</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -304,201 +304,201 @@
         <is>
           <t>9789755031903</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Önce Acıktım Sonra Ağladım</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>15.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789755031392</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Ölü veya Diri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789755031156</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Odak Noktası</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789755031309</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Nerdeydin Robert?</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789755031883</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Nemrut'un Gazabı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789755031194</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Matematik Ve Öğretimi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789755031828</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Laiklik Arayışları</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789755030876</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Kuşkunun Ötesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789755031361</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Kuş Kafesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789755032221</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Korkusuz Uçurtma</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789755031781</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Kayaya Gömülü Fore Kazıklar</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789755031866</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Karanlıkta Fısıltılar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789755032092</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>KB Kahve Brici</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789755031804</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
@@ -514,96 +514,96 @@
         <is>
           <t>9789755032191</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>İktisat Siyaset Sosyoloji Üçgeninde Cumhuriyet</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789755031750</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Harezmi'den Cahit Arf'a</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789755032122</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Hard Rock Mass and Coal Strength (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789755031798</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Gördüklerim, Duyduklarım Ve Düşündüklerim</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789755031408</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Fidye</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789755031897</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Evreni Dokuyan İplikler</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789755031378</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
@@ -634,51 +634,51 @@
         <is>
           <t>9789755032160</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Devrim</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789755031354</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Darbe</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789755032016</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Biyofiziğe Giriş</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789755031774</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
@@ -739,51 +739,51 @@
         <is>
           <t>9789755031456</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Beton Agregaları</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789755031323</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Aşk Oyunu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789755032320</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Araf'ta Kalanlar</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>825</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789755031217</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>