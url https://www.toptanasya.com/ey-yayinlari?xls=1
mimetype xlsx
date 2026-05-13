--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,850 +85,865 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256184176</t>
+          <t>9786256184060</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İz (Şiir)</t>
+          <t>Sağır</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256184152</t>
+          <t>9786256184176</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Bankacı Kadın</t>
+          <t>İz (Şiir)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256184138</t>
+          <t>9786256184152</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Taşlı Tarla</t>
+          <t>Bir Bankacı Kadın</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256184077</t>
+          <t>9786256184138</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mavi Şeytan</t>
+          <t>Taşlı Tarla</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256184039</t>
+          <t>9786256184077</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mana-i Mesnevi: İçimdeki Ses</t>
+          <t>Mavi Şeytan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052108376</t>
+          <t>9786256184039</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sen Gerçekte Kimsin?</t>
+          <t>Mana-i Mesnevi: İçimdeki Ses</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052108703</t>
+          <t>9786052108376</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ömür Anlatısı</t>
+          <t>Sen Gerçekte Kimsin?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052108727</t>
+          <t>9786052108703</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Good Faith Wounds</t>
+          <t>Ömür Anlatısı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052108628</t>
+          <t>9786052108727</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Görüldücüler</t>
+          <t>Good Faith Wounds</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052108697</t>
+          <t>9786052108628</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale İçinde Bir Uzun Selvi</t>
+          <t>Görüldücüler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052108635</t>
+          <t>9786052108697</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Öğrencim Erdoğan</t>
+          <t>Çanakkale İçinde Bir Uzun Selvi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052108574</t>
+          <t>9786052108635</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Otuz Yıl Sonraki Ben</t>
+          <t>Öğrencim Erdoğan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052108550</t>
+          <t>9786052108574</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kaf Dağındaki Dev - Masallar</t>
+          <t>Otuz Yıl Sonraki Ben</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052108536</t>
+          <t>9786052108550</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ceylanların Düğünü - Çocuklar İçin Hayvan Hikayeleri</t>
+          <t>Kaf Dağındaki Dev - Masallar</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052108451</t>
+          <t>9786052108536</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Open Heart</t>
+          <t>Ceylanların Düğünü - Çocuklar İçin Hayvan Hikayeleri</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052108413</t>
+          <t>9786052108451</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Kavruk Yüzlü Çocukları</t>
+          <t>Open Heart</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052108277</t>
+          <t>9786052108413</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İçimde Bir Eylül Sancısı</t>
+          <t>Bozkırın Kavruk Yüzlü Çocukları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>55</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052108024</t>
+          <t>9786052108277</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Yaslandı Hüzün</t>
+          <t>İçimde Bir Eylül Sancısı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>110</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052108086</t>
+          <t>9786052108024</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Düşünebilme Nimeti</t>
+          <t>Ölüme Yaslandı Hüzün</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052108130</t>
+          <t>9786052108086</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük ve Çi-Çi</t>
+          <t>Düşünebilme Nimeti</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052108055</t>
+          <t>9786052108130</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Şiir Şair Sosyoloji Öncüller</t>
+          <t>Özgürlük ve Çi-Çi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>18</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052108048</t>
+          <t>9786052108055</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Harple İlgili Ayet-i Kerimeler ve Kısa Açıklamaları</t>
+          <t>Şiir Şair Sosyoloji Öncüller</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256184114</t>
+          <t>9786052108048</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Etki</t>
+          <t>Harple İlgili Ayet-i Kerimeler ve Kısa Açıklamaları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>340</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256184091</t>
+          <t>9786256184114</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sultan’ın Kılıcı</t>
+          <t>Kırmızı Etki</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052108918</t>
+          <t>9786256184091</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşı Ağacı</t>
+          <t>Sultan’ın Kılıcı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256184015</t>
+          <t>9786052108918</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bugünün Aşkları - Milli Roman</t>
+          <t>Gözyaşı Ağacı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052108857</t>
+          <t>9786256184015</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Başıboş Gezinenler</t>
+          <t>Bugünün Aşkları - Milli Roman</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052108475</t>
+          <t>9786052108857</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yıkım Elçileri</t>
+          <t>Başıboş Gezinenler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052108956</t>
+          <t>9786052108475</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberim</t>
+          <t>Yıkım Elçileri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052108888</t>
+          <t>9786052108956</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yolun Sonu</t>
+          <t>Sevgili Peygamberim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052108864</t>
+          <t>9786052108888</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Karşı Komşunun Kızı</t>
+          <t>Yolun Sonu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052108789</t>
+          <t>9786052108864</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar II: Görüldü Duvarına Takılanlar</t>
+          <t>Karşı Komşunun Kızı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052108826</t>
+          <t>9786052108789</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Görüldü Duvarını Aşanlar: Sırları Gizleyen Yazıların Öyküsü</t>
+          <t>Mektuplar II: Görüldü Duvarına Takılanlar</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052108765</t>
+          <t>9786052108826</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar III: Her Şey Anlamsızlaştı</t>
+          <t>Görüldü Duvarını Aşanlar: Sırları Gizleyen Yazıların Öyküsü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052108802</t>
+          <t>9786052108765</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar I: Mektuba Dönüş</t>
+          <t>Mektuplar III: Her Şey Anlamsızlaştı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052108741</t>
+          <t>9786052108802</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tozlanmış Anılar Satırlar Arasında Yeniden Doğar</t>
+          <t>Mektuplar I: Mektuba Dönüş</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052108666</t>
+          <t>9786052108741</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif Tercüme Ve Tefsiri</t>
+          <t>Tozlanmış Anılar Satırlar Arasında Yeniden Doğar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052108598</t>
+          <t>9786052108666</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kötülük ve Cezmi</t>
+          <t>Yasin-i Şerif Tercüme Ve Tefsiri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052108444</t>
+          <t>9786052108598</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Beşer’in İnsan’a Seyri</t>
+          <t>Kötülük ve Cezmi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052108505</t>
+          <t>9786052108444</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ütopya Ülkesinin İmparatoru</t>
+          <t>Beşer’in İnsan’a Seyri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052108390</t>
+          <t>9786052108505</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz Destanı</t>
+          <t>Ütopya Ülkesinin İmparatoru</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052108352</t>
+          <t>9786052108390</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Muhalif</t>
+          <t>15 Temmuz Destanı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052108208</t>
+          <t>9786052108352</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Duvardaki Çatlak</t>
+          <t>Muhalif</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052108345</t>
+          <t>9786052108208</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Gizli Gerçekler</t>
+          <t>Duvardaki Çatlak</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052108314</t>
+          <t>9786052108345</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bir Dem Hayat</t>
+          <t>Gizli Gerçekler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052108307</t>
+          <t>9786052108314</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Şiirlerimdin</t>
+          <t>Bir Dem Hayat</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052108185</t>
+          <t>9786052108307</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ebu'l-Akif Hatib Mehmed Hamdi Efendi ve Üç Eseri</t>
+          <t>İsimsiz Şiirlerimdin</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052108222</t>
+          <t>9786052108185</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşıyla Aldatanlar</t>
+          <t>Ebu'l-Akif Hatib Mehmed Hamdi Efendi ve Üç Eseri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052108246</t>
+          <t>9786052108222</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık ve Mengüberdi</t>
+          <t>Gözyaşıyla Aldatanlar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052108000</t>
+          <t>9786052108246</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Anlamlı Yaşamak</t>
+          <t>Yalnızlık ve Mengüberdi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052108017</t>
+          <t>9786052108000</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bazı İzler ve İzlenimler</t>
+          <t>Hayatı Anlamlı Yaşamak</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052108154</t>
+          <t>9786052108017</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Çölünde…</t>
+          <t>Bazı İzler ve İzlenimler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052108031</t>
+          <t>9786052108154</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kalkınmanın Türkçesi</t>
+          <t>Aşkın Çölünde…</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
+          <t>9786052108031</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Kalkınmanın Türkçesi</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
           <t>9786052108079</t>
         </is>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Uzat Ellerini Ruhuma</t>
         </is>
       </c>
-      <c r="C55" s="1">
+      <c r="C56" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>