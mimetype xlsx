--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -334,46 +334,46 @@
         <is>
           <t>9786058451711</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mabet</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786058451780</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Ezde LGS 1. Dönem Video Çözümlü Tüm Dersler Soru Bankası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>