--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -214,51 +214,51 @@
         <is>
           <t>9786058451728</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Aşk-ı Memnu</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058487277</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Devlet</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058487208</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058487222</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>