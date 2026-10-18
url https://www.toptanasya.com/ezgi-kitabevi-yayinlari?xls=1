--- v0 (2026-02-07)
+++ v1 (2026-10-18)
@@ -679,81 +679,81 @@
         <is>
           <t>3990000054871</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Küreselleşme ve Türkiye</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786054484492</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Eğitsel Ritmik Düşünsel Etkinliklerle Müzik</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>800</v>
+        <v>890</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789757763857</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786054484447</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Veteriner Hekimliği Terimler Sözlüğü (Büyük Boy)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786054484430</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Değişim, Çatışan Dengeler ve Yeni Eşitsizlikler</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789758606764</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
@@ -874,231 +874,231 @@
         <is>
           <t>9789758606894</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Yapısal Eşitlik Modellemesine Giriş</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>475</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786054484249</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Veteriner Anatomi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>680</v>
+        <v>750</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789758606689</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Vergi Teşvik Sistemi</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789758606801</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Varlık Felsefesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>475</v>
+        <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789757763802</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Ünitelere Göre Hazırlanmış Oyunlar Eğitim Fakülteleri, Okul Öncesi ve Sınıf Öğretmenleri İçin</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>2789009959936</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Ücret Teorisi Modern Yaklaşım</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789758606948</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Uygulamalı İstatistik</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786054484102</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Çevre Anlaşmalarına Uyum Sorunu</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786054484003</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de ve Dünya’da Bankacılık</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789757763284</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Sosyal Sorunlar ve Sosyal Politikalar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>2789009957390</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Sendikal Hareket</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789757763628</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Türkiye Ekonomisi (İlker Parasız)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786054484041</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Türkiye Ekonomisi (Hüseyin Şahin)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>680</v>
+        <v>780</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789758606344</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Mali ve Ekonomik Kuruluşlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>375</v>
+        <v>390</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789757763253</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Türkiye - AB Gümrük Birliği</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789758606252</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
@@ -1114,66 +1114,66 @@
         <is>
           <t>9789758606405</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Travnik’ten İzmir’e</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789757763314</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Toplumbiliminde Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789757763758</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Toplumbilim</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789758606023</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Toplam Kalite Yönetimi ve İnsan Kobi’ler Üzerine Bir İnceleme Yöneticiler İçin</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789758606719</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
@@ -1189,126 +1189,126 @@
         <is>
           <t>9786054484072</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Söyleşilerle Makro ve Mikro İktisat</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786054484096</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Sosyo-Kültürel Farklılık ve Alaşım Mekanları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789757763444</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Sosyal Politikanın Temelleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789758606610</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Sosyal Diyalog</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789758606436</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Sosyal Bilimlerde SPSS ile Veri Analizi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789757763482</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Sosyal Bilimlerde Matematik</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>750</v>
+        <v>870</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789758606870</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Siyasi Değer ve Siyasi Etik</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9789758606696</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Seni Tekrar Seversem Acılarıma İhanet Etmiş Olurum</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789758606245</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
@@ -1339,111 +1339,111 @@
         <is>
           <t>9782154879633</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Piyasa Özgürlük ve Eşitlik Piyasa Sosyalizmi</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789758606603</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Para Teorisi ve Politikası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786054484379</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Para Politikası ve Türkiye Uygulaması</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9789757763604</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Para Ekonomisi</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9789757763789</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Para Banka ve Finansal Piyasalar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>850</v>
+        <v>950</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9789758606139</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Örneklerle Çocuk Edebiyatı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>625</v>
+        <v>650</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786054484140</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Örnekleme</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789757763970</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
@@ -1549,51 +1549,51 @@
         <is>
           <t>9789758606115</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Modern Emek Ekonomisi</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789758606580</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Modern Bankacılık Teori ve Uygulama</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>625</v>
+        <v>650</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9789757763710</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Modern Ansiklopedik Ekonomi Sözlüğü</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9789758606238</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
@@ -1624,156 +1624,156 @@
         <is>
           <t>9789757763697</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Mikro Ekonomi</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9789757763705</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Metinlerle İlkokuma-Yazma Öğretimi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>525</v>
+        <v>550</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786054484027</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Merkez Bankacılığı ve Para Politikası</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>525</v>
+        <v>600</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789757763680</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Matematiksel İstatistik</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>750</v>
+        <v>850</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9789758606559</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Makro İktisat</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9789757763475</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Makro Ekonomi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>680</v>
+        <v>750</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9789758606979</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Küreselleşen Dünyada Değişimin Farklı Yüzleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789758606726</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Küçük Dostların Öğretmeni Halide Nusret Zorlutuna</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9789758606955</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Kıtalar ve Ülkeler Coğrafyası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>850</v>
+        <v>950</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9789758606993</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Keynesyen ve Keynes Sonrası Makro Ekonomi</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789757763765</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
@@ -1894,81 +1894,81 @@
         <is>
           <t>9789757763451</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>İktisat İlkelerine Bakış</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789757763468</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>İktisadın ABC’si</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789757763505</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>İktisada Giriş Prensipler ve Politika</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>625</v>
+        <v>650</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9789757763406</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9789758606283</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>İkinci Kuşak Kalkınma Politikaları ve Reformlar</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9789758606351</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
@@ -1999,51 +1999,51 @@
         <is>
           <t>9789758606733</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Halide Edib Adıvar ve Eğitim</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>430</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789758606481</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Güzel Yazı Teknikleri ve Öğretimi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789757763437</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Güncel Ekonomik Sorunlarımız Küreselleşme ve Ekonomimiz</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>430</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789758606368</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
@@ -2089,51 +2089,51 @@
         <is>
           <t>9789758606771</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Geçmişten Günümüze Erken Çocukluk Eğitimi Uygulamaları</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9789758606849</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Fizyoloji</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>680</v>
+        <v>780</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789758606290</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Finansal Makro Ekonomi</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>625</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9789758606597</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
@@ -2179,51 +2179,51 @@
         <is>
           <t>9789757763093</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Ekonomik Entegrasyon Teorisi ve Türkiye’nin İçinde Bulunduğu Entegrasyonlar</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789757763420</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Ekonomik Büyüme Teorileri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9789758606627</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Dünden Bugüne Rusya-Nato İlişkileri</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9789757763109</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
@@ -2314,96 +2314,96 @@
         <is>
           <t>9789758606665</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Çatışma Çözme</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9789758606467</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Çalışma Yaşamında Kariyer</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789758606412</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Bulmaca Sözlüğü Bilgi Kılavuzu</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9789757763659</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Birleşmiş Milletler ve Uzmanlık Örgütleri Mevzuatı Cilt: 1</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9789758606924</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Bilgisayar Etkileşimli Geometri Öğretimi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789758606160</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Avrupa Toplulukları İlk Derece Mahkemesi</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9789758606887</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
@@ -2419,231 +2419,231 @@
         <is>
           <t>9789758606328</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği ve Türkiye</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9789757763345</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Para Sistemi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9789757763551</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Maliye Politikası</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9786054484171</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>İktisat</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9786054484157</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Mikro Ekonomi</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9789758606634</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Okulöncesi Müzik Etkinlikleri Eğitimi - Eğitsel Ritmik Dinamik Etkinliklerle Müzik</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>680</v>
+        <v>790</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9786054484348</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Veri Analizi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>475</v>
+        <v>500</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9786054484324</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786054484409</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Kent Toplum Kültür</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786054484416</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Sosyal Bilimlerde Parametrik Olmayan İstatistiksel Yöntemler</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786054484256</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>İktisat Tarihi</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786054484461</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Genel Embriyoloji</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786054484386</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Sosyal Bilimlerde Doğrusal Cebir</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786054484331</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Finans ve Küresel Finans Krizi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786054484225</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>40 Yaş Kızıma Mektuplar</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9786054484270</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
@@ -2689,81 +2689,81 @@
         <is>
           <t>9786054484393</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Hunili Mitoloji ve Alamancı Hermes</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786054484294</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Bahçe Çiçekleri</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>680</v>
+        <v>750</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786054484317</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Çim Alanlar</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>525</v>
+        <v>650</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9786054484300</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Saksı Çiçekleri El Kitabı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>625</v>
+        <v>700</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9786054484362</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Siyasal İletişim Etiği</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786054484355</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
@@ -2839,76 +2839,76 @@
         <is>
           <t>9785973495794</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Türkiye Ekonomisi 1923'den Günümüze İktisat ve İstikrar Politikaları</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786054484485</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Çıkarımsal İstatistik</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9786054484478</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Eğitsel Ritmik Dinamik Etkinliklerle Müzik</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>680</v>
+        <v>790</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9786054484454</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Empati</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>