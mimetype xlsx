--- v0 (2026-02-14)
+++ v1 (2026-05-21)
@@ -85,2545 +85,2710 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259577241</t>
+          <t>2994355904332</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Ebedi Sevgilisi</t>
+          <t>Cornell Tekniği Not Defteri - Küçük Pusula - Çizgili</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259577234</t>
+          <t>9786258465594</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Yalnızlığa Sığındım</t>
+          <t>Kahbe Veda</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>520</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259577210</t>
+          <t>9786258465556</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Seni Sevmek Benim Harcım Değilmiş</t>
+          <t>Ma'rifet</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259577227</t>
+          <t>9786259577265</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Desim'de Raa Haq'ire Xizmete</t>
+          <t>Altın Çiçeğin Sırrı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057249203</t>
+          <t>9786258465242</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Diksiyon, Hitabet ve Protokol Kuralları</t>
+          <t>Sarkaç ve Uygulamaları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259831893</t>
+          <t>9786259577296</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Ucunda Kalan Aşk</t>
+          <t>Sokrates</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259808321</t>
+          <t>9786259577289</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kıta Mu</t>
+          <t>Zihnin Arkeolojisi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>290</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259808345</t>
+          <t>9786259577272</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dervişin Not Defteri</t>
+          <t>Hayat Oyunu - Nasıl Oynanır</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259577203</t>
+          <t>9786258465334</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitaplar</t>
+          <t>Spinoza</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259808390</t>
+          <t>9786258465273</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Enok’un Kitabı</t>
+          <t>Sembolizm</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259808383</t>
+          <t>9786259577258</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin El Falı</t>
+          <t>Bir Tıkırtı Var</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259808314</t>
+          <t>9786259577241</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Işığı Bul</t>
+          <t>Ruhumun Ebedi Sevgilisi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259808307</t>
+          <t>9786259577234</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İtiraflar</t>
+          <t>Bir Yalnızlığa Sığındım</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259808376</t>
+          <t>9786259577210</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Zihin ve Kalem</t>
+          <t>Seni Sevmek Benim Harcım Değilmiş</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259880983</t>
+          <t>9786259577227</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar Sokağı</t>
+          <t>Desim'de Raa Haq'ire Xizmete</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259808338</t>
+          <t>9786057249203</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İnsan</t>
+          <t>Diksiyon, Hitabet ve Protokol Kuralları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2994355904321</t>
+          <t>9786259831893</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Cornell Not Defteri</t>
+          <t>Kalemin Ucunda Kalan Aşk</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>310</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259831848</t>
+          <t>9786259808321</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji</t>
+          <t>Kayıp Kıta Mu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>390</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259831831</t>
+          <t>9786259808345</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Girdap</t>
+          <t>Dervişin Not Defteri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259831855</t>
+          <t>9786259577203</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2084 Melezler Adası</t>
+          <t>Kutsal Kitaplar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>230</v>
+        <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259831886</t>
+          <t>9786259808390</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar Lisesi</t>
+          <t>Enok’un Kitabı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259880952</t>
+          <t>9786259808383</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Klasik Mitler</t>
+          <t>Herkes İçin El Falı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259880990</t>
+          <t>9786259808314</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gezegen Koruyucuları</t>
+          <t>İçindeki Işığı Bul</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258465310</t>
+          <t>9786259808307</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kıta Mu’nun Çocukları</t>
+          <t>İtiraflar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259831862</t>
+          <t>9786259808376</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2104 Ruhsuz Bedenler Diyarı</t>
+          <t>Zihin ve Kalem</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259880938</t>
+          <t>9786259880983</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Şımarık Sarmaşık</t>
+          <t>Kayıp Ruhlar Sokağı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259880907</t>
+          <t>9786259808338</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Atın Kadar Varsın</t>
+          <t>İnsan</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259880945</t>
+          <t>2994355904321</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sarsılan Yaşamlar</t>
+          <t>Cornell Not Defteri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>2994355904307</t>
+          <t>9786259831848</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Çiçek Kız</t>
+          <t>Psikoloji</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>2994355904305</t>
+          <t>9786259831831</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Kitap Kız</t>
+          <t>Girdap</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>2994355904306</t>
+          <t>9786259831855</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Kitap Gözler</t>
+          <t>2084 Melezler Adası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>2994355904304</t>
+          <t>9786259831886</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Kitaplar</t>
+          <t>Kayıp Ruhlar Lisesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>2994355904303</t>
+          <t>9786259880952</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Yazarlar</t>
+          <t>Klasik Mitler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259880921</t>
+          <t>9786259880990</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Pehlivan Emine</t>
+          <t>Gezegen Koruyucuları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259880914</t>
+          <t>9786258465310</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zayıflama Manifestingi</t>
+          <t>Kayıp Kıta Mu’nun Çocukları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259927190</t>
+          <t>9786259831862</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Gizemli Misafirleri</t>
+          <t>2104 Ruhsuz Bedenler Diyarı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057249272</t>
+          <t>9786259880938</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Biz Neymar - Mbappe</t>
+          <t>Şımarık Sarmaşık</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258465341</t>
+          <t>9786259880907</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Boarık</t>
+          <t>Atın Kadar Varsın</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259927176</t>
+          <t>9786259880945</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Savaşı</t>
+          <t>Sarsılan Yaşamlar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259927152</t>
+          <t>2994355904307</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Sayısal Kodları</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Çiçek Kız</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258465082</t>
+          <t>2994355904305</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm ve Budizm</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Kitap Kız</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259927169</t>
+          <t>2994355904306</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ay Burçlarının Gizemleri</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Kitap Gözler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057249241</t>
+          <t>2994355904304</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Futbol Rüyası</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Kitaplar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258465952</t>
+          <t>2994355904303</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Imagine</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Yazarlar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>480</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259927145</t>
+          <t>9786259880921</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Misafiri</t>
+          <t>Pehlivan Emine</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057249265</t>
+          <t>9786259880914</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Düşe Yazdım</t>
+          <t>Zayıflama Manifestingi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259927121</t>
+          <t>9786259927190</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Rune Semboller Kitabı</t>
+          <t>Dünyanın Gizemli Misafirleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259927114</t>
+          <t>9786057249272</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Baba</t>
+          <t>Biz Neymar - Mbappe</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259927107</t>
+          <t>9786258465341</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kızıl</t>
+          <t>Boarık</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259927138</t>
+          <t>9786259927176</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sadece Bir Adım Kaldı</t>
+          <t>Ruhların Savaşı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057249296</t>
+          <t>9786259927152</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Alfa Kadını</t>
+          <t>Kaderin Sayısal Kodları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258465464</t>
+          <t>9786258465082</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Ada</t>
+          <t>Hinduizm ve Budizm</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>90</v>
+        <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057249234</t>
+          <t>9786259927169</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Üç Patiler Çetesi</t>
+          <t>Ay Burçlarının Gizemleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057249227</t>
+          <t>9786057249241</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Vahşi</t>
+          <t>Sihirli Futbol Rüyası</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057249210</t>
+          <t>9786258465952</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Adalet Çivisi</t>
+          <t>Imagine</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>580</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057206831</t>
+          <t>9786259927145</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Büyük Aşkım 3</t>
+          <t>Tanrı Misafiri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057206824</t>
+          <t>9786057249265</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Büyük Aşkım 2</t>
+          <t>Düşe Yazdım</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057206817</t>
+          <t>9786259927121</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Büyük Aşkım 1</t>
+          <t>Rune Semboller Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>2994355904296</t>
+          <t>9786259927114</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Diyet ve Fitness Günlüğü</t>
+          <t>Baba</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>121</v>
+        <v>140</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>2994355904295</t>
+          <t>9786259927107</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Film Dizi Ajandası</t>
+          <t>Kızıl</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>2994355904294</t>
+          <t>9786259927138</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Ajandası</t>
+          <t>Sadece Bir Adım Kaldı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>490</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>2994355904293</t>
+          <t>9786057249296</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Ajandası</t>
+          <t>Alfa Kadını</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>2994355904292</t>
+          <t>9786258465464</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Ajandası</t>
+          <t>Gizemli Ada</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258465440</t>
+          <t>9786057249234</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şark Cinayetleri</t>
+          <t>Üç Patiler Çetesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057206800</t>
+          <t>9786057249227</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İlkel İnsanlarda Cinsellik</t>
+          <t>Vahşi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258465181</t>
+          <t>9786057249210</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ben Ronaldo</t>
+          <t>Adalet Çivisi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057206893</t>
+          <t>9786057206831</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Sessizliği</t>
+          <t>Büyük Aşkım 3</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258465112</t>
+          <t>9786057206824</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Gemiler</t>
+          <t>Büyük Aşkım 2</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>60</v>
+        <v>320</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258465433</t>
+          <t>9786057206817</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ben Messi</t>
+          <t>Büyük Aşkım 1</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258465808</t>
+          <t>2994355904296</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Meşe</t>
+          <t>Diyet ve Fitness Günlüğü</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258465013</t>
+          <t>2994355904295</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Cam Tabut Cinayetleri</t>
+          <t>Film Dizi Ajandası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258465815</t>
+          <t>2994355904294</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Elçisi</t>
+          <t>Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057206886</t>
+          <t>2994355904293</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Şimşekten Hızlı</t>
+          <t>Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258465921</t>
+          <t>2994355904292</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Zarı Belası</t>
+          <t>Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258465303</t>
+          <t>9786258465440</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sokaktaki Kemancı</t>
+          <t>Şark Cinayetleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>90</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258465846</t>
+          <t>9786057206800</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kayıpların Gölgesinde</t>
+          <t>İlkel İnsanlarda Cinsellik</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258465853</t>
+          <t>9786258465181</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İnsan Aurası</t>
+          <t>Ben Ronaldo</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057206855</t>
+          <t>9786057206893</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hayr Mı Gardaş?</t>
+          <t>Kurtların Sessizliği</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057206848</t>
+          <t>9786258465112</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Biriz</t>
+          <t>Kağıttan Gemiler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258465983</t>
+          <t>9786258465433</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Valhalla İskandinav Efsaneleri</t>
+          <t>Ben Messi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258465990</t>
+          <t>9786258465808</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mısır Mitolojisi ve Gizemleri</t>
+          <t>Sihirli Meşe</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258465976</t>
+          <t>9786258465013</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Korku Günlükleri</t>
+          <t>Cam Tabut Cinayetleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>140</v>
+        <v>260</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258465327</t>
+          <t>9786258465815</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hint Mitolojisi</t>
+          <t>Ormanın Elçisi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258465884</t>
+          <t>9786057206886</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Reenkarnasyon ve Karma Kanunu</t>
+          <t>Şimşekten Hızlı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258465938</t>
+          <t>9786258465921</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Alamet</t>
+          <t>Zarı Belası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258465945</t>
+          <t>9786258465303</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Pembe Panter Cinayetleri</t>
+          <t>Sokaktaki Kemancı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>240</v>
+        <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258465891</t>
+          <t>9786258465846</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Zihin Okuma</t>
+          <t>Kayıpların Gölgesinde</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258465969</t>
+          <t>9786258465853</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kahramanın Doğuş Miti</t>
+          <t>İnsan Aurası</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258465457</t>
+          <t>9786057206855</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Görünenin Ötesinde</t>
+          <t>Hayr Mı Gardaş?</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258465396</t>
+          <t>9786057206848</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Acaba</t>
+          <t>Biriz</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258465877</t>
+          <t>9786258465983</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Simgesel Mitoloji</t>
+          <t>Valhalla İskandinav Efsaneleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258465839</t>
+          <t>9786258465990</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Polenleri</t>
+          <t>Mısır Mitolojisi ve Gizemleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258465792</t>
+          <t>9786258465976</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Madalyanın Ardında</t>
+          <t>Korku Günlükleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057084583</t>
+          <t>9786258465327</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Martının Kanadında Uçan Yengeç</t>
+          <t>Hint Mitolojisi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258465587</t>
+          <t>9786258465884</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kuğulu Park Cinayeti</t>
+          <t>Reenkarnasyon ve Karma Kanunu</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258465563</t>
+          <t>9786258465938</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Unutulduğu Yıllar</t>
+          <t>Alamet</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258465266</t>
+          <t>9786258465945</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Karma</t>
+          <t>Pembe Panter Cinayetleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>330</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258465419</t>
+          <t>9786258465891</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Tanrı ve Devlet</t>
+          <t>Zihin Okuma</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258465402</t>
+          <t>9786258465969</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Düşündüğün Gibisin</t>
+          <t>Kahramanın Doğuş Miti</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258465372</t>
+          <t>9786258465457</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Huzurun Resmi</t>
+          <t>Görünenin Ötesinde</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>40</v>
+        <v>380</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258465167</t>
+          <t>9786258465396</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sır</t>
+          <t>Acaba</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258465204</t>
+          <t>9786258465877</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Tarihi</t>
+          <t>Simgesel Mitoloji</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258465822</t>
+          <t>9786258465839</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Edi'nin Dinozorları</t>
+          <t>Yıldız Polenleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>70</v>
+        <v>280</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258465150</t>
+          <t>9786258465792</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihi</t>
+          <t>Madalyanın Ardında</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>330</v>
+        <v>480</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258465280</t>
+          <t>9786057084583</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kendi Adıma</t>
+          <t>Martının Kanadında Uçan Yengeç</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057084590</t>
+          <t>9786258465587</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Hesaplanıyor</t>
+          <t>Kuğulu Park Cinayeti</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258465228</t>
+          <t>9786258465563</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Eşitsizliğin Kökeni</t>
+          <t>Tanrı'nın Unutulduğu Yıllar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>140</v>
+        <v>600</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258465174</t>
+          <t>9786258465266</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İki Ülkenin Kraliçesi - Nefertiti</t>
+          <t>Karma</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>290</v>
+        <v>470</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258465143</t>
+          <t>9786258465419</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Hikayeleri</t>
+          <t>Tanrı ve Devlet</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258465259</t>
+          <t>9786258465402</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Pepuk Kuşları</t>
+          <t>Düşündüğün Gibisin</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>265</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258465235</t>
+          <t>9786258465372</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bilinen ve Bilinmeyen Tanrı</t>
+          <t>Huzurun Resmi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>110</v>
+        <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258465099</t>
+          <t>9786258465167</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Gülün Dikeni</t>
+          <t>Büyük Sır</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057084569</t>
+          <t>9786258465204</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bir Yol Bulunur</t>
+          <t>Orta Çağ Tarihi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>130</v>
+        <v>260</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258465297</t>
+          <t>9786258465822</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Edi'nin Dinozorları</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258465907</t>
+          <t>9786258465150</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan ve Roma Mitleri ve Efsaneleri</t>
+          <t>Dünya Tarihi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786050641691</t>
+          <t>9786258465280</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Seni Öyle Çok Özledim Ki</t>
+          <t>Kendi Adıma</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786050641608</t>
+          <t>9786057084590</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kaktüs ve Lavinia</t>
+          <t>Yeniden Hesaplanıyor</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057084514</t>
+          <t>9786258465228</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Düşerken</t>
+          <t>Eşitsizliğin Kökeni</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057437327</t>
+          <t>9786258465174</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası</t>
+          <t>İki Ülkenin Kraliçesi - Nefertiti</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>90</v>
+        <v>290</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786050641615</t>
+          <t>9786258465143</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Bay Virüs</t>
+          <t>Antik Yunan Hikayeleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>70</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>2994355903786</t>
+          <t>9786258465259</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Cornell Tekniği Not Defteri</t>
+          <t>Pepuk Kuşları</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786050641639</t>
+          <t>9786258465235</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Koşan Ay</t>
+          <t>Bilinen ve Bilinmeyen Tanrı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057084552</t>
+          <t>9786258465099</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Işık'ın Bitmeyen Maceraları</t>
+          <t>Gülün Dikeni</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>70</v>
+        <v>330</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057084545</t>
+          <t>9786057084569</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Peruk</t>
+          <t>Bir Yol Bulunur</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057084507</t>
+          <t>9786258465297</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Moonwalk</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>70</v>
+        <v>35</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057084538</t>
+          <t>9786258465907</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Yüzüdür Yeryüzü</t>
+          <t>Antik Yunan ve Roma Mitleri ve Efsaneleri</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057437310</t>
+          <t>9786050641691</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ruhumdaki İz</t>
+          <t>Seni Öyle Çok Özledim Ki</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786050679281</t>
+          <t>9786050641608</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Heykel Cinayetleri</t>
+          <t>Kaktüs ve Lavinia</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057437334</t>
+          <t>9786057084514</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Çitlembik Sokağı</t>
+          <t>Düşerken</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786050641660</t>
+          <t>9786057437327</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Hovarda</t>
+          <t>Bibliyofil Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>240</v>
+        <v>90</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786050641677</t>
+          <t>9786050641615</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Günü - Kayıp Kentin Laneti</t>
+          <t>Bay Virüs</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>180</v>
+        <v>70</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786050641684</t>
+          <t>2994355903786</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Cornell Tekniği Not Defteri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057031020</t>
+          <t>9786050641639</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kurşun Gölgesi</t>
+          <t>Koşan Ay</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057031037</t>
+          <t>9786057084552</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Geviş Getirmelerim</t>
+          <t>Işık'ın Bitmeyen Maceraları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057031051</t>
+          <t>9786057084545</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Doktor Yasemen</t>
+          <t>Kızıl Peruk</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057031044</t>
+          <t>9786057084507</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Figanı</t>
+          <t>Moonwalk</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057031068</t>
+          <t>9786057084538</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Gönül'den Bafra'm</t>
+          <t>Sevginin Yüzüdür Yeryüzü</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057031075</t>
+          <t>9786057437310</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Şiirsel Nefes</t>
+          <t>Ruhumdaki İz</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057031099</t>
+          <t>9786050679281</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Haydi Kızlar Gökyüzüne</t>
+          <t>Heykel Cinayetleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057437303</t>
+          <t>9786057437334</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Yanikimu</t>
+          <t>Çitlembik Sokağı</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057437341</t>
+          <t>9786050641660</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Yılangül</t>
+          <t>Hovarda</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057031013</t>
+          <t>9786050641677</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ders Takip Ajandası</t>
+          <t>Şeytanın Günü - Kayıp Kentin Laneti</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>65</v>
+        <v>180</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786050641646</t>
+          <t>9786050641684</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Mars Öncüleri</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057031006</t>
+          <t>9786057031020</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Fesligiller</t>
+          <t>Kurşun Gölgesi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057031082</t>
+          <t>9786057031037</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kara Ev</t>
+          <t>Geviş Getirmelerim</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786050641653</t>
+          <t>9786057031051</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Raga Kimin Gerçeği?</t>
+          <t>Doktor Yasemen</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786050679298</t>
+          <t>9786057031044</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve 21. Yüzyıl</t>
+          <t>Duyguların Figanı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786050679236</t>
+          <t>9786057031068</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ada</t>
+          <t>Gönül'den Bafra'm</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786050679229</t>
+          <t>9786057031075</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Enheduanna</t>
+          <t>Şiirsel Nefes</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786050679205</t>
+          <t>9786057031099</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Gülüşüne Gizlediğim Öyküler</t>
+          <t>Haydi Kızlar Gökyüzüne</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786050679250</t>
+          <t>9786057437303</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Öfke</t>
+          <t>Yanikimu</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786050679274</t>
+          <t>9786057437341</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Cinnet Kafesi</t>
+          <t>Yılangül</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786050679267</t>
+          <t>9786057031013</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kayalıklar Altında</t>
+          <t>Ders Takip Ajandası</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>120</v>
+        <v>65</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786058014695</t>
+          <t>9786050641646</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Geveze Yaprak</t>
+          <t>Mars Öncüleri</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>35</v>
+        <v>160</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786058014688</t>
+          <t>9786057031006</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Günah Utanırken</t>
+          <t>Fesligiller</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786050679243</t>
+          <t>9786057031082</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Elin Kızı</t>
+          <t>Kara Ev</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786058014633</t>
+          <t>9786050641653</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yazar Adayının Yolculuğu</t>
+          <t>Raga Kimin Gerçeği?</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786058014664</t>
+          <t>9786050679298</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Mezar Odası</t>
+          <t>Sanat ve 21. Yüzyıl</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786058014671</t>
+          <t>9786050679236</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Bizim</t>
+          <t>Ada</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786058014640</t>
+          <t>9786050679229</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Kopanlar</t>
+          <t>Enheduanna</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786058014657</t>
+          <t>9786050679205</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>101. Üğüz Kralı</t>
+          <t>Gülüşüne Gizlediğim Öyküler</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786058014619</t>
+          <t>9786050679250</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Benim de Bir Öyküm Var</t>
+          <t>Öfke</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786058014626</t>
+          <t>9786050679274</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kavgasız Çözümler ve Yaşanmışlıklar</t>
+          <t>Cinnet Kafesi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>120</v>
+        <v>290</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258465105</t>
+          <t>9786050679267</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Fareli Köşkün Hayaleti</t>
+          <t>Kayalıklar Altında</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786259831824</t>
+          <t>9786058014695</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Ceset Tarlası</t>
+          <t>Geveze Yaprak</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>180</v>
+        <v>35</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258465532</t>
+          <t>9786058014688</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Benim Hikayem</t>
+          <t>Günah Utanırken</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
+          <t>9786050679243</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Elin Kızı</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786058014633</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Yazar Adayının Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786058014664</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Mezar Odası</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786058014671</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Gelecek Bizim</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786058014640</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Gönülden Kopanlar</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786058014657</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>101. Üğüz Kralı</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786058014619</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Benim de Bir Öyküm Var</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786058014626</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Kavgasız Çözümler ve Yaşanmışlıklar</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786258465105</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Fareli Köşkün Hayaleti</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786259831824</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Ceset Tarlası</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786258465532</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Benim Hikayem</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
           <t>9786050641622</t>
         </is>
       </c>
-      <c r="B168" s="1" t="inlineStr">
+      <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Deliliğin Sınırında</t>
         </is>
       </c>
-      <c r="C168" s="1">
+      <c r="C179" s="1">
         <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>