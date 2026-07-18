--- v1 (2026-05-21)
+++ v2 (2026-07-18)
@@ -85,2710 +85,2785 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2994355904332</t>
+          <t>2994355904333</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Cornell Tekniği Not Defteri - Küçük Pusula - Çizgili</t>
+          <t>Cornell Tekniği Not Defteri - Büyük Pusula - Çizgili</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258465594</t>
+          <t>2994355904334</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kahbe Veda</t>
+          <t>Cornell Tekniği Not Defteri - Baykuş - Noktalı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258465556</t>
+          <t>2994355904335</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ma'rifet</t>
+          <t>Okuma Günlüğüm - Kitaplar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259577265</t>
+          <t>2994355904336</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Altın Çiçeğin Sırrı</t>
+          <t>Okuma Günlüğüm - Kedili</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258465242</t>
+          <t>2994355904337</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç ve Uygulamaları</t>
+          <t>Film &amp; Dizi Ajandası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259577296</t>
+          <t>2994355904332</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sokrates</t>
+          <t>Cornell Tekniği Not Defteri - Küçük Pusula - Çizgili</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259577289</t>
+          <t>9786258465594</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Arkeolojisi</t>
+          <t>Kahbe Veda</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>520</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259577272</t>
+          <t>9786258465556</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hayat Oyunu - Nasıl Oynanır</t>
+          <t>Ma'rifet</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258465334</t>
+          <t>9786259577265</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Spinoza</t>
+          <t>Altın Çiçeğin Sırrı</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258465273</t>
+          <t>9786258465242</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sembolizm</t>
+          <t>Sarkaç ve Uygulamaları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259577258</t>
+          <t>9786259577296</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bir Tıkırtı Var</t>
+          <t>Sokrates</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259577241</t>
+          <t>9786259577289</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Ebedi Sevgilisi</t>
+          <t>Zihnin Arkeolojisi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259577234</t>
+          <t>9786259577272</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Yalnızlığa Sığındım</t>
+          <t>Hayat Oyunu - Nasıl Oynanır</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259577210</t>
+          <t>9786258465334</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Seni Sevmek Benim Harcım Değilmiş</t>
+          <t>Spinoza</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259577227</t>
+          <t>9786258465273</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Desim'de Raa Haq'ire Xizmete</t>
+          <t>Sembolizm</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057249203</t>
+          <t>9786259577258</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Diksiyon, Hitabet ve Protokol Kuralları</t>
+          <t>Bir Tıkırtı Var</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259831893</t>
+          <t>9786259577241</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Ucunda Kalan Aşk</t>
+          <t>Ruhumun Ebedi Sevgilisi</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259808321</t>
+          <t>9786259577234</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kıta Mu</t>
+          <t>Bir Yalnızlığa Sığındım</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259808345</t>
+          <t>9786259577210</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dervişin Not Defteri</t>
+          <t>Seni Sevmek Benim Harcım Değilmiş</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259577203</t>
+          <t>9786259577227</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitaplar</t>
+          <t>Desim'de Raa Haq'ire Xizmete</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>290</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259808390</t>
+          <t>9786057249203</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Enok’un Kitabı</t>
+          <t>Diksiyon, Hitabet ve Protokol Kuralları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259808383</t>
+          <t>9786259831893</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin El Falı</t>
+          <t>Kalemin Ucunda Kalan Aşk</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>290</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259808314</t>
+          <t>9786259808321</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Işığı Bul</t>
+          <t>Kayıp Kıta Mu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>170</v>
+        <v>390</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259808307</t>
+          <t>9786259808345</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İtiraflar</t>
+          <t>Dervişin Not Defteri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259808376</t>
+          <t>9786259577203</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Zihin ve Kalem</t>
+          <t>Kutsal Kitaplar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>255</v>
+        <v>290</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259880983</t>
+          <t>9786259808390</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar Sokağı</t>
+          <t>Enok’un Kitabı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259808338</t>
+          <t>9786259808383</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İnsan</t>
+          <t>Herkes İçin El Falı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>2994355904321</t>
+          <t>9786259808314</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Cornell Not Defteri</t>
+          <t>İçindeki Işığı Bul</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259831848</t>
+          <t>9786259808307</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji</t>
+          <t>İtiraflar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259831831</t>
+          <t>9786259808376</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Girdap</t>
+          <t>Zihin ve Kalem</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>255</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259831855</t>
+          <t>9786259880983</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2084 Melezler Adası</t>
+          <t>Kayıp Ruhlar Sokağı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259831886</t>
+          <t>9786259808338</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar Lisesi</t>
+          <t>İnsan</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259880952</t>
+          <t>2994355904321</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Klasik Mitler</t>
+          <t>Cornell Not Defteri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259880990</t>
+          <t>9786259831848</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gezegen Koruyucuları</t>
+          <t>Psikoloji</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258465310</t>
+          <t>9786259831831</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kıta Mu’nun Çocukları</t>
+          <t>Girdap</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259831862</t>
+          <t>9786259831855</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2104 Ruhsuz Bedenler Diyarı</t>
+          <t>2084 Melezler Adası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259880938</t>
+          <t>9786259831886</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şımarık Sarmaşık</t>
+          <t>Kayıp Ruhlar Lisesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259880907</t>
+          <t>9786259880952</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Atın Kadar Varsın</t>
+          <t>Klasik Mitler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259880945</t>
+          <t>9786259880990</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sarsılan Yaşamlar</t>
+          <t>Gezegen Koruyucuları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>2994355904307</t>
+          <t>9786258465310</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Çiçek Kız</t>
+          <t>Kayıp Kıta Mu’nun Çocukları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>2994355904305</t>
+          <t>9786259831862</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Kitap Kız</t>
+          <t>2104 Ruhsuz Bedenler Diyarı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>2994355904306</t>
+          <t>9786259880938</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Kitap Gözler</t>
+          <t>Şımarık Sarmaşık</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>2994355904304</t>
+          <t>9786259880907</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Kitaplar</t>
+          <t>Atın Kadar Varsın</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>2994355904303</t>
+          <t>9786259880945</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Yazarlar</t>
+          <t>Sarsılan Yaşamlar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259880921</t>
+          <t>2994355904307</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Pehlivan Emine</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Çiçek Kız</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259880914</t>
+          <t>2994355904305</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Zayıflama Manifestingi</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Kitap Kız</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259927190</t>
+          <t>2994355904306</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Gizemli Misafirleri</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Kitap Gözler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057249272</t>
+          <t>2994355904304</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Biz Neymar - Mbappe</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Kitaplar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258465341</t>
+          <t>2994355904303</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Boarık</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Yazarlar</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259927176</t>
+          <t>9786259880921</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Savaşı</t>
+          <t>Pehlivan Emine</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259927152</t>
+          <t>9786259880914</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Sayısal Kodları</t>
+          <t>Zayıflama Manifestingi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258465082</t>
+          <t>9786259927190</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm ve Budizm</t>
+          <t>Dünyanın Gizemli Misafirleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259927169</t>
+          <t>9786057249272</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ay Burçlarının Gizemleri</t>
+          <t>Biz Neymar - Mbappe</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057249241</t>
+          <t>9786258465341</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Futbol Rüyası</t>
+          <t>Boarık</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258465952</t>
+          <t>9786259927176</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Imagine</t>
+          <t>Ruhların Savaşı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>580</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259927145</t>
+          <t>9786259927152</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Misafiri</t>
+          <t>Kaderin Sayısal Kodları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057249265</t>
+          <t>9786258465082</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Düşe Yazdım</t>
+          <t>Hinduizm ve Budizm</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259927121</t>
+          <t>9786259927169</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Rune Semboller Kitabı</t>
+          <t>Ay Burçlarının Gizemleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259927114</t>
+          <t>9786057249241</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Baba</t>
+          <t>Sihirli Futbol Rüyası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259927107</t>
+          <t>9786258465952</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kızıl</t>
+          <t>Imagine</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>190</v>
+        <v>580</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259927138</t>
+          <t>9786259927145</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sadece Bir Adım Kaldı</t>
+          <t>Tanrı Misafiri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>490</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057249296</t>
+          <t>9786057249265</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Alfa Kadını</t>
+          <t>Düşe Yazdım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258465464</t>
+          <t>9786259927121</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Ada</t>
+          <t>Rune Semboller Kitabı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>130</v>
+        <v>260</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057249234</t>
+          <t>9786259927114</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Üç Patiler Çetesi</t>
+          <t>Baba</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057249227</t>
+          <t>9786259927107</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Vahşi</t>
+          <t>Kızıl</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>380</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057249210</t>
+          <t>9786259927138</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Adalet Çivisi</t>
+          <t>Sadece Bir Adım Kaldı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>490</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057206831</t>
+          <t>9786057249296</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Büyük Aşkım 3</t>
+          <t>Alfa Kadını</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057206824</t>
+          <t>9786258465464</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Büyük Aşkım 2</t>
+          <t>Gizemli Ada</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>320</v>
+        <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057206817</t>
+          <t>9786057249234</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Büyük Aşkım 1</t>
+          <t>Üç Patiler Çetesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>2994355904296</t>
+          <t>9786057249227</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Diyet ve Fitness Günlüğü</t>
+          <t>Vahşi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>145</v>
+        <v>380</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>2994355904295</t>
+          <t>9786057249210</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Film Dizi Ajandası</t>
+          <t>Adalet Çivisi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>2994355904294</t>
+          <t>9786057206831</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Ajandası</t>
+          <t>Büyük Aşkım 3</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>2994355904293</t>
+          <t>9786057206824</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Ajandası</t>
+          <t>Büyük Aşkım 2</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>2994355904292</t>
+          <t>9786057206817</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Ajandası</t>
+          <t>Büyük Aşkım 1</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258465440</t>
+          <t>2994355904296</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Şark Cinayetleri</t>
+          <t>Diyet ve Fitness Günlüğü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>145</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057206800</t>
+          <t>2994355904295</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İlkel İnsanlarda Cinsellik</t>
+          <t>Film Dizi Ajandası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258465181</t>
+          <t>2994355904294</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ben Ronaldo</t>
+          <t>Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057206893</t>
+          <t>2994355904293</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Sessizliği</t>
+          <t>Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258465112</t>
+          <t>2994355904292</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Gemiler</t>
+          <t>Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258465433</t>
+          <t>9786258465440</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ben Messi</t>
+          <t>Şark Cinayetleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258465808</t>
+          <t>9786057206800</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Meşe</t>
+          <t>İlkel İnsanlarda Cinsellik</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258465013</t>
+          <t>9786258465181</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Cam Tabut Cinayetleri</t>
+          <t>Ben Ronaldo</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258465815</t>
+          <t>9786057206893</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Elçisi</t>
+          <t>Kurtların Sessizliği</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057206886</t>
+          <t>9786258465112</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Şimşekten Hızlı</t>
+          <t>Kağıttan Gemiler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258465921</t>
+          <t>9786258465433</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Zarı Belası</t>
+          <t>Ben Messi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258465303</t>
+          <t>9786258465808</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sokaktaki Kemancı</t>
+          <t>Sihirli Meşe</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258465846</t>
+          <t>9786258465013</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kayıpların Gölgesinde</t>
+          <t>Cam Tabut Cinayetleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258465853</t>
+          <t>9786258465815</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İnsan Aurası</t>
+          <t>Ormanın Elçisi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057206855</t>
+          <t>9786057206886</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hayr Mı Gardaş?</t>
+          <t>Şimşekten Hızlı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057206848</t>
+          <t>9786258465921</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Biriz</t>
+          <t>Zarı Belası</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258465983</t>
+          <t>9786258465303</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Valhalla İskandinav Efsaneleri</t>
+          <t>Sokaktaki Kemancı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>230</v>
+        <v>90</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258465990</t>
+          <t>9786258465846</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Mısır Mitolojisi ve Gizemleri</t>
+          <t>Kayıpların Gölgesinde</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258465976</t>
+          <t>9786258465853</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Korku Günlükleri</t>
+          <t>İnsan Aurası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258465327</t>
+          <t>9786057206855</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hint Mitolojisi</t>
+          <t>Hayr Mı Gardaş?</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258465884</t>
+          <t>9786057206848</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Reenkarnasyon ve Karma Kanunu</t>
+          <t>Biriz</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258465938</t>
+          <t>9786258465983</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Alamet</t>
+          <t>Valhalla İskandinav Efsaneleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258465945</t>
+          <t>9786258465990</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Pembe Panter Cinayetleri</t>
+          <t>Mısır Mitolojisi ve Gizemleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258465891</t>
+          <t>9786258465976</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Zihin Okuma</t>
+          <t>Korku Günlükleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258465969</t>
+          <t>9786258465327</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kahramanın Doğuş Miti</t>
+          <t>Hint Mitolojisi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258465457</t>
+          <t>9786258465884</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Görünenin Ötesinde</t>
+          <t>Reenkarnasyon ve Karma Kanunu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258465396</t>
+          <t>9786258465938</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Acaba</t>
+          <t>Alamet</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258465877</t>
+          <t>9786258465945</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Simgesel Mitoloji</t>
+          <t>Pembe Panter Cinayetleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258465839</t>
+          <t>9786258465891</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Polenleri</t>
+          <t>Zihin Okuma</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>280</v>
+        <v>175</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258465792</t>
+          <t>9786258465969</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Madalyanın Ardında</t>
+          <t>Kahramanın Doğuş Miti</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057084583</t>
+          <t>9786258465457</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Martının Kanadında Uçan Yengeç</t>
+          <t>Görünenin Ötesinde</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258465587</t>
+          <t>9786258465396</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kuğulu Park Cinayeti</t>
+          <t>Acaba</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258465563</t>
+          <t>9786258465877</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Unutulduğu Yıllar</t>
+          <t>Simgesel Mitoloji</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258465266</t>
+          <t>9786258465839</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Karma</t>
+          <t>Yıldız Polenleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>470</v>
+        <v>280</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258465419</t>
+          <t>9786258465792</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Tanrı ve Devlet</t>
+          <t>Madalyanın Ardında</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>180</v>
+        <v>480</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258465402</t>
+          <t>9786057084583</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Düşündüğün Gibisin</t>
+          <t>Martının Kanadında Uçan Yengeç</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>265</v>
+        <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258465372</t>
+          <t>9786258465587</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Huzurun Resmi</t>
+          <t>Kuğulu Park Cinayeti</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258465167</t>
+          <t>9786258465563</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sır</t>
+          <t>Tanrı'nın Unutulduğu Yıllar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258465204</t>
+          <t>9786258465266</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Tarihi</t>
+          <t>Karma</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>260</v>
+        <v>470</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258465822</t>
+          <t>9786258465419</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Edi'nin Dinozorları</t>
+          <t>Tanrı ve Devlet</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>70</v>
+        <v>180</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258465150</t>
+          <t>9786258465402</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihi</t>
+          <t>Düşündüğün Gibisin</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>400</v>
+        <v>265</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258465280</t>
+          <t>9786258465372</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kendi Adıma</t>
+          <t>Huzurun Resmi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>160</v>
+        <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057084590</t>
+          <t>9786258465167</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Hesaplanıyor</t>
+          <t>Büyük Sır</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258465228</t>
+          <t>9786258465204</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Eşitsizliğin Kökeni</t>
+          <t>Orta Çağ Tarihi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258465174</t>
+          <t>9786258465822</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İki Ülkenin Kraliçesi - Nefertiti</t>
+          <t>Edi'nin Dinozorları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>290</v>
+        <v>70</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258465143</t>
+          <t>9786258465150</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Hikayeleri</t>
+          <t>Dünya Tarihi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258465259</t>
+          <t>9786258465280</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Pepuk Kuşları</t>
+          <t>Kendi Adıma</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258465235</t>
+          <t>9786057084590</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bilinen ve Bilinmeyen Tanrı</t>
+          <t>Yeniden Hesaplanıyor</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258465099</t>
+          <t>9786258465228</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Gülün Dikeni</t>
+          <t>Eşitsizliğin Kökeni</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057084569</t>
+          <t>9786258465174</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Bir Yol Bulunur</t>
+          <t>İki Ülkenin Kraliçesi - Nefertiti</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>130</v>
+        <v>290</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258465297</t>
+          <t>9786258465143</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Antik Yunan Hikayeleri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>35</v>
+        <v>340</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258465907</t>
+          <t>9786258465259</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan ve Roma Mitleri ve Efsaneleri</t>
+          <t>Pepuk Kuşları</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786050641691</t>
+          <t>9786258465235</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Seni Öyle Çok Özledim Ki</t>
+          <t>Bilinen ve Bilinmeyen Tanrı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786050641608</t>
+          <t>9786258465099</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kaktüs ve Lavinia</t>
+          <t>Gülün Dikeni</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>160</v>
+        <v>330</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057084514</t>
+          <t>9786057084569</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Düşerken</t>
+          <t>Bir Yol Bulunur</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057437327</t>
+          <t>9786258465297</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786050641615</t>
+          <t>9786258465907</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Bay Virüs</t>
+          <t>Antik Yunan ve Roma Mitleri ve Efsaneleri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>70</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>2994355903786</t>
+          <t>9786050641691</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Cornell Tekniği Not Defteri</t>
+          <t>Seni Öyle Çok Özledim Ki</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786050641639</t>
+          <t>9786050641608</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Koşan Ay</t>
+          <t>Kaktüs ve Lavinia</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057084552</t>
+          <t>9786057084514</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Işık'ın Bitmeyen Maceraları</t>
+          <t>Düşerken</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057084545</t>
+          <t>9786057437327</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Peruk</t>
+          <t>Bibliyofil Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057084507</t>
+          <t>9786050641615</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Moonwalk</t>
+          <t>Bay Virüs</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>170</v>
+        <v>70</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057084538</t>
+          <t>2994355903786</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Yüzüdür Yeryüzü</t>
+          <t>Cornell Tekniği Not Defteri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057437310</t>
+          <t>9786050641639</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Ruhumdaki İz</t>
+          <t>Koşan Ay</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786050679281</t>
+          <t>9786057084552</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Heykel Cinayetleri</t>
+          <t>Işık'ın Bitmeyen Maceraları</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>280</v>
+        <v>70</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057437334</t>
+          <t>9786057084545</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Çitlembik Sokağı</t>
+          <t>Kızıl Peruk</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786050641660</t>
+          <t>9786057084507</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Hovarda</t>
+          <t>Moonwalk</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>240</v>
+        <v>170</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786050641677</t>
+          <t>9786057084538</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Günü - Kayıp Kentin Laneti</t>
+          <t>Sevginin Yüzüdür Yeryüzü</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786050641684</t>
+          <t>9786057437310</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Ruhumdaki İz</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>90</v>
+        <v>240</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057031020</t>
+          <t>9786050679281</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kurşun Gölgesi</t>
+          <t>Heykel Cinayetleri</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057031037</t>
+          <t>9786057437334</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Geviş Getirmelerim</t>
+          <t>Çitlembik Sokağı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057031051</t>
+          <t>9786050641660</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Doktor Yasemen</t>
+          <t>Hovarda</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057031044</t>
+          <t>9786050641677</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Figanı</t>
+          <t>Şeytanın Günü - Kayıp Kentin Laneti</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057031068</t>
+          <t>9786050641684</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Gönül'den Bafra'm</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>25</v>
+        <v>90</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057031075</t>
+          <t>9786057031020</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Şiirsel Nefes</t>
+          <t>Kurşun Gölgesi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057031099</t>
+          <t>9786057031037</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Haydi Kızlar Gökyüzüne</t>
+          <t>Geviş Getirmelerim</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057437303</t>
+          <t>9786057031051</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yanikimu</t>
+          <t>Doktor Yasemen</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057437341</t>
+          <t>9786057031044</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yılangül</t>
+          <t>Duyguların Figanı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057031013</t>
+          <t>9786057031068</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ders Takip Ajandası</t>
+          <t>Gönül'den Bafra'm</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>65</v>
+        <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786050641646</t>
+          <t>9786057031075</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Mars Öncüleri</t>
+          <t>Şiirsel Nefes</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057031006</t>
+          <t>9786057031099</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Fesligiller</t>
+          <t>Haydi Kızlar Gökyüzüne</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057031082</t>
+          <t>9786057437303</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kara Ev</t>
+          <t>Yanikimu</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786050641653</t>
+          <t>9786057437341</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Raga Kimin Gerçeği?</t>
+          <t>Yılangül</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786050679298</t>
+          <t>9786057031013</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve 21. Yüzyıl</t>
+          <t>Ders Takip Ajandası</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>120</v>
+        <v>65</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786050679236</t>
+          <t>9786050641646</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Ada</t>
+          <t>Mars Öncüleri</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786050679229</t>
+          <t>9786057031006</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Enheduanna</t>
+          <t>Fesligiller</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786050679205</t>
+          <t>9786057031082</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Gülüşüne Gizlediğim Öyküler</t>
+          <t>Kara Ev</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786050679250</t>
+          <t>9786050641653</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Öfke</t>
+          <t>Raga Kimin Gerçeği?</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786050679274</t>
+          <t>9786050679298</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Cinnet Kafesi</t>
+          <t>Sanat ve 21. Yüzyıl</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>290</v>
+        <v>120</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786050679267</t>
+          <t>9786050679236</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kayalıklar Altında</t>
+          <t>Ada</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786058014695</t>
+          <t>9786050679229</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Geveze Yaprak</t>
+          <t>Enheduanna</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>35</v>
+        <v>190</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786058014688</t>
+          <t>9786050679205</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Günah Utanırken</t>
+          <t>Gülüşüne Gizlediğim Öyküler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786050679243</t>
+          <t>9786050679250</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Elin Kızı</t>
+          <t>Öfke</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786058014633</t>
+          <t>9786050679274</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Yazar Adayının Yolculuğu</t>
+          <t>Cinnet Kafesi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>140</v>
+        <v>290</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786058014664</t>
+          <t>9786050679267</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Mezar Odası</t>
+          <t>Kayalıklar Altında</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786058014671</t>
+          <t>9786058014695</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Bizim</t>
+          <t>Geveze Yaprak</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786058014640</t>
+          <t>9786058014688</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Kopanlar</t>
+          <t>Günah Utanırken</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786058014657</t>
+          <t>9786050679243</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>101. Üğüz Kralı</t>
+          <t>Elin Kızı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786058014619</t>
+          <t>9786058014633</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Benim de Bir Öyküm Var</t>
+          <t>Yazar Adayının Yolculuğu</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786058014626</t>
+          <t>9786058014664</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kavgasız Çözümler ve Yaşanmışlıklar</t>
+          <t>Mezar Odası</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258465105</t>
+          <t>9786058014671</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Fareli Köşkün Hayaleti</t>
+          <t>Gelecek Bizim</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786259831824</t>
+          <t>9786058014640</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Ceset Tarlası</t>
+          <t>Gönülden Kopanlar</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258465532</t>
+          <t>9786058014657</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Benim Hikayem</t>
+          <t>101. Üğüz Kralı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>170</v>
+        <v>100</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
+          <t>9786058014619</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Benim de Bir Öyküm Var</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786058014626</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Kavgasız Çözümler ve Yaşanmışlıklar</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786258465105</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Fareli Köşkün Hayaleti</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786259831824</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Ceset Tarlası</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786258465532</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Benim Hikayem</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
           <t>9786050641622</t>
         </is>
       </c>
-      <c r="B179" s="1" t="inlineStr">
+      <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Deliliğin Sınırında</t>
         </is>
       </c>
-      <c r="C179" s="1">
+      <c r="C184" s="1">
         <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>