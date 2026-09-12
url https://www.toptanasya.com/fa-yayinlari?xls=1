--- v2 (2026-07-18)
+++ v3 (2026-09-12)
@@ -85,2785 +85,2860 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>2994355904333</t>
+          <t>9786259880969</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Cornell Tekniği Not Defteri - Büyük Pusula - Çizgili</t>
+          <t>Sensiz Bu Şehre Ne Ad Vereyim?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>2994355904334</t>
+          <t>2994355904346</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Cornell Tekniği Not Defteri - Baykuş - Noktalı</t>
+          <t>Kitap Okuma Ajandası - Kütüphane Kız</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2994355904335</t>
+          <t>2994355904345</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Okuma Günlüğüm - Kitaplar</t>
+          <t>Kitap Okuma Ajandası - Gözlüklü Kedi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2994355904336</t>
+          <t>2994355904344</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Okuma Günlüğüm - Kedili</t>
+          <t>Okuma Günlüğüm - Bir Okurun Defteri - Yeşil Kapak</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2994355904337</t>
+          <t>2994355904343</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Film &amp; Dizi Ajandası</t>
+          <t>Okuma Günlüğüm - Bir Okurun Defteri - Baykuş Kitap</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2994355904332</t>
+          <t>2994355904333</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Cornell Tekniği Not Defteri - Küçük Pusula - Çizgili</t>
+          <t>Cornell Tekniği Not Defteri - Büyük Pusula - Çizgili</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258465594</t>
+          <t>2994355904334</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kahbe Veda</t>
+          <t>Cornell Tekniği Not Defteri - Baykuş - Noktalı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258465556</t>
+          <t>2994355904335</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ma'rifet</t>
+          <t>Okuma Günlüğüm - Kitaplar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259577265</t>
+          <t>2994355904336</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Altın Çiçeğin Sırrı</t>
+          <t>Okuma Günlüğüm - Kedili</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258465242</t>
+          <t>2994355904337</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç ve Uygulamaları</t>
+          <t>Film &amp; Dizi Ajandası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259577296</t>
+          <t>2994355904332</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sokrates</t>
+          <t>Cornell Tekniği Not Defteri - Küçük Pusula - Çizgili</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259577289</t>
+          <t>9786258465594</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Arkeolojisi</t>
+          <t>Kahbe Veda</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>520</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259577272</t>
+          <t>9786258465556</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hayat Oyunu - Nasıl Oynanır</t>
+          <t>Ma'rifet</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258465334</t>
+          <t>9786259577265</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Spinoza</t>
+          <t>Altın Çiçeğin Sırrı</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258465273</t>
+          <t>9786258465242</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sembolizm</t>
+          <t>Sarkaç ve Uygulamaları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259577258</t>
+          <t>9786259577296</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Tıkırtı Var</t>
+          <t>Sokrates</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259577241</t>
+          <t>9786259577289</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Ebedi Sevgilisi</t>
+          <t>Zihnin Arkeolojisi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259577234</t>
+          <t>9786259577272</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Yalnızlığa Sığındım</t>
+          <t>Hayat Oyunu - Nasıl Oynanır</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259577210</t>
+          <t>9786258465334</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Seni Sevmek Benim Harcım Değilmiş</t>
+          <t>Spinoza</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259577227</t>
+          <t>9786258465273</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Desim'de Raa Haq'ire Xizmete</t>
+          <t>Sembolizm</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057249203</t>
+          <t>9786259577258</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Diksiyon, Hitabet ve Protokol Kuralları</t>
+          <t>Bir Tıkırtı Var</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259831893</t>
+          <t>9786259577241</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Ucunda Kalan Aşk</t>
+          <t>Ruhumun Ebedi Sevgilisi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259808321</t>
+          <t>9786259577234</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kıta Mu</t>
+          <t>Bir Yalnızlığa Sığındım</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259808345</t>
+          <t>9786259577210</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dervişin Not Defteri</t>
+          <t>Seni Sevmek Benim Harcım Değilmiş</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259577203</t>
+          <t>9786259577227</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitaplar</t>
+          <t>Desim'de Raa Haq'ire Xizmete</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>290</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259808390</t>
+          <t>9786057249203</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Enok’un Kitabı</t>
+          <t>Diksiyon, Hitabet ve Protokol Kuralları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259808383</t>
+          <t>9786259831893</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin El Falı</t>
+          <t>Kalemin Ucunda Kalan Aşk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>290</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259808314</t>
+          <t>9786259808321</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Işığı Bul</t>
+          <t>Kayıp Kıta Mu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>170</v>
+        <v>390</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259808307</t>
+          <t>9786259808345</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İtiraflar</t>
+          <t>Dervişin Not Defteri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259808376</t>
+          <t>9786259577203</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Zihin ve Kalem</t>
+          <t>Kutsal Kitaplar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>255</v>
+        <v>290</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259880983</t>
+          <t>9786259808390</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar Sokağı</t>
+          <t>Enok’un Kitabı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259808338</t>
+          <t>9786259808383</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İnsan</t>
+          <t>Herkes İçin El Falı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>2994355904321</t>
+          <t>9786259808314</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Cornell Not Defteri</t>
+          <t>İçindeki Işığı Bul</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259831848</t>
+          <t>9786259808307</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji</t>
+          <t>İtiraflar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259831831</t>
+          <t>9786259808376</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Girdap</t>
+          <t>Zihin ve Kalem</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>255</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259831855</t>
+          <t>9786259880983</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2084 Melezler Adası</t>
+          <t>Kayıp Ruhlar Sokağı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259831886</t>
+          <t>9786259808338</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar Lisesi</t>
+          <t>İnsan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259880952</t>
+          <t>2994355904321</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Klasik Mitler</t>
+          <t>Cornell Not Defteri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259880990</t>
+          <t>9786259831848</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gezegen Koruyucuları</t>
+          <t>Psikoloji</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258465310</t>
+          <t>9786259831831</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kıta Mu’nun Çocukları</t>
+          <t>Girdap</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259831862</t>
+          <t>9786259831855</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2104 Ruhsuz Bedenler Diyarı</t>
+          <t>2084 Melezler Adası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259880938</t>
+          <t>9786259831886</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şımarık Sarmaşık</t>
+          <t>Kayıp Ruhlar Lisesi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259880907</t>
+          <t>9786259880952</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Atın Kadar Varsın</t>
+          <t>Klasik Mitler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259880945</t>
+          <t>9786259880990</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sarsılan Yaşamlar</t>
+          <t>Gezegen Koruyucuları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>2994355904307</t>
+          <t>9786258465310</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Çiçek Kız</t>
+          <t>Kayıp Kıta Mu’nun Çocukları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>2994355904305</t>
+          <t>9786259831862</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Kitap Kız</t>
+          <t>2104 Ruhsuz Bedenler Diyarı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>2994355904306</t>
+          <t>9786259880938</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Kitap Gözler</t>
+          <t>Şımarık Sarmaşık</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>2994355904304</t>
+          <t>9786259880907</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Kitaplar</t>
+          <t>Atın Kadar Varsın</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>2994355904303</t>
+          <t>9786259880945</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası Yazarlar</t>
+          <t>Sarsılan Yaşamlar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259880921</t>
+          <t>2994355904307</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Pehlivan Emine</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Çiçek Kız</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259880914</t>
+          <t>2994355904305</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Zayıflama Manifestingi</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Kitap Kız</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259927190</t>
+          <t>2994355904306</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Gizemli Misafirleri</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Kitap Gözler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057249272</t>
+          <t>2994355904304</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Biz Neymar - Mbappe</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Kitaplar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258465341</t>
+          <t>2994355904303</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Boarık</t>
+          <t>Bibliyofil Kitap Okuma Ajandası Yazarlar</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259927176</t>
+          <t>9786259880921</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Savaşı</t>
+          <t>Pehlivan Emine</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259927152</t>
+          <t>9786259880914</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Sayısal Kodları</t>
+          <t>Zayıflama Manifestingi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258465082</t>
+          <t>9786259927190</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm ve Budizm</t>
+          <t>Dünyanın Gizemli Misafirleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259927169</t>
+          <t>9786057249272</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ay Burçlarının Gizemleri</t>
+          <t>Biz Neymar - Mbappe</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057249241</t>
+          <t>9786258465341</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Futbol Rüyası</t>
+          <t>Boarık</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258465952</t>
+          <t>9786259927176</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Imagine</t>
+          <t>Ruhların Savaşı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>580</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259927145</t>
+          <t>9786259927152</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Misafiri</t>
+          <t>Kaderin Sayısal Kodları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057249265</t>
+          <t>9786258465082</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Düşe Yazdım</t>
+          <t>Hinduizm ve Budizm</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259927121</t>
+          <t>9786259927169</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Rune Semboller Kitabı</t>
+          <t>Ay Burçlarının Gizemleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259927114</t>
+          <t>9786057249241</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Baba</t>
+          <t>Sihirli Futbol Rüyası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259927107</t>
+          <t>9786258465952</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kızıl</t>
+          <t>Imagine</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>190</v>
+        <v>580</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259927138</t>
+          <t>9786259927145</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sadece Bir Adım Kaldı</t>
+          <t>Tanrı Misafiri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>490</v>
+        <v>400</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057249296</t>
+          <t>9786057249265</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Alfa Kadını</t>
+          <t>Düşe Yazdım</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258465464</t>
+          <t>9786259927121</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Ada</t>
+          <t>Rune Semboller Kitabı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>130</v>
+        <v>800</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057249234</t>
+          <t>9786259927114</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Üç Patiler Çetesi</t>
+          <t>Baba</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057249227</t>
+          <t>9786259927107</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Vahşi</t>
+          <t>Kızıl</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>380</v>
+        <v>190</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057249210</t>
+          <t>9786259927138</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Adalet Çivisi</t>
+          <t>Sadece Bir Adım Kaldı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>490</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057206831</t>
+          <t>9786057249296</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Büyük Aşkım 3</t>
+          <t>Alfa Kadını</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057206824</t>
+          <t>9786258465464</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Büyük Aşkım 2</t>
+          <t>Gizemli Ada</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>320</v>
+        <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057206817</t>
+          <t>9786057249234</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Büyük Aşkım 1</t>
+          <t>Üç Patiler Çetesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>2994355904296</t>
+          <t>9786057249227</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Diyet ve Fitness Günlüğü</t>
+          <t>Vahşi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>145</v>
+        <v>380</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>2994355904295</t>
+          <t>9786057249210</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Film Dizi Ajandası</t>
+          <t>Adalet Çivisi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>2994355904294</t>
+          <t>9786057206831</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Ajandası</t>
+          <t>Büyük Aşkım 3</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>2994355904293</t>
+          <t>9786057206824</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Ajandası</t>
+          <t>Büyük Aşkım 2</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>2994355904292</t>
+          <t>9786057206817</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma Ajandası</t>
+          <t>Büyük Aşkım 1</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258465440</t>
+          <t>2994355904296</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Şark Cinayetleri</t>
+          <t>Diyet ve Fitness Günlüğü</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>240</v>
+        <v>145</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057206800</t>
+          <t>2994355904295</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İlkel İnsanlarda Cinsellik</t>
+          <t>Film Dizi Ajandası</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258465181</t>
+          <t>2994355904294</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ben Ronaldo</t>
+          <t>Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057206893</t>
+          <t>2994355904293</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Sessizliği</t>
+          <t>Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258465112</t>
+          <t>2994355904292</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Gemiler</t>
+          <t>Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258465433</t>
+          <t>9786258465440</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ben Messi</t>
+          <t>Şark Cinayetleri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258465808</t>
+          <t>9786057206800</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Meşe</t>
+          <t>İlkel İnsanlarda Cinsellik</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258465013</t>
+          <t>9786258465181</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Cam Tabut Cinayetleri</t>
+          <t>Ben Ronaldo</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258465815</t>
+          <t>9786057206893</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Elçisi</t>
+          <t>Kurtların Sessizliği</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057206886</t>
+          <t>9786258465112</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Şimşekten Hızlı</t>
+          <t>Kağıttan Gemiler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258465921</t>
+          <t>9786258465433</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Zarı Belası</t>
+          <t>Ben Messi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258465303</t>
+          <t>9786258465808</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sokaktaki Kemancı</t>
+          <t>Sihirli Meşe</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258465846</t>
+          <t>9786258465013</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kayıpların Gölgesinde</t>
+          <t>Cam Tabut Cinayetleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258465853</t>
+          <t>9786258465815</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İnsan Aurası</t>
+          <t>Ormanın Elçisi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057206855</t>
+          <t>9786057206886</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hayr Mı Gardaş?</t>
+          <t>Şimşekten Hızlı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057206848</t>
+          <t>9786258465921</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Biriz</t>
+          <t>Zarı Belası</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258465983</t>
+          <t>9786258465303</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Valhalla İskandinav Efsaneleri</t>
+          <t>Sokaktaki Kemancı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>230</v>
+        <v>90</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258465990</t>
+          <t>9786258465846</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Mısır Mitolojisi ve Gizemleri</t>
+          <t>Kayıpların Gölgesinde</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258465976</t>
+          <t>9786258465853</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Korku Günlükleri</t>
+          <t>İnsan Aurası</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258465327</t>
+          <t>9786057206855</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Hint Mitolojisi</t>
+          <t>Hayr Mı Gardaş?</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258465884</t>
+          <t>9786057206848</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Reenkarnasyon ve Karma Kanunu</t>
+          <t>Biriz</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258465938</t>
+          <t>9786258465983</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Alamet</t>
+          <t>Valhalla İskandinav Efsaneleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258465945</t>
+          <t>9786258465990</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Pembe Panter Cinayetleri</t>
+          <t>Mısır Mitolojisi ve Gizemleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>290</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258465891</t>
+          <t>9786258465976</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Zihin Okuma</t>
+          <t>Korku Günlükleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258465969</t>
+          <t>9786258465327</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kahramanın Doğuş Miti</t>
+          <t>Hint Mitolojisi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258465457</t>
+          <t>9786258465884</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Görünenin Ötesinde</t>
+          <t>Reenkarnasyon ve Karma Kanunu</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258465396</t>
+          <t>9786258465938</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Acaba</t>
+          <t>Alamet</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258465877</t>
+          <t>9786258465945</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Simgesel Mitoloji</t>
+          <t>Pembe Panter Cinayetleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258465839</t>
+          <t>9786258465891</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Polenleri</t>
+          <t>Zihin Okuma</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>280</v>
+        <v>175</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258465792</t>
+          <t>9786258465969</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Madalyanın Ardında</t>
+          <t>Kahramanın Doğuş Miti</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057084583</t>
+          <t>9786258465457</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Martının Kanadında Uçan Yengeç</t>
+          <t>Görünenin Ötesinde</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258465587</t>
+          <t>9786258465396</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kuğulu Park Cinayeti</t>
+          <t>Acaba</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258465563</t>
+          <t>9786258465877</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Unutulduğu Yıllar</t>
+          <t>Simgesel Mitoloji</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258465266</t>
+          <t>9786258465839</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Karma</t>
+          <t>Yıldız Polenleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>470</v>
+        <v>280</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258465419</t>
+          <t>9786258465792</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tanrı ve Devlet</t>
+          <t>Madalyanın Ardında</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>180</v>
+        <v>480</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258465402</t>
+          <t>9786057084583</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Düşündüğün Gibisin</t>
+          <t>Martının Kanadında Uçan Yengeç</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>265</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258465372</t>
+          <t>9786258465587</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Huzurun Resmi</t>
+          <t>Kuğulu Park Cinayeti</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258465167</t>
+          <t>9786258465563</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sır</t>
+          <t>Tanrı'nın Unutulduğu Yıllar</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258465204</t>
+          <t>9786258465266</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Tarihi</t>
+          <t>Karma</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>260</v>
+        <v>470</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258465822</t>
+          <t>9786258465419</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Edi'nin Dinozorları</t>
+          <t>Tanrı ve Devlet</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>70</v>
+        <v>180</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258465150</t>
+          <t>9786258465402</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tarihi</t>
+          <t>Düşündüğün Gibisin</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>400</v>
+        <v>265</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258465280</t>
+          <t>9786258465372</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kendi Adıma</t>
+          <t>Huzurun Resmi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>160</v>
+        <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057084590</t>
+          <t>9786258465167</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Hesaplanıyor</t>
+          <t>Büyük Sır</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258465228</t>
+          <t>9786258465204</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Eşitsizliğin Kökeni</t>
+          <t>Orta Çağ Tarihi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258465174</t>
+          <t>9786258465822</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>İki Ülkenin Kraliçesi - Nefertiti</t>
+          <t>Edi'nin Dinozorları</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>290</v>
+        <v>70</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258465143</t>
+          <t>9786258465150</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Hikayeleri</t>
+          <t>Dünya Tarihi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258465259</t>
+          <t>9786258465280</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Pepuk Kuşları</t>
+          <t>Kendi Adıma</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258465235</t>
+          <t>9786057084590</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Bilinen ve Bilinmeyen Tanrı</t>
+          <t>Yeniden Hesaplanıyor</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258465099</t>
+          <t>9786258465228</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Gülün Dikeni</t>
+          <t>Eşitsizliğin Kökeni</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057084569</t>
+          <t>9786258465174</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Bir Yol Bulunur</t>
+          <t>İki Ülkenin Kraliçesi - Nefertiti</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>130</v>
+        <v>290</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258465297</t>
+          <t>9786258465143</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Antik Yunan Hikayeleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>35</v>
+        <v>340</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258465907</t>
+          <t>9786258465259</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan ve Roma Mitleri ve Efsaneleri</t>
+          <t>Pepuk Kuşları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786050641691</t>
+          <t>9786258465235</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Seni Öyle Çok Özledim Ki</t>
+          <t>Bilinen ve Bilinmeyen Tanrı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786050641608</t>
+          <t>9786258465099</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kaktüs ve Lavinia</t>
+          <t>Gülün Dikeni</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>160</v>
+        <v>330</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057084514</t>
+          <t>9786057084569</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Düşerken</t>
+          <t>Bir Yol Bulunur</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057437327</t>
+          <t>9786258465297</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bibliyofil Kitap Okuma Ajandası</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786050641615</t>
+          <t>9786258465907</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bay Virüs</t>
+          <t>Antik Yunan ve Roma Mitleri ve Efsaneleri</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>70</v>
+        <v>400</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>2994355903786</t>
+          <t>9786050641691</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Cornell Tekniği Not Defteri</t>
+          <t>Seni Öyle Çok Özledim Ki</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786050641639</t>
+          <t>9786050641608</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Koşan Ay</t>
+          <t>Kaktüs ve Lavinia</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057084552</t>
+          <t>9786057084514</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Işık'ın Bitmeyen Maceraları</t>
+          <t>Düşerken</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057084545</t>
+          <t>9786057437327</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Peruk</t>
+          <t>Bibliyofil Kitap Okuma Ajandası</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057084507</t>
+          <t>9786050641615</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Moonwalk</t>
+          <t>Bay Virüs</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>170</v>
+        <v>70</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057084538</t>
+          <t>2994355903786</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Yüzüdür Yeryüzü</t>
+          <t>Cornell Tekniği Not Defteri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057437310</t>
+          <t>9786050641639</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ruhumdaki İz</t>
+          <t>Koşan Ay</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786050679281</t>
+          <t>9786057084552</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Heykel Cinayetleri</t>
+          <t>Işık'ın Bitmeyen Maceraları</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>280</v>
+        <v>70</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057437334</t>
+          <t>9786057084545</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Çitlembik Sokağı</t>
+          <t>Kızıl Peruk</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786050641660</t>
+          <t>9786057084507</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Hovarda</t>
+          <t>Moonwalk</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>240</v>
+        <v>170</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786050641677</t>
+          <t>9786057084538</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Günü - Kayıp Kentin Laneti</t>
+          <t>Sevginin Yüzüdür Yeryüzü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786050641684</t>
+          <t>9786057437310</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Ruhumdaki İz</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>90</v>
+        <v>240</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057031020</t>
+          <t>9786050679281</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kurşun Gölgesi</t>
+          <t>Heykel Cinayetleri</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057031037</t>
+          <t>9786057437334</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Geviş Getirmelerim</t>
+          <t>Çitlembik Sokağı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057031051</t>
+          <t>9786050641660</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Doktor Yasemen</t>
+          <t>Hovarda</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057031044</t>
+          <t>9786050641677</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Figanı</t>
+          <t>Şeytanın Günü - Kayıp Kentin Laneti</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057031068</t>
+          <t>9786050641684</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Gönül'den Bafra'm</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>25</v>
+        <v>90</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057031075</t>
+          <t>9786057031020</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Şiirsel Nefes</t>
+          <t>Kurşun Gölgesi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057031099</t>
+          <t>9786057031037</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Haydi Kızlar Gökyüzüne</t>
+          <t>Geviş Getirmelerim</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057437303</t>
+          <t>9786057031051</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yanikimu</t>
+          <t>Doktor Yasemen</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057437341</t>
+          <t>9786057031044</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yılangül</t>
+          <t>Duyguların Figanı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057031013</t>
+          <t>9786057031068</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Ders Takip Ajandası</t>
+          <t>Gönül'den Bafra'm</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>65</v>
+        <v>25</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786050641646</t>
+          <t>9786057031075</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Mars Öncüleri</t>
+          <t>Şiirsel Nefes</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057031006</t>
+          <t>9786057031099</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Fesligiller</t>
+          <t>Haydi Kızlar Gökyüzüne</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057031082</t>
+          <t>9786057437303</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kara Ev</t>
+          <t>Yanikimu</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786050641653</t>
+          <t>9786057437341</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Raga Kimin Gerçeği?</t>
+          <t>Yılangül</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786050679298</t>
+          <t>9786057031013</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve 21. Yüzyıl</t>
+          <t>Ders Takip Ajandası</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>120</v>
+        <v>65</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786050679236</t>
+          <t>9786050641646</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Ada</t>
+          <t>Mars Öncüleri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786050679229</t>
+          <t>9786057031006</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Enheduanna</t>
+          <t>Fesligiller</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786050679205</t>
+          <t>9786057031082</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Gülüşüne Gizlediğim Öyküler</t>
+          <t>Kara Ev</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786050679250</t>
+          <t>9786050641653</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Öfke</t>
+          <t>Raga Kimin Gerçeği?</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786050679274</t>
+          <t>9786050679298</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Cinnet Kafesi</t>
+          <t>Sanat ve 21. Yüzyıl</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>290</v>
+        <v>120</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786050679267</t>
+          <t>9786050679236</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kayalıklar Altında</t>
+          <t>Ada</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786058014695</t>
+          <t>9786050679229</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Geveze Yaprak</t>
+          <t>Enheduanna</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>35</v>
+        <v>190</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786058014688</t>
+          <t>9786050679205</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Günah Utanırken</t>
+          <t>Gülüşüne Gizlediğim Öyküler</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786050679243</t>
+          <t>9786050679250</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Elin Kızı</t>
+          <t>Öfke</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786058014633</t>
+          <t>9786050679274</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Yazar Adayının Yolculuğu</t>
+          <t>Cinnet Kafesi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>140</v>
+        <v>290</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786058014664</t>
+          <t>9786050679267</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Mezar Odası</t>
+          <t>Kayalıklar Altında</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786058014671</t>
+          <t>9786058014695</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Bizim</t>
+          <t>Geveze Yaprak</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786058014640</t>
+          <t>9786058014688</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Kopanlar</t>
+          <t>Günah Utanırken</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786058014657</t>
+          <t>9786050679243</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>101. Üğüz Kralı</t>
+          <t>Elin Kızı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786058014619</t>
+          <t>9786058014633</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Benim de Bir Öyküm Var</t>
+          <t>Yazar Adayının Yolculuğu</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786058014626</t>
+          <t>9786058014664</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kavgasız Çözümler ve Yaşanmışlıklar</t>
+          <t>Mezar Odası</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258465105</t>
+          <t>9786058014671</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Fareli Köşkün Hayaleti</t>
+          <t>Gelecek Bizim</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786259831824</t>
+          <t>9786058014640</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ceset Tarlası</t>
+          <t>Gönülden Kopanlar</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258465532</t>
+          <t>9786058014657</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Benim Hikayem</t>
+          <t>101. Üğüz Kralı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>170</v>
+        <v>100</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
+          <t>9786058014619</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Benim de Bir Öyküm Var</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786058014626</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Kavgasız Çözümler ve Yaşanmışlıklar</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786258465105</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Fareli Köşkün Hayaleti</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786259831824</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Ceset Tarlası</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786258465532</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Benim Hikayem</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
           <t>9786050641622</t>
         </is>
       </c>
-      <c r="B184" s="1" t="inlineStr">
+      <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Deliliğin Sınırında</t>
         </is>
       </c>
-      <c r="C184" s="1">
+      <c r="C189" s="1">
         <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>