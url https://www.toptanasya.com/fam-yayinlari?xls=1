--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,1225 +85,1255 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259574332</t>
+          <t>9786259574394</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Aşklar ve Gölgeler</t>
+          <t>Sönmüş Ocağın Ateşi - Ma Dersim Mutfağı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>375</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259574349</t>
+          <t>9786259574370</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Suyun Kokusu</t>
+          <t>Aşkirek</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>230</v>
+        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259574356</t>
+          <t>9786259574332</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kırmanciye’nin Son Toplantısı</t>
+          <t>İnsanlar Aşklar ve Gölgeler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259574301</t>
+          <t>9786259574349</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Manidar</t>
+          <t>Soğuk Suyun Kokusu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057318763</t>
+          <t>9786259574356</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yüzünde Yara</t>
+          <t>Kırmanciye’nin Son Toplantısı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057318732</t>
+          <t>9786259574301</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kürt Aleviliği-2</t>
+          <t>Manidar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057318749</t>
+          <t>9786057318763</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Lorıka Domanu</t>
+          <t>Yüzünde Yara</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057318725</t>
+          <t>9786057318732</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İkadya</t>
+          <t>Kürt Aleviliği-2</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057086006</t>
+          <t>9786057318749</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Derde Mı Niyo</t>
+          <t>Lorıka Domanu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057318701</t>
+          <t>9786057318725</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dersim 38’in Son Tanıkları/ 1937-1938 Sözlü Tarih Projesi Ara Raporu</t>
+          <t>İkadya</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055293727</t>
+          <t>9786057086006</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Şahin</t>
+          <t>Derde Mı Niyo</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>88</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057086099</t>
+          <t>9786057318701</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zaman</t>
+          <t>Dersim 38’in Son Tanıkları/ 1937-1938 Sözlü Tarih Projesi Ara Raporu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057318718</t>
+          <t>9786055293727</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ejma</t>
+          <t>Yalnız Şahin</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>60</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057086082</t>
+          <t>9786057086099</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Anuşka</t>
+          <t>Zaman</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057086037</t>
+          <t>9786057318718</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Alevi Yolu, Erkanı, İnancı, Tarihi ve Dersim</t>
+          <t>Ejma</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057086020</t>
+          <t>9786057086082</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Jiyargi</t>
+          <t>Anuşka</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057086051</t>
+          <t>9786057086037</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Nupelda</t>
+          <t>Alevi Yolu, Erkanı, İnancı, Tarihi ve Dersim</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055293482</t>
+          <t>9786057086020</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tae Hekiati - 1</t>
+          <t>Jiyargi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057086044</t>
+          <t>9786057086051</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Rayber</t>
+          <t>Nupelda</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055293475</t>
+          <t>9786055293482</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sanıke Ma 2</t>
+          <t>Tae Hekiati - 1</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>4440000001167</t>
+          <t>9786057086044</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sanıke Ma 1</t>
+          <t>Rayber</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055293994</t>
+          <t>9786055293475</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Aynı Çatı Altında</t>
+          <t>Sanıke Ma 2</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055293956</t>
+          <t>4440000001167</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Askıda Hayatlar</t>
+          <t>Sanıke Ma 1</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055293987</t>
+          <t>9786055293994</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bekes</t>
+          <t>Aynı Çatı Altında</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>130</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055293369</t>
+          <t>9786055293956</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sürgün</t>
+          <t>Askıda Hayatlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055293581</t>
+          <t>9786055293987</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Musul Yanıyorken: Haberciler Ateş Altında</t>
+          <t>Bekes</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>18.52</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000031107</t>
+          <t>9786055293369</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Gizemli Tarihi 1</t>
+          <t>Sürgün</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000022659</t>
+          <t>9786055293581</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kürt Aleviliği 1</t>
+          <t>Musul Yanıyorken: Haberciler Ateş Altında</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>30</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055293079</t>
+          <t>3990000031107</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Şırıl Şırıl Nehrimiz</t>
+          <t>Dersim'in Gizemli Tarihi 1</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>10.19</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055293048</t>
+          <t>3990000022659</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Döngüsünde Dersim</t>
+          <t>Kürt Aleviliği 1</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>11.11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055293116</t>
+          <t>9786055293079</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yazılmayan Tarih - Anılarım</t>
+          <t>Şırıl Şırıl Nehrimiz</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>27</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055293031</t>
+          <t>9786055293048</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Vukuatlı Resmi Kimlik Sözlüğü</t>
+          <t>Zamanın Döngüsünde Dersim</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>20</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055293086</t>
+          <t>9786055293116</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Yapı ve İnanç Bağlamında Dersim Aleviliği</t>
+          <t>Yazılmayan Tarih - Anılarım</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>13.89</v>
+        <v>27</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055293062</t>
+          <t>9786055293031</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Piltan Öyküleri</t>
+          <t>Vukuatlı Resmi Kimlik Sözlüğü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055293109</t>
+          <t>9786055293086</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Toplantısı</t>
+          <t>Toplumsal Yapı ve İnanç Bağlamında Dersim Aleviliği</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055293024</t>
+          <t>9786055293062</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mobbing - İşyerinde Yıldırma</t>
+          <t>Piltan Öyküleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>14</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055293055</t>
+          <t>9786055293109</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Leylalı Haller</t>
+          <t>Ölüler Toplantısı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055293017</t>
+          <t>9786055293024</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kara Vagon</t>
+          <t>Mobbing - İşyerinde Yıldırma</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>20.37</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050318647</t>
+          <t>9786055293055</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hitit Hukuku (Ciltli)</t>
+          <t>Leylalı Haller</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055293123</t>
+          <t>9786055293017</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ebe Vatena Tırki Kıtabe Musaena Zazaki - Türkçe Açıklamalı Zazaca Öğrenme Kitabı</t>
+          <t>Kara Vagon</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>32.41</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055293406</t>
+          <t>9786050318647</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır Salnamelerinde Dersim</t>
+          <t>Hitit Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059162050</t>
+          <t>9786055293123</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Darend</t>
+          <t>Ebe Vatena Tırki Kıtabe Musaena Zazaki - Türkçe Açıklamalı Zazaca Öğrenme Kitabı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>12</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055293420</t>
+          <t>9786055293406</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Kadim Halkı Zazalar</t>
+          <t>Diyarbakır Salnamelerinde Dersim</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055393369</t>
+          <t>9786059162050</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Zülfikar</t>
+          <t>Darend</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>12.96</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055393376</t>
+          <t>9786055293420</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bir Varmış Bir Yokmuş - Son Gağand</t>
+          <t>Anadolu'nun Kadim Halkı Zazalar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055293253</t>
+          <t>9786055393369</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Pet ve Pelge Ra</t>
+          <t>Zülfikar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055293178</t>
+          <t>9786055393376</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İki Dedem Vardı</t>
+          <t>Bir Varmış Bir Yokmuş - Son Gağand</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055293093</t>
+          <t>9786055293253</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hayıg</t>
+          <t>Pet ve Pelge Ra</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>6.48</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055293154</t>
+          <t>9786055293178</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kar Aydınlığı</t>
+          <t>İki Dedem Vardı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>12.04</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055293161</t>
+          <t>9786055293093</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Ateş Gibi Yakıyordu</t>
+          <t>Hayıg</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>25</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055293130</t>
+          <t>9786055293154</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dirmil Ömürcüsü</t>
+          <t>Kar Aydınlığı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055293147</t>
+          <t>9786055293161</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Goca Meryem</t>
+          <t>Rüzgar Ateş Gibi Yakıyordu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055293208</t>
+          <t>9786055293130</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yol Ayrımı (Aweray)</t>
+          <t>Dirmil Ömürcüsü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055293239</t>
+          <t>9786055293147</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Avesta</t>
+          <t>Goca Meryem</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>240</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056534676</t>
+          <t>9786055293208</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Alişer</t>
+          <t>Yol Ayrımı (Aweray)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>12</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055293246</t>
+          <t>9786055293239</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Mirseyit Tarihi Cilt 1</t>
+          <t>Avesta</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>32.41</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055293307</t>
+          <t>9786056534676</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Zazaca Atasözleri ve Özlü Sözler / Zazaki Qale Verinu O Qale Reber</t>
+          <t>Alişer</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055293314</t>
+          <t>9786055293246</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Derse Zazaki</t>
+          <t>Mirseyit Tarihi Cilt 1</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>35</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055293895</t>
+          <t>9786055293307</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Pratik Zazaca Konuşma Kılavuzu</t>
+          <t>Zazaca Atasözleri ve Özlü Sözler / Zazaki Qale Verinu O Qale Reber</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055293918</t>
+          <t>9786055293314</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sewle Sewe</t>
+          <t>Derse Zazaki</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055293949</t>
+          <t>9786055293895</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Rabat</t>
+          <t>Pratik Zazaca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>110</v>
+        <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055293901</t>
+          <t>9786055293918</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Minas Dede’nin Değirmeni</t>
+          <t>Sewle Sewe</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055293888</t>
+          <t>9786055293949</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Çar Qeşi</t>
+          <t>Rabat</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>20</v>
+        <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055293598</t>
+          <t>9786055293901</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tije Welat</t>
+          <t>Minas Dede’nin Değirmeni</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055293802</t>
+          <t>9786055293888</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kırılma</t>
+          <t>Çar Qeşi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>75</v>
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055293826</t>
+          <t>9786055293598</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kimlikler</t>
+          <t>Tije Welat</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058091702</t>
+          <t>9786055293802</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>A1 Seviye Zazaca Ders Kitabı</t>
+          <t>Kırılma</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055293925</t>
+          <t>9786055293826</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Lilo'nun Sergisi</t>
+          <t>Kayıp Kimlikler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055293611</t>
+          <t>9786058091702</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Munzur</t>
+          <t>A1 Seviye Zazaca Ders Kitabı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>20</v>
+        <v>70</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055293796</t>
+          <t>9786055293925</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Patikadaki Ateş</t>
+          <t>Lilo'nun Sergisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055293789</t>
+          <t>9786055293611</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sömürge Kentlerin Aysız Geceleri</t>
+          <t>Munzur</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059162111</t>
+          <t>9786055293796</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Mesle O Vıstunik Zazaki</t>
+          <t>Patikadaki Ateş</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055293833</t>
+          <t>9786055293789</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Gülü</t>
+          <t>Sömürge Kentlerin Aysız Geceleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>75</v>
+        <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055293840</t>
+          <t>9786059162111</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aşme Zerde</t>
+          <t>Mesle O Vıstunik Zazaki</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>16</v>
+        <v>90</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055293857</t>
+          <t>9786055293833</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Umutlar Düşlerde Kalmasın</t>
+          <t>Bozkır Gülü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>20</v>
+        <v>75</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000022660</t>
+          <t>9786055293840</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Gizemli Tarihi - 2</t>
+          <t>Aşme Zerde</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052456989</t>
+          <t>9786055293857</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Giriş Kapısı Pertek</t>
+          <t>Umutlar Düşlerde Kalmasın</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>64.81</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055293758</t>
+          <t>3990000022660</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bir Askerin Günlüğünden Dersim 1938</t>
+          <t>Dersim'in Gizemli Tarihi - 2</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>23</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
+          <t>9786052456989</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Dersim'in Giriş Kapısı Pertek</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>64.81</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786055293758</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Bir Askerin Günlüğünden Dersim 1938</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
           <t>9786259574318</t>
         </is>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Kapitalizmin Alacakaranlığı ve Devrimin Şafağı</t>
         </is>
       </c>
-      <c r="C80" s="1">
+      <c r="C82" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>