--- v1 (2026-04-02)
+++ v2 (2026-09-12)
@@ -85,1255 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259574394</t>
+          <t>9786259230726</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sönmüş Ocağın Ateşi - Ma Dersim Mutfağı</t>
+          <t>Dersim Kırmanciya Beleke</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>375</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259574370</t>
+          <t>9786259574394</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aşkirek</t>
+          <t>Sönmüş Ocağın Ateşi - Ma Dersim Mutfağı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>430</v>
+        <v>375</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259574332</t>
+          <t>9786259574370</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Aşklar ve Gölgeler</t>
+          <t>Aşkirek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259574349</t>
+          <t>9786259574332</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Suyun Kokusu</t>
+          <t>İnsanlar Aşklar ve Gölgeler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259574356</t>
+          <t>9786259574349</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kırmanciye’nin Son Toplantısı</t>
+          <t>Soğuk Suyun Kokusu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259574301</t>
+          <t>9786259574356</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Manidar</t>
+          <t>Kırmanciye’nin Son Toplantısı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057318763</t>
+          <t>9786259574301</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yüzünde Yara</t>
+          <t>Manidar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057318732</t>
+          <t>9786057318763</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kürt Aleviliği-2</t>
+          <t>Yüzünde Yara</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057318749</t>
+          <t>9786057318732</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Lorıka Domanu</t>
+          <t>Kürt Aleviliği-2</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057318725</t>
+          <t>9786057318749</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İkadya</t>
+          <t>Lorıka Domanu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057086006</t>
+          <t>9786057318725</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Derde Mı Niyo</t>
+          <t>İkadya</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057318701</t>
+          <t>9786057086006</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dersim 38’in Son Tanıkları/ 1937-1938 Sözlü Tarih Projesi Ara Raporu</t>
+          <t>Derde Mı Niyo</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055293727</t>
+          <t>9786057318701</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Şahin</t>
+          <t>Dersim 38’in Son Tanıkları/ 1937-1938 Sözlü Tarih Projesi Ara Raporu</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>88</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057086099</t>
+          <t>9786055293727</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Zaman</t>
+          <t>Yalnız Şahin</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>50</v>
+        <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057318718</t>
+          <t>9786057086099</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ejma</t>
+          <t>Zaman</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057086082</t>
+          <t>9786057318718</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Anuşka</t>
+          <t>Ejma</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057086037</t>
+          <t>9786057086082</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Alevi Yolu, Erkanı, İnancı, Tarihi ve Dersim</t>
+          <t>Anuşka</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057086020</t>
+          <t>9786057086037</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Jiyargi</t>
+          <t>Alevi Yolu, Erkanı, İnancı, Tarihi ve Dersim</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057086051</t>
+          <t>9786057086020</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Nupelda</t>
+          <t>Jiyargi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055293482</t>
+          <t>9786057086051</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tae Hekiati - 1</t>
+          <t>Nupelda</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057086044</t>
+          <t>9786055293482</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Rayber</t>
+          <t>Tae Hekiati - 1</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055293475</t>
+          <t>9786057086044</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sanıke Ma 2</t>
+          <t>Rayber</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>4440000001167</t>
+          <t>9786055293475</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sanıke Ma 1</t>
+          <t>Sanıke Ma 2</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055293994</t>
+          <t>4440000001167</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Aynı Çatı Altında</t>
+          <t>Sanıke Ma 1</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055293956</t>
+          <t>9786055293994</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Askıda Hayatlar</t>
+          <t>Aynı Çatı Altında</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055293987</t>
+          <t>9786055293956</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bekes</t>
+          <t>Askıda Hayatlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055293369</t>
+          <t>9786055293987</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sürgün</t>
+          <t>Bekes</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055293581</t>
+          <t>9786055293369</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Musul Yanıyorken: Haberciler Ateş Altında</t>
+          <t>Sürgün</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>18.52</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>3990000031107</t>
+          <t>9786055293581</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Gizemli Tarihi 1</t>
+          <t>Musul Yanıyorken: Haberciler Ateş Altında</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000022659</t>
+          <t>3990000031107</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kürt Aleviliği 1</t>
+          <t>Dersim'in Gizemli Tarihi 1</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>30</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055293079</t>
+          <t>3990000022659</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Şırıl Şırıl Nehrimiz</t>
+          <t>Kürt Aleviliği 1</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>10.19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055293048</t>
+          <t>9786055293079</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Döngüsünde Dersim</t>
+          <t>Şırıl Şırıl Nehrimiz</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>11.11</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055293116</t>
+          <t>9786055293048</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yazılmayan Tarih - Anılarım</t>
+          <t>Zamanın Döngüsünde Dersim</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>27</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055293031</t>
+          <t>9786055293116</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Vukuatlı Resmi Kimlik Sözlüğü</t>
+          <t>Yazılmayan Tarih - Anılarım</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055293086</t>
+          <t>9786055293031</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Yapı ve İnanç Bağlamında Dersim Aleviliği</t>
+          <t>Vukuatlı Resmi Kimlik Sözlüğü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055293062</t>
+          <t>9786055293086</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Piltan Öyküleri</t>
+          <t>Toplumsal Yapı ve İnanç Bağlamında Dersim Aleviliği</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055293109</t>
+          <t>9786055293062</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Toplantısı</t>
+          <t>Piltan Öyküleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055293024</t>
+          <t>9786055293109</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mobbing - İşyerinde Yıldırma</t>
+          <t>Ölüler Toplantısı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>14</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055293055</t>
+          <t>9786055293024</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Leylalı Haller</t>
+          <t>Mobbing - İşyerinde Yıldırma</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>9.26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055293017</t>
+          <t>9786055293055</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kara Vagon</t>
+          <t>Leylalı Haller</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>20.37</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050318647</t>
+          <t>9786055293017</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hitit Hukuku (Ciltli)</t>
+          <t>Kara Vagon</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055293123</t>
+          <t>9786050318647</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ebe Vatena Tırki Kıtabe Musaena Zazaki - Türkçe Açıklamalı Zazaca Öğrenme Kitabı</t>
+          <t>Hitit Hukuku (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>32.41</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055293406</t>
+          <t>9786055293123</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır Salnamelerinde Dersim</t>
+          <t>Ebe Vatena Tırki Kıtabe Musaena Zazaki - Türkçe Açıklamalı Zazaca Öğrenme Kitabı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>25</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059162050</t>
+          <t>9786055293406</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Darend</t>
+          <t>Diyarbakır Salnamelerinde Dersim</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>12</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055293420</t>
+          <t>9786059162050</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Kadim Halkı Zazalar</t>
+          <t>Darend</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055393369</t>
+          <t>9786055293420</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Zülfikar</t>
+          <t>Anadolu'nun Kadim Halkı Zazalar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>12.96</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055393376</t>
+          <t>9786055393369</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bir Varmış Bir Yokmuş - Son Gağand</t>
+          <t>Zülfikar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>60</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055293253</t>
+          <t>9786055393376</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Pet ve Pelge Ra</t>
+          <t>Bir Varmış Bir Yokmuş - Son Gağand</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055293178</t>
+          <t>9786055293253</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İki Dedem Vardı</t>
+          <t>Pet ve Pelge Ra</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055293093</t>
+          <t>9786055293178</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hayıg</t>
+          <t>İki Dedem Vardı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>6.48</v>
+        <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055293154</t>
+          <t>9786055293093</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kar Aydınlığı</t>
+          <t>Hayıg</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>12.04</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055293161</t>
+          <t>9786055293154</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Ateş Gibi Yakıyordu</t>
+          <t>Kar Aydınlığı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>25</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055293130</t>
+          <t>9786055293161</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Dirmil Ömürcüsü</t>
+          <t>Rüzgar Ateş Gibi Yakıyordu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055293147</t>
+          <t>9786055293130</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Goca Meryem</t>
+          <t>Dirmil Ömürcüsü</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055293208</t>
+          <t>9786055293147</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yol Ayrımı (Aweray)</t>
+          <t>Goca Meryem</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055293239</t>
+          <t>9786055293208</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Avesta</t>
+          <t>Yol Ayrımı (Aweray)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>240</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056534676</t>
+          <t>9786055293239</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Alişer</t>
+          <t>Avesta</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>12</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055293246</t>
+          <t>9786056534676</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mirseyit Tarihi Cilt 1</t>
+          <t>Alişer</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>32.41</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055293307</t>
+          <t>9786055293246</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Zazaca Atasözleri ve Özlü Sözler / Zazaki Qale Verinu O Qale Reber</t>
+          <t>Mirseyit Tarihi Cilt 1</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>12</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055293314</t>
+          <t>9786055293307</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Derse Zazaki</t>
+          <t>Zazaca Atasözleri ve Özlü Sözler / Zazaki Qale Verinu O Qale Reber</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055293895</t>
+          <t>9786055293314</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Pratik Zazaca Konuşma Kılavuzu</t>
+          <t>Derse Zazaki</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055293918</t>
+          <t>9786055293895</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sewle Sewe</t>
+          <t>Pratik Zazaca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055293949</t>
+          <t>9786055293918</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Rabat</t>
+          <t>Sewle Sewe</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>110</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055293901</t>
+          <t>9786055293949</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Minas Dede’nin Değirmeni</t>
+          <t>Rabat</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055293888</t>
+          <t>9786055293901</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çar Qeşi</t>
+          <t>Minas Dede’nin Değirmeni</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055293598</t>
+          <t>9786055293888</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tije Welat</t>
+          <t>Çar Qeşi</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055293802</t>
+          <t>9786055293598</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kırılma</t>
+          <t>Tije Welat</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>75</v>
+        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055293826</t>
+          <t>9786055293802</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kimlikler</t>
+          <t>Kırılma</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058091702</t>
+          <t>9786055293826</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>A1 Seviye Zazaca Ders Kitabı</t>
+          <t>Kayıp Kimlikler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>70</v>
+        <v>35</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055293925</t>
+          <t>9786058091702</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Lilo'nun Sergisi</t>
+          <t>A1 Seviye Zazaca Ders Kitabı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055293611</t>
+          <t>9786055293925</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Munzur</t>
+          <t>Lilo'nun Sergisi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055293796</t>
+          <t>9786055293611</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Patikadaki Ateş</t>
+          <t>Munzur</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055293789</t>
+          <t>9786055293796</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sömürge Kentlerin Aysız Geceleri</t>
+          <t>Patikadaki Ateş</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>20</v>
+        <v>90</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059162111</t>
+          <t>9786055293789</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mesle O Vıstunik Zazaki</t>
+          <t>Sömürge Kentlerin Aysız Geceleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055293833</t>
+          <t>9786059162111</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bozkır Gülü</t>
+          <t>Mesle O Vıstunik Zazaki</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055293840</t>
+          <t>9786055293833</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Aşme Zerde</t>
+          <t>Bozkır Gülü</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>16</v>
+        <v>75</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055293857</t>
+          <t>9786055293840</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Umutlar Düşlerde Kalmasın</t>
+          <t>Aşme Zerde</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000022660</t>
+          <t>9786055293857</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Gizemli Tarihi - 2</t>
+          <t>Umutlar Düşlerde Kalmasın</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052456989</t>
+          <t>3990000022660</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dersim'in Giriş Kapısı Pertek</t>
+          <t>Dersim'in Gizemli Tarihi - 2</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>64.81</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055293758</t>
+          <t>9786052456989</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bir Askerin Günlüğünden Dersim 1938</t>
+          <t>Dersim'in Giriş Kapısı Pertek</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>23</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
+          <t>9786055293758</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Bir Askerin Günlüğünden Dersim 1938</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9786259574318</t>
         </is>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Kapitalizmin Alacakaranlığı ve Devrimin Şafağı</t>
         </is>
       </c>
-      <c r="C82" s="1">
+      <c r="C83" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>