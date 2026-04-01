--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -85,6115 +85,6130 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256487581</t>
+          <t>9789756424377</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bilsem 3 Deneme Sınavları</t>
+          <t>İmparatorluk Politikalarında Teo Stratejiler ve Türkiye</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>377</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256487574</t>
+          <t>9786256487581</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bilsem 2 Deneme Sınavları</t>
+          <t>Bilsem 3 Deneme Sınavları</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>377</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256487246</t>
+          <t>9786256487574</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Links With The Past In The Plant World</t>
+          <t>Bilsem 2 Deneme Sınavları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>168</v>
+        <v>377</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258233452</t>
+          <t>9786256487246</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sevgi ve Mutluluk Öyküleri</t>
+          <t>Links With The Past In The Plant World</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>254</v>
+        <v>168</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256487239</t>
+          <t>9786258233452</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>On The Origin Of Species</t>
+          <t>Sevgi ve Mutluluk Öyküleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>550</v>
+        <v>254</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256487253</t>
+          <t>9786256487239</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Insectivorous Plants</t>
+          <t>On The Origin Of Species</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>584</v>
+        <v>550</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256487185</t>
+          <t>9786256487253</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>The Different Froms Of Flowers On Plants Of The Same Species</t>
+          <t>Insectivorous Plants</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>584</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256487161</t>
+          <t>9786256487185</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>The Expression of the Emotions in Man and Animals</t>
+          <t>The Different Froms Of Flowers On Plants Of The Same Species</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>415</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256487192</t>
+          <t>9786256487161</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>The Autobiography Of Charles Darwin</t>
+          <t>The Expression of the Emotions in Man and Animals</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>144</v>
+        <v>415</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256487178</t>
+          <t>9786256487192</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>The Movements And Habits Of Climbing Plants</t>
+          <t>The Autobiography Of Charles Darwin</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>296</v>
+        <v>144</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256487147</t>
+          <t>9786256487178</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>The Voyage Of The Beagle</t>
+          <t>The Movements And Habits Of Climbing Plants</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>638</v>
+        <v>296</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258233216</t>
+          <t>9786256487147</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>English 2 Pratice Book</t>
+          <t>The Voyage Of The Beagle</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>638</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057676511</t>
+          <t>9786258233216</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>5. Seviye Sihirli Dikkat Zekâ Oyunları 5 (İlkokul)</t>
+          <t>English 2 Pratice Book</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>246</v>
+        <v>270</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057676474</t>
+          <t>9786057676511</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>1. Seviye Sihirli Dikkat Zeka Oyunları 1 (İlkokul)</t>
+          <t>5. Seviye Sihirli Dikkat Zekâ Oyunları 5 (İlkokul)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>246</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057676481</t>
+          <t>9786057676474</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>4. Seviye Sihirli Dikkat Zekâ Oyunları 4 (İlkokul)</t>
+          <t>1. Seviye Sihirli Dikkat Zeka Oyunları 1 (İlkokul)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>263</v>
+        <v>246</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944496957</t>
+          <t>9786057676481</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bilsem (Bilim ve Sanat Merkezleri Öğrenci seçme Sınavı)</t>
+          <t>4. Seviye Sihirli Dikkat Zekâ Oyunları 4 (İlkokul)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>377</v>
+        <v>263</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256487284</t>
+          <t>9789944496957</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dubliners</t>
+          <t>Bilsem (Bilim ve Sanat Merkezleri Öğrenci seçme Sınavı)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>290</v>
+        <v>377</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057676498</t>
+          <t>9786256487284</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>3. Seviye Sihirli Dikkat Zekâ Oyunları 3(İlkokul)</t>
+          <t>Dubliners</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>246</v>
+        <v>290</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057676504</t>
+          <t>9786057676498</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2. Seviye Sihirli Dikkat Zeka Oyunları 2(İlkokul)</t>
+          <t>3. Seviye Sihirli Dikkat Zekâ Oyunları 3(İlkokul)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>246</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258233223</t>
+          <t>9786057676504</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>English Pratice Book 3</t>
+          <t>2. Seviye Sihirli Dikkat Zeka Oyunları 2(İlkokul)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>282</v>
+        <v>246</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256487017</t>
+          <t>9786258233223</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>English 4 Pratice Book</t>
+          <t>English Pratice Book 3</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>270</v>
+        <v>282</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256487215</t>
+          <t>9786256487017</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sexual Selection in Relation to Man and Conclusion Part - 3</t>
+          <t>English 4 Pratice Book</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256487222</t>
+          <t>9786256487215</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sexual Selection Part - 2</t>
+          <t>Sexual Selection in Relation to Man and Conclusion Part - 3</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>415</v>
+        <v>320</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256487208</t>
+          <t>9786256487222</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>The Descent Of Man and Selection İn Relation To Sex Part - 1</t>
+          <t>Sexual Selection Part - 2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>364</v>
+        <v>415</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258233537</t>
+          <t>9786256487208</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Özlü Sözler Antolojisi</t>
+          <t>The Descent Of Man and Selection İn Relation To Sex Part - 1</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>254</v>
+        <v>364</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256487079</t>
+          <t>9786258233537</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>The Man In The Iron Mask</t>
+          <t>Özlü Sözler Antolojisi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>618</v>
+        <v>254</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256487055</t>
+          <t>9786256487079</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>The Black Tulip</t>
+          <t>The Man In The Iron Mask</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>355</v>
+        <v>618</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256487086</t>
+          <t>9786256487055</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Black Beauty</t>
+          <t>The Black Tulip</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>237</v>
+        <v>355</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256487413</t>
+          <t>9786256487086</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama Kitabı Gezegenler</t>
+          <t>Black Beauty</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>88</v>
+        <v>237</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258233971</t>
+          <t>9786256487413</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Rapunzel</t>
+          <t>Etkinlikli Boyama Kitabı Gezegenler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256487000</t>
+          <t>9786258233971</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hansel ve Gretel</t>
+          <t>Rapunzel</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258233629</t>
+          <t>9786256487000</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin’in Sihirli Lambası</t>
+          <t>Hansel ve Gretel</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258233995</t>
+          <t>9786258233629</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Parmak Çocuk</t>
+          <t>Alaaddin’in Sihirli Lambası</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258233988</t>
+          <t>9786258233995</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Parmak Çocuk</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256487543</t>
+          <t>9786258233988</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Atasözleriyle Değerler Eğitimi</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>389</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256487482</t>
+          <t>9786256487543</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ayağını Yorganına Göre Uzat</t>
+          <t>Atasözleriyle Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>135</v>
+        <v>389</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256487505</t>
+          <t>9786256487482</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ana Gibi Yar Bağdat Gibi Diyar Olmaz</t>
+          <t>Ayağını Yorganına Göre Uzat</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256487512</t>
+          <t>9786256487505</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bana Arkadaşını Söyle Sana Kim Olduğunu Söyleyeyim</t>
+          <t>Ana Gibi Yar Bağdat Gibi Diyar Olmaz</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256487437</t>
+          <t>9786256487512</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bakarsan Bağ Olur Bakmazsan Dağ Olur</t>
+          <t>Bana Arkadaşını Söyle Sana Kim Olduğunu Söyleyeyim</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256487499</t>
+          <t>9786256487437</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Akçesi Ucuz Olanın Kendisi Kıymetli Olur</t>
+          <t>Bakarsan Bağ Olur Bakmazsan Dağ Olur</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256487529</t>
+          <t>9786256487499</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Canı Canla Ölçmeli</t>
+          <t>Akçesi Ucuz Olanın Kendisi Kıymetli Olur</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256487444</t>
+          <t>9786256487529</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bana Dokunmayan Yılan Bin Yaşasın</t>
+          <t>Canı Canla Ölçmeli</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256487475</t>
+          <t>9786256487444</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yalancının Mumu Yatsıya Kadar Yanar</t>
+          <t>Bana Dokunmayan Yılan Bin Yaşasın</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256487451</t>
+          <t>9786256487475</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sabrın Sonu Selamettir</t>
+          <t>Yalancının Mumu Yatsıya Kadar Yanar</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256487468</t>
+          <t>9786256487451</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Eken Fırtına Biçer</t>
+          <t>Sabrın Sonu Selamettir</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256487536</t>
+          <t>9786256487468</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Masalları</t>
+          <t>Rüzgar Eken Fırtına Biçer</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944496407</t>
+          <t>9786256487536</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Gece Uçuşu</t>
+          <t>Keloğlan Masalları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256487031</t>
+          <t>9789944496407</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Deliliğe Övgü</t>
+          <t>Gece Uçuşu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>148</v>
+        <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944496391</t>
+          <t>9786256487031</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İnsanların Dünyası</t>
+          <t>Deliliğe Övgü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>130</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057188489</t>
+          <t>9789944496391</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Fıkraları</t>
+          <t>İnsanların Dünyası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256487376</t>
+          <t>9786057188489</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama Kitabı Unıcorn</t>
+          <t>Nasreddin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>88</v>
+        <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>4440000003800</t>
+          <t>9786256487376</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama Kitabı Sebzeler ve Meyveler</t>
+          <t>Etkinlikli Boyama Kitabı Unıcorn</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256487321</t>
+          <t>4440000003800</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama Kitabı Taşıtlar</t>
+          <t>Etkinlikli Boyama Kitabı Sebzeler ve Meyveler</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256487369</t>
+          <t>9786256487321</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama Kitabı Spor Aktiviteleri</t>
+          <t>Etkinlikli Boyama Kitabı Taşıtlar</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256487345</t>
+          <t>9786256487369</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama Kitabı Prensesler</t>
+          <t>Etkinlikli Boyama Kitabı Spor Aktiviteleri</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256487307</t>
+          <t>9786256487345</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama Kitabı Giysiler</t>
+          <t>Etkinlikli Boyama Kitabı Prensesler</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256487314</t>
+          <t>9786256487307</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama Kitabı Harfler ve Rakamlar</t>
+          <t>Etkinlikli Boyama Kitabı Giysiler</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256487352</t>
+          <t>9786256487314</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama Kitabı Hayvanlar</t>
+          <t>Etkinlikli Boyama Kitabı Harfler ve Rakamlar</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256487291</t>
+          <t>9786256487352</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama Kitabı Eşyalar</t>
+          <t>Etkinlikli Boyama Kitabı Hayvanlar</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>4440000003801</t>
+          <t>9786256487291</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Boyama Kitabı Meslekler</t>
+          <t>Etkinlikli Boyama Kitabı Eşyalar</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>88</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256487024</t>
+          <t>4440000003801</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Toplum Sözleşmesi</t>
+          <t>Etkinlikli Boyama Kitabı Meslekler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>153</v>
+        <v>88</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256487048</t>
+          <t>9786256487024</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Tembellik Hakkı</t>
+          <t>Toplum Sözleşmesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>110</v>
+        <v>153</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789944496384</t>
+          <t>9786256487048</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Tembellik Hakkı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>124</v>
+        <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258233940</t>
+          <t>9789944496384</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Pal Sokağı Çocukları</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>230</v>
+        <v>124</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258233926</t>
+          <t>9786258233940</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Savaş Pilotu</t>
+          <t>Pal Sokağı Çocukları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>139</v>
+        <v>230</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258233841</t>
+          <t>9786258233926</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Cambazlar</t>
+          <t>Savaş Pilotu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>130</v>
+        <v>139</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258233742</t>
+          <t>9786258233841</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Moby Dick</t>
+          <t>Gezgin Cambazlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>727</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258233643</t>
+          <t>9786258233742</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ulysses</t>
+          <t>Moby Dick</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>892</v>
+        <v>727</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258233735</t>
+          <t>9786258233643</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>The Picture of Dorian Gray</t>
+          <t>Ulysses</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>248</v>
+        <v>892</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258233704</t>
+          <t>9786258233735</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>The Picture of Dorian Gray</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>320</v>
+        <v>248</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258233674</t>
+          <t>9786258233704</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>A Little Princess</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>233</v>
+        <v>320</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258233667</t>
+          <t>9786258233674</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>The Secret Garden</t>
+          <t>A Little Princess</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>255</v>
+        <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258233759</t>
+          <t>9786258233667</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Gulliver’s Travels</t>
+          <t>The Secret Garden</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>294</v>
+        <v>255</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258233766</t>
+          <t>9786258233759</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Gulliver’s Travels</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>187</v>
+        <v>294</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258233858</t>
+          <t>9786258233766</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitimi</t>
+          <t>Gulliver’s Travels</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>187</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258233827</t>
+          <t>9786258233858</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Montessori Yöntemi İle Çocuk Eğitimi</t>
+          <t>Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>330</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258233711</t>
+          <t>9786258233827</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Montessori Yöntemi İle Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>254</v>
+        <v>330</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258233773</t>
+          <t>9786258233711</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>The Orginal Fables Of La Fontaine</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>152</v>
+        <v>254</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258233650</t>
+          <t>9786258233773</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Emma</t>
+          <t>The Orginal Fables Of La Fontaine</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>490</v>
+        <v>152</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258233698</t>
+          <t>9786258233650</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Pinocchio</t>
+          <t>Emma</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>230</v>
+        <v>490</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258233636</t>
+          <t>9786258233698</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dracula</t>
+          <t>Pinocchio</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>482</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258233681</t>
+          <t>9786258233636</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Little Women</t>
+          <t>Dracula</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>212</v>
+        <v>482</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258233728</t>
+          <t>9786258233681</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>The Happy Prince</t>
+          <t>Little Women</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>130</v>
+        <v>212</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258233797</t>
+          <t>9786258233728</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Grimm Masalları</t>
+          <t>The Happy Prince</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>347</v>
+        <v>130</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258233803</t>
+          <t>9786258233797</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Maça Kızı</t>
+          <t>Grimm Masalları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>105</v>
+        <v>347</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258233865</t>
+          <t>9786258233803</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Montessori El Kitabı</t>
+          <t>Maça Kızı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>165</v>
+        <v>105</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258233780</t>
+          <t>9786258233865</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Montessori El Kitabı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>124</v>
+        <v>165</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258233575</t>
+          <t>9786258233780</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>The Mysterious Stranger</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>152</v>
+        <v>124</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258233568</t>
+          <t>9786258233575</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>The Prince and The Pauper</t>
+          <t>The Mysterious Stranger</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>220</v>
+        <v>152</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258233605</t>
+          <t>9786258233568</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>What Is Man? And Other Essays</t>
+          <t>The Prince and The Pauper</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>117</v>
+        <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258233582</t>
+          <t>9786258233605</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Adventures Of Huckleberry Finn(Tom Sawyer’S Comrade)</t>
+          <t>What Is Man? And Other Essays</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>88</v>
+        <v>117</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258233377</t>
+          <t>9786258233582</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>A Captain At Fifteen</t>
+          <t>Adventures Of Huckleberry Finn(Tom Sawyer’S Comrade)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>400</v>
+        <v>88</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258233384</t>
+          <t>9786258233377</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>All Around The Moon</t>
+          <t>A Captain At Fifteen</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>343</v>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258233391</t>
+          <t>9786258233384</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Five Weeks In A Balloon</t>
+          <t>All Around The Moon</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>330</v>
+        <v>343</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258233544</t>
+          <t>9786258233391</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Twenty Thousand Leagues Under the Seas An Underwater Tour of the World</t>
+          <t>Five Weeks In A Balloon</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>398</v>
+        <v>330</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258233339</t>
+          <t>9786258233544</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Burun</t>
+          <t>Twenty Thousand Leagues Under the Seas An Underwater Tour of the World</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>96</v>
+        <v>398</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258233421</t>
+          <t>9786258233339</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>The Mysterious Island</t>
+          <t>Burun</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>500</v>
+        <v>96</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258233414</t>
+          <t>9786258233421</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>The Moon Voyage</t>
+          <t>The Mysterious Island</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>207</v>
+        <v>500</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258233407</t>
+          <t>9786258233414</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Round The Moon</t>
+          <t>The Moon Voyage</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>220</v>
+        <v>207</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258233346</t>
+          <t>9786258233407</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Hatıra Defteri</t>
+          <t>Round The Moon</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>96</v>
+        <v>220</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258233261</t>
+          <t>9786258233346</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina</t>
+          <t>Bir Delinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>615</v>
+        <v>96</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258233247</t>
+          <t>9786258233261</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Hatıra Defteri - Palto ve Burun</t>
+          <t>Anna Karenina</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>130</v>
+        <v>615</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258233315</t>
+          <t>9786258233247</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>The Great Gatsby</t>
+          <t>Bir Delinin Hatıra Defteri - Palto ve Burun</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>320</v>
+        <v>130</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258233308</t>
+          <t>9786258233315</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğum</t>
+          <t>The Great Gatsby</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258233278</t>
+          <t>9786258233308</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Bir Gece</t>
+          <t>Çocukluğum</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>96</v>
+        <v>230</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258233285</t>
+          <t>9786258233278</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Mrs. Dalloway</t>
+          <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>170</v>
+        <v>96</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258233254</t>
+          <t>9786258233285</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Mrs. Dalloway</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>248</v>
+        <v>170</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258233292</t>
+          <t>9786258233254</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ezilenler</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>248</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258233209</t>
+          <t>9786258233292</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Budala</t>
+          <t>Ezilenler</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>550</v>
+        <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258233179</t>
+          <t>9786258233209</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ayaşlı ile Kiracıları</t>
+          <t>Budala</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>185</v>
+        <v>550</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057228604</t>
+          <t>9786258233179</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Şarkısı</t>
+          <t>Ayaşlı ile Kiracıları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>185</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756424216</t>
+          <t>9786057228604</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Amerika Çökerken</t>
+          <t>Bir Noel Şarkısı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>13.8</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258233193</t>
+          <t>9789756424216</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bir Kucak Çiçek &amp; Bir Haydut Kuş ve Diğer Hikâyeler</t>
+          <t>Amerika Çökerken</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>178</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258233186</t>
+          <t>9786258233193</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Mendil Altında-Hayat Ne Tatlı ve Diğer Hikayeler</t>
+          <t>Bir Kucak Çiçek &amp; Bir Haydut Kuş ve Diğer Hikâyeler</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258233162</t>
+          <t>9786258233186</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Mantıksal Yetenek</t>
+          <t>Mendil Altında-Hayat Ne Tatlı ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057280954</t>
+          <t>9786258233162</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Mantıksal Yetenek</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>148</v>
+        <v>178</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057280947</t>
+          <t>9786057280954</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>148</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057211699</t>
+          <t>9786057280947</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>207</v>
+        <v>148</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258233155</t>
+          <t>9786057211699</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Monday Or Tuesday</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>105</v>
+        <v>207</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258233148</t>
+          <t>9786258233155</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>The Tragical History Of Doctor Faustus</t>
+          <t>Monday Or Tuesday</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>105</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258233100</t>
+          <t>9786258233148</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>The Valley Of Fear</t>
+          <t>The Tragical History Of Doctor Faustus</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>248</v>
+        <v>105</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258233087</t>
+          <t>9786258233100</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>A Tale Of Two Cities</t>
+          <t>The Valley Of Fear</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>410</v>
+        <v>248</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258233094</t>
+          <t>9786258233087</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>A Tale Of Two Cities</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>425</v>
+        <v>410</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057188458</t>
+          <t>9786258233094</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Geliştiren Robotik Kodlama Etkinlikleri</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>263</v>
+        <v>425</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057188465</t>
+          <t>9786057188458</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Bilsem Mülakatlarına Hazırlık Soru Bankası</t>
+          <t>Dikkat Geliştiren Robotik Kodlama Etkinlikleri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>320</v>
+        <v>263</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258233032</t>
+          <t>9786057188465</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Bilsem Mülakatlarına Hazırlık Soru Bankası</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>495</v>
+        <v>320</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258233070</t>
+          <t>9786258233032</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>387</v>
+        <v>495</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258233049</t>
+          <t>9786258233070</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ölü Canlar</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>265</v>
+        <v>387</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258233056</t>
+          <t>9786258233049</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İnsanı Tanıma Sanatı</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>212</v>
+        <v>265</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258233063</t>
+          <t>9786258233056</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>İnsanı Tanıma Sanatı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>240</v>
+        <v>212</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258233025</t>
+          <t>9786258233063</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Şato</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258233001</t>
+          <t>9786258233025</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Anlam ve Amacı</t>
+          <t>Şato</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258233018</t>
+          <t>9786258233001</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Sanatı</t>
+          <t>Yaşamın Anlam ve Amacı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057184184</t>
+          <t>9786258233018</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Yaşama Sanatı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>134</v>
+        <v>190</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057319364</t>
+          <t>9786057184184</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Babaya Mektup</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>85</v>
+        <v>134</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057319326</t>
+          <t>9786057319364</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Babaya Mektup</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057188434</t>
+          <t>9786057319326</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>134</v>
+        <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057188472</t>
+          <t>9786057188434</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Türkçe Meali</t>
+          <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>398</v>
+        <v>134</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057319333</t>
+          <t>9786057188472</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İvan İlyiç'in Ölümü</t>
+          <t>Kuran-ı Kerim Türkçe Meali</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>118</v>
+        <v>398</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057319319</t>
+          <t>9786057319333</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Korku</t>
+          <t>İvan İlyiç'in Ölümü</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>100</v>
+        <v>118</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057319388</t>
+          <t>9786057319319</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Korku</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057319340</t>
+          <t>9786057319388</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Hastalık Hastası</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>144</v>
+        <v>90</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057319371</t>
+          <t>9786057319340</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Amok Koşucusu</t>
+          <t>Hastalık Hastası</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>100</v>
+        <v>144</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057184191</t>
+          <t>9786057319371</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Savaş Sanatı</t>
+          <t>Amok Koşucusu</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>83</v>
+        <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057188441</t>
+          <t>9786057184191</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Güneş Ülkesi</t>
+          <t>Savaş Sanatı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>83</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057188410</t>
+          <t>9786057188441</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Temel İlkeleri</t>
+          <t>Güneş Ülkesi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>293</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057188427</t>
+          <t>9786057188410</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Başlangıç İlkeleri</t>
+          <t>Felsefenin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>160</v>
+        <v>293</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057319395</t>
+          <t>9786057188427</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ermiş</t>
+          <t>Felsefenin Başlangıç İlkeleri</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057319357</t>
+          <t>9786057319395</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ermiş'in Bahçesi</t>
+          <t>Ermiş</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057188403</t>
+          <t>9786057319357</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Ermiş'in Bahçesi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>152</v>
+        <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057315922</t>
+          <t>9786057188403</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>The Sorrows of Young Werther</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057315991</t>
+          <t>9786057315922</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>The Prince</t>
+          <t>The Sorrows of Young Werther</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>130</v>
+        <v>148</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057315908</t>
+          <t>9786057315991</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>The Little Prince</t>
+          <t>The Prince</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>148</v>
+        <v>130</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057184108</t>
+          <t>9786057315908</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>The Little Black Fish</t>
+          <t>The Little Prince</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>66</v>
+        <v>148</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057184115</t>
+          <t>9786057184108</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>The Art of War</t>
+          <t>The Little Black Fish</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>100</v>
+        <v>66</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057184122</t>
+          <t>9786057184115</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>The Apalogy of Socrates</t>
+          <t>The Art of War</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>88</v>
+        <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057315915</t>
+          <t>9786057184122</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>White Nights</t>
+          <t>The Apalogy of Socrates</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>118</v>
+        <v>88</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057315946</t>
+          <t>9786057315915</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>White Nights</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>148</v>
+        <v>118</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057184146</t>
+          <t>9786057315946</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>One Peach, A Thousand Peaches</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>74</v>
+        <v>148</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057315977</t>
+          <t>9786057184146</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Metamorphosis</t>
+          <t>One Peach, A Thousand Peaches</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>100</v>
+        <v>74</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057315960</t>
+          <t>9786057315977</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>From the Earth to the Moon</t>
+          <t>Metamorphosis</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>165</v>
+        <v>100</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057315939</t>
+          <t>9786057315960</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Animal Farm</t>
+          <t>From the Earth to the Moon</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>117</v>
+        <v>165</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057184160</t>
+          <t>9786057315939</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Alice's Adventures in Wonderland</t>
+          <t>Animal Farm</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>165</v>
+        <v>117</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057184177</t>
+          <t>9786057184160</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>A Room of One's Own</t>
+          <t>Alice's Adventures in Wonderland</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>130</v>
+        <v>165</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057184153</t>
+          <t>9786057184177</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Chess Story</t>
+          <t>A Room of One's Own</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057315953</t>
+          <t>9786057184153</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Around the World in Eighty Days</t>
+          <t>Chess Story</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>230</v>
+        <v>110</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057184139</t>
+          <t>9786057315953</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>The Adventures of Tom Sawyer</t>
+          <t>Around the World in Eighty Days</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>198</v>
+        <v>230</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057315984</t>
+          <t>9786057184139</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>The Adventures of Tom Sawyer</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>130</v>
+        <v>198</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>4440000001760</t>
+          <t>9786057315984</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Roman Seti</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057407894</t>
+          <t>4440000001760</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Masal Odası</t>
+          <t>Tarihi Roman Seti</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>510</v>
+        <v>125</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057407849</t>
+          <t>9786057407894</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Masal Kutusu</t>
+          <t>Masal Odası</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>510</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057407863</t>
+          <t>9786057407849</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Masal Parkı</t>
+          <t>Masal Kutusu</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>510</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786057407832</t>
+          <t>9786057407863</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Masal Gemisi</t>
+          <t>Masal Parkı</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>510</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786057089786</t>
+          <t>9786057407832</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Kodlama - Zor</t>
+          <t>Masal Gemisi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>195</v>
+        <v>510</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057089793</t>
+          <t>9786057089786</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Kodlama - Orta</t>
+          <t>Eğlenceli Kodlama - Zor</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786057407801</t>
+          <t>9786057089793</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Kodlama - Kolay</t>
+          <t>Eğlenceli Kodlama - Orta</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057676627</t>
+          <t>9786057407801</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Bilsem 3. Sınıf Soru Bankası</t>
+          <t>Eğlenceli Kodlama - Kolay</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>325</v>
+        <v>195</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057676634</t>
+          <t>9786057676627</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Bilsem 4. Sınıf Soru Bankası</t>
+          <t>Bilsem 3. Sınıf Soru Bankası</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>182</v>
+        <v>325</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786057676603</t>
+          <t>9786057676634</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Bilsem 2. Sınıf Soru Bankası</t>
+          <t>Bilsem 4. Sınıf Soru Bankası</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>377</v>
+        <v>182</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786057676610</t>
+          <t>9786057676603</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Bilsem 1. Sınıf Soru Bankası</t>
+          <t>Bilsem 2. Sınıf Soru Bankası</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>325</v>
+        <v>377</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057089779</t>
+          <t>9786057676610</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>500 Aktivite</t>
+          <t>Bilsem 1. Sınıf Soru Bankası</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>320</v>
+        <v>325</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057089762</t>
+          <t>9786057089779</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>200 Zeka Oyunu</t>
+          <t>500 Aktivite</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057676924</t>
+          <t>9786057089762</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Pembe İncili Kaftan</t>
+          <t>200 Zeka Oyunu</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>130</v>
+        <v>320</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786057676948</t>
+          <t>9786057676924</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kibarlık Budalası</t>
+          <t>Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>96</v>
+        <v>130</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786057676917</t>
+          <t>9786057676948</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Kibarlık Budalası</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>110</v>
+        <v>96</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786057676955</t>
+          <t>9786057676917</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Cimri</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786057407814</t>
+          <t>9786057676955</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Beden Dili</t>
+          <t>Cimri</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>390</v>
+        <v>110</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057676962</t>
+          <t>9786057407814</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Antigone</t>
+          <t>Beden Dili</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>83</v>
+        <v>390</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057676931</t>
+          <t>9786057676962</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Antigone</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>96</v>
+        <v>83</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789756424957</t>
+          <t>9786057676931</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Kız</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>130</v>
+        <v>96</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789756424964</t>
+          <t>9789756424957</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Çocuk</t>
+          <t>Kimsesiz Kız</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789756424988</t>
+          <t>9789756424964</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Kimsesiz Çocuk</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789756424995</t>
+          <t>9789756424988</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşör</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789756424971</t>
+          <t>9789756424995</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Moby Dick</t>
+          <t>Üç Silahşör</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052240731</t>
+          <t>9789756424971</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Problem Kitabı 3. Sınıf</t>
+          <t>Moby Dick</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>254</v>
+        <v>130</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052240724</t>
+          <t>9786052240731</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Problem Kitabı 2. Sınıf</t>
+          <t>Hepsi Problem Kitabı 3. Sınıf</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>224</v>
+        <v>254</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786052240304</t>
+          <t>9786052240724</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Hepsi Problem Kitabı 2. Sınıf</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>200</v>
+        <v>224</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052240090</t>
+          <t>9786052240304</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Talat ve Fitnat</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052240120</t>
+          <t>9786052240090</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Mai ve Siyah</t>
+          <t>Taaşşuk-ı Talat ve Fitnat</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>272</v>
+        <v>165</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052240113</t>
+          <t>9786052240120</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>272</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786052240106</t>
+          <t>9786052240113</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>330</v>
+        <v>272</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786052240083</t>
+          <t>9786052240106</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Milena'ya Mektuplar</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786052240021</t>
+          <t>9786052240083</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Bulmaca Ortaokul 1</t>
+          <t>Milena'ya Mektuplar</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052240007</t>
+          <t>9786052240021</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Bulmaca İlkokul 4</t>
+          <t>Bilgi Bulmaca Ortaokul 1</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>186</v>
+        <v>200</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052240038</t>
+          <t>9786052240007</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Bulmaca İlkokul 3</t>
+          <t>Bilgi Bulmaca İlkokul 4</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>169</v>
+        <v>186</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052240014</t>
+          <t>9786052240038</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Bulmaca İlkokul 2</t>
+          <t>Bilgi Bulmaca İlkokul 3</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>169</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786052240045</t>
+          <t>9786052240014</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Bulmaca İlkokul 1</t>
+          <t>Bilgi Bulmaca İlkokul 2</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>169</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786052240076</t>
+          <t>9786052240045</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Dik Temel Harfleri Yazma Defteri</t>
+          <t>Bilgi Bulmaca İlkokul 1</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>152</v>
+        <v>169</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786052240052</t>
+          <t>9786052240076</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>İlkokul 1. Sınıflar İçin Hece ile Çata Çata Okuma</t>
+          <t>Dik Temel Harfleri Yazma Defteri</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>381</v>
+        <v>152</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052240069</t>
+          <t>9786052240052</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İlkokul 1. Sınıflar İçin Seri Okuma</t>
+          <t>İlkokul 1. Sınıflar İçin Hece ile Çata Çata Okuma</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>215</v>
+        <v>381</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789756424209</t>
+          <t>9786052240069</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>12'ye 5 Kala Türkiye</t>
+          <t>İlkokul 1. Sınıflar İçin Seri Okuma</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>15</v>
+        <v>215</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789756424315</t>
+          <t>9789756424209</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Bedel</t>
+          <t>12'ye 5 Kala Türkiye</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786052240663</t>
+          <t>9789756424315</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Okuma Kitapları (8 Kitap Set)</t>
+          <t>Unutulan Bedel</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>204</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786052240687</t>
+          <t>9786052240663</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Erinç Bizimle (10 Kitap Set)</t>
+          <t>Hızlı Okuma Kitapları (8 Kitap Set)</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>220</v>
+        <v>204</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052240670</t>
+          <t>9786052240687</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Benim Öykülerim Serisi (10 Kitap Set)</t>
+          <t>Erinç Bizimle (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789756424391</t>
+          <t>9786052240670</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Geriye Dönüş</t>
+          <t>Benim Öykülerim Serisi (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>8</v>
+        <v>220</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786052240434</t>
+          <t>9789756424391</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Geriye Dönüş</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>130</v>
+        <v>8</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052240441</t>
+          <t>9786052240434</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052240458</t>
+          <t>9786052240441</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Sirk Köpeği</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786052240410</t>
+          <t>9786052240458</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Siyah Lale</t>
+          <t>Sirk Köpeği</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786052240427</t>
+          <t>9786052240410</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Siyah Lale</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786052240281</t>
+          <t>9786052240427</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yaşamından 24 Saat</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786052240274</t>
+          <t>9786052240281</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Bir Kadının Yaşamından 24 Saat</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786052240298</t>
+          <t>9786052240274</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Nüktedanlardan Bi'Dolu Fıkra</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786258233551</t>
+          <t>9786052240298</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Anlayarak Hızlı Okuma Teknikleri</t>
+          <t>Nüktedanlardan Bi'Dolu Fıkra</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>276</v>
+        <v>110</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786052240700</t>
+          <t>9786258233551</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Ahi Evran</t>
+          <t>Uygulamalı Anlayarak Hızlı Okuma Teknikleri</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>234</v>
+        <v>276</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052240717</t>
+          <t>9786052240700</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Hünkar</t>
+          <t>Ahi Evran</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>234</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052240694</t>
+          <t>9786052240717</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan</t>
+          <t>Hünkar</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>234</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789756424940</t>
+          <t>9786052240694</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Pir Sultan</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>110</v>
+        <v>234</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789756424919</t>
+          <t>9789756424940</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789756424902</t>
+          <t>9789756424919</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789756424773</t>
+          <t>9789756424902</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther'in Acıları</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789756424933</t>
+          <t>9789756424773</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789756424926</t>
+          <t>9789756424933</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052240403</t>
+          <t>9789756424926</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Benim Dilim - 4</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052240311</t>
+          <t>9786052240403</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Benim Dilim - 4</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>110</v>
+        <v>230</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052240168</t>
+          <t>9786052240311</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Küçük Erkekler</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786052240137</t>
+          <t>9786052240168</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadınlar</t>
+          <t>Küçük Erkekler</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052240175</t>
+          <t>9786052240137</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>La Fontaine'den Seçmeler</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052240151</t>
+          <t>9786052240175</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Ezop Masalları</t>
+          <t>La Fontaine'den Seçmeler</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052240144</t>
+          <t>9786052240151</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Değirmenimden Mektuplar</t>
+          <t>Ezop Masalları</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789756424544</t>
+          <t>9786052240144</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Değirmenimden Mektuplar</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>460</v>
+        <v>130</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789756424889</t>
+          <t>9789756424544</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>117</v>
+        <v>460</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786258233476</t>
+          <t>9789756424889</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Öyküler</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>218</v>
+        <v>117</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052240236</t>
+          <t>9786258233476</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Anekdotlar</t>
+          <t>Tarihi Öyküler</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>218</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052240229</t>
+          <t>9786052240236</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Sımsıcak Aile Öyküleri</t>
+          <t>Tarihi Anekdotlar</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052240212</t>
+          <t>9786052240229</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Sevgi ve Mutluluk Öyküleri</t>
+          <t>Sımsıcak Aile Öyküleri</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>254</v>
+        <v>212</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052240250</t>
+          <t>9786052240212</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Özlü Sözler Antolojisi</t>
+          <t>Sevgi ve Mutluluk Öyküleri</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>111</v>
+        <v>254</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786052240205</t>
+          <t>9786052240250</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Hayat ve Eğitim Öyküleri</t>
+          <t>Özlü Sözler Antolojisi</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>212</v>
+        <v>111</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052240199</t>
+          <t>9786052240205</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Başarı ve Motivasyon Öyküleri</t>
+          <t>Hayat ve Eğitim Öyküleri</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>212</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786052240267</t>
+          <t>9786052240199</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Akıl Öyküleri</t>
+          <t>Başarı ve Motivasyon Öyküleri</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>212</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052240182</t>
+          <t>9786052240267</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Sözler Antolojisi</t>
+          <t>Akıl Öyküleri</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>750</v>
+        <v>212</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789756424827</t>
+          <t>9786052240182</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Tarihi Sözler Antolojisi</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>130</v>
+        <v>750</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789756424810</t>
+          <t>9789756424827</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789756424780</t>
+          <t>9789756424810</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Andersen Masalları</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789756424797</t>
+          <t>9789756424780</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield</t>
+          <t>Andersen Masalları</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789756424803</t>
+          <t>9789756424797</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Grant'ın Çocukları</t>
+          <t>David Copperfield</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789756424834</t>
+          <t>9789756424803</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Küçük Lord</t>
+          <t>Kaptan Grant'ın Çocukları</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052240366</t>
+          <t>9789756424834</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Sayı Kumbaram - 1</t>
+          <t>Küçük Lord</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>233</v>
+        <v>130</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786052240397</t>
+          <t>9786052240366</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Benim Dilim - 3</t>
+          <t>Sayı Kumbaram - 1</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>203</v>
+        <v>233</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786052240380</t>
+          <t>9786052240397</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Benim Dilim - 2</t>
+          <t>Benim Dilim - 3</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>203</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786052240373</t>
+          <t>9786052240380</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Benim Dilim - 1</t>
+          <t>Benim Dilim - 2</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>195</v>
+        <v>203</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789756424896</t>
+          <t>9786052240373</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Benim Dilim - 1</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>90</v>
+        <v>195</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789756424742</t>
+          <t>9789756424896</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Vahşet'in Çağrısı</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789756424735</t>
+          <t>9789756424742</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Tom Amca'nın Kulübesi</t>
+          <t>Vahşet'in Çağrısı</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789756424728</t>
+          <t>9789756424735</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>Tom Amca'nın Kulübesi</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789756424681</t>
+          <t>9789756424728</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Ucundaki Fener</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789756424674</t>
+          <t>9789756424681</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Dünyanın Ucundaki Fener</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789756424667</t>
+          <t>9789756424674</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Aya Yolculuk</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789756424650</t>
+          <t>9789756424667</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Aya Yolculuk</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789756424698</t>
+          <t>9789756424650</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Gülliver'in Gezileri</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789756424711</t>
+          <t>9789756424698</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Gülliver'in Gezileri</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789756424704</t>
+          <t>9789756424711</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789756424872</t>
+          <t>9789756424704</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>118</v>
+        <v>130</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789756424865</t>
+          <t>9789756424872</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey İle Rakım Efendi</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>118</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756424841</t>
+          <t>9789756424865</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Memnu</t>
+          <t>Felatun Bey İle Rakım Efendi</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>255</v>
+        <v>118</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789756424858</t>
+          <t>9789756424841</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Aşk-ı Memnu</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>165</v>
+        <v>255</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789756424766</t>
+          <t>9789756424858</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz Fıkraları</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>110</v>
+        <v>165</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789756424759</t>
+          <t>9789756424766</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Bilme Bulma Dünyası...</t>
+          <t>Karadeniz Fıkraları</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789756424513</t>
+          <t>9789756424759</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Bilme Bulma Dünyası...</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789756424506</t>
+          <t>9789756424513</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789756424452</t>
+          <t>9789756424506</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789756424445</t>
+          <t>9789756424452</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Çocukları</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789756424537</t>
+          <t>9789756424445</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Demiryolu Çocukları</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>168</v>
+        <v>130</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789756424520</t>
+          <t>9789756424537</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>130</v>
+        <v>168</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789756424490</t>
+          <t>9789756424520</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Mercan Adası</t>
+          <t>Siyah İnci</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789756424469</t>
+          <t>9789756424490</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Mercan Adası</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789756424483</t>
+          <t>9789756424469</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789756424476</t>
+          <t>9789756424483</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Patenler</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789756424636</t>
+          <t>9789756424476</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe</t>
+          <t>Gümüş Patenler</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789756424629</t>
+          <t>9789756424636</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789756424612</t>
+          <t>9789756424629</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Oz Büyücüsü</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789756424643</t>
+          <t>9789756424612</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Devri Alem</t>
+          <t>Oz Büyücüsü</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789756424599</t>
+          <t>9789756424643</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Esrarlı Ada</t>
+          <t>Seksen Günde Devri Alem</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789756424551</t>
+          <t>9789756424599</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Esrarlı Ada</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789756424605</t>
+          <t>9789756424551</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789756424575</t>
+          <t>9789756424605</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789756424582</t>
+          <t>9789756424575</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789756424568</t>
+          <t>9789756424582</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789756424438</t>
+          <t>9789756424568</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057676658</t>
+          <t>9789756424438</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>212</v>
+        <v>127</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786057676849</t>
+          <t>9786057676658</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Sayılar</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>152</v>
+        <v>212</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057676832</t>
+          <t>9786057676849</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Şekiller</t>
+          <t>Sayılar</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>152</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786057676825</t>
+          <t>9786057676832</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>İlk İngilizce</t>
+          <t>Şekiller</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>152</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786057676450</t>
+          <t>9786057676825</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Suç Şehri - Sherlock Holmes</t>
+          <t>İlk İngilizce</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>330</v>
+        <v>152</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786057676405</t>
+          <t>9786057676450</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Adalet Peşinde - Sherlock Holmes</t>
+          <t>Suç Şehri - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786057676696</t>
+          <t>9786057676405</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Dolu Dolu Aktivite Kitabı</t>
+          <t>Adalet Peşinde - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786057676443</t>
+          <t>9786057676696</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Gizli Görev - Sherlock Holmes</t>
+          <t>Dolu Dolu Aktivite Kitabı</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786057676429</t>
+          <t>9786057676443</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Cinayetler - Sherlock Holmes</t>
+          <t>Gizli Görev - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>3996052240557</t>
+          <t>9786057676429</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Takma Dişli Köpek - Kumbaramdaki Öyküler Mini Masallar</t>
+          <t>Karanlık Cinayetler - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>2</v>
+        <v>330</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>3996052240556</t>
+          <t>3996052240557</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Tilki Hilki - Kumbaramdaki Öyküler Mini Masallar</t>
+          <t>Takma Dişli Köpek - Kumbaramdaki Öyküler Mini Masallar</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786057676863</t>
+          <t>3996052240556</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Origami</t>
+          <t>Tilki Hilki - Kumbaramdaki Öyküler Mini Masallar</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>152</v>
+        <v>2</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786057676856</t>
+          <t>9786057676863</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Saatler</t>
+          <t>Origami</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>152</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786057089700</t>
+          <t>9786057676856</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>İlkokul 2. Sınıf Matematik Sayı Kumbaram</t>
+          <t>Saatler</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>203</v>
+        <v>152</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786057676986</t>
+          <t>9786057089700</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>İlkokul 4. Sınıf Matematik Sayı Kumbaram</t>
+          <t>İlkokul 2. Sınıf Matematik Sayı Kumbaram</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>237</v>
+        <v>203</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786057089748</t>
+          <t>9786057676986</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>İlkokul 3. Sınıf Matematik Sayı Kumbaram</t>
+          <t>İlkokul 4. Sınıf Matematik Sayı Kumbaram</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>237</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786057676979</t>
+          <t>9786057089748</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilgiler 4</t>
+          <t>İlkokul 3. Sınıf Matematik Sayı Kumbaram</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>200</v>
+        <v>237</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786057089724</t>
+          <t>9786057676979</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bilgisi 2</t>
+          <t>Sosyal Bilgiler 4</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786057676597</t>
+          <t>9786057089724</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Tuna Kılavuzu</t>
+          <t>Hayat Bilgisi 2</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786057676672</t>
+          <t>9786057676597</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Söz Verdin</t>
+          <t>Tuna Kılavuzu</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>117</v>
+        <v>130</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786057676665</t>
+          <t>9786057676672</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>Ay'a Söz Verdin</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>320</v>
+        <v>117</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786057676689</t>
+          <t>9786057676665</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>168</v>
+        <v>320</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057676559</t>
+          <t>9786057676689</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Kip Kardeşler</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>130</v>
+        <v>168</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786057676641</t>
+          <t>9786057676559</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Kip Kardeşler</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786057676580</t>
+          <t>9786057676641</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Son Şövalye</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786057676566</t>
+          <t>9786057676580</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Robinsonlar Okulu</t>
+          <t>Son Şövalye</t>
         </is>
       </c>
       <c r="C327" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786057676900</t>
+          <t>9786057676566</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Alfabe</t>
+          <t>Robinsonlar Okulu</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>152</v>
+        <v>130</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057676894</t>
+          <t>9786057676900</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Çarpım Tablosu</t>
+          <t>Alfabe</t>
         </is>
       </c>
       <c r="C329" s="1">
         <v>152</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786057676887</t>
+          <t>9786057676894</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Çizim Öğreniyorum</t>
+          <t>Çarpım Tablosu</t>
         </is>
       </c>
       <c r="C330" s="1">
         <v>152</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057676870</t>
+          <t>9786057676887</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Nokta ve Çizgi Alıştırmaları</t>
+          <t>Çizim Öğreniyorum</t>
         </is>
       </c>
       <c r="C331" s="1">
         <v>152</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057676993</t>
+          <t>9786057676870</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri 4</t>
+          <t>Nokta ve Çizgi Alıştırmaları</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>200</v>
+        <v>152</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786057089717</t>
+          <t>9786057676993</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri 3</t>
+          <t>Fen Bilimleri 4</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057089755</t>
+          <t>9786057089717</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bilgisi 3</t>
+          <t>Fen Bilimleri 3</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786057089731</t>
+          <t>9786057089755</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bilgisi 1</t>
+          <t>Hayat Bilgisi 3</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>233</v>
+        <v>200</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786057676146</t>
+          <t>9786057089731</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Karabibik</t>
+          <t>Hayat Bilgisi 1</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>90</v>
+        <v>233</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057676535</t>
+          <t>9786057676146</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Karabibik</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>264</v>
+        <v>90</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057676542</t>
+          <t>9786057676535</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>90</v>
+        <v>264</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057676153</t>
+          <t>9786057676542</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Zavallı Çocuk</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C339" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057676160</t>
+          <t>9786057676153</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Zehra</t>
+          <t>Zavallı Çocuk</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>118</v>
+        <v>90</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9886057676177</t>
+          <t>9786057676160</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Şair Evlenmesi</t>
+          <t>Zehra</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>90</v>
+        <v>118</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786258233506</t>
+          <t>9886057676177</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Gönül Yazıları</t>
+          <t>Şair Evlenmesi</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>212</v>
+        <v>90</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057676269</t>
+          <t>9786258233506</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Güldürür</t>
+          <t>Gönül Yazıları</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>130</v>
+        <v>212</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>3996012240823</t>
+          <t>9786057676269</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Beyza'nın Hapşırığı - Kumbaramdaki Öyküler Mini Masallar</t>
+          <t>Dikkat! Güldürür</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>2</v>
+        <v>130</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>3996052240555</t>
+          <t>3996012240823</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Yaprakların Kahramanı - Kumbaramdaki Öyküler Mini Masallar</t>
+          <t>Beyza'nın Hapşırığı - Kumbaramdaki Öyküler Mini Masallar</t>
         </is>
       </c>
       <c r="C345" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>3996052240851</t>
+          <t>3996052240555</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Kendini Karpuz Sana Kral - Kumbaramdaki Öyküler Mini Masallar</t>
+          <t>Yaprakların Kahramanı - Kumbaramdaki Öyküler Mini Masallar</t>
         </is>
       </c>
       <c r="C346" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>3996052240824</t>
+          <t>3996052240851</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Kaykaya Binen Tavşan - Kumbaramdaki Öyküler Mini Masallar</t>
+          <t>Kendini Karpuz Sana Kral - Kumbaramdaki Öyküler Mini Masallar</t>
         </is>
       </c>
       <c r="C347" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>3996058240823</t>
+          <t>3996052240824</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Aslan İle Serçe - Kumbaramdaki Öyküler Mini Masallar</t>
+          <t>Kaykaya Binen Tavşan - Kumbaramdaki Öyküler Mini Masallar</t>
         </is>
       </c>
       <c r="C348" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057676122</t>
+          <t>3996058240823</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Nutuk</t>
+          <t>Aslan İle Serçe - Kumbaramdaki Öyküler Mini Masallar</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>130</v>
+        <v>2</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057676139</t>
+          <t>9786057676122</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>İlk Aşk</t>
+          <t>Çocuklar İçin Nutuk</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057676184</t>
+          <t>9786057676139</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Problem Kitabı</t>
+          <t>İlk Aşk</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>257</v>
+        <v>90</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786052240953</t>
+          <t>9786057676184</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Öteki</t>
+          <t>Hepsi Problem Kitabı</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>165</v>
+        <v>257</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789756424292</t>
+          <t>9786052240953</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluşun Gölgedeki Kahramanları</t>
+          <t>Öteki</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>15</v>
+        <v>165</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786052240809</t>
+          <t>9789756424292</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Kurtuluşun Gölgedeki Kahramanları</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>90</v>
+        <v>15</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789756424261</t>
+          <t>9786052240809</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Yükseklerin Tanrıları</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>15</v>
+        <v>90</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057676344</t>
+          <t>9789756424261</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Köşk - Sherlock Holmes</t>
+          <t>Yükseklerin Tanrıları</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>165</v>
+        <v>15</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057676351</t>
+          <t>9786057676344</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Sussex Vampiri - Sherlock Holmes</t>
+          <t>Karanlık Köşk - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C357" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057676368</t>
+          <t>9786057676351</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Üç Öğrencinin Macerası - Sherlock Holmes</t>
+          <t>Sussex Vampiri - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057676412</t>
+          <t>9786057676368</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Dörtlerin Esrarı - Sherlock Holmes</t>
+          <t>Üç Öğrencinin Macerası - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C359" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057676399</t>
+          <t>9786057676412</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Bulmacadaki Gizem - Sherlock Holmes</t>
+          <t>Dörtlerin Esrarı - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C360" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057676375</t>
+          <t>9786057676399</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Vadi - Sherlock Holmes</t>
+          <t>Bulmacadaki Gizem - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C361" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057676337</t>
+          <t>9786057676375</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Şimşek - Sherlock Holmes</t>
+          <t>Gizemli Vadi - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C362" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057676436</t>
+          <t>9786057676337</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Elmas - Sherlock Holmes</t>
+          <t>Gümüş Şimşek - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057676382</t>
+          <t>9786057676436</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Çember - Sherlock Holmes</t>
+          <t>Kayıp Elmas - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C364" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057676467</t>
+          <t>9786057676382</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Korku Vadisi - Sherlock Holmes</t>
+          <t>Kızıl Çember - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>178</v>
+        <v>165</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057676221</t>
+          <t>9786057676467</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Denizde Bulunan Çocuk</t>
+          <t>Korku Vadisi - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>130</v>
+        <v>178</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057676214</t>
+          <t>9786057676221</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kurdu</t>
+          <t>Denizde Bulunan Çocuk</t>
         </is>
       </c>
       <c r="C367" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057676207</t>
+          <t>9786057676214</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Büyük Umutlar</t>
+          <t>Deniz Kurdu</t>
         </is>
       </c>
       <c r="C368" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057676238</t>
+          <t>9786057676207</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Binbir Gece Masalları</t>
+          <t>Büyük Umutlar</t>
         </is>
       </c>
       <c r="C369" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057676245</t>
+          <t>9786057676238</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Binbir Gece Masalları</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786057676191</t>
+          <t>9786057676245</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Geometri</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>110</v>
+        <v>134</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786057676016</t>
+          <t>9786057676191</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Beni Boya Serisi - Taşıtlar</t>
+          <t>Geometri</t>
         </is>
       </c>
       <c r="C372" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786057676108</t>
+          <t>9786057676016</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Beni Boya Serisi - Eşyalar ve Giysiler</t>
+          <t>Beni Boya Serisi - Taşıtlar</t>
         </is>
       </c>
       <c r="C373" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786057676047</t>
+          <t>9786057676108</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Beni Boya Serisi - Sebzeler Meyveler</t>
+          <t>Beni Boya Serisi - Eşyalar ve Giysiler</t>
         </is>
       </c>
       <c r="C374" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786057676085</t>
+          <t>9786057676047</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Beni Boya Serisi - Harfler ve Rakamlar</t>
+          <t>Beni Boya Serisi - Sebzeler Meyveler</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786052240854</t>
+          <t>9786057676085</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Ulduz Kız ve Kargalar</t>
+          <t>Beni Boya Serisi - Harfler ve Rakamlar</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786052240878</t>
+          <t>9786052240854</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Ulduz ve Konuşan Bebeği</t>
+          <t>Ulduz Kız ve Kargalar</t>
         </is>
       </c>
       <c r="C377" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786052240915</t>
+          <t>9786052240878</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Pancarcı Çocuk</t>
+          <t>Ulduz ve Konuşan Bebeği</t>
         </is>
       </c>
       <c r="C378" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786052240960</t>
+          <t>9786052240915</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Taç</t>
+          <t>Pancarcı Çocuk</t>
         </is>
       </c>
       <c r="C379" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786052240991</t>
+          <t>9786052240960</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Çalınan Taç</t>
         </is>
       </c>
       <c r="C380" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786052240977</t>
+          <t>9786052240991</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Kaçırılan Çocuk</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C381" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786052240885</t>
+          <t>9786052240977</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Kaçırılan Çocuk</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786052240984</t>
+          <t>9786052240885</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prenses</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786052240892</t>
+          <t>9786052240984</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Püsküllü Deve</t>
+          <t>Küçük Prenses</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786052240861</t>
+          <t>9786052240892</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Püsküllü Deve</t>
         </is>
       </c>
       <c r="C385" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786057676009</t>
+          <t>9786052240861</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Huckleberry Finn'in Maceraları</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C386" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789756424186</t>
+          <t>9786057676009</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Kurtuluş Mücadelesinde İç İsyanlar</t>
+          <t>Huckleberry Finn'in Maceraları</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>16</v>
+        <v>130</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786057676061</t>
+          <t>9789756424186</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Beni Boya Serisi - Hayvanlar</t>
+          <t>Ulusal Kurtuluş Mücadelesinde İç İsyanlar</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>110</v>
+        <v>16</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786052240823</t>
+          <t>9786057676061</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Kumbaramdaki Öyküler Mini Masallar (10 Kitap Takım)</t>
+          <t>Beni Boya Serisi - Hayvanlar</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>99</v>
+        <v>110</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786052240816</t>
+          <t>9786052240823</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Kulaktan Kulağa Öyküler Mini Masallar (10 Kitap Takım)</t>
+          <t>Kumbaramdaki Öyküler Mini Masallar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C390" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786052240922</t>
+          <t>9786052240816</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Problem Kitabı</t>
+          <t>Kulaktan Kulağa Öyküler Mini Masallar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>212</v>
+        <v>99</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786052240786</t>
+          <t>9786052240922</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Hepsi Problem Kitabı</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>134</v>
+        <v>212</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786052240793</t>
+          <t>9786052240786</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Okuduğunu Anlama Kitabı 1</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786052240762</t>
+          <t>9786052240793</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Okuduğunu Anlama Kitabı 1</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>185</v>
+        <v>135</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786052240779</t>
+          <t>9786052240762</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>118</v>
+        <v>185</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786052240755</t>
+          <t>9786052240779</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>İnsancıklar</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C396" s="1">
         <v>118</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786052240748</t>
+          <t>9786052240755</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Gurur</t>
+          <t>İnsancıklar</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>310</v>
+        <v>118</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786052240946</t>
+          <t>9786052240748</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Okuduğunu Anlama Kitabı 3</t>
+          <t>Aşk ve Gurur</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>169</v>
+        <v>310</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786052240939</t>
+          <t>9786052240946</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Okuduğunu Anlama Kitabı 2</t>
+          <t>Okuduğunu Anlama Kitabı 3</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>152</v>
+        <v>169</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786057676313</t>
+          <t>9786052240939</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Kül Kedisi - Parmak Kız</t>
+          <t>Okuduğunu Anlama Kitabı 2</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>110</v>
+        <v>152</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057676306</t>
+          <t>9786057676313</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Bremen Mızıkacıları - Cesur Terzi</t>
+          <t>Kül Kedisi - Parmak Kız</t>
         </is>
       </c>
       <c r="C401" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786057676290</t>
+          <t>9786057676306</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Kız - Kurbağa Prens</t>
+          <t>Bremen Mızıkacıları - Cesur Terzi</t>
         </is>
       </c>
       <c r="C402" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786057676283</t>
+          <t>9786057676290</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Çıplak Kral - Gerçek Prenses</t>
+          <t>Kırmızı Başlıklı Kız - Kurbağa Prens</t>
         </is>
       </c>
       <c r="C403" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786057676320</t>
+          <t>9786057676283</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Perinin Hediyesi - Sihirli Cüceler</t>
+          <t>Çıplak Kral - Gerçek Prenses</t>
         </is>
       </c>
       <c r="C404" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786258233322</t>
+          <t>9786057676320</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Palto</t>
+          <t>Perinin Hediyesi - Sihirli Cüceler</t>
         </is>
       </c>
       <c r="C405" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
+          <t>9786258233322</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Palto</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
           <t>9786057319302</t>
         </is>
       </c>
-      <c r="B406" s="1" t="inlineStr">
+      <c r="B407" s="1" t="inlineStr">
         <is>
           <t>Yer Altından Notlar</t>
         </is>
       </c>
-      <c r="C406" s="1">
+      <c r="C407" s="1">
         <v>117</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>