--- v0 (2026-03-19)
+++ v1 (2026-07-03)
@@ -94,331 +94,331 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9780755501878</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Little Miss: My Complete Collection Box Set</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>15500</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9780755501885</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Little Miss: My Complete Collection Box Set</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>11500</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9780008664275</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Sonic The Hedgehog Annual 2025 (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>649</v>
+        <v>729</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9780008616670</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Paw Patrol Annual 2025 (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>649</v>
+        <v>729</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9780008707996</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>David Walliams Annual (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>649</v>
+        <v>729</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9780008617448</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Paw Patrol: Pups Save The Royal Throne</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9780008664657</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Paw Patrol: Pups' Jungle Trouble</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9780008537258</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>PAW Patrol Mighty Movie Sticker Activity Book</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>359</v>
+        <v>399</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9780008664633</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Paw Patrol: Jet To The Rescue</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9780008503574</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>I Did See A Mammoth! (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9780008615550</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Mr. Men and Little Miss: The Super Silly Day</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9780008542306</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Mr. Men Little Miss: Busy Builders</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9780008537494</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Mr. Men Little Miss Secret Santa</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9780008537272</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Mr. Men Little Miss: Caring</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>359</v>
+        <v>399</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9780008537265</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Mr. Men Little Miss: I am Angry</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>359</v>
+        <v>399</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9780008595227</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>The Little Prince: Pop Up Book (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>2145</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9780008664664</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Paw Patrol: Pups Save The Party</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9780008664640</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Paw Patrol: Pups Save A Pizza Tower</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>399</v>
+        <v>449</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9780008582913</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Mr Men Little Miss Easter Countdown</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9780008537081</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Mr. Men and Little Miss at the Cafe</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>359</v>
+        <v>399</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>