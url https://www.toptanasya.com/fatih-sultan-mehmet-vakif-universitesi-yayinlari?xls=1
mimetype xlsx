--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -94,96 +94,96 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786052386477</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Arapça Dil Serisi - Silsiletü'l-Lisan Mübtedi 2 / Başlangıç Seviyesi 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786052386439</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Arapça Dil Serisi - Silsiletü'l-Lisan Mütekaddim 1 / İleri Seviye -1</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786052386507</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Silsiletü'l-Lisan Arapçaya Giriş 1-2 Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786058626058</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Yöneticiler ve Son Kullanıcılar İçin Bilişim</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>78</v>
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058407930</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Şevki Paşa 1/5.000 Mikyasında Anafartalar ve Seddülbahir Civarı Haritaları</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786052386149</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -199,51 +199,51 @@
         <is>
           <t>9786052386040</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Muhadarat fi Tarihi’l-Edyan</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>29.63</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786056673290</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Hayırsever Bir Osmanlı Valide Sultanı Hatice Turhan Sultan ve Vakfiyesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>196</v>
+        <v>465</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786052386026</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Fundamental Concepts of Turkish Civil Code</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786056673245</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
@@ -274,66 +274,66 @@
         <is>
           <t>9786056673221</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Divan Şiirinde Harf Simgeciliği</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>20.37</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056673252</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>LabVIEW Laboratuvar Uygulamaları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>40</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786052386057</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Fatih Divanından Şiirler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>196</v>
+        <v>465</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058407954</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Menzil Kervansarayları</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>92.59</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786058626072</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
@@ -349,201 +349,201 @@
         <is>
           <t>9786058407985</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Ayasofya ve Onarımları</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>74.07</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786052386484</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Arapça Dil Serisi - Silsiletü'l-Lisan Temhidi 2 / Arapçaya Giriş 2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786052386491</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Arapça Dil Serisi - Silsiletü'l-Lisan Temhidi 1 / Arapçaya Giriş 1</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786058626003</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Arapça Dil Serisi - Silsiletü'l-Lisan Mütekaddim 2 / İleri Seviye 2</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786058711693</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Arapça Dil Serisi - Silsiletü'l-Lisan Mütekaddim 1 / İleri Seviye 1</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786058711686</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Arapça Dil Serisi - Silsiletü'l-Lisan Mutavassıt 2 / Orta Seviye 2</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786052386415</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Arapça Dil Serisi - Silsiletü'l-Lisan Mutavassıt 1 / Orta Seviye 1</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786058711662</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Arapça Dil Serisi - Silsiletü'l-Lisan Mübtedi 2 / Başlangıç Seviyesi 2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786052386453</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Arapça Dil Serisi - Silsiletü'l-Lisan Mübtedi 1 / Başlangıç Seviyesi 1</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786058711600</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Differential Equations / Diferansiyel Denklemler</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786058626027</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Arapça Dil Serisi - Silsiletü'l-Lisan / Arapçaya Giriş 1-2 Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>570</v>
+        <v>725</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786056673283</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Diferansiyel Denklemler - Problemler ve Çözümleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>66</v>
+        <v>155</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786058626010</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Said Paşa İmamı Hasan Rıza Efendi</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786052386101</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>