--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,7135 +85,7180 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256676435</t>
+          <t>9786256676459</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Söz Ola</t>
+          <t>Zamanın Kapısı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256676411</t>
+          <t>9786256676428</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bu Yara Derin Yara</t>
+          <t>Dibin Ucu</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256676404</t>
+          <t>9786256676442</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Develi’de Dört Mevsim</t>
+          <t>Canlı Tarih - 4</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256676398</t>
+          <t>9786256676435</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Echoes from the Wooden House</t>
+          <t>Söz Ola</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256676381</t>
+          <t>9786256676411</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>En Karanlık Gecem</t>
+          <t>Bu Yara Derin Yara</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256676374</t>
+          <t>9786256676404</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Delikanlı Sevda</t>
+          <t>Develi’de Dört Mevsim</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256676367</t>
+          <t>9786256676398</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Narsistik İlişkilerin Psikanalizi</t>
+          <t>Echoes from the Wooden House</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256676350</t>
+          <t>9786256676381</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yazıyla Fotoğraf Çekmek</t>
+          <t>En Karanlık Gecem</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256676329</t>
+          <t>9786256676374</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ne Hissediyorum</t>
+          <t>Delikanlı Sevda</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256676343</t>
+          <t>9786256676367</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kütüphaneler Zinciri İle Aydınlanma Evlerine Toplu Bakış</t>
+          <t>Narsistik İlişkilerin Psikanalizi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256676336</t>
+          <t>9786256676350</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Değerlere Saygı</t>
+          <t>Yazıyla Fotoğraf Çekmek</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256676299</t>
+          <t>9786256676329</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Rüya Savaşları</t>
+          <t>Ne Hissediyorum</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256676312</t>
+          <t>9786256676343</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türkler ve Kürdler</t>
+          <t>Kütüphaneler Zinciri İle Aydınlanma Evlerine Toplu Bakış</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256676305</t>
+          <t>9786256676336</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çerkesya</t>
+          <t>Değerlere Saygı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256676275</t>
+          <t>9786256676299</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ebruli Hayatlar</t>
+          <t>Rüya Savaşları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256676282</t>
+          <t>9786256676312</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ekime Kaç Var Daha</t>
+          <t>Türkler ve Kürdler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256676251</t>
+          <t>9786256676305</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Çalan Gece</t>
+          <t>Çerkesya</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256676268</t>
+          <t>9786256676275</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kaçak Ânın Büyüsü</t>
+          <t>Ebruli Hayatlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256676213</t>
+          <t>9786256676282</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Ekime Kaç Var Daha</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>3000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256676237</t>
+          <t>9786256676251</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Uçurumun Başında ‘‘Miras’’</t>
+          <t>Ateşe Çalan Gece</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256676244</t>
+          <t>9786256676268</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tarih, Din ve Siyaset Üzerine Denemeler</t>
+          <t>Kaçak Ânın Büyüsü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256676206</t>
+          <t>9786256676213</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sakıncalı Yazılar</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256676220</t>
+          <t>9786256676237</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Göğsümüzde Kızıl Bayrak</t>
+          <t>Uçurumun Başında ‘‘Miras’’</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256676138</t>
+          <t>9786256676244</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>THKP-C Kurtuluş -2</t>
+          <t>Tarih, Din ve Siyaset Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256676190</t>
+          <t>9786256676206</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dikmen Çeşmesi</t>
+          <t>Sakıncalı Yazılar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256676169</t>
+          <t>9786256676220</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Rüzgar</t>
+          <t>Göğsümüzde Kızıl Bayrak</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256676183</t>
+          <t>9786256676138</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Duygular</t>
+          <t>THKP-C Kurtuluş -2</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256676176</t>
+          <t>9786256676190</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bütün Bu Yolculuk</t>
+          <t>Dikmen Çeşmesi</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256676152</t>
+          <t>9786256676169</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Rengini Arayan Bukalemun</t>
+          <t>Kokulu Rüzgar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256676145</t>
+          <t>9786256676183</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Siyah Şah</t>
+          <t>Evrensel Duygular</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256676121</t>
+          <t>9786256676176</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İçimden Böyle Geldi</t>
+          <t>Bütün Bu Yolculuk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256676107</t>
+          <t>9786256676152</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Rahimdeki Gülüş</t>
+          <t>Rengini Arayan Bukalemun</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256676114</t>
+          <t>9786256676145</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Öteberi Sandığı</t>
+          <t>Siyah Şah</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256676091</t>
+          <t>9786256676121</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Mürekkep</t>
+          <t>İçimden Böyle Geldi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256676077</t>
+          <t>9786256676107</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Doluya Tutuldum</t>
+          <t>Rahimdeki Gülüş</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256676084</t>
+          <t>9786256676114</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Umuda Ağıt</t>
+          <t>Öteberi Sandığı</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256676060</t>
+          <t>9786256676091</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sevda Ektim Geceye</t>
+          <t>Yüreğimdeki Mürekkep</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256676053</t>
+          <t>9786256676077</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>THKP-C Kurtuluş -1</t>
+          <t>Doluya Tutuldum</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256676039</t>
+          <t>9786256676084</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zerrede Ummanı Gördüm</t>
+          <t>Umuda Ağıt</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256676022</t>
+          <t>9786256676060</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yol</t>
+          <t>Sevda Ektim Geceye</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256676046</t>
+          <t>9786256676053</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Fırat’tan Ege’ye Hikayeler</t>
+          <t>THKP-C Kurtuluş -1</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256676015</t>
+          <t>9786256676039</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Mitralyöz</t>
+          <t>Zerrede Ummanı Gördüm</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257420904</t>
+          <t>9786256676022</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Serseri Peri</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257420976</t>
+          <t>9786256676046</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Yalnızlıktan</t>
+          <t>Fırat’tan Ege’ye Hikayeler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256676008</t>
+          <t>9786256676015</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Avuç İçlerinden</t>
+          <t>Gözlerin Mitralyöz</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257420990</t>
+          <t>9786257420904</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yoz Politikacı Saptırmaları</t>
+          <t>Serseri Peri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257420716</t>
+          <t>9786257420976</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Çingene</t>
+          <t>Hepsi Yalnızlıktan</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257420983</t>
+          <t>9786256676008</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Mizahında Espri ve Fıkralar</t>
+          <t>Avuç İçlerinden</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258166767</t>
+          <t>9786257420990</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>5 Farklı TYT Denemeleri</t>
+          <t>Yoz Politikacı Saptırmaları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>185</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257420952</t>
+          <t>9786257420716</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus -III- İçsel Devrim</t>
+          <t>İçimdeki Çingene</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257420969</t>
+          <t>9786257420983</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yas ve Su</t>
+          <t>Hukuk Mizahında Espri ve Fıkralar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257420891</t>
+          <t>9786258166767</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bir ‘‘İç Savaş Güncesi’’ -II-</t>
+          <t>5 Farklı TYT Denemeleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>400</v>
+        <v>185</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257420945</t>
+          <t>9786257420952</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
+          <t>Homo Komünus -III- İçsel Devrim</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257420907</t>
+          <t>9786257420969</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Gözyaşları</t>
+          <t>Yas ve Su</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257420914</t>
+          <t>9786257420891</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yüzü Öpülesi Aydınlık</t>
+          <t>Bir ‘‘İç Savaş Güncesi’’ -II-</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257420881</t>
+          <t>9786257420945</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bir "İç Savaş Güncesi" - I</t>
+          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257420921</t>
+          <t>9786257420907</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Göz Kapaklarımın Arasına Sıkışmış Bir Kadın</t>
+          <t>Zamanın Gözyaşları</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257420938</t>
+          <t>9786257420914</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Geceyim Ay’sız</t>
+          <t>Yüzü Öpülesi Aydınlık</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257420853</t>
+          <t>9786257420881</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Alman Lawrence İle Müslüman - III</t>
+          <t>Bir "İç Savaş Güncesi" - I</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257420860</t>
+          <t>9786257420921</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Gerdan</t>
+          <t>Göz Kapaklarımın Arasına Sıkışmış Bir Kadın</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257420839</t>
+          <t>9786257420938</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sen Ben Misin?</t>
+          <t>Geceyim Ay’sız</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257420846</t>
+          <t>9786257420853</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Nur-i Kadim</t>
+          <t>Alman Lawrence İle Müslüman - III</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257420815</t>
+          <t>9786257420860</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Suyun Ötesi</t>
+          <t>Kızıl Gerdan</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257420808</t>
+          <t>9786257420839</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Son Perde</t>
+          <t>Sen Ben Misin?</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257420792</t>
+          <t>9786257420846</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Birinci Meşrutiyet’ten Mondros’a Ermeniler ve Kürtler</t>
+          <t>Nur-i Kadim</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257420778</t>
+          <t>9786257420815</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Gönül Dili -II-</t>
+          <t>Suyun Ötesi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257420761</t>
+          <t>9786257420808</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Matos Kişinin Hayatından Seçilmiş Üç Mayıs Günü - Üçüncü Gün</t>
+          <t>Son Perde</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257420730</t>
+          <t>9786257420792</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Benden Sonra Tufan Partisi</t>
+          <t>Birinci Meşrutiyet’ten Mondros’a Ermeniler ve Kürtler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257420723</t>
+          <t>9786257420778</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Gönülde Açan Çiçekler</t>
+          <t>Gönül Dili -II-</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257420747</t>
+          <t>9786257420761</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>‘‘Alman Lawrence’’ ile ‘‘Müslüman’’ -II</t>
+          <t>Matos Kişinin Hayatından Seçilmiş Üç Mayıs Günü - Üçüncü Gün</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257420693</t>
+          <t>9786257420730</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ahşap Ev</t>
+          <t>Benden Sonra Tufan Partisi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257420709</t>
+          <t>9786257420723</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Alman Lawrence ile Müslüman Portreler</t>
+          <t>Gönülde Açan Çiçekler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257420754</t>
+          <t>9786257420747</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Yağmurları</t>
+          <t>‘‘Alman Lawrence’’ ile ‘‘Müslüman’’ -II</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257420686</t>
+          <t>9786257420693</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Atta Troll Bir Yaz Gecesi Rüyası</t>
+          <t>Ahşap Ev</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257420679</t>
+          <t>9786257420709</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Kayıp Bir Anne</t>
+          <t>Alman Lawrence ile Müslüman Portreler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257420662</t>
+          <t>9786257420754</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bir Hava Korsanının Anıları</t>
+          <t>Erguvan Yağmurları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257420655</t>
+          <t>9786257420686</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bir Çevre Avukatının Anıları</t>
+          <t>Atta Troll Bir Yaz Gecesi Rüyası</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257420617</t>
+          <t>9786257420679</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Mausoleion</t>
+          <t>İstanbul’da Kayıp Bir Anne</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257420631</t>
+          <t>9786257420662</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kirlenmeseydi Kalpler</t>
+          <t>Bir Hava Korsanının Anıları</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257420648</t>
+          <t>9786257420655</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus (Sosyal İnsan) -2-</t>
+          <t>Bir Çevre Avukatının Anıları</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257420624</t>
+          <t>9786257420617</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ada ve Aleksander</t>
+          <t>Mausoleion</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257420600</t>
+          <t>9786257420631</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mermerden Bir Lokma Bir Hırka</t>
+          <t>Kirlenmeseydi Kalpler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257420556</t>
+          <t>9786257420648</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Parçalanmayı Bekleyen</t>
+          <t>Homo Komünus (Sosyal İnsan) -2-</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257420594</t>
+          <t>9786257420624</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ezİdİ Tarihçesi</t>
+          <t>Ada ve Aleksander</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257420587</t>
+          <t>9786257420600</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dengbeji ve Folklor</t>
+          <t>Mermerden Bir Lokma Bir Hırka</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257420570</t>
+          <t>9786257420556</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Berlin Düşleri</t>
+          <t>Parçalanmayı Bekleyen</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257420563</t>
+          <t>9786257420594</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Nail Karaçam (Panço)</t>
+          <t>Ezİdİ Tarihçesi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257420525</t>
+          <t>9786257420587</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Unuttuğun Her Şeyi Hatırlamak Gibi</t>
+          <t>Dengbeji ve Folklor</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257420549</t>
+          <t>9786257420570</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kalender İsyan</t>
+          <t>Berlin Düşleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257420532</t>
+          <t>9786257420563</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Gecekondu</t>
+          <t>Nail Karaçam (Panço)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257420259</t>
+          <t>9786257420525</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Acılar</t>
+          <t>Unuttuğun Her Şeyi Hatırlamak Gibi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257420464</t>
+          <t>9786257420549</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun</t>
+          <t>Kalender İsyan</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257420440</t>
+          <t>9786257420532</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölünün Seyir Defteri</t>
+          <t>Gecekondu</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257420495</t>
+          <t>9786257420259</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kut’ül Amare’den Adatepe’ye</t>
+          <t>Dilsiz Acılar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257420471</t>
+          <t>9786257420464</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Gönül Dili</t>
+          <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257420488</t>
+          <t>9786257420440</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hatırla Sevgili</t>
+          <t>Bir Ölünün Seyir Defteri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257420518</t>
+          <t>9786257420495</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yelkovan Kuşları</t>
+          <t>Kut’ül Amare’den Adatepe’ye</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257420433</t>
+          <t>9786257420471</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kanayan</t>
+          <t>Gönül Dili</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257420426</t>
+          <t>9786257420488</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kendini Arayan Tanrı</t>
+          <t>Hatırla Sevgili</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257420419</t>
+          <t>9786257420518</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Sen Hali</t>
+          <t>Yelkovan Kuşları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257420402</t>
+          <t>9786257420433</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Şairin Meramı</t>
+          <t>Kanayan</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257420396</t>
+          <t>9786257420426</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ben Düşündükçe</t>
+          <t>Kendini Arayan Tanrı</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257420389</t>
+          <t>9786257420419</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hüdai - Hüdai Arıkan’ın Yaşamı ve Mücadelesi</t>
+          <t>Aşkın Sen Hali</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257420372</t>
+          <t>9786257420402</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Beyt’in Anadolu’da Açan Gülleri ve Asırlardır Susmayan Bülbülleri</t>
+          <t>Şiir ve Şairin Meramı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257420365</t>
+          <t>9786257420396</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Suya Değme</t>
+          <t>Ben Düşündükçe</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257420358</t>
+          <t>9786257420389</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Devrimle Gelen Aşk</t>
+          <t>Hüdai - Hüdai Arıkan’ın Yaşamı ve Mücadelesi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257420334</t>
+          <t>9786257420372</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Folkloru Sözlüğü</t>
+          <t>Ehl-i Beyt’in Anadolu’da Açan Gülleri ve Asırlardır Susmayan Bülbülleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257420310</t>
+          <t>9786257420365</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Dağın Ağrısı 1. Cilt - Karakilise</t>
+          <t>Suya Değme</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257420327</t>
+          <t>9786257420358</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Dağın Ağrısı 2. Cilt - Kırık Köprü</t>
+          <t>Devrimle Gelen Aşk</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257420297</t>
+          <t>9786257420334</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yalova Folkloru - Cilt 1</t>
+          <t>Ağrı Folkloru Sözlüğü</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257420303</t>
+          <t>9786257420310</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yalova Folkloru - Cilt 2</t>
+          <t>Dağın Ağrısı 1. Cilt - Karakilise</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054794348</t>
+          <t>9786257420327</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Benek</t>
+          <t>Dağın Ağrısı 2. Cilt - Kırık Köprü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>8</v>
+        <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257420341</t>
+          <t>9786257420297</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İflah Olmazlar</t>
+          <t>Yalova Folkloru - Cilt 1</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257420280</t>
+          <t>9786257420303</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Üç Arakçı</t>
+          <t>Yalova Folkloru - Cilt 2</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257420242</t>
+          <t>9786054794348</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Çevrecinin El Kitabı</t>
+          <t>Beyaz Benek</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>40</v>
+        <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257420228</t>
+          <t>9786257420341</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Işıktan Aydınlığa</t>
+          <t>İflah Olmazlar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257420235</t>
+          <t>9786257420280</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Pentagram</t>
+          <t>Üç Arakçı</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257420273</t>
+          <t>9786257420242</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sosyolizm Ya Da Ölüm</t>
+          <t>Çevrecinin El Kitabı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257420266</t>
+          <t>9786257420228</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Değişim</t>
+          <t>Işıktan Aydınlığa</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057975348</t>
+          <t>9786257420235</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Eylülden Kalan</t>
+          <t>Pentagram</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057975362</t>
+          <t>9786257420273</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Seymen Raconu</t>
+          <t>Sosyolizm Ya Da Ölüm</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057975263</t>
+          <t>9786257420266</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Luri</t>
+          <t>Toplumsal Değişim</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057975294</t>
+          <t>9786057975348</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Futsol</t>
+          <t>Eylülden Kalan</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057975232</t>
+          <t>9786057975362</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tutuşacak Kar</t>
+          <t>Seymen Raconu</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054794928</t>
+          <t>9786057975263</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sokak Cinayetleri</t>
+          <t>Luri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059142984</t>
+          <t>9786057975294</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Şiire Benziyordu</t>
+          <t>Futsol</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059142885</t>
+          <t>9786057975232</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Bir Leyla Hikayesi</t>
+          <t>Tutuşacak Kar</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059142663</t>
+          <t>9786054794928</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>V Aşk Senden Özür Diliyorum</t>
+          <t>Sokak Cinayetleri</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059142670</t>
+          <t>9786059142984</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kar Kokusunda Gül</t>
+          <t>Şiire Benziyordu</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059142656</t>
+          <t>9786059142885</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>#Hayır Ezgileri</t>
+          <t>Bir Leyla Hikayesi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059142724</t>
+          <t>9786059142663</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yürekte Biriken Öyküler</t>
+          <t>V Aşk Senden Özür Diliyorum</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059142717</t>
+          <t>9786059142670</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İkircikli Durumlar</t>
+          <t>Kar Kokusunda Gül</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054794478</t>
+          <t>9786059142656</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Güzel Çocuklardık</t>
+          <t>#Hayır Ezgileri</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059142960</t>
+          <t>9786059142724</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Gezdim Gördüm Yazdım</t>
+          <t>Yürekte Biriken Öyküler</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058162693</t>
+          <t>9786059142717</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ben Olmasam</t>
+          <t>İkircikli Durumlar</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786058162686</t>
+          <t>9786054794478</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bi’şeyler Yapmak Lazım</t>
+          <t>Hepimiz Güzel Çocuklardık</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>40</v>
+        <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059142649</t>
+          <t>9786059142960</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Maestro</t>
+          <t>Gezdim Gördüm Yazdım</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059142786</t>
+          <t>9786058162693</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Geceyim Ay’sız</t>
+          <t>Ben Olmasam</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057975225</t>
+          <t>9786058162686</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bir Emekçinin Günlüğü</t>
+          <t>Bi’şeyler Yapmak Lazım</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057975041</t>
+          <t>9786059142649</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Cigerame</t>
+          <t>Maestro</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057975034</t>
+          <t>9786059142786</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Nefes</t>
+          <t>Geceyim Ay’sız</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057975119</t>
+          <t>9786057975225</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yaşamımdan Portreler</t>
+          <t>Bir Emekçinin Günlüğü</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057975102</t>
+          <t>9786057975041</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Üfürüğü</t>
+          <t>Cigerame</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057975096</t>
+          <t>9786057975034</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ne Olmuş?</t>
+          <t>Nefes</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059142731</t>
+          <t>9786057975119</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Rüyadaki Sel</t>
+          <t>Yaşamımdan Portreler</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054794676</t>
+          <t>9786057975102</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Şiliya</t>
+          <t>Şeytan Üfürüğü</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059142540</t>
+          <t>9786057975096</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Akkız - Hayko Babam Nerede</t>
+          <t>Ne Olmuş?</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059142533</t>
+          <t>9786059142731</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Söylen Yazın Bağlamında Kadının Yazgısı</t>
+          <t>Rüyadaki Sel</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059142526</t>
+          <t>9786054794676</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ephesos</t>
+          <t>Şiliya</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059142397</t>
+          <t>9786059142540</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kerpiç Evden Çalınan Hayat</t>
+          <t>Akkız - Hayko Babam Nerede</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057975201</t>
+          <t>9786059142533</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Cem ve Hakk’a Uğurlama Erkanı</t>
+          <t>Söylen Yazın Bağlamında Kadının Yazgısı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059142939</t>
+          <t>9786059142526</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Böyle Yaşandı</t>
+          <t>Ephesos</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059142908</t>
+          <t>9786059142397</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Zindanları</t>
+          <t>Kerpiç Evden Çalınan Hayat</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059142762</t>
+          <t>9786057975201</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Sözdüşümleri</t>
+          <t>Alevilikte Cem ve Hakk’a Uğurlama Erkanı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059142779</t>
+          <t>9786059142939</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Mucize Dönüş</t>
+          <t>Böyle Yaşandı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054794768</t>
+          <t>9786059142908</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Vişne Bahçesi</t>
+          <t>Bilinçaltı Zindanları</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054794867</t>
+          <t>9786059142762</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Derya</t>
+          <t>Sözdüşümleri</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059142892</t>
+          <t>9786059142779</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>İhanet İzleri</t>
+          <t>Mucize Dönüş</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059142946</t>
+          <t>9786054794768</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kesişme</t>
+          <t>Tanrının Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059142106</t>
+          <t>9786054794867</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Eylemsiz Aşk</t>
+          <t>Aşk-ı Derya</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054794355</t>
+          <t>9786059142892</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Aykolik</t>
+          <t>İhanet İzleri</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054794362</t>
+          <t>9786059142946</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Dürbünlü Tüfek</t>
+          <t>Kesişme</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054794072</t>
+          <t>9786059142106</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ben Meselesi</t>
+          <t>Eylemsiz Aşk</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786058627404</t>
+          <t>9786054794355</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Gol Sesi</t>
+          <t>Aykolik</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054738502</t>
+          <t>9786054794362</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Ben Tesadüf Değilim</t>
+          <t>Çiçek Dürbünlü Tüfek</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054738328</t>
+          <t>9786054794072</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Dudakların Bakireydi</t>
+          <t>Ben Meselesi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059142335</t>
+          <t>9786058627404</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde</t>
+          <t>Gol Sesi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059142199</t>
+          <t>9786054738502</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Cellat</t>
+          <t>Ben Tesadüf Değilim</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059142076</t>
+          <t>9786054738328</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Ali Ayşe’yi Sev(me)</t>
+          <t>Dudakların Bakireydi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054794515</t>
+          <t>9786059142335</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Unutursam Üşürsün</t>
+          <t>Evvel Zaman İçinde</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054794997</t>
+          <t>9786059142199</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Xezel Bo Ye Gej</t>
+          <t>Görünmez Cellat</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054794225</t>
+          <t>9786059142076</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Artık Benzemiyoruz Sonsuza</t>
+          <t>Ali Ayşe’yi Sev(me)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054794621</t>
+          <t>9786054794515</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>"Krupp'un" Bitmeyen "Balkan Savaşı" Sürgün ve Soykırım</t>
+          <t>Unutursam Üşürsün</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054794614</t>
+          <t>9786054794997</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Düşler</t>
+          <t>Xezel Bo Ye Gej</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054794942</t>
+          <t>9786054794225</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Aşk Köpeği</t>
+          <t>Artık Benzemiyoruz Sonsuza</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059142007</t>
+          <t>9786054794621</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Avlulara Bakan Pencere</t>
+          <t>"Krupp'un" Bitmeyen "Balkan Savaşı" Sürgün ve Soykırım</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>7</v>
+        <v>30</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054794805</t>
+          <t>9786054794614</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Halkasız Köleler</t>
+          <t>Kutsal Düşler</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054794713</t>
+          <t>9786054794942</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi</t>
+          <t>Aşk Köpeği</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054794607</t>
+          <t>9786059142007</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Gence'den Kars'a</t>
+          <t>Avlulara Bakan Pencere</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059142021</t>
+          <t>9786054794805</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Gece Yarası</t>
+          <t>Halkasız Köleler</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054794829</t>
+          <t>9786054794713</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Baba Karnım Acıktı Anne Bisikletim Bozuldu</t>
+          <t>Zaman Makinesi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054794966</t>
+          <t>9786054794607</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Sensizken't</t>
+          <t>Gence'den Kars'a</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054794980</t>
+          <t>9786059142021</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Düdüklü Akasya</t>
+          <t>Gece Yarası</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054794898</t>
+          <t>9786054794829</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kalabalık Yalnızlıklar</t>
+          <t>Baba Karnım Acıktı Anne Bisikletim Bozuldu</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054794812</t>
+          <t>9786054794966</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Piyango</t>
+          <t>Sensizken't</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054794737</t>
+          <t>9786054794980</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ego Patlaması</t>
+          <t>Düdüklü Akasya</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054794836</t>
+          <t>9786054794898</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Ben Bende Değilim</t>
+          <t>Kalabalık Yalnızlıklar</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054794799</t>
+          <t>9786054794812</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefes ve Gökyüzü</t>
+          <t>Piyango</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054794447</t>
+          <t>9786054794737</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bir Islık Çal</t>
+          <t>Ego Patlaması</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054794454</t>
+          <t>9786054794836</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Dokunuş</t>
+          <t>Ben Bende Değilim</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054794881</t>
+          <t>9786054794799</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İsyan Makamı</t>
+          <t>Bir Nefes ve Gökyüzü</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054794911</t>
+          <t>9786054794447</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz</t>
+          <t>Bir Islık Çal</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054794973</t>
+          <t>9786054794454</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Kambur Güvercin</t>
+          <t>Hayalet Dokunuş</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054794638</t>
+          <t>9786054794881</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Parlament Mavisi Portakal Dilimleri</t>
+          <t>İsyan Makamı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054794874</t>
+          <t>9786054794911</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Yak Gitsin</t>
+          <t>Dilsiz</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054794843</t>
+          <t>9786054794973</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Suyun Külü</t>
+          <t>Kambur Güvercin</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054794706</t>
+          <t>9786054794638</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Leylak Yangını</t>
+          <t>Parlament Mavisi Portakal Dilimleri</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054794959</t>
+          <t>9786054794874</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Mevsimsiz Tınılar</t>
+          <t>Yak Gitsin</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054794751</t>
+          <t>9786054794843</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Bexçeye Wişneyan e Xweda</t>
+          <t>Suyun Külü</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059142243</t>
+          <t>9786054794706</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Zor Yıllar</t>
+          <t>Leylak Yangını</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059142014</t>
+          <t>9786054794959</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Elma Güzeli</t>
+          <t>Mevsimsiz Tınılar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054794485</t>
+          <t>9786054794751</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Çerkeslere Mektuplar</t>
+          <t>Bexçeye Wişneyan e Xweda</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054794171</t>
+          <t>9786059142243</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Tamamlanmış Olacaktık</t>
+          <t>Zor Yıllar</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054794188</t>
+          <t>9786059142014</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Hamburg’da Edebiyat</t>
+          <t>Elma Güzeli</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054794164</t>
+          <t>9786054794485</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Öyle Bir Geldim Ki Kapına</t>
+          <t>Çerkeslere Mektuplar</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054794775</t>
+          <t>9786054794171</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Suriye ve Ürdün Seyahatnamesi</t>
+          <t>Tamamlanmış Olacaktık</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786059142038</t>
+          <t>9786054794188</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Tekdüşe</t>
+          <t>Hamburg’da Edebiyat</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059142045</t>
+          <t>9786054794164</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Sustu Kasım Rüzgarı</t>
+          <t>Öyle Bir Geldim Ki Kapına</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059142069</t>
+          <t>9786054794775</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Kırk Fil Yedi Can</t>
+          <t>Suriye ve Ürdün Seyahatnamesi</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054794546</t>
+          <t>9786059142038</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Su Oluyorum Ellerine</t>
+          <t>Tekdüşe</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054794386</t>
+          <t>9786059142045</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet</t>
+          <t>Sustu Kasım Rüzgarı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054794430</t>
+          <t>9786059142069</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Bende Hüzün Şeker Nasıl Öyle</t>
+          <t>Kırk Fil Yedi Can</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054794379</t>
+          <t>9786054794546</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Arife</t>
+          <t>Su Oluyorum Ellerine</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059142922</t>
+          <t>9786054794386</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Bence Kafkasya</t>
+          <t>Kıyamet</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054794507</t>
+          <t>9786054794430</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sokaktan Gelen Mektup</t>
+          <t>Bende Hüzün Şeker Nasıl Öyle</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059142755</t>
+          <t>9786054794379</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Kalanlar</t>
+          <t>Benim Adım Arife</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059142748</t>
+          <t>9786059142922</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Bahar'ın Torunları</t>
+          <t>Bence Kafkasya</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059142489</t>
+          <t>9786054794507</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Taş-ı Çakmak</t>
+          <t>Sokaktan Gelen Mektup</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786058162617</t>
+          <t>9786059142755</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Siyah Gökkuşağı</t>
+          <t>Geçmişten Geleceğe Kalanlar</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786058162655</t>
+          <t>9786059142748</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Bedeli Ödenmiş Sözler</t>
+          <t>Bahar'ın Torunları</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786058162662</t>
+          <t>9786059142489</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İdama Yürüyen Adam</t>
+          <t>Taş-ı Çakmak</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058162679</t>
+          <t>9786058162617</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Bir Kelebek Kondu Çıplak Göğsüne</t>
+          <t>Siyah Gökkuşağı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786058162624</t>
+          <t>9786058162655</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Nakkaşı</t>
+          <t>Bedeli Ödenmiş Sözler</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059142595</t>
+          <t>9786058162662</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Sis</t>
+          <t>İdama Yürüyen Adam</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059142618</t>
+          <t>9786058162679</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Su İçti Dilinden</t>
+          <t>Bir Kelebek Kondu Çıplak Göğsüne</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059142601</t>
+          <t>9786058162624</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Cana Gelen Sevgili</t>
+          <t>Gecenin Nakkaşı</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059142410</t>
+          <t>9786059142595</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Romansero Bimini</t>
+          <t>Sis</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059142298</t>
+          <t>9786059142618</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kadar</t>
+          <t>Kuşlar Su İçti Dilinden</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059142274</t>
+          <t>9786059142601</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Senkronu Kaçmış Gülüşler</t>
+          <t>Cana Gelen Sevgili</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059142281</t>
+          <t>9786059142410</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Uyku Reçeli</t>
+          <t>Romansero Bimini</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786058162600</t>
+          <t>9786059142298</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Eski Yunanlar ve Romalılar</t>
+          <t>Mavi Kadar</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059142953</t>
+          <t>9786059142274</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Zulmün Müzesi</t>
+          <t>Senkronu Kaçmış Gülüşler</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059142915</t>
+          <t>9786059142281</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Renkler Ülkesi İran</t>
+          <t>Uyku Reçeli</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059142557</t>
+          <t>9786058162600</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Esintisi</t>
+          <t>Eski Yunanlar ve Romalılar</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059142342</t>
+          <t>9786059142953</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Suya Yürüyen Güller</t>
+          <t>Zulmün Müzesi</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059142366</t>
+          <t>9786059142915</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Soğuk</t>
+          <t>Renkler Ülkesi İran</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059142359</t>
+          <t>9786059142557</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Koalalar ve Çiğköfte</t>
+          <t>Ağustos Esintisi</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059142373</t>
+          <t>9786059142342</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Hükmüdür</t>
+          <t>Suya Yürüyen Güller</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059142155</t>
+          <t>9786059142366</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Annem</t>
+          <t>Soğuk</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059142229</t>
+          <t>9786059142359</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Açılmamış Kilitler</t>
+          <t>Koalalar ve Çiğköfte</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786054794089</t>
+          <t>9786059142373</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Sessizlikte</t>
+          <t>Güneşin Hükmüdür</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786054794669</t>
+          <t>9786059142155</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Nergiz İsyanı</t>
+          <t>Annem</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786054794201</t>
+          <t>9786059142229</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Kör Kilit Yüklü Bulut</t>
+          <t>Açılmamış Kilitler</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059142861</t>
+          <t>9786054794089</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Herakles Dionysos ve Emek</t>
+          <t>Sessizlikte</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059142700</t>
+          <t>9786054794669</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Biz Bizeyken Her Şeydik</t>
+          <t>Nergiz İsyanı</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059142694</t>
+          <t>9786054794201</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Ömrün Öte Yüzü</t>
+          <t>Kör Kilit Yüklü Bulut</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059142687</t>
+          <t>9786059142861</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Kötü</t>
+          <t>Herakles Dionysos ve Emek</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059142267</t>
+          <t>9786059142700</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil Öğretiminde Yaklaşımlar, Yöntemler, Teknikler ve Multimedya Araç ve Materyalleri</t>
+          <t>Biz Bizeyken Her Şeydik</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059142250</t>
+          <t>9786059142694</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Sel Kapanı</t>
+          <t>Ömrün Öte Yüzü</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059142182</t>
+          <t>9786059142687</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Yosma Geceler</t>
+          <t>Kötü</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059142120</t>
+          <t>9786059142267</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Sana Kusarken</t>
+          <t>Yabancı Dil Öğretiminde Yaklaşımlar, Yöntemler, Teknikler ve Multimedya Araç ve Materyalleri</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059142854</t>
+          <t>9786059142250</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Fırtına</t>
+          <t>Sel Kapanı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059142878</t>
+          <t>9786059142182</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Sakın Gitme Eleni</t>
+          <t>Yosma Geceler</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059142847</t>
+          <t>9786059142120</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Gitmek Var İçimde</t>
+          <t>Sana Kusarken</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059142816</t>
+          <t>9786059142854</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Ekmeği Büyütmek</t>
+          <t>Fırtına</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059142830</t>
+          <t>9786059142878</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Hambahar</t>
+          <t>Sakın Gitme Eleni</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059142571</t>
+          <t>9786059142847</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kamelya</t>
+          <t>Gitmek Var İçimde</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059142588</t>
+          <t>9786059142816</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Hiptonik Satranç</t>
+          <t>Ekmeği Büyütmek</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059142151</t>
+          <t>9786059142830</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Deresi</t>
+          <t>Hambahar</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059142632</t>
+          <t>9786059142571</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bağları</t>
+          <t>Kamelya</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059142427</t>
+          <t>9786059142588</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Sakla Beni Anne</t>
+          <t>Hiptonik Satranç</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059142403</t>
+          <t>9786059142151</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Sessizce</t>
+          <t>Fırtına Deresi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>7</v>
+        <v>25</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059142236</t>
+          <t>9786059142632</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Urfa Karşılaması</t>
+          <t>Hayat Bağları</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786059142205</t>
+          <t>9786059142427</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Anılara Saygı Günü</t>
+          <t>Sakla Beni Anne</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059142090</t>
+          <t>9786059142403</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Kanatlı Çocuklardık</t>
+          <t>Sessizce</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059142113</t>
+          <t>9786059142236</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Bulut Yağdıran</t>
+          <t>Urfa Karşılaması</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054794423</t>
+          <t>9786059142205</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Nefiy</t>
+          <t>Anılara Saygı Günü</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054794393</t>
+          <t>9786059142090</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Başına Gelenler</t>
+          <t>Rüzgar Kanatlı Çocuklardık</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054794409</t>
+          <t>9786059142113</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Dursa Yakalardık Zamanı</t>
+          <t>Ateşe Bulut Yağdıran</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054794935</t>
+          <t>9786054794423</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Bilgenin Nitelikleri</t>
+          <t>Nefiy</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054794904</t>
+          <t>9786054794393</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Dudaklar Susarken</t>
+          <t>Aşkın Başına Gelenler</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786054794850</t>
+          <t>9786054794409</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Özgür Bıraktım Duygularımı</t>
+          <t>Dursa Yakalardık Zamanı</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786054794782</t>
+          <t>9786054794935</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Mavi Boşluk</t>
+          <t>İçimizdeki Bilgenin Nitelikleri</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054794744</t>
+          <t>9786054794904</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Denize Ulaşamayan Irmak</t>
+          <t>Dudaklar Susarken</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054794683</t>
+          <t>9786054794850</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Az Önce Maviye Bakalım ve Çay İçelim</t>
+          <t>Özgür Bıraktım Duygularımı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786054794690</t>
+          <t>9786054794782</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Ayselim</t>
+          <t>Mavi Boşluk</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054794652</t>
+          <t>9786054794744</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Dalında Solan Çiçek</t>
+          <t>Denize Ulaşamayan Irmak</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786054794645</t>
+          <t>9786054794683</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Cennetimizde Buluşalım</t>
+          <t>Ölmeden Az Önce Maviye Bakalım ve Çay İçelim</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054794584</t>
+          <t>9786054794690</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>İmkansızlığına Yanan Aşk</t>
+          <t>Ayselim</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054794577</t>
+          <t>9786054794652</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Kar Kız 2</t>
+          <t>Dalında Solan Çiçek</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054794508</t>
+          <t>9786054794645</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Pencerede Kar Vardı</t>
+          <t>Cennetimizde Buluşalım</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054794492</t>
+          <t>9786054794584</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlerin Cenderesinde</t>
+          <t>İmkansızlığına Yanan Aşk</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786054794461</t>
+          <t>9786054794577</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Bu En Son Vedaydı</t>
+          <t>Kar Kız 2</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054794263</t>
+          <t>9786054794508</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Gemileri</t>
+          <t>Pencerede Kar Vardı</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054794256</t>
+          <t>9786054794492</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Gitmek İstiyorum</t>
+          <t>Hüzünlerin Cenderesinde</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786054794140</t>
+          <t>9786054794461</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Yağmurca</t>
+          <t>Bu En Son Vedaydı</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054794126</t>
+          <t>9786054794263</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Hüzzam Bir Aşktı</t>
+          <t>Hüzün Gemileri</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786059142519</t>
+          <t>9786054794256</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Sevdası 2</t>
+          <t>Gitmek İstiyorum</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786059142496</t>
+          <t>9786054794140</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Otobüs</t>
+          <t>Yağmurca</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786059142304</t>
+          <t>9786054794126</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Umuda Mektuplar</t>
+          <t>Hüzzam Bir Aşktı</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054794553</t>
+          <t>9786059142519</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Eriyince</t>
+          <t>Mezopotamya Sevdası 2</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054794539</t>
+          <t>9786059142496</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Tarhana Çorbası</t>
+          <t>Otobüs</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054794249</t>
+          <t>9786059142304</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Mahremin Arka Bahçesi</t>
+          <t>Umuda Mektuplar</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786059142625</t>
+          <t>9786054794553</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk ve Dün</t>
+          <t>Eriyince</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786059142564</t>
+          <t>9786054794539</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dilemma</t>
+          <t>Tarhana Çorbası</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786059142212</t>
+          <t>9786054794249</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Elsa’nın Vasiyeti</t>
+          <t>Mahremin Arka Bahçesi</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054794720</t>
+          <t>9786059142625</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Hikaye - Kirpi</t>
+          <t>Sonsuzluk ve Dün</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059142144</t>
+          <t>9786059142564</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Örgütlenmiş Nefretin Hedefindeki Alevilik</t>
+          <t>Dilemma</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054794317</t>
+          <t>9786059142212</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Yeter ki Cesaret</t>
+          <t>Elsa’nın Vasiyeti</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054794331</t>
+          <t>9786054794720</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Yürek Senfonisi</t>
+          <t>Hepsi Hikaye - Kirpi</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054794324</t>
+          <t>9786059142144</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Paşa Abla</t>
+          <t>Örgütlenmiş Nefretin Hedefindeki Alevilik</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059142809</t>
+          <t>9786054794317</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Bahab</t>
+          <t>Yeter ki Cesaret</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059142823</t>
+          <t>9786054794331</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Alnıma Güneş Kondu</t>
+          <t>Yürek Senfonisi</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059142168</t>
+          <t>9786054794324</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair</t>
+          <t>Paşa Abla</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786054794157</t>
+          <t>9786059142809</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Vav</t>
+          <t>Bahab</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786054794133</t>
+          <t>9786059142823</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Benim Yolum</t>
+          <t>Alnıma Güneş Kondu</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054794011</t>
+          <t>9786059142168</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimi Yüreğinizin Yanına Koyuyorum!</t>
+          <t>Yaşama Dair</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054738229</t>
+          <t>9786054794157</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Kalemime</t>
+          <t>Vav</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054738137</t>
+          <t>9786054794133</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Yetimdi Baharlarımız</t>
+          <t>Benim Yolum</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786058627109</t>
+          <t>9786054794011</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Yarı Tanrılar İmparatorluğu</t>
+          <t>Yüreğimi Yüreğinizin Yanına Koyuyorum!</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054384945</t>
+          <t>9786054738229</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Yafa Çiçeği</t>
+          <t>Yüreğimden Kalemime</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054738397</t>
+          <t>9786054738137</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Umut Olsun</t>
+          <t>Yetimdi Baharlarımız</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054738427</t>
+          <t>9786058627109</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Vişne Bahçesi</t>
+          <t>Yarı Tanrılar İmparatorluğu</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>7.41</v>
+        <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054794003</t>
+          <t>9786054384945</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Şiir, Aşk ve Ötesi</t>
+          <t>Yafa Çiçeği</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054384693</t>
+          <t>9786054738397</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Sonlanmayan Gerçekler</t>
+          <t>Umut Olsun</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054384624</t>
+          <t>9786054738427</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Sevgiliye Mektuplar</t>
+          <t>Tanrının Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>8</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786054384631</t>
+          <t>9786054794003</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Susamışken</t>
+          <t>Şiir, Aşk ve Ötesi</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>9.26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054794041</t>
+          <t>9786054384693</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Köz Yangını</t>
+          <t>Sonlanmayan Gerçekler</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054384990</t>
+          <t>9786054384624</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Kibele’nin Güncesi</t>
+          <t>Sevgiliye Mektuplar</t>
         </is>
       </c>
       <c r="C320" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786054384617</t>
+          <t>9786054384631</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Kar Kız</t>
+          <t>Ölüme Susamışken</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>8</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786054738175</t>
+          <t>9786054794041</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>İçsel Yol</t>
+          <t>Köz Yangını</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054384594</t>
+          <t>9786054384990</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>İçimden Geldiği Gibi</t>
+          <t>Kibele’nin Güncesi</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054384532</t>
+          <t>9786054384617</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Dalgaları</t>
+          <t>Kar Kız</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786054738472</t>
+          <t>9786054738175</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Aşk İçin</t>
+          <t>İçsel Yol</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054794034</t>
+          <t>9786054384594</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Hamburg’da Aşk Başkadır</t>
+          <t>İçimden Geldiği Gibi</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054384785</t>
+          <t>9786054384532</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Sis ve Ateş</t>
+          <t>Hüzün Dalgaları</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054384860</t>
+          <t>9786054738472</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Derin Yalnızlık</t>
+          <t>Her Şey Aşk İçin</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786054738236</t>
+          <t>9786054794034</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Camcının İti</t>
+          <t>Hamburg’da Aşk Başkadır</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054738021</t>
+          <t>9786054384785</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Bütün’e Bütün’den Aşk’la</t>
+          <t>Sis ve Ateş</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054384471</t>
+          <t>9786054384860</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Ben Ne Söylüyorum Ailem Ne Anlıyor?</t>
+          <t>Derin Yalnızlık</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054794058</t>
+          <t>9786054738236</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Aşka Veda</t>
+          <t>Camcının İti</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054738489</t>
+          <t>9786054738021</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Amazon Rock Tarihi</t>
+          <t>Bütün’e Bütün’den Aşk’la</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054794065</t>
+          <t>9786054384471</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Adem-i Yar</t>
+          <t>Ben Ne Söylüyorum Ailem Ne Anlıyor?</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054794027</t>
+          <t>9786054794058</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>Aşka Veda</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054384686</t>
+          <t>9786054738489</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>Amazon Rock Tarihi</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786059142137</t>
+          <t>9786054794065</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Balkon Konuşması</t>
+          <t>Adem-i Yar</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786059142434</t>
+          <t>9786054794027</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Projelerde Faizsiz Finansman</t>
+          <t>39</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786059142472</t>
+          <t>9786054384686</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Bir Düşün Sevgili</t>
+          <t>11</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786059142465</t>
+          <t>9786059142137</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Geç Kaldın Aşkım</t>
+          <t>Balkon Konuşması</t>
         </is>
       </c>
       <c r="C340" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059142441</t>
+          <t>9786059142434</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Çarşamba Köprüsü’nde Rapsodi</t>
+          <t>Projelerde Faizsiz Finansman</t>
         </is>
       </c>
       <c r="C341" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786059142083</t>
+          <t>9786059142472</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Beyaz/Siyah Gri Boz/Yeşiller</t>
+          <t>Bir Düşün Sevgili</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786059142052</t>
+          <t>9786059142465</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Burası Çanakkale</t>
+          <t>Geç Kaldın Aşkım</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054794096</t>
+          <t>9786059142441</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Rastlantılar Kraliçesi</t>
+          <t>Çarşamba Köprüsü’nde Rapsodi</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786054794102</t>
+          <t>9786059142083</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Tencerenin Dibi</t>
+          <t>Beyaz/Siyah Gri Boz/Yeşiller</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054794119</t>
+          <t>9786059142052</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Yarın Korkusu</t>
+          <t>Burası Çanakkale</t>
         </is>
       </c>
       <c r="C346" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786059142458</t>
+          <t>9786054794096</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Kokmalı Sevda</t>
+          <t>Rastlantılar Kraliçesi</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786059142380</t>
+          <t>9786054794102</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Sevgiler</t>
+          <t>Tencerenin Dibi</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786059142328</t>
+          <t>9786054794119</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Evet Evet Ya Sonra ve Daha Sonra</t>
+          <t>Yarın Korkusu</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786059142311</t>
+          <t>9786059142458</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Huzurbozan</t>
+          <t>Karanfil Kokmalı Sevda</t>
         </is>
       </c>
       <c r="C350" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054794232</t>
+          <t>9786059142380</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Gülümse Diye</t>
+          <t>Kaybolan Sevgiler</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786054794270</t>
+          <t>9786059142328</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Zamanı</t>
+          <t>Evet Evet Ya Sonra ve Daha Sonra</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054794287</t>
+          <t>9786059142311</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Fillerin Bozkır Aşkı</t>
+          <t>Huzurbozan</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786054794300</t>
+          <t>9786054794232</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Anarşiir</t>
+          <t>Gülümse Diye</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786054794195</t>
+          <t>9786054794270</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Boşluğa Mektuplar</t>
+          <t>Erguvan Zamanı</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057975829</t>
+          <t>9786054794287</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Birisi</t>
+          <t>Fillerin Bozkır Aşkı</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>40</v>
+        <v>5</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057975812</t>
+          <t>9786054794300</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Kalbini Yitiren Ülke</t>
+          <t>Anarşiir</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057975485</t>
+          <t>9786054794195</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>İnkar ve Ateş</t>
+          <t>Boşluğa Mektuplar</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786257420105</t>
+          <t>9786057975829</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Pervaneli Tayyare</t>
+          <t>Birisi</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057420044</t>
+          <t>9786057975812</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
+          <t>Kalbini Yitiren Ülke</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786257420099</t>
+          <t>9786057975485</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Bitiş</t>
+          <t>İnkar ve Ateş</t>
         </is>
       </c>
       <c r="C361" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786257420082</t>
+          <t>9786257420105</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Topum Buluta Düştü</t>
+          <t>Gümüş Pervaneli Tayyare</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786257420051</t>
+          <t>9786057420044</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Biraz Kendim Çokça Sendim</t>
+          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786257420129</t>
+          <t>9786257420099</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Yol Gösteren Sözler</t>
+          <t>Bitiş</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786257420136</t>
+          <t>9786257420082</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Toprağa Sarılmışım</t>
+          <t>Topum Buluta Düştü</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786257420143</t>
+          <t>9786257420051</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Diktatör Fıkraları ve Esprileri</t>
+          <t>Biraz Kendim Çokça Sendim</t>
         </is>
       </c>
       <c r="C366" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057975287</t>
+          <t>9786257420129</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Sardunya Kokusu</t>
+          <t>Yol Gösteren Sözler</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057975300</t>
+          <t>9786257420136</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Geri Dönüş Yok</t>
+          <t>Toprağa Sarılmışım</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054794416</t>
+          <t>9786257420143</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Cuma Sevişmeleri</t>
+          <t>Diktatör Fıkraları ve Esprileri</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057975751</t>
+          <t>9786057975287</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Bennu</t>
+          <t>Sardunya Kokusu</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786057975713</t>
+          <t>9786057975300</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Ala Pranga</t>
+          <t>Geri Dönüş Yok</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786057975768</t>
+          <t>9786054794416</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Depremde Aşk Aşkta Deprem</t>
+          <t>Cuma Sevişmeleri</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786057975775</t>
+          <t>9786057975751</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Gaip Zemheri</t>
+          <t>Bennu</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786057975782</t>
+          <t>9786057975713</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Kişilik ve Politika</t>
+          <t>Ala Pranga</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786257420150</t>
+          <t>9786057975768</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Başka Türlüsü</t>
+          <t>Depremde Aşk Aşkta Deprem</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786257420181</t>
+          <t>9786057975775</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Düşer Geceye</t>
+          <t>Gaip Zemheri</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786257420198</t>
+          <t>9786057975782</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Çevre İnsan</t>
+          <t>Kişilik ve Politika</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786257420211</t>
+          <t>9786257420150</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>O Günler</t>
+          <t>Başka Türlüsü</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786257420204</t>
+          <t>9786257420181</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Elvide</t>
+          <t>Yıldız Düşer Geceye</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786057975881</t>
+          <t>9786257420198</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Mihalıççık ve Köyleri</t>
+          <t>Siyaset Çevre İnsan</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786257420174</t>
+          <t>9786257420211</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
+          <t>O Günler</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>3990000044600</t>
+          <t>9786257420204</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
+          <t>Elvide</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786257420167</t>
+          <t>9786057975881</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünya Düzenine Doğru Komünal Sistem</t>
+          <t>Mihalıççık ve Köyleri</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786257420112</t>
+          <t>9786257420174</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Paris, Seni Sevmiyorum Artık</t>
+          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257420075</t>
+          <t>3990000044600</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Onur Direnişi</t>
+          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786057975843</t>
+          <t>9786257420167</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Ayçiçek Hırsızları</t>
+          <t>Yeni Bir Dünya Düzenine Doğru Komünal Sistem</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786057975867</t>
+          <t>9786257420112</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Açılırken Tek Kilitli</t>
+          <t>Paris, Seni Sevmiyorum Artık</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786057975836</t>
+          <t>9786257420075</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Matruşka</t>
+          <t>İnsanlığın Onur Direnişi</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786257420457</t>
+          <t>9786057975843</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Kocamın Öteki Yüzü</t>
+          <t>Ayçiçek Hırsızları</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786057975973</t>
+          <t>9786057975867</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Aybastı'dan Turnalar Göç Eyledi</t>
+          <t>Açılırken Tek Kilitli</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786057975850</t>
+          <t>9786057975836</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Işıksız Yıllar</t>
+          <t>Matruşka</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786057975898</t>
+          <t>9786257420457</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Dejavu</t>
+          <t>Kocamın Öteki Yüzü</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786057975720</t>
+          <t>9786057975973</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Başka Kent Ankara</t>
+          <t>Aybastı'dan Turnalar Göç Eyledi</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786057975676</t>
+          <t>9786057975850</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Ama Bir Gün Bir Şey Olur</t>
+          <t>Işıksız Yıllar</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786054794591</t>
+          <t>9786057975898</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>T.İ.P. Radyo Konuşmaları (1963-1965)</t>
+          <t>Dejavu</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786057975744</t>
+          <t>9786057975720</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Sesini Dinliyorum</t>
+          <t>Başka Kent Ankara</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786057975690</t>
+          <t>9786057975676</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Su Sesinde Yalnızlık</t>
+          <t>Ama Bir Gün Bir Şey Olur</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786057975706</t>
+          <t>9786054794591</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Geceye Serenat</t>
+          <t>T.İ.P. Radyo Konuşmaları (1963-1965)</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786057975478</t>
+          <t>9786057975744</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Aşık Veli</t>
+          <t>Evrenin Sesini Dinliyorum</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786057975683</t>
+          <t>9786057975690</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Amber Çiçeği</t>
+          <t>Su Sesinde Yalnızlık</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057975560</t>
+          <t>9786057975706</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Düşlerimize Ateş Düştü</t>
+          <t>Geceye Serenat</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786057975577</t>
+          <t>9786057975478</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Dılgez’in Dramı</t>
+          <t>Aşık Veli</t>
         </is>
       </c>
       <c r="C402" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786057975461</t>
+          <t>9786057975683</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Ben'in Senfonisi</t>
+          <t>Amber Çiçeği</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786057975430</t>
+          <t>9786057975560</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Urfalı Nazif'in Öyküsü</t>
+          <t>Düşlerimize Ateş Düştü</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786057975553</t>
+          <t>9786057975577</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Kırıntılar</t>
+          <t>Dılgez’in Dramı</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786257420013</t>
+          <t>9786057975461</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Sancıları</t>
+          <t>Ben'in Senfonisi</t>
         </is>
       </c>
       <c r="C406" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786257420020</t>
+          <t>9786057975430</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm-Tarım-Taşra</t>
+          <t>Urfalı Nazif'in Öyküsü</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786257420006</t>
+          <t>9786057975553</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Mektuplarım</t>
+          <t>Kırıntılar</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786057975447</t>
+          <t>9786257420013</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Geç Kaldın Usta</t>
+          <t>İstiridye Sancıları</t>
         </is>
       </c>
       <c r="C409" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786057975454</t>
+          <t>9786257420020</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Çalçıköy</t>
+          <t>Emperyalizm-Tarım-Taşra</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786057975355</t>
+          <t>9786257420006</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Çelişigüzel</t>
+          <t>Mektuplarım</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786057975737</t>
+          <t>9786057975447</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Gönencem</t>
+          <t>Geç Kaldın Usta</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786057975805</t>
+          <t>9786057975454</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Yolcuları</t>
+          <t>Geçmişten Günümüze Çalçıköy</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786057975799</t>
+          <t>9786057975355</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Kuğu Kardinalinin Ölümü</t>
+          <t>Çelişigüzel</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786057975652</t>
+          <t>9786057975737</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Uzaydan Gelen Kadın</t>
+          <t>Gönencem</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786057975522</t>
+          <t>9786057975805</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Sis ve Söz</t>
+          <t>Özgürlük Yolcuları</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786057975546</t>
+          <t>9786057975799</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Arkamdan Esti</t>
+          <t>Kuğu Kardinalinin Ölümü</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786057975515</t>
+          <t>9786057975652</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlüğü</t>
+          <t>Uzaydan Gelen Kadın</t>
         </is>
       </c>
       <c r="C418" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786057975539</t>
+          <t>9786057975522</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Nisaninsan</t>
+          <t>Sis ve Söz</t>
         </is>
       </c>
       <c r="C419" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786057975324</t>
+          <t>9786057975546</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Sisler Evreni</t>
+          <t>Rüzgar Arkamdan Esti</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786059142793</t>
+          <t>9786057975515</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Sarhoş Dizeler</t>
+          <t>Korona Günlüğü</t>
         </is>
       </c>
       <c r="C421" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786057975331</t>
+          <t>9786057975539</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Cani</t>
+          <t>Nisaninsan</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786257420037</t>
+          <t>9786057975324</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Gurbette Cinayet</t>
+          <t>Sisler Evreni</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786057975959</t>
+          <t>9786059142793</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs'tan 12 Mart'a Türkiye Solunda Yol Ayrımı</t>
+          <t>Sarhoş Dizeler</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786057975942</t>
+          <t>9786057975331</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Seni Tanımayan Şans'a Kendini Tanıt</t>
+          <t>Cani</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786054794522</t>
+          <t>9786257420037</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Alevilerin İnanç Yolculuğu</t>
+          <t>Gurbette Cinayet</t>
         </is>
       </c>
       <c r="C426" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786054794294</t>
+          <t>9786057975959</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Cambazı</t>
+          <t>27 Mayıs'tan 12 Mart'a Türkiye Solunda Yol Ayrımı</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786057975997</t>
+          <t>9786057975942</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İstikamet</t>
+          <t>Seni Tanımayan Şans'a Kendini Tanıt</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786057975874</t>
+          <t>9786054794522</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>İnli Kaya</t>
+          <t>Alevilerin İnanç Yolculuğu</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786057975980</t>
+          <t>9786054794294</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Münferit Aşklar</t>
+          <t>Masumiyet Cambazı</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786057975591</t>
+          <t>9786057975997</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Mavi Çarşaflı Kadın</t>
+          <t>Siyasi İstikamet</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786057975607</t>
+          <t>9786057975874</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Dizelerden Vizöre Hacıbektaş</t>
+          <t>İnli Kaya</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786057975911</t>
+          <t>9786057975980</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus (Sosyal İnsan 1)</t>
+          <t>Münferit Aşklar</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786057975928</t>
+          <t>9786057975591</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Menzil</t>
+          <t>Mavi Çarşaflı Kadın</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>95</v>
+        <v>20</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786057975935</t>
+          <t>9786057975607</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Zühre</t>
+          <t>Dizelerden Vizöre Hacıbektaş</t>
         </is>
       </c>
       <c r="C435" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786057975492</t>
+          <t>9786057975911</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Salıncak</t>
+          <t>Homo Komünus (Sosyal İnsan 1)</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786057975508</t>
+          <t>9786057975928</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Islak Yeşil</t>
+          <t>Karanlık Menzil</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786057975669</t>
+          <t>9786057975935</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Adana’nın Aynası 1930</t>
+          <t>Zühre</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786057975638</t>
+          <t>9786057975492</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Yaşamdan Yansılar</t>
+          <t>Salıncak</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786057975584</t>
+          <t>9786057975508</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Dereden Tepeden</t>
+          <t>Islak Yeşil</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786057975645</t>
+          <t>9786057975669</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Anıların Dili</t>
+          <t>Adana’nın Aynası 1930</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786057975386</t>
+          <t>9786057975638</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Işıl Işıl Sev</t>
+          <t>Yaşamdan Yansılar</t>
         </is>
       </c>
       <c r="C442" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786057975379</t>
+          <t>9786057975584</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Mezar</t>
+          <t>Dereden Tepeden</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786054794560</t>
+          <t>9786057975645</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Memleket-i Harika</t>
+          <t>Anıların Dili</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>10</v>
+        <v>250</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786054794218</t>
+          <t>9786057975386</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Hindistan Seyahatnamesi</t>
+          <t>Işıl Işıl Sev</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786057975409</t>
+          <t>9786057975379</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Uzlet</t>
+          <t>İsimsiz Mezar</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786057975423</t>
+          <t>9786054794560</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>O da Bir İşçi Ben de</t>
+          <t>Memleket-i Harika</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786057975218</t>
+          <t>9786054794218</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>İnsanlaşma Kavgasında Var Olmanın Bedeli</t>
+          <t>Hindistan Seyahatnamesi</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786057975416</t>
+          <t>9786057975409</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Gümüşuyku</t>
+          <t>Uzlet</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786057975393</t>
+          <t>9786057975423</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Akıl Sızım</t>
+          <t>O da Bir İşçi Ben de</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786057975966</t>
+          <t>9786057975218</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Esir</t>
+          <t>İnsanlaşma Kavgasında Var Olmanın Bedeli</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786057975133</t>
+          <t>9786057975416</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Ayak İzleri</t>
+          <t>Gümüşuyku</t>
         </is>
       </c>
       <c r="C452" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786057975140</t>
+          <t>9786057975393</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Duvardaki Çizgiler</t>
+          <t>Akıl Sızım</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786057975126</t>
+          <t>9786057975966</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Marx Nerede Yanlış Yaptı?</t>
+          <t>Esir</t>
         </is>
       </c>
       <c r="C454" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786057975195</t>
+          <t>9786057975133</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Her İnsan Bir Zamandır</t>
+          <t>Aşkın Ayak İzleri</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059142502</t>
+          <t>9786057975140</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Reji'nin Kadınları</t>
+          <t>Duvardaki Çizgiler</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786057975188</t>
+          <t>9786057975126</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Saman Rengi Yaralar</t>
+          <t>Marx Nerede Yanlış Yaptı?</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786057975164</t>
+          <t>9786057975195</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Kuşlara Fısıldadım</t>
+          <t>Her İnsan Bir Zamandır</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786057975171</t>
+          <t>9786059142502</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Halamın Villası</t>
+          <t>Reji'nin Kadınları</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786057975157</t>
+          <t>9786057975188</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Gölgelerin Gözleri</t>
+          <t>Saman Rengi Yaralar</t>
         </is>
       </c>
       <c r="C460" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786057975249</t>
+          <t>9786057975164</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>İlham Perim</t>
+          <t>Kuşlara Fısıldadım</t>
         </is>
       </c>
       <c r="C461" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786057975072</t>
+          <t>9786057975171</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Taş Duvarı Aşan Kahkahalar</t>
+          <t>Halamın Villası</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786057975058</t>
+          <t>9786057975157</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>On Yedi</t>
+          <t>Gölgelerin Gözleri</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786057975065</t>
+          <t>9786057975249</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Sofya - Üsküp Günlüğü</t>
+          <t>İlham Perim</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786057975089</t>
+          <t>9786057975072</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa Sevgisi</t>
+          <t>Taş Duvarı Aşan Kahkahalar</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786058162631</t>
+          <t>9786057975058</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus (Sosyal İnsan)</t>
+          <t>On Yedi</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786059142977</t>
+          <t>9786057975065</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Hatırlamak Direnmektir</t>
+          <t>Sofya - Üsküp Günlüğü</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786059142991</t>
+          <t>9786057975089</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Şeytanla Gelen</t>
+          <t>Kurbağa Sevgisi</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786057975256</t>
+          <t>9786058162631</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kör Yanı</t>
+          <t>Homo Komünus (Sosyal İnsan)</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786057975270</t>
+          <t>9786059142977</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Hançer Telaşı</t>
+          <t>Hatırlamak Direnmektir</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786057975003</t>
+          <t>9786059142991</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Bir Kese Öykü</t>
+          <t>Şeytanla Gelen</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786058162648</t>
+          <t>9786057975256</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Aziz'in Arkadaşı</t>
+          <t>İstanbul’un Kör Yanı</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786257420501</t>
+          <t>9786057975270</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Mavi Bot</t>
+          <t>Hançer Telaşı</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
+          <t>9786057975003</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kese Öykü</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9786058162648</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Aziz'in Arkadaşı</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9786257420501</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Bot</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
           <t>9786057975614</t>
         </is>
       </c>
-      <c r="B474" s="1" t="inlineStr">
+      <c r="B477" s="1" t="inlineStr">
         <is>
           <t>Unutulmuş</t>
         </is>
       </c>
-      <c r="C474" s="1">
+      <c r="C477" s="1">
         <v>15</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>