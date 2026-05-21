--- v1 (2026-04-02)
+++ v2 (2026-05-21)
@@ -85,7180 +85,7255 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256676459</t>
+          <t>9786256676503</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kapısı</t>
+          <t>Mavi Merhaba</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256676428</t>
+          <t>9786256676510</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dibin Ucu</t>
+          <t>Heykellerin Kalbi ve Beyni Görünmez</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256676442</t>
+          <t>9786256676527</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Canlı Tarih - 4</t>
+          <t>Doğanın Siyasal Yarası</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256676435</t>
+          <t>9786256676480</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Söz Ola</t>
+          <t>Yavaş Yavaş</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256676411</t>
+          <t>9786256676473</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bu Yara Derin Yara</t>
+          <t>THKP-C Kurtuluş - 3</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256676404</t>
+          <t>9786256676459</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Develi’de Dört Mevsim</t>
+          <t>Zamanın Kapısı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256676398</t>
+          <t>9786256676428</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Echoes from the Wooden House</t>
+          <t>Dibin Ucu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256676381</t>
+          <t>9786256676442</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>En Karanlık Gecem</t>
+          <t>Canlı Tarih - 4</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256676374</t>
+          <t>9786256676435</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Delikanlı Sevda</t>
+          <t>Söz Ola</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256676367</t>
+          <t>9786256676411</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Narsistik İlişkilerin Psikanalizi</t>
+          <t>Bu Yara Derin Yara</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256676350</t>
+          <t>9786256676404</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yazıyla Fotoğraf Çekmek</t>
+          <t>Develi’de Dört Mevsim</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256676329</t>
+          <t>9786256676398</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ne Hissediyorum</t>
+          <t>Echoes from the Wooden House</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256676343</t>
+          <t>9786256676381</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kütüphaneler Zinciri İle Aydınlanma Evlerine Toplu Bakış</t>
+          <t>En Karanlık Gecem</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256676336</t>
+          <t>9786256676374</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Değerlere Saygı</t>
+          <t>Delikanlı Sevda</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256676299</t>
+          <t>9786256676367</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Rüya Savaşları</t>
+          <t>Narsistik İlişkilerin Psikanalizi</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256676312</t>
+          <t>9786256676350</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türkler ve Kürdler</t>
+          <t>Yazıyla Fotoğraf Çekmek</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256676305</t>
+          <t>9786256676329</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çerkesya</t>
+          <t>Ne Hissediyorum</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256676275</t>
+          <t>9786256676343</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ebruli Hayatlar</t>
+          <t>Kütüphaneler Zinciri İle Aydınlanma Evlerine Toplu Bakış</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256676282</t>
+          <t>9786256676336</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ekime Kaç Var Daha</t>
+          <t>Değerlere Saygı</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256676251</t>
+          <t>9786256676299</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Çalan Gece</t>
+          <t>Rüya Savaşları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256676268</t>
+          <t>9786256676312</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kaçak Ânın Büyüsü</t>
+          <t>Türkler ve Kürdler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256676213</t>
+          <t>9786256676305</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Çerkesya</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>3000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256676237</t>
+          <t>9786256676275</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Uçurumun Başında ‘‘Miras’’</t>
+          <t>Ebruli Hayatlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256676244</t>
+          <t>9786256676282</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tarih, Din ve Siyaset Üzerine Denemeler</t>
+          <t>Ekime Kaç Var Daha</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256676206</t>
+          <t>9786256676251</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sakıncalı Yazılar</t>
+          <t>Ateşe Çalan Gece</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256676220</t>
+          <t>9786256676268</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Göğsümüzde Kızıl Bayrak</t>
+          <t>Kaçak Ânın Büyüsü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256676138</t>
+          <t>9786256676213</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>THKP-C Kurtuluş -2</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256676190</t>
+          <t>9786256676237</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dikmen Çeşmesi</t>
+          <t>Uçurumun Başında ‘‘Miras’’</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256676169</t>
+          <t>9786256676244</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Rüzgar</t>
+          <t>Tarih, Din ve Siyaset Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256676183</t>
+          <t>9786256676206</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Duygular</t>
+          <t>Sakıncalı Yazılar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256676176</t>
+          <t>9786256676220</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bütün Bu Yolculuk</t>
+          <t>Göğsümüzde Kızıl Bayrak</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256676152</t>
+          <t>9786256676138</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Rengini Arayan Bukalemun</t>
+          <t>THKP-C Kurtuluş -2</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256676145</t>
+          <t>9786256676190</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Siyah Şah</t>
+          <t>Dikmen Çeşmesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256676121</t>
+          <t>9786256676169</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İçimden Böyle Geldi</t>
+          <t>Kokulu Rüzgar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256676107</t>
+          <t>9786256676183</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Rahimdeki Gülüş</t>
+          <t>Evrensel Duygular</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256676114</t>
+          <t>9786256676176</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Öteberi Sandığı</t>
+          <t>Bütün Bu Yolculuk</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256676091</t>
+          <t>9786256676152</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Mürekkep</t>
+          <t>Rengini Arayan Bukalemun</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256676077</t>
+          <t>9786256676145</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Doluya Tutuldum</t>
+          <t>Siyah Şah</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256676084</t>
+          <t>9786256676121</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Umuda Ağıt</t>
+          <t>İçimden Böyle Geldi</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256676060</t>
+          <t>9786256676107</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sevda Ektim Geceye</t>
+          <t>Rahimdeki Gülüş</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256676053</t>
+          <t>9786256676114</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>THKP-C Kurtuluş -1</t>
+          <t>Öteberi Sandığı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256676039</t>
+          <t>9786256676091</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Zerrede Ummanı Gördüm</t>
+          <t>Yüreğimdeki Mürekkep</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256676022</t>
+          <t>9786256676077</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yol</t>
+          <t>Doluya Tutuldum</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256676046</t>
+          <t>9786256676084</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Fırat’tan Ege’ye Hikayeler</t>
+          <t>Umuda Ağıt</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256676015</t>
+          <t>9786256676060</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Mitralyöz</t>
+          <t>Sevda Ektim Geceye</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257420904</t>
+          <t>9786256676053</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Serseri Peri</t>
+          <t>THKP-C Kurtuluş -1</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257420976</t>
+          <t>9786256676039</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Yalnızlıktan</t>
+          <t>Zerrede Ummanı Gördüm</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256676008</t>
+          <t>9786256676022</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Avuç İçlerinden</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257420990</t>
+          <t>9786256676046</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yoz Politikacı Saptırmaları</t>
+          <t>Fırat’tan Ege’ye Hikayeler</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257420716</t>
+          <t>9786256676015</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Çingene</t>
+          <t>Gözlerin Mitralyöz</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257420983</t>
+          <t>9786257420904</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Mizahında Espri ve Fıkralar</t>
+          <t>Serseri Peri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258166767</t>
+          <t>9786257420976</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>5 Farklı TYT Denemeleri</t>
+          <t>Hepsi Yalnızlıktan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>185</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257420952</t>
+          <t>9786256676008</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus -III- İçsel Devrim</t>
+          <t>Avuç İçlerinden</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257420969</t>
+          <t>9786257420990</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yas ve Su</t>
+          <t>Yoz Politikacı Saptırmaları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257420891</t>
+          <t>9786257420716</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bir ‘‘İç Savaş Güncesi’’ -II-</t>
+          <t>İçimdeki Çingene</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257420945</t>
+          <t>9786257420983</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
+          <t>Hukuk Mizahında Espri ve Fıkralar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257420907</t>
+          <t>9786258166767</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Gözyaşları</t>
+          <t>5 Farklı TYT Denemeleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>60</v>
+        <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257420914</t>
+          <t>9786257420952</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yüzü Öpülesi Aydınlık</t>
+          <t>Homo Komünus -III- İçsel Devrim</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257420881</t>
+          <t>9786257420969</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir "İç Savaş Güncesi" - I</t>
+          <t>Yas ve Su</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257420921</t>
+          <t>9786257420891</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Göz Kapaklarımın Arasına Sıkışmış Bir Kadın</t>
+          <t>Bir ‘‘İç Savaş Güncesi’’ -II-</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257420938</t>
+          <t>9786257420945</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Geceyim Ay’sız</t>
+          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257420853</t>
+          <t>9786257420907</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Alman Lawrence İle Müslüman - III</t>
+          <t>Zamanın Gözyaşları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257420860</t>
+          <t>9786257420914</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Gerdan</t>
+          <t>Yüzü Öpülesi Aydınlık</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257420839</t>
+          <t>9786257420881</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sen Ben Misin?</t>
+          <t>Bir "İç Savaş Güncesi" - I</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257420846</t>
+          <t>9786257420921</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Nur-i Kadim</t>
+          <t>Göz Kapaklarımın Arasına Sıkışmış Bir Kadın</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257420815</t>
+          <t>9786257420938</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Suyun Ötesi</t>
+          <t>Geceyim Ay’sız</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257420808</t>
+          <t>9786257420853</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Son Perde</t>
+          <t>Alman Lawrence İle Müslüman - III</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257420792</t>
+          <t>9786257420860</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Birinci Meşrutiyet’ten Mondros’a Ermeniler ve Kürtler</t>
+          <t>Kızıl Gerdan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257420778</t>
+          <t>9786257420839</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Gönül Dili -II-</t>
+          <t>Sen Ben Misin?</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257420761</t>
+          <t>9786257420846</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Matos Kişinin Hayatından Seçilmiş Üç Mayıs Günü - Üçüncü Gün</t>
+          <t>Nur-i Kadim</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257420730</t>
+          <t>9786257420815</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Benden Sonra Tufan Partisi</t>
+          <t>Suyun Ötesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257420723</t>
+          <t>9786257420808</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gönülde Açan Çiçekler</t>
+          <t>Son Perde</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257420747</t>
+          <t>9786257420792</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>‘‘Alman Lawrence’’ ile ‘‘Müslüman’’ -II</t>
+          <t>Birinci Meşrutiyet’ten Mondros’a Ermeniler ve Kürtler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257420693</t>
+          <t>9786257420778</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ahşap Ev</t>
+          <t>Gönül Dili -II-</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257420709</t>
+          <t>9786257420761</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Alman Lawrence ile Müslüman Portreler</t>
+          <t>Matos Kişinin Hayatından Seçilmiş Üç Mayıs Günü - Üçüncü Gün</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257420754</t>
+          <t>9786257420730</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Yağmurları</t>
+          <t>Benden Sonra Tufan Partisi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257420686</t>
+          <t>9786257420723</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Atta Troll Bir Yaz Gecesi Rüyası</t>
+          <t>Gönülde Açan Çiçekler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257420679</t>
+          <t>9786257420747</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Kayıp Bir Anne</t>
+          <t>‘‘Alman Lawrence’’ ile ‘‘Müslüman’’ -II</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257420662</t>
+          <t>9786257420693</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Bir Hava Korsanının Anıları</t>
+          <t>Ahşap Ev</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257420655</t>
+          <t>9786257420709</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bir Çevre Avukatının Anıları</t>
+          <t>Alman Lawrence ile Müslüman Portreler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257420617</t>
+          <t>9786257420754</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mausoleion</t>
+          <t>Erguvan Yağmurları</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257420631</t>
+          <t>9786257420686</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kirlenmeseydi Kalpler</t>
+          <t>Atta Troll Bir Yaz Gecesi Rüyası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257420648</t>
+          <t>9786257420679</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus (Sosyal İnsan) -2-</t>
+          <t>İstanbul’da Kayıp Bir Anne</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257420624</t>
+          <t>9786257420662</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ada ve Aleksander</t>
+          <t>Bir Hava Korsanının Anıları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257420600</t>
+          <t>9786257420655</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mermerden Bir Lokma Bir Hırka</t>
+          <t>Bir Çevre Avukatının Anıları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257420556</t>
+          <t>9786257420617</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Parçalanmayı Bekleyen</t>
+          <t>Mausoleion</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257420594</t>
+          <t>9786257420631</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ezİdİ Tarihçesi</t>
+          <t>Kirlenmeseydi Kalpler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257420587</t>
+          <t>9786257420648</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dengbeji ve Folklor</t>
+          <t>Homo Komünus (Sosyal İnsan) -2-</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257420570</t>
+          <t>9786257420624</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Berlin Düşleri</t>
+          <t>Ada ve Aleksander</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257420563</t>
+          <t>9786257420600</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Nail Karaçam (Panço)</t>
+          <t>Mermerden Bir Lokma Bir Hırka</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257420525</t>
+          <t>9786257420556</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Unuttuğun Her Şeyi Hatırlamak Gibi</t>
+          <t>Parçalanmayı Bekleyen</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257420549</t>
+          <t>9786257420594</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kalender İsyan</t>
+          <t>Ezİdİ Tarihçesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257420532</t>
+          <t>9786257420587</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gecekondu</t>
+          <t>Dengbeji ve Folklor</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257420259</t>
+          <t>9786257420570</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Acılar</t>
+          <t>Berlin Düşleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257420464</t>
+          <t>9786257420563</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun</t>
+          <t>Nail Karaçam (Panço)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257420440</t>
+          <t>9786257420525</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölünün Seyir Defteri</t>
+          <t>Unuttuğun Her Şeyi Hatırlamak Gibi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257420495</t>
+          <t>9786257420549</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kut’ül Amare’den Adatepe’ye</t>
+          <t>Kalender İsyan</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257420471</t>
+          <t>9786257420532</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Gönül Dili</t>
+          <t>Gecekondu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257420488</t>
+          <t>9786257420259</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Hatırla Sevgili</t>
+          <t>Dilsiz Acılar</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257420518</t>
+          <t>9786257420464</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yelkovan Kuşları</t>
+          <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257420433</t>
+          <t>9786257420440</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kanayan</t>
+          <t>Bir Ölünün Seyir Defteri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257420426</t>
+          <t>9786257420495</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kendini Arayan Tanrı</t>
+          <t>Kut’ül Amare’den Adatepe’ye</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257420419</t>
+          <t>9786257420471</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Sen Hali</t>
+          <t>Gönül Dili</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257420402</t>
+          <t>9786257420488</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Şairin Meramı</t>
+          <t>Hatırla Sevgili</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257420396</t>
+          <t>9786257420518</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ben Düşündükçe</t>
+          <t>Yelkovan Kuşları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257420389</t>
+          <t>9786257420433</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hüdai - Hüdai Arıkan’ın Yaşamı ve Mücadelesi</t>
+          <t>Kanayan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257420372</t>
+          <t>9786257420426</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Beyt’in Anadolu’da Açan Gülleri ve Asırlardır Susmayan Bülbülleri</t>
+          <t>Kendini Arayan Tanrı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257420365</t>
+          <t>9786257420419</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Suya Değme</t>
+          <t>Aşkın Sen Hali</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257420358</t>
+          <t>9786257420402</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Devrimle Gelen Aşk</t>
+          <t>Şiir ve Şairin Meramı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257420334</t>
+          <t>9786257420396</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Folkloru Sözlüğü</t>
+          <t>Ben Düşündükçe</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257420310</t>
+          <t>9786257420389</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Dağın Ağrısı 1. Cilt - Karakilise</t>
+          <t>Hüdai - Hüdai Arıkan’ın Yaşamı ve Mücadelesi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257420327</t>
+          <t>9786257420372</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Dağın Ağrısı 2. Cilt - Kırık Köprü</t>
+          <t>Ehl-i Beyt’in Anadolu’da Açan Gülleri ve Asırlardır Susmayan Bülbülleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257420297</t>
+          <t>9786257420365</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yalova Folkloru - Cilt 1</t>
+          <t>Suya Değme</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257420303</t>
+          <t>9786257420358</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yalova Folkloru - Cilt 2</t>
+          <t>Devrimle Gelen Aşk</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054794348</t>
+          <t>9786257420334</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Benek</t>
+          <t>Ağrı Folkloru Sözlüğü</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>8</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257420341</t>
+          <t>9786257420310</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İflah Olmazlar</t>
+          <t>Dağın Ağrısı 1. Cilt - Karakilise</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257420280</t>
+          <t>9786257420327</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Üç Arakçı</t>
+          <t>Dağın Ağrısı 2. Cilt - Kırık Köprü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257420242</t>
+          <t>9786257420297</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Çevrecinin El Kitabı</t>
+          <t>Yalova Folkloru - Cilt 1</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257420228</t>
+          <t>9786257420303</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Işıktan Aydınlığa</t>
+          <t>Yalova Folkloru - Cilt 2</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257420235</t>
+          <t>9786054794348</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Pentagram</t>
+          <t>Beyaz Benek</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257420273</t>
+          <t>9786257420341</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sosyolizm Ya Da Ölüm</t>
+          <t>İflah Olmazlar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257420266</t>
+          <t>9786257420280</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Değişim</t>
+          <t>Üç Arakçı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057975348</t>
+          <t>9786257420242</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Eylülden Kalan</t>
+          <t>Çevrecinin El Kitabı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057975362</t>
+          <t>9786257420228</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Seymen Raconu</t>
+          <t>Işıktan Aydınlığa</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057975263</t>
+          <t>9786257420235</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Luri</t>
+          <t>Pentagram</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057975294</t>
+          <t>9786257420273</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Futsol</t>
+          <t>Sosyolizm Ya Da Ölüm</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057975232</t>
+          <t>9786257420266</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Tutuşacak Kar</t>
+          <t>Toplumsal Değişim</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054794928</t>
+          <t>9786057975348</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Sokak Cinayetleri</t>
+          <t>Eylülden Kalan</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059142984</t>
+          <t>9786057975362</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Şiire Benziyordu</t>
+          <t>Seymen Raconu</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059142885</t>
+          <t>9786057975263</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Bir Leyla Hikayesi</t>
+          <t>Luri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059142663</t>
+          <t>9786057975294</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>V Aşk Senden Özür Diliyorum</t>
+          <t>Futsol</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059142670</t>
+          <t>9786057975232</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kar Kokusunda Gül</t>
+          <t>Tutuşacak Kar</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059142656</t>
+          <t>9786054794928</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>#Hayır Ezgileri</t>
+          <t>Sokak Cinayetleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059142724</t>
+          <t>9786059142984</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Yürekte Biriken Öyküler</t>
+          <t>Şiire Benziyordu</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059142717</t>
+          <t>9786059142885</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İkircikli Durumlar</t>
+          <t>Bir Leyla Hikayesi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054794478</t>
+          <t>9786059142663</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Güzel Çocuklardık</t>
+          <t>V Aşk Senden Özür Diliyorum</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059142960</t>
+          <t>9786059142670</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Gezdim Gördüm Yazdım</t>
+          <t>Kar Kokusunda Gül</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786058162693</t>
+          <t>9786059142656</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Ben Olmasam</t>
+          <t>#Hayır Ezgileri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786058162686</t>
+          <t>9786059142724</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bi’şeyler Yapmak Lazım</t>
+          <t>Yürekte Biriken Öyküler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059142649</t>
+          <t>9786059142717</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Maestro</t>
+          <t>İkircikli Durumlar</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>7</v>
+        <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059142786</t>
+          <t>9786054794478</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Geceyim Ay’sız</t>
+          <t>Hepimiz Güzel Çocuklardık</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057975225</t>
+          <t>9786059142960</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Bir Emekçinin Günlüğü</t>
+          <t>Gezdim Gördüm Yazdım</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057975041</t>
+          <t>9786058162693</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Cigerame</t>
+          <t>Ben Olmasam</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057975034</t>
+          <t>9786058162686</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Nefes</t>
+          <t>Bi’şeyler Yapmak Lazım</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057975119</t>
+          <t>9786059142649</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yaşamımdan Portreler</t>
+          <t>Maestro</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057975102</t>
+          <t>9786059142786</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Üfürüğü</t>
+          <t>Geceyim Ay’sız</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057975096</t>
+          <t>9786057975225</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ne Olmuş?</t>
+          <t>Bir Emekçinin Günlüğü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059142731</t>
+          <t>9786057975041</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Rüyadaki Sel</t>
+          <t>Cigerame</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054794676</t>
+          <t>9786057975034</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Şiliya</t>
+          <t>Nefes</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059142540</t>
+          <t>9786057975119</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Akkız - Hayko Babam Nerede</t>
+          <t>Yaşamımdan Portreler</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059142533</t>
+          <t>9786057975102</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Söylen Yazın Bağlamında Kadının Yazgısı</t>
+          <t>Şeytan Üfürüğü</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059142526</t>
+          <t>9786057975096</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ephesos</t>
+          <t>Ne Olmuş?</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059142397</t>
+          <t>9786059142731</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kerpiç Evden Çalınan Hayat</t>
+          <t>Rüyadaki Sel</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057975201</t>
+          <t>9786054794676</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Cem ve Hakk’a Uğurlama Erkanı</t>
+          <t>Şiliya</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059142939</t>
+          <t>9786059142540</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Böyle Yaşandı</t>
+          <t>Akkız - Hayko Babam Nerede</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059142908</t>
+          <t>9786059142533</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Zindanları</t>
+          <t>Söylen Yazın Bağlamında Kadının Yazgısı</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059142762</t>
+          <t>9786059142526</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Sözdüşümleri</t>
+          <t>Ephesos</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059142779</t>
+          <t>9786059142397</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Mucize Dönüş</t>
+          <t>Kerpiç Evden Çalınan Hayat</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054794768</t>
+          <t>9786057975201</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Vişne Bahçesi</t>
+          <t>Alevilikte Cem ve Hakk’a Uğurlama Erkanı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054794867</t>
+          <t>9786059142939</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Derya</t>
+          <t>Böyle Yaşandı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059142892</t>
+          <t>9786059142908</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>İhanet İzleri</t>
+          <t>Bilinçaltı Zindanları</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059142946</t>
+          <t>9786059142762</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kesişme</t>
+          <t>Sözdüşümleri</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059142106</t>
+          <t>9786059142779</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Eylemsiz Aşk</t>
+          <t>Mucize Dönüş</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054794355</t>
+          <t>9786054794768</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Aykolik</t>
+          <t>Tanrının Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054794362</t>
+          <t>9786054794867</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Dürbünlü Tüfek</t>
+          <t>Aşk-ı Derya</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054794072</t>
+          <t>9786059142892</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Ben Meselesi</t>
+          <t>İhanet İzleri</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786058627404</t>
+          <t>9786059142946</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Gol Sesi</t>
+          <t>Kesişme</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054738502</t>
+          <t>9786059142106</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Ben Tesadüf Değilim</t>
+          <t>Eylemsiz Aşk</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054738328</t>
+          <t>9786054794355</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Dudakların Bakireydi</t>
+          <t>Aykolik</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059142335</t>
+          <t>9786054794362</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde</t>
+          <t>Çiçek Dürbünlü Tüfek</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059142199</t>
+          <t>9786054794072</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Cellat</t>
+          <t>Ben Meselesi</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059142076</t>
+          <t>9786058627404</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Ali Ayşe’yi Sev(me)</t>
+          <t>Gol Sesi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054794515</t>
+          <t>9786054738502</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Unutursam Üşürsün</t>
+          <t>Ben Tesadüf Değilim</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054794997</t>
+          <t>9786054738328</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Xezel Bo Ye Gej</t>
+          <t>Dudakların Bakireydi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054794225</t>
+          <t>9786059142335</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Artık Benzemiyoruz Sonsuza</t>
+          <t>Evvel Zaman İçinde</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054794621</t>
+          <t>9786059142199</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>"Krupp'un" Bitmeyen "Balkan Savaşı" Sürgün ve Soykırım</t>
+          <t>Görünmez Cellat</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054794614</t>
+          <t>9786059142076</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Düşler</t>
+          <t>Ali Ayşe’yi Sev(me)</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054794942</t>
+          <t>9786054794515</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Aşk Köpeği</t>
+          <t>Unutursam Üşürsün</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059142007</t>
+          <t>9786054794997</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Avlulara Bakan Pencere</t>
+          <t>Xezel Bo Ye Gej</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054794805</t>
+          <t>9786054794225</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Halkasız Köleler</t>
+          <t>Artık Benzemiyoruz Sonsuza</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054794713</t>
+          <t>9786054794621</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi</t>
+          <t>"Krupp'un" Bitmeyen "Balkan Savaşı" Sürgün ve Soykırım</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054794607</t>
+          <t>9786054794614</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Gence'den Kars'a</t>
+          <t>Kutsal Düşler</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059142021</t>
+          <t>9786054794942</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Gece Yarası</t>
+          <t>Aşk Köpeği</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054794829</t>
+          <t>9786059142007</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Baba Karnım Acıktı Anne Bisikletim Bozuldu</t>
+          <t>Avlulara Bakan Pencere</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>25</v>
+        <v>7</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054794966</t>
+          <t>9786054794805</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sensizken't</t>
+          <t>Halkasız Köleler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054794980</t>
+          <t>9786054794713</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Düdüklü Akasya</t>
+          <t>Zaman Makinesi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054794898</t>
+          <t>9786054794607</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kalabalık Yalnızlıklar</t>
+          <t>Gence'den Kars'a</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054794812</t>
+          <t>9786059142021</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Piyango</t>
+          <t>Gece Yarası</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054794737</t>
+          <t>9786054794829</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Ego Patlaması</t>
+          <t>Baba Karnım Acıktı Anne Bisikletim Bozuldu</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054794836</t>
+          <t>9786054794966</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ben Bende Değilim</t>
+          <t>Sensizken't</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054794799</t>
+          <t>9786054794980</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefes ve Gökyüzü</t>
+          <t>Düdüklü Akasya</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054794447</t>
+          <t>9786054794898</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Bir Islık Çal</t>
+          <t>Kalabalık Yalnızlıklar</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054794454</t>
+          <t>9786054794812</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Dokunuş</t>
+          <t>Piyango</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054794881</t>
+          <t>9786054794737</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İsyan Makamı</t>
+          <t>Ego Patlaması</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054794911</t>
+          <t>9786054794836</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz</t>
+          <t>Ben Bende Değilim</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054794973</t>
+          <t>9786054794799</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kambur Güvercin</t>
+          <t>Bir Nefes ve Gökyüzü</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054794638</t>
+          <t>9786054794447</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Parlament Mavisi Portakal Dilimleri</t>
+          <t>Bir Islık Çal</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054794874</t>
+          <t>9786054794454</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Yak Gitsin</t>
+          <t>Hayalet Dokunuş</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054794843</t>
+          <t>9786054794881</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Suyun Külü</t>
+          <t>İsyan Makamı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054794706</t>
+          <t>9786054794911</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Leylak Yangını</t>
+          <t>Dilsiz</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054794959</t>
+          <t>9786054794973</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Mevsimsiz Tınılar</t>
+          <t>Kambur Güvercin</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054794751</t>
+          <t>9786054794638</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Bexçeye Wişneyan e Xweda</t>
+          <t>Parlament Mavisi Portakal Dilimleri</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059142243</t>
+          <t>9786054794874</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Zor Yıllar</t>
+          <t>Yak Gitsin</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059142014</t>
+          <t>9786054794843</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Elma Güzeli</t>
+          <t>Suyun Külü</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054794485</t>
+          <t>9786054794706</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Çerkeslere Mektuplar</t>
+          <t>Leylak Yangını</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054794171</t>
+          <t>9786054794959</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Tamamlanmış Olacaktık</t>
+          <t>Mevsimsiz Tınılar</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054794188</t>
+          <t>9786054794751</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Hamburg’da Edebiyat</t>
+          <t>Bexçeye Wişneyan e Xweda</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054794164</t>
+          <t>9786059142243</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Öyle Bir Geldim Ki Kapına</t>
+          <t>Zor Yıllar</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054794775</t>
+          <t>9786059142014</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Suriye ve Ürdün Seyahatnamesi</t>
+          <t>Elma Güzeli</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059142038</t>
+          <t>9786054794485</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Tekdüşe</t>
+          <t>Çerkeslere Mektuplar</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059142045</t>
+          <t>9786054794171</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Sustu Kasım Rüzgarı</t>
+          <t>Tamamlanmış Olacaktık</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059142069</t>
+          <t>9786054794188</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kırk Fil Yedi Can</t>
+          <t>Hamburg’da Edebiyat</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054794546</t>
+          <t>9786054794164</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Su Oluyorum Ellerine</t>
+          <t>Öyle Bir Geldim Ki Kapına</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054794386</t>
+          <t>9786054794775</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet</t>
+          <t>Suriye ve Ürdün Seyahatnamesi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054794430</t>
+          <t>9786059142038</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Bende Hüzün Şeker Nasıl Öyle</t>
+          <t>Tekdüşe</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786054794379</t>
+          <t>9786059142045</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Arife</t>
+          <t>Sustu Kasım Rüzgarı</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059142922</t>
+          <t>9786059142069</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Bence Kafkasya</t>
+          <t>Kırk Fil Yedi Can</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054794507</t>
+          <t>9786054794546</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Sokaktan Gelen Mektup</t>
+          <t>Su Oluyorum Ellerine</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059142755</t>
+          <t>9786054794386</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Kalanlar</t>
+          <t>Kıyamet</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059142748</t>
+          <t>9786054794430</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Bahar'ın Torunları</t>
+          <t>Bende Hüzün Şeker Nasıl Öyle</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059142489</t>
+          <t>9786054794379</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Taş-ı Çakmak</t>
+          <t>Benim Adım Arife</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058162617</t>
+          <t>9786059142922</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Siyah Gökkuşağı</t>
+          <t>Bence Kafkasya</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786058162655</t>
+          <t>9786054794507</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Bedeli Ödenmiş Sözler</t>
+          <t>Sokaktan Gelen Mektup</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786058162662</t>
+          <t>9786059142755</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İdama Yürüyen Adam</t>
+          <t>Geçmişten Geleceğe Kalanlar</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786058162679</t>
+          <t>9786059142748</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Bir Kelebek Kondu Çıplak Göğsüne</t>
+          <t>Bahar'ın Torunları</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786058162624</t>
+          <t>9786059142489</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Nakkaşı</t>
+          <t>Taş-ı Çakmak</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059142595</t>
+          <t>9786058162617</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Sis</t>
+          <t>Siyah Gökkuşağı</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059142618</t>
+          <t>9786058162655</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Su İçti Dilinden</t>
+          <t>Bedeli Ödenmiş Sözler</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059142601</t>
+          <t>9786058162662</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Cana Gelen Sevgili</t>
+          <t>İdama Yürüyen Adam</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059142410</t>
+          <t>9786058162679</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Romansero Bimini</t>
+          <t>Bir Kelebek Kondu Çıplak Göğsüne</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059142298</t>
+          <t>9786058162624</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kadar</t>
+          <t>Gecenin Nakkaşı</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059142274</t>
+          <t>9786059142595</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Senkronu Kaçmış Gülüşler</t>
+          <t>Sis</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059142281</t>
+          <t>9786059142618</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Uyku Reçeli</t>
+          <t>Kuşlar Su İçti Dilinden</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786058162600</t>
+          <t>9786059142601</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Eski Yunanlar ve Romalılar</t>
+          <t>Cana Gelen Sevgili</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>40</v>
+        <v>6</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059142953</t>
+          <t>9786059142410</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Zulmün Müzesi</t>
+          <t>Romansero Bimini</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059142915</t>
+          <t>9786059142298</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Renkler Ülkesi İran</t>
+          <t>Mavi Kadar</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059142557</t>
+          <t>9786059142274</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Esintisi</t>
+          <t>Senkronu Kaçmış Gülüşler</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059142342</t>
+          <t>9786059142281</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Suya Yürüyen Güller</t>
+          <t>Uyku Reçeli</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059142366</t>
+          <t>9786058162600</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Soğuk</t>
+          <t>Eski Yunanlar ve Romalılar</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059142359</t>
+          <t>9786059142953</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Koalalar ve Çiğköfte</t>
+          <t>Zulmün Müzesi</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059142373</t>
+          <t>9786059142915</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Hükmüdür</t>
+          <t>Renkler Ülkesi İran</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059142155</t>
+          <t>9786059142557</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Annem</t>
+          <t>Ağustos Esintisi</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059142229</t>
+          <t>9786059142342</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Açılmamış Kilitler</t>
+          <t>Suya Yürüyen Güller</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786054794089</t>
+          <t>9786059142366</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Sessizlikte</t>
+          <t>Soğuk</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786054794669</t>
+          <t>9786059142359</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Nergiz İsyanı</t>
+          <t>Koalalar ve Çiğköfte</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786054794201</t>
+          <t>9786059142373</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Kör Kilit Yüklü Bulut</t>
+          <t>Güneşin Hükmüdür</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059142861</t>
+          <t>9786059142155</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Herakles Dionysos ve Emek</t>
+          <t>Annem</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059142700</t>
+          <t>9786059142229</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Biz Bizeyken Her Şeydik</t>
+          <t>Açılmamış Kilitler</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059142694</t>
+          <t>9786054794089</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Ömrün Öte Yüzü</t>
+          <t>Sessizlikte</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059142687</t>
+          <t>9786054794669</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Kötü</t>
+          <t>Nergiz İsyanı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059142267</t>
+          <t>9786054794201</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil Öğretiminde Yaklaşımlar, Yöntemler, Teknikler ve Multimedya Araç ve Materyalleri</t>
+          <t>Kör Kilit Yüklü Bulut</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059142250</t>
+          <t>9786059142861</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Sel Kapanı</t>
+          <t>Herakles Dionysos ve Emek</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059142182</t>
+          <t>9786059142700</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Yosma Geceler</t>
+          <t>Biz Bizeyken Her Şeydik</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059142120</t>
+          <t>9786059142694</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Sana Kusarken</t>
+          <t>Ömrün Öte Yüzü</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059142854</t>
+          <t>9786059142687</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Fırtına</t>
+          <t>Kötü</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059142878</t>
+          <t>9786059142267</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Sakın Gitme Eleni</t>
+          <t>Yabancı Dil Öğretiminde Yaklaşımlar, Yöntemler, Teknikler ve Multimedya Araç ve Materyalleri</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059142847</t>
+          <t>9786059142250</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Gitmek Var İçimde</t>
+          <t>Sel Kapanı</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059142816</t>
+          <t>9786059142182</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Ekmeği Büyütmek</t>
+          <t>Yosma Geceler</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059142830</t>
+          <t>9786059142120</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Hambahar</t>
+          <t>Sana Kusarken</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059142571</t>
+          <t>9786059142854</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kamelya</t>
+          <t>Fırtına</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059142588</t>
+          <t>9786059142878</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Hiptonik Satranç</t>
+          <t>Sakın Gitme Eleni</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059142151</t>
+          <t>9786059142847</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Deresi</t>
+          <t>Gitmek Var İçimde</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059142632</t>
+          <t>9786059142816</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bağları</t>
+          <t>Ekmeği Büyütmek</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786059142427</t>
+          <t>9786059142830</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Sakla Beni Anne</t>
+          <t>Hambahar</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059142403</t>
+          <t>9786059142571</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Sessizce</t>
+          <t>Kamelya</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059142236</t>
+          <t>9786059142588</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Urfa Karşılaması</t>
+          <t>Hiptonik Satranç</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059142205</t>
+          <t>9786059142151</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Anılara Saygı Günü</t>
+          <t>Fırtına Deresi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059142090</t>
+          <t>9786059142632</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Kanatlı Çocuklardık</t>
+          <t>Hayat Bağları</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059142113</t>
+          <t>9786059142427</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Bulut Yağdıran</t>
+          <t>Sakla Beni Anne</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054794423</t>
+          <t>9786059142403</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Nefiy</t>
+          <t>Sessizce</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054794393</t>
+          <t>9786059142236</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Başına Gelenler</t>
+          <t>Urfa Karşılaması</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786054794409</t>
+          <t>9786059142205</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Dursa Yakalardık Zamanı</t>
+          <t>Anılara Saygı Günü</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786054794935</t>
+          <t>9786059142090</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Bilgenin Nitelikleri</t>
+          <t>Rüzgar Kanatlı Çocuklardık</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054794904</t>
+          <t>9786059142113</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Dudaklar Susarken</t>
+          <t>Ateşe Bulut Yağdıran</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054794850</t>
+          <t>9786054794423</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Özgür Bıraktım Duygularımı</t>
+          <t>Nefiy</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786054794782</t>
+          <t>9786054794393</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Mavi Boşluk</t>
+          <t>Aşkın Başına Gelenler</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054794744</t>
+          <t>9786054794409</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Denize Ulaşamayan Irmak</t>
+          <t>Dursa Yakalardık Zamanı</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786054794683</t>
+          <t>9786054794935</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Az Önce Maviye Bakalım ve Çay İçelim</t>
+          <t>İçimizdeki Bilgenin Nitelikleri</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054794690</t>
+          <t>9786054794904</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Ayselim</t>
+          <t>Dudaklar Susarken</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054794652</t>
+          <t>9786054794850</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Dalında Solan Çiçek</t>
+          <t>Özgür Bıraktım Duygularımı</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054794645</t>
+          <t>9786054794782</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Cennetimizde Buluşalım</t>
+          <t>Mavi Boşluk</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054794584</t>
+          <t>9786054794744</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>İmkansızlığına Yanan Aşk</t>
+          <t>Denize Ulaşamayan Irmak</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786054794577</t>
+          <t>9786054794683</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Kar Kız 2</t>
+          <t>Ölmeden Az Önce Maviye Bakalım ve Çay İçelim</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054794508</t>
+          <t>9786054794690</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Pencerede Kar Vardı</t>
+          <t>Ayselim</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054794492</t>
+          <t>9786054794652</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlerin Cenderesinde</t>
+          <t>Dalında Solan Çiçek</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786054794461</t>
+          <t>9786054794645</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Bu En Son Vedaydı</t>
+          <t>Cennetimizde Buluşalım</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054794263</t>
+          <t>9786054794584</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Gemileri</t>
+          <t>İmkansızlığına Yanan Aşk</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786054794256</t>
+          <t>9786054794577</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Gitmek İstiyorum</t>
+          <t>Kar Kız 2</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786054794140</t>
+          <t>9786054794508</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Yağmurca</t>
+          <t>Pencerede Kar Vardı</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054794126</t>
+          <t>9786054794492</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Hüzzam Bir Aşktı</t>
+          <t>Hüzünlerin Cenderesinde</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786059142519</t>
+          <t>9786054794461</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Sevdası 2</t>
+          <t>Bu En Son Vedaydı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786059142496</t>
+          <t>9786054794263</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Otobüs</t>
+          <t>Hüzün Gemileri</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786059142304</t>
+          <t>9786054794256</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Umuda Mektuplar</t>
+          <t>Gitmek İstiyorum</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786054794553</t>
+          <t>9786054794140</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Eriyince</t>
+          <t>Yağmurca</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054794539</t>
+          <t>9786054794126</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Tarhana Çorbası</t>
+          <t>Hüzzam Bir Aşktı</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786054794249</t>
+          <t>9786059142519</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Mahremin Arka Bahçesi</t>
+          <t>Mezopotamya Sevdası 2</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059142625</t>
+          <t>9786059142496</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk ve Dün</t>
+          <t>Otobüs</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059142564</t>
+          <t>9786059142304</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Dilemma</t>
+          <t>Umuda Mektuplar</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786059142212</t>
+          <t>9786054794553</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Elsa’nın Vasiyeti</t>
+          <t>Eriyince</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054794720</t>
+          <t>9786054794539</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Hikaye - Kirpi</t>
+          <t>Tarhana Çorbası</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786059142144</t>
+          <t>9786054794249</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Örgütlenmiş Nefretin Hedefindeki Alevilik</t>
+          <t>Mahremin Arka Bahçesi</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786054794317</t>
+          <t>9786059142625</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Yeter ki Cesaret</t>
+          <t>Sonsuzluk ve Dün</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786054794331</t>
+          <t>9786059142564</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Yürek Senfonisi</t>
+          <t>Dilemma</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786054794324</t>
+          <t>9786059142212</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Paşa Abla</t>
+          <t>Elsa’nın Vasiyeti</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059142809</t>
+          <t>9786054794720</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Bahab</t>
+          <t>Hepsi Hikaye - Kirpi</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059142823</t>
+          <t>9786059142144</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Alnıma Güneş Kondu</t>
+          <t>Örgütlenmiş Nefretin Hedefindeki Alevilik</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786059142168</t>
+          <t>9786054794317</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair</t>
+          <t>Yeter ki Cesaret</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054794157</t>
+          <t>9786054794331</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Vav</t>
+          <t>Yürek Senfonisi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054794133</t>
+          <t>9786054794324</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Benim Yolum</t>
+          <t>Paşa Abla</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786054794011</t>
+          <t>9786059142809</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimi Yüreğinizin Yanına Koyuyorum!</t>
+          <t>Bahab</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054738229</t>
+          <t>9786059142823</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Kalemime</t>
+          <t>Alnıma Güneş Kondu</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>12</v>
+        <v>100</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054738137</t>
+          <t>9786059142168</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Yetimdi Baharlarımız</t>
+          <t>Yaşama Dair</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786058627109</t>
+          <t>9786054794157</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Yarı Tanrılar İmparatorluğu</t>
+          <t>Vav</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054384945</t>
+          <t>9786054794133</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Yafa Çiçeği</t>
+          <t>Benim Yolum</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054738397</t>
+          <t>9786054794011</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Umut Olsun</t>
+          <t>Yüreğimi Yüreğinizin Yanına Koyuyorum!</t>
         </is>
       </c>
       <c r="C316" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054738427</t>
+          <t>9786054738229</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Vişne Bahçesi</t>
+          <t>Yüreğimden Kalemime</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>7.41</v>
+        <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786054794003</t>
+          <t>9786054738137</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Şiir, Aşk ve Ötesi</t>
+          <t>Yetimdi Baharlarımız</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054384693</t>
+          <t>9786058627109</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Sonlanmayan Gerçekler</t>
+          <t>Yarı Tanrılar İmparatorluğu</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054384624</t>
+          <t>9786054384945</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Sevgiliye Mektuplar</t>
+          <t>Yafa Çiçeği</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786054384631</t>
+          <t>9786054738397</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Susamışken</t>
+          <t>Umut Olsun</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786054794041</t>
+          <t>9786054738427</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Köz Yangını</t>
+          <t>Tanrının Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>10</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054384990</t>
+          <t>9786054794003</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Kibele’nin Güncesi</t>
+          <t>Şiir, Aşk ve Ötesi</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054384617</t>
+          <t>9786054384693</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Kar Kız</t>
+          <t>Sonlanmayan Gerçekler</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786054738175</t>
+          <t>9786054384624</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>İçsel Yol</t>
+          <t>Sevgiliye Mektuplar</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054384594</t>
+          <t>9786054384631</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>İçimden Geldiği Gibi</t>
+          <t>Ölüme Susamışken</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>3</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054384532</t>
+          <t>9786054794041</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Dalgaları</t>
+          <t>Köz Yangını</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054738472</t>
+          <t>9786054384990</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Aşk İçin</t>
+          <t>Kibele’nin Güncesi</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786054794034</t>
+          <t>9786054384617</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Hamburg’da Aşk Başkadır</t>
+          <t>Kar Kız</t>
         </is>
       </c>
       <c r="C329" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054384785</t>
+          <t>9786054738175</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Sis ve Ateş</t>
+          <t>İçsel Yol</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054384860</t>
+          <t>9786054384594</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Derin Yalnızlık</t>
+          <t>İçimden Geldiği Gibi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054738236</t>
+          <t>9786054384532</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Camcının İti</t>
+          <t>Hüzün Dalgaları</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054738021</t>
+          <t>9786054738472</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Bütün’e Bütün’den Aşk’la</t>
+          <t>Her Şey Aşk İçin</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054384471</t>
+          <t>9786054794034</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Ben Ne Söylüyorum Ailem Ne Anlıyor?</t>
+          <t>Hamburg’da Aşk Başkadır</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054794058</t>
+          <t>9786054384785</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Aşka Veda</t>
+          <t>Sis ve Ateş</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054738489</t>
+          <t>9786054384860</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Amazon Rock Tarihi</t>
+          <t>Derin Yalnızlık</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786054794065</t>
+          <t>9786054738236</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Adem-i Yar</t>
+          <t>Camcının İti</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054794027</t>
+          <t>9786054738021</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>Bütün’e Bütün’den Aşk’la</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054384686</t>
+          <t>9786054384471</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>Ben Ne Söylüyorum Ailem Ne Anlıyor?</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786059142137</t>
+          <t>9786054794058</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Balkon Konuşması</t>
+          <t>Aşka Veda</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786059142434</t>
+          <t>9786054738489</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Projelerde Faizsiz Finansman</t>
+          <t>Amazon Rock Tarihi</t>
         </is>
       </c>
       <c r="C341" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786059142472</t>
+          <t>9786054794065</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Bir Düşün Sevgili</t>
+          <t>Adem-i Yar</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786059142465</t>
+          <t>9786054794027</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Geç Kaldın Aşkım</t>
+          <t>39</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786059142441</t>
+          <t>9786054384686</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Çarşamba Köprüsü’nde Rapsodi</t>
+          <t>11</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786059142083</t>
+          <t>9786059142137</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Beyaz/Siyah Gri Boz/Yeşiller</t>
+          <t>Balkon Konuşması</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786059142052</t>
+          <t>9786059142434</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Burası Çanakkale</t>
+          <t>Projelerde Faizsiz Finansman</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786054794096</t>
+          <t>9786059142472</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Rastlantılar Kraliçesi</t>
+          <t>Bir Düşün Sevgili</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786054794102</t>
+          <t>9786059142465</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Tencerenin Dibi</t>
+          <t>Geç Kaldın Aşkım</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786054794119</t>
+          <t>9786059142441</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Yarın Korkusu</t>
+          <t>Çarşamba Köprüsü’nde Rapsodi</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786059142458</t>
+          <t>9786059142083</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Kokmalı Sevda</t>
+          <t>Beyaz/Siyah Gri Boz/Yeşiller</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786059142380</t>
+          <t>9786059142052</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Sevgiler</t>
+          <t>Burası Çanakkale</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786059142328</t>
+          <t>9786054794096</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Evet Evet Ya Sonra ve Daha Sonra</t>
+          <t>Rastlantılar Kraliçesi</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786059142311</t>
+          <t>9786054794102</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Huzurbozan</t>
+          <t>Tencerenin Dibi</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786054794232</t>
+          <t>9786054794119</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Gülümse Diye</t>
+          <t>Yarın Korkusu</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786054794270</t>
+          <t>9786059142458</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Zamanı</t>
+          <t>Karanfil Kokmalı Sevda</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786054794287</t>
+          <t>9786059142380</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Fillerin Bozkır Aşkı</t>
+          <t>Kaybolan Sevgiler</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786054794300</t>
+          <t>9786059142328</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Anarşiir</t>
+          <t>Evet Evet Ya Sonra ve Daha Sonra</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786054794195</t>
+          <t>9786059142311</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Boşluğa Mektuplar</t>
+          <t>Huzurbozan</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057975829</t>
+          <t>9786054794232</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Birisi</t>
+          <t>Gülümse Diye</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>40</v>
+        <v>6</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057975812</t>
+          <t>9786054794270</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Kalbini Yitiren Ülke</t>
+          <t>Erguvan Zamanı</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057975485</t>
+          <t>9786054794287</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>İnkar ve Ateş</t>
+          <t>Fillerin Bozkır Aşkı</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786257420105</t>
+          <t>9786054794300</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Pervaneli Tayyare</t>
+          <t>Anarşiir</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057420044</t>
+          <t>9786054794195</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
+          <t>Boşluğa Mektuplar</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786257420099</t>
+          <t>9786057975829</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Bitiş</t>
+          <t>Birisi</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786257420082</t>
+          <t>9786057975812</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Topum Buluta Düştü</t>
+          <t>Kalbini Yitiren Ülke</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786257420051</t>
+          <t>9786057975485</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Biraz Kendim Çokça Sendim</t>
+          <t>İnkar ve Ateş</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786257420129</t>
+          <t>9786257420105</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Yol Gösteren Sözler</t>
+          <t>Gümüş Pervaneli Tayyare</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786257420136</t>
+          <t>9786057420044</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Toprağa Sarılmışım</t>
+          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786257420143</t>
+          <t>9786257420099</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Diktatör Fıkraları ve Esprileri</t>
+          <t>Bitiş</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057975287</t>
+          <t>9786257420082</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Sardunya Kokusu</t>
+          <t>Topum Buluta Düştü</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786057975300</t>
+          <t>9786257420051</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Geri Dönüş Yok</t>
+          <t>Biraz Kendim Çokça Sendim</t>
         </is>
       </c>
       <c r="C371" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786054794416</t>
+          <t>9786257420129</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Cuma Sevişmeleri</t>
+          <t>Yol Gösteren Sözler</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786057975751</t>
+          <t>9786257420136</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Bennu</t>
+          <t>Toprağa Sarılmışım</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786057975713</t>
+          <t>9786257420143</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Ala Pranga</t>
+          <t>Diktatör Fıkraları ve Esprileri</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786057975768</t>
+          <t>9786057975287</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Depremde Aşk Aşkta Deprem</t>
+          <t>Sardunya Kokusu</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786057975775</t>
+          <t>9786057975300</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Gaip Zemheri</t>
+          <t>Geri Dönüş Yok</t>
         </is>
       </c>
       <c r="C376" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786057975782</t>
+          <t>9786054794416</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Kişilik ve Politika</t>
+          <t>Cuma Sevişmeleri</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786257420150</t>
+          <t>9786057975751</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Başka Türlüsü</t>
+          <t>Bennu</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786257420181</t>
+          <t>9786057975713</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Düşer Geceye</t>
+          <t>Ala Pranga</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786257420198</t>
+          <t>9786057975768</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Çevre İnsan</t>
+          <t>Depremde Aşk Aşkta Deprem</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786257420211</t>
+          <t>9786057975775</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>O Günler</t>
+          <t>Gaip Zemheri</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786257420204</t>
+          <t>9786057975782</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Elvide</t>
+          <t>Kişilik ve Politika</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786057975881</t>
+          <t>9786257420150</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Mihalıççık ve Köyleri</t>
+          <t>Başka Türlüsü</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786257420174</t>
+          <t>9786257420181</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
+          <t>Yıldız Düşer Geceye</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>3990000044600</t>
+          <t>9786257420198</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
+          <t>Siyaset Çevre İnsan</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257420167</t>
+          <t>9786257420211</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünya Düzenine Doğru Komünal Sistem</t>
+          <t>O Günler</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786257420112</t>
+          <t>9786257420204</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Paris, Seni Sevmiyorum Artık</t>
+          <t>Elvide</t>
         </is>
       </c>
       <c r="C387" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786257420075</t>
+          <t>9786057975881</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Onur Direnişi</t>
+          <t>Mihalıççık ve Köyleri</t>
         </is>
       </c>
       <c r="C388" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786057975843</t>
+          <t>9786257420174</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Ayçiçek Hırsızları</t>
+          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
         </is>
       </c>
       <c r="C389" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786057975867</t>
+          <t>3990000044600</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Açılırken Tek Kilitli</t>
+          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786057975836</t>
+          <t>9786257420167</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Matruşka</t>
+          <t>Yeni Bir Dünya Düzenine Doğru Komünal Sistem</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786257420457</t>
+          <t>9786257420112</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Kocamın Öteki Yüzü</t>
+          <t>Paris, Seni Sevmiyorum Artık</t>
         </is>
       </c>
       <c r="C392" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786057975973</t>
+          <t>9786257420075</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Aybastı'dan Turnalar Göç Eyledi</t>
+          <t>İnsanlığın Onur Direnişi</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786057975850</t>
+          <t>9786057975843</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Işıksız Yıllar</t>
+          <t>Ayçiçek Hırsızları</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786057975898</t>
+          <t>9786057975867</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Dejavu</t>
+          <t>Açılırken Tek Kilitli</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786057975720</t>
+          <t>9786057975836</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Başka Kent Ankara</t>
+          <t>Matruşka</t>
         </is>
       </c>
       <c r="C396" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786057975676</t>
+          <t>9786257420457</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Ama Bir Gün Bir Şey Olur</t>
+          <t>Kocamın Öteki Yüzü</t>
         </is>
       </c>
       <c r="C397" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786054794591</t>
+          <t>9786057975973</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>T.İ.P. Radyo Konuşmaları (1963-1965)</t>
+          <t>Aybastı'dan Turnalar Göç Eyledi</t>
         </is>
       </c>
       <c r="C398" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786057975744</t>
+          <t>9786057975850</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Sesini Dinliyorum</t>
+          <t>Işıksız Yıllar</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786057975690</t>
+          <t>9786057975898</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Su Sesinde Yalnızlık</t>
+          <t>Dejavu</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057975706</t>
+          <t>9786057975720</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Geceye Serenat</t>
+          <t>Başka Kent Ankara</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786057975478</t>
+          <t>9786057975676</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Aşık Veli</t>
+          <t>Ama Bir Gün Bir Şey Olur</t>
         </is>
       </c>
       <c r="C402" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786057975683</t>
+          <t>9786054794591</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Amber Çiçeği</t>
+          <t>T.İ.P. Radyo Konuşmaları (1963-1965)</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786057975560</t>
+          <t>9786057975744</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Düşlerimize Ateş Düştü</t>
+          <t>Evrenin Sesini Dinliyorum</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786057975577</t>
+          <t>9786057975690</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Dılgez’in Dramı</t>
+          <t>Su Sesinde Yalnızlık</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786057975461</t>
+          <t>9786057975706</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Ben'in Senfonisi</t>
+          <t>Geceye Serenat</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786057975430</t>
+          <t>9786057975478</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Urfalı Nazif'in Öyküsü</t>
+          <t>Aşık Veli</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786057975553</t>
+          <t>9786057975683</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Kırıntılar</t>
+          <t>Amber Çiçeği</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786257420013</t>
+          <t>9786057975560</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Sancıları</t>
+          <t>Düşlerimize Ateş Düştü</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>15</v>
+        <v>60</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786257420020</t>
+          <t>9786057975577</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm-Tarım-Taşra</t>
+          <t>Dılgez’in Dramı</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786257420006</t>
+          <t>9786057975461</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Mektuplarım</t>
+          <t>Ben'in Senfonisi</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786057975447</t>
+          <t>9786057975430</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Geç Kaldın Usta</t>
+          <t>Urfalı Nazif'in Öyküsü</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786057975454</t>
+          <t>9786057975553</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Çalçıköy</t>
+          <t>Kırıntılar</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786057975355</t>
+          <t>9786257420013</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Çelişigüzel</t>
+          <t>İstiridye Sancıları</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786057975737</t>
+          <t>9786257420020</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Gönencem</t>
+          <t>Emperyalizm-Tarım-Taşra</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786057975805</t>
+          <t>9786257420006</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Yolcuları</t>
+          <t>Mektuplarım</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786057975799</t>
+          <t>9786057975447</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Kuğu Kardinalinin Ölümü</t>
+          <t>Geç Kaldın Usta</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786057975652</t>
+          <t>9786057975454</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Uzaydan Gelen Kadın</t>
+          <t>Geçmişten Günümüze Çalçıköy</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786057975522</t>
+          <t>9786057975355</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Sis ve Söz</t>
+          <t>Çelişigüzel</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786057975546</t>
+          <t>9786057975737</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Arkamdan Esti</t>
+          <t>Gönencem</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786057975515</t>
+          <t>9786057975805</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlüğü</t>
+          <t>Özgürlük Yolcuları</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786057975539</t>
+          <t>9786057975799</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Nisaninsan</t>
+          <t>Kuğu Kardinalinin Ölümü</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786057975324</t>
+          <t>9786057975652</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Sisler Evreni</t>
+          <t>Uzaydan Gelen Kadın</t>
         </is>
       </c>
       <c r="C423" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059142793</t>
+          <t>9786057975522</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Sarhoş Dizeler</t>
+          <t>Sis ve Söz</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786057975331</t>
+          <t>9786057975546</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Cani</t>
+          <t>Rüzgar Arkamdan Esti</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786257420037</t>
+          <t>9786057975515</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Gurbette Cinayet</t>
+          <t>Korona Günlüğü</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786057975959</t>
+          <t>9786057975539</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs'tan 12 Mart'a Türkiye Solunda Yol Ayrımı</t>
+          <t>Nisaninsan</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786057975942</t>
+          <t>9786057975324</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Seni Tanımayan Şans'a Kendini Tanıt</t>
+          <t>Sisler Evreni</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786054794522</t>
+          <t>9786059142793</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Alevilerin İnanç Yolculuğu</t>
+          <t>Sarhoş Dizeler</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786054794294</t>
+          <t>9786057975331</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Cambazı</t>
+          <t>Cani</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786057975997</t>
+          <t>9786257420037</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İstikamet</t>
+          <t>Gurbette Cinayet</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786057975874</t>
+          <t>9786057975959</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>İnli Kaya</t>
+          <t>27 Mayıs'tan 12 Mart'a Türkiye Solunda Yol Ayrımı</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786057975980</t>
+          <t>9786057975942</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Münferit Aşklar</t>
+          <t>Seni Tanımayan Şans'a Kendini Tanıt</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786057975591</t>
+          <t>9786054794522</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Mavi Çarşaflı Kadın</t>
+          <t>Alevilerin İnanç Yolculuğu</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786057975607</t>
+          <t>9786054794294</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Dizelerden Vizöre Hacıbektaş</t>
+          <t>Masumiyet Cambazı</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786057975911</t>
+          <t>9786057975997</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus (Sosyal İnsan 1)</t>
+          <t>Siyasi İstikamet</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786057975928</t>
+          <t>9786057975874</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Menzil</t>
+          <t>İnli Kaya</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>95</v>
+        <v>25</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786057975935</t>
+          <t>9786057975980</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Zühre</t>
+          <t>Münferit Aşklar</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786057975492</t>
+          <t>9786057975591</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Salıncak</t>
+          <t>Mavi Çarşaflı Kadın</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786057975508</t>
+          <t>9786057975607</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Islak Yeşil</t>
+          <t>Dizelerden Vizöre Hacıbektaş</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786057975669</t>
+          <t>9786057975911</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Adana’nın Aynası 1930</t>
+          <t>Homo Komünus (Sosyal İnsan 1)</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786057975638</t>
+          <t>9786057975928</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Yaşamdan Yansılar</t>
+          <t>Karanlık Menzil</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>15</v>
+        <v>95</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786057975584</t>
+          <t>9786057975935</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Dereden Tepeden</t>
+          <t>Zühre</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786057975645</t>
+          <t>9786057975492</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Anıların Dili</t>
+          <t>Salıncak</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786057975386</t>
+          <t>9786057975508</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Işıl Işıl Sev</t>
+          <t>Islak Yeşil</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>15</v>
+        <v>60</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786057975379</t>
+          <t>9786057975669</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Mezar</t>
+          <t>Adana’nın Aynası 1930</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786054794560</t>
+          <t>9786057975638</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Memleket-i Harika</t>
+          <t>Yaşamdan Yansılar</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786054794218</t>
+          <t>9786057975584</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Hindistan Seyahatnamesi</t>
+          <t>Dereden Tepeden</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786057975409</t>
+          <t>9786057975645</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Uzlet</t>
+          <t>Anıların Dili</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786057975423</t>
+          <t>9786057975386</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>O da Bir İşçi Ben de</t>
+          <t>Işıl Işıl Sev</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786057975218</t>
+          <t>9786057975379</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>İnsanlaşma Kavgasında Var Olmanın Bedeli</t>
+          <t>İsimsiz Mezar</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786057975416</t>
+          <t>9786054794560</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Gümüşuyku</t>
+          <t>Memleket-i Harika</t>
         </is>
       </c>
       <c r="C452" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786057975393</t>
+          <t>9786054794218</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Akıl Sızım</t>
+          <t>Hindistan Seyahatnamesi</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786057975966</t>
+          <t>9786057975409</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Esir</t>
+          <t>Uzlet</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786057975133</t>
+          <t>9786057975423</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Ayak İzleri</t>
+          <t>O da Bir İşçi Ben de</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786057975140</t>
+          <t>9786057975218</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Duvardaki Çizgiler</t>
+          <t>İnsanlaşma Kavgasında Var Olmanın Bedeli</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786057975126</t>
+          <t>9786057975416</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Marx Nerede Yanlış Yaptı?</t>
+          <t>Gümüşuyku</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786057975195</t>
+          <t>9786057975393</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Her İnsan Bir Zamandır</t>
+          <t>Akıl Sızım</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786059142502</t>
+          <t>9786057975966</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Reji'nin Kadınları</t>
+          <t>Esir</t>
         </is>
       </c>
       <c r="C459" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786057975188</t>
+          <t>9786057975133</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Saman Rengi Yaralar</t>
+          <t>Aşkın Ayak İzleri</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786057975164</t>
+          <t>9786057975140</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Kuşlara Fısıldadım</t>
+          <t>Duvardaki Çizgiler</t>
         </is>
       </c>
       <c r="C461" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786057975171</t>
+          <t>9786057975126</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Halamın Villası</t>
+          <t>Marx Nerede Yanlış Yaptı?</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786057975157</t>
+          <t>9786057975195</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Gölgelerin Gözleri</t>
+          <t>Her İnsan Bir Zamandır</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786057975249</t>
+          <t>9786059142502</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>İlham Perim</t>
+          <t>Reji'nin Kadınları</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786057975072</t>
+          <t>9786057975188</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Taş Duvarı Aşan Kahkahalar</t>
+          <t>Saman Rengi Yaralar</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786057975058</t>
+          <t>9786057975164</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>On Yedi</t>
+          <t>Kuşlara Fısıldadım</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786057975065</t>
+          <t>9786057975171</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Sofya - Üsküp Günlüğü</t>
+          <t>Halamın Villası</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786057975089</t>
+          <t>9786057975157</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa Sevgisi</t>
+          <t>Gölgelerin Gözleri</t>
         </is>
       </c>
       <c r="C468" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786058162631</t>
+          <t>9786057975249</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus (Sosyal İnsan)</t>
+          <t>İlham Perim</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786059142977</t>
+          <t>9786057975072</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Hatırlamak Direnmektir</t>
+          <t>Taş Duvarı Aşan Kahkahalar</t>
         </is>
       </c>
       <c r="C470" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786059142991</t>
+          <t>9786057975058</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Şeytanla Gelen</t>
+          <t>On Yedi</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786057975256</t>
+          <t>9786057975065</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kör Yanı</t>
+          <t>Sofya - Üsküp Günlüğü</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786057975270</t>
+          <t>9786057975089</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Hançer Telaşı</t>
+          <t>Kurbağa Sevgisi</t>
         </is>
       </c>
       <c r="C473" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786057975003</t>
+          <t>9786058162631</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Bir Kese Öykü</t>
+          <t>Homo Komünus (Sosyal İnsan)</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786058162648</t>
+          <t>9786059142977</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Aziz'in Arkadaşı</t>
+          <t>Hatırlamak Direnmektir</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257420501</t>
+          <t>9786059142991</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Mavi Bot</t>
+          <t>Şeytanla Gelen</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
+          <t>9786057975256</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’un Kör Yanı</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9786057975270</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Hançer Telaşı</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786057975003</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kese Öykü</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9786058162648</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Aziz'in Arkadaşı</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9786257420501</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Bot</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
           <t>9786057975614</t>
         </is>
       </c>
-      <c r="B477" s="1" t="inlineStr">
+      <c r="B482" s="1" t="inlineStr">
         <is>
           <t>Unutulmuş</t>
         </is>
       </c>
-      <c r="C477" s="1">
+      <c r="C482" s="1">
         <v>15</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>