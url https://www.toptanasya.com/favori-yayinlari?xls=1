--- v2 (2026-05-21)
+++ v3 (2026-07-18)
@@ -85,7255 +85,7300 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256676503</t>
+          <t>9786256676565</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mavi Merhaba</t>
+          <t>İstanbul’a Diyeceğim Var</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256676510</t>
+          <t>9786256676572</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Heykellerin Kalbi ve Beyni Görünmez</t>
+          <t>Cemrelerin Düşüşü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256676527</t>
+          <t>9786256676466</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Siyasal Yarası</t>
+          <t>Hakikat-Sevgi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256676480</t>
+          <t>9786256676503</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yavaş Yavaş</t>
+          <t>Mavi Merhaba</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256676473</t>
+          <t>9786256676510</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>THKP-C Kurtuluş - 3</t>
+          <t>Heykellerin Kalbi ve Beyni Görünmez</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256676459</t>
+          <t>9786256676527</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kapısı</t>
+          <t>Doğanın Siyasal Yarası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256676428</t>
+          <t>9786256676480</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dibin Ucu</t>
+          <t>Yavaş Yavaş</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256676442</t>
+          <t>9786256676473</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Canlı Tarih - 4</t>
+          <t>THKP-C Kurtuluş - 3</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256676435</t>
+          <t>9786256676459</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Söz Ola</t>
+          <t>Zamanın Kapısı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256676411</t>
+          <t>9786256676428</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bu Yara Derin Yara</t>
+          <t>Dibin Ucu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256676404</t>
+          <t>9786256676442</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Develi’de Dört Mevsim</t>
+          <t>Canlı Tarih - 4</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256676398</t>
+          <t>9786256676435</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Echoes from the Wooden House</t>
+          <t>Söz Ola</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256676381</t>
+          <t>9786256676411</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>En Karanlık Gecem</t>
+          <t>Bu Yara Derin Yara</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256676374</t>
+          <t>9786256676404</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Delikanlı Sevda</t>
+          <t>Develi’de Dört Mevsim</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256676367</t>
+          <t>9786256676398</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Narsistik İlişkilerin Psikanalizi</t>
+          <t>Echoes from the Wooden House</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256676350</t>
+          <t>9786256676381</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yazıyla Fotoğraf Çekmek</t>
+          <t>En Karanlık Gecem</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256676329</t>
+          <t>9786256676374</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ne Hissediyorum</t>
+          <t>Delikanlı Sevda</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256676343</t>
+          <t>9786256676367</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kütüphaneler Zinciri İle Aydınlanma Evlerine Toplu Bakış</t>
+          <t>Narsistik İlişkilerin Psikanalizi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256676336</t>
+          <t>9786256676350</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Değerlere Saygı</t>
+          <t>Yazıyla Fotoğraf Çekmek</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256676299</t>
+          <t>9786256676329</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Rüya Savaşları</t>
+          <t>Ne Hissediyorum</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256676312</t>
+          <t>9786256676343</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türkler ve Kürdler</t>
+          <t>Kütüphaneler Zinciri İle Aydınlanma Evlerine Toplu Bakış</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256676305</t>
+          <t>9786256676336</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çerkesya</t>
+          <t>Değerlere Saygı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256676275</t>
+          <t>9786256676299</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ebruli Hayatlar</t>
+          <t>Rüya Savaşları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256676282</t>
+          <t>9786256676312</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ekime Kaç Var Daha</t>
+          <t>Türkler ve Kürdler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256676251</t>
+          <t>9786256676305</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Çalan Gece</t>
+          <t>Çerkesya</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256676268</t>
+          <t>9786256676275</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kaçak Ânın Büyüsü</t>
+          <t>Ebruli Hayatlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256676213</t>
+          <t>9786256676282</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yolcu</t>
+          <t>Ekime Kaç Var Daha</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>3000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256676237</t>
+          <t>9786256676251</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Uçurumun Başında ‘‘Miras’’</t>
+          <t>Ateşe Çalan Gece</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256676244</t>
+          <t>9786256676268</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tarih, Din ve Siyaset Üzerine Denemeler</t>
+          <t>Kaçak Ânın Büyüsü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256676206</t>
+          <t>9786256676213</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sakıncalı Yazılar</t>
+          <t>Yolcu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256676220</t>
+          <t>9786256676237</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Göğsümüzde Kızıl Bayrak</t>
+          <t>Uçurumun Başında ‘‘Miras’’</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256676138</t>
+          <t>9786256676244</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>THKP-C Kurtuluş -2</t>
+          <t>Tarih, Din ve Siyaset Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256676190</t>
+          <t>9786256676206</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Dikmen Çeşmesi</t>
+          <t>Sakıncalı Yazılar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256676169</t>
+          <t>9786256676220</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Rüzgar</t>
+          <t>Göğsümüzde Kızıl Bayrak</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256676183</t>
+          <t>9786256676138</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Duygular</t>
+          <t>THKP-C Kurtuluş -2</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256676176</t>
+          <t>9786256676190</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bütün Bu Yolculuk</t>
+          <t>Dikmen Çeşmesi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256676152</t>
+          <t>9786256676169</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Rengini Arayan Bukalemun</t>
+          <t>Kokulu Rüzgar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256676145</t>
+          <t>9786256676183</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Siyah Şah</t>
+          <t>Evrensel Duygular</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256676121</t>
+          <t>9786256676176</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İçimden Böyle Geldi</t>
+          <t>Bütün Bu Yolculuk</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256676107</t>
+          <t>9786256676152</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Rahimdeki Gülüş</t>
+          <t>Rengini Arayan Bukalemun</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256676114</t>
+          <t>9786256676145</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Öteberi Sandığı</t>
+          <t>Siyah Şah</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256676091</t>
+          <t>9786256676121</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Mürekkep</t>
+          <t>İçimden Böyle Geldi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256676077</t>
+          <t>9786256676107</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Doluya Tutuldum</t>
+          <t>Rahimdeki Gülüş</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256676084</t>
+          <t>9786256676114</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Umuda Ağıt</t>
+          <t>Öteberi Sandığı</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256676060</t>
+          <t>9786256676091</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sevda Ektim Geceye</t>
+          <t>Yüreğimdeki Mürekkep</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256676053</t>
+          <t>9786256676077</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>THKP-C Kurtuluş -1</t>
+          <t>Doluya Tutuldum</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256676039</t>
+          <t>9786256676084</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Zerrede Ummanı Gördüm</t>
+          <t>Umuda Ağıt</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256676022</t>
+          <t>9786256676060</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yol</t>
+          <t>Sevda Ektim Geceye</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256676046</t>
+          <t>9786256676053</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Fırat’tan Ege’ye Hikayeler</t>
+          <t>THKP-C Kurtuluş -1</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256676015</t>
+          <t>9786256676039</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Mitralyöz</t>
+          <t>Zerrede Ummanı Gördüm</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257420904</t>
+          <t>9786256676022</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Serseri Peri</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257420976</t>
+          <t>9786256676046</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Yalnızlıktan</t>
+          <t>Fırat’tan Ege’ye Hikayeler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256676008</t>
+          <t>9786256676015</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Avuç İçlerinden</t>
+          <t>Gözlerin Mitralyöz</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257420990</t>
+          <t>9786257420904</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yoz Politikacı Saptırmaları</t>
+          <t>Serseri Peri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257420716</t>
+          <t>9786257420976</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Çingene</t>
+          <t>Hepsi Yalnızlıktan</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257420983</t>
+          <t>9786256676008</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Mizahında Espri ve Fıkralar</t>
+          <t>Avuç İçlerinden</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258166767</t>
+          <t>9786257420990</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>5 Farklı TYT Denemeleri</t>
+          <t>Yoz Politikacı Saptırmaları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>185</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257420952</t>
+          <t>9786257420716</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus -III- İçsel Devrim</t>
+          <t>İçimdeki Çingene</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257420969</t>
+          <t>9786257420983</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yas ve Su</t>
+          <t>Hukuk Mizahında Espri ve Fıkralar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257420891</t>
+          <t>9786258166767</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bir ‘‘İç Savaş Güncesi’’ -II-</t>
+          <t>5 Farklı TYT Denemeleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>185</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257420945</t>
+          <t>9786257420952</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
+          <t>Homo Komünus -III- İçsel Devrim</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257420907</t>
+          <t>9786257420969</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Gözyaşları</t>
+          <t>Yas ve Su</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257420914</t>
+          <t>9786257420891</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yüzü Öpülesi Aydınlık</t>
+          <t>Bir ‘‘İç Savaş Güncesi’’ -II-</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257420881</t>
+          <t>9786257420945</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bir "İç Savaş Güncesi" - I</t>
+          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257420921</t>
+          <t>9786257420907</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Göz Kapaklarımın Arasına Sıkışmış Bir Kadın</t>
+          <t>Zamanın Gözyaşları</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257420938</t>
+          <t>9786257420914</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Geceyim Ay’sız</t>
+          <t>Yüzü Öpülesi Aydınlık</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257420853</t>
+          <t>9786257420881</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Alman Lawrence İle Müslüman - III</t>
+          <t>Bir "İç Savaş Güncesi" - I</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257420860</t>
+          <t>9786257420921</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Gerdan</t>
+          <t>Göz Kapaklarımın Arasına Sıkışmış Bir Kadın</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257420839</t>
+          <t>9786257420938</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sen Ben Misin?</t>
+          <t>Geceyim Ay’sız</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257420846</t>
+          <t>9786257420853</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Nur-i Kadim</t>
+          <t>Alman Lawrence İle Müslüman - III</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257420815</t>
+          <t>9786257420860</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Suyun Ötesi</t>
+          <t>Kızıl Gerdan</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257420808</t>
+          <t>9786257420839</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Son Perde</t>
+          <t>Sen Ben Misin?</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257420792</t>
+          <t>9786257420846</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Birinci Meşrutiyet’ten Mondros’a Ermeniler ve Kürtler</t>
+          <t>Nur-i Kadim</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257420778</t>
+          <t>9786257420815</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gönül Dili -II-</t>
+          <t>Suyun Ötesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257420761</t>
+          <t>9786257420808</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Matos Kişinin Hayatından Seçilmiş Üç Mayıs Günü - Üçüncü Gün</t>
+          <t>Son Perde</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257420730</t>
+          <t>9786257420792</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Benden Sonra Tufan Partisi</t>
+          <t>Birinci Meşrutiyet’ten Mondros’a Ermeniler ve Kürtler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257420723</t>
+          <t>9786257420778</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gönülde Açan Çiçekler</t>
+          <t>Gönül Dili -II-</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257420747</t>
+          <t>9786257420761</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>‘‘Alman Lawrence’’ ile ‘‘Müslüman’’ -II</t>
+          <t>Matos Kişinin Hayatından Seçilmiş Üç Mayıs Günü - Üçüncü Gün</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257420693</t>
+          <t>9786257420730</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ahşap Ev</t>
+          <t>Benden Sonra Tufan Partisi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257420709</t>
+          <t>9786257420723</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Alman Lawrence ile Müslüman Portreler</t>
+          <t>Gönülde Açan Çiçekler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257420754</t>
+          <t>9786257420747</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Yağmurları</t>
+          <t>‘‘Alman Lawrence’’ ile ‘‘Müslüman’’ -II</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257420686</t>
+          <t>9786257420693</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Atta Troll Bir Yaz Gecesi Rüyası</t>
+          <t>Ahşap Ev</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257420679</t>
+          <t>9786257420709</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Kayıp Bir Anne</t>
+          <t>Alman Lawrence ile Müslüman Portreler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257420662</t>
+          <t>9786257420754</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bir Hava Korsanının Anıları</t>
+          <t>Erguvan Yağmurları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257420655</t>
+          <t>9786257420686</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Bir Çevre Avukatının Anıları</t>
+          <t>Atta Troll Bir Yaz Gecesi Rüyası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257420617</t>
+          <t>9786257420679</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Mausoleion</t>
+          <t>İstanbul’da Kayıp Bir Anne</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257420631</t>
+          <t>9786257420662</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kirlenmeseydi Kalpler</t>
+          <t>Bir Hava Korsanının Anıları</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257420648</t>
+          <t>9786257420655</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus (Sosyal İnsan) -2-</t>
+          <t>Bir Çevre Avukatının Anıları</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257420624</t>
+          <t>9786257420617</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ada ve Aleksander</t>
+          <t>Mausoleion</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257420600</t>
+          <t>9786257420631</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Mermerden Bir Lokma Bir Hırka</t>
+          <t>Kirlenmeseydi Kalpler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257420556</t>
+          <t>9786257420648</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Parçalanmayı Bekleyen</t>
+          <t>Homo Komünus (Sosyal İnsan) -2-</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257420594</t>
+          <t>9786257420624</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ezİdİ Tarihçesi</t>
+          <t>Ada ve Aleksander</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257420587</t>
+          <t>9786257420600</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dengbeji ve Folklor</t>
+          <t>Mermerden Bir Lokma Bir Hırka</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257420570</t>
+          <t>9786257420556</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Berlin Düşleri</t>
+          <t>Parçalanmayı Bekleyen</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257420563</t>
+          <t>9786257420594</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Nail Karaçam (Panço)</t>
+          <t>Ezİdİ Tarihçesi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257420525</t>
+          <t>9786257420587</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Unuttuğun Her Şeyi Hatırlamak Gibi</t>
+          <t>Dengbeji ve Folklor</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257420549</t>
+          <t>9786257420570</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kalender İsyan</t>
+          <t>Berlin Düşleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257420532</t>
+          <t>9786257420563</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Gecekondu</t>
+          <t>Nail Karaçam (Panço)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257420259</t>
+          <t>9786257420525</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Acılar</t>
+          <t>Unuttuğun Her Şeyi Hatırlamak Gibi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257420464</t>
+          <t>9786257420549</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun</t>
+          <t>Kalender İsyan</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257420440</t>
+          <t>9786257420532</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölünün Seyir Defteri</t>
+          <t>Gecekondu</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257420495</t>
+          <t>9786257420259</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kut’ül Amare’den Adatepe’ye</t>
+          <t>Dilsiz Acılar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257420471</t>
+          <t>9786257420464</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Gönül Dili</t>
+          <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257420488</t>
+          <t>9786257420440</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Hatırla Sevgili</t>
+          <t>Bir Ölünün Seyir Defteri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257420518</t>
+          <t>9786257420495</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yelkovan Kuşları</t>
+          <t>Kut’ül Amare’den Adatepe’ye</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257420433</t>
+          <t>9786257420471</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kanayan</t>
+          <t>Gönül Dili</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257420426</t>
+          <t>9786257420488</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kendini Arayan Tanrı</t>
+          <t>Hatırla Sevgili</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257420419</t>
+          <t>9786257420518</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Sen Hali</t>
+          <t>Yelkovan Kuşları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257420402</t>
+          <t>9786257420433</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Şairin Meramı</t>
+          <t>Kanayan</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257420396</t>
+          <t>9786257420426</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ben Düşündükçe</t>
+          <t>Kendini Arayan Tanrı</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257420389</t>
+          <t>9786257420419</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Hüdai - Hüdai Arıkan’ın Yaşamı ve Mücadelesi</t>
+          <t>Aşkın Sen Hali</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257420372</t>
+          <t>9786257420402</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Beyt’in Anadolu’da Açan Gülleri ve Asırlardır Susmayan Bülbülleri</t>
+          <t>Şiir ve Şairin Meramı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257420365</t>
+          <t>9786257420396</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Suya Değme</t>
+          <t>Ben Düşündükçe</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257420358</t>
+          <t>9786257420389</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Devrimle Gelen Aşk</t>
+          <t>Hüdai - Hüdai Arıkan’ın Yaşamı ve Mücadelesi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257420334</t>
+          <t>9786257420372</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Folkloru Sözlüğü</t>
+          <t>Ehl-i Beyt’in Anadolu’da Açan Gülleri ve Asırlardır Susmayan Bülbülleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257420310</t>
+          <t>9786257420365</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Dağın Ağrısı 1. Cilt - Karakilise</t>
+          <t>Suya Değme</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257420327</t>
+          <t>9786257420358</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Dağın Ağrısı 2. Cilt - Kırık Köprü</t>
+          <t>Devrimle Gelen Aşk</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257420297</t>
+          <t>9786257420334</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Yalova Folkloru - Cilt 1</t>
+          <t>Ağrı Folkloru Sözlüğü</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257420303</t>
+          <t>9786257420310</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yalova Folkloru - Cilt 2</t>
+          <t>Dağın Ağrısı 1. Cilt - Karakilise</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054794348</t>
+          <t>9786257420327</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Benek</t>
+          <t>Dağın Ağrısı 2. Cilt - Kırık Köprü</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>8</v>
+        <v>50</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257420341</t>
+          <t>9786257420297</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>İflah Olmazlar</t>
+          <t>Yalova Folkloru - Cilt 1</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257420280</t>
+          <t>9786257420303</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Üç Arakçı</t>
+          <t>Yalova Folkloru - Cilt 2</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257420242</t>
+          <t>9786054794348</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çevrecinin El Kitabı</t>
+          <t>Beyaz Benek</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>40</v>
+        <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257420228</t>
+          <t>9786257420341</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Işıktan Aydınlığa</t>
+          <t>İflah Olmazlar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257420235</t>
+          <t>9786257420280</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Pentagram</t>
+          <t>Üç Arakçı</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257420273</t>
+          <t>9786257420242</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sosyolizm Ya Da Ölüm</t>
+          <t>Çevrecinin El Kitabı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257420266</t>
+          <t>9786257420228</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Değişim</t>
+          <t>Işıktan Aydınlığa</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057975348</t>
+          <t>9786257420235</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Eylülden Kalan</t>
+          <t>Pentagram</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057975362</t>
+          <t>9786257420273</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Seymen Raconu</t>
+          <t>Sosyolizm Ya Da Ölüm</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057975263</t>
+          <t>9786257420266</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Luri</t>
+          <t>Toplumsal Değişim</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057975294</t>
+          <t>9786057975348</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Futsol</t>
+          <t>Eylülden Kalan</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057975232</t>
+          <t>9786057975362</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Tutuşacak Kar</t>
+          <t>Seymen Raconu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054794928</t>
+          <t>9786057975263</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Sokak Cinayetleri</t>
+          <t>Luri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059142984</t>
+          <t>9786057975294</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Şiire Benziyordu</t>
+          <t>Futsol</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059142885</t>
+          <t>9786057975232</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bir Leyla Hikayesi</t>
+          <t>Tutuşacak Kar</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059142663</t>
+          <t>9786054794928</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>V Aşk Senden Özür Diliyorum</t>
+          <t>Sokak Cinayetleri</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059142670</t>
+          <t>9786059142984</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kar Kokusunda Gül</t>
+          <t>Şiire Benziyordu</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059142656</t>
+          <t>9786059142885</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>#Hayır Ezgileri</t>
+          <t>Bir Leyla Hikayesi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059142724</t>
+          <t>9786059142663</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Yürekte Biriken Öyküler</t>
+          <t>V Aşk Senden Özür Diliyorum</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059142717</t>
+          <t>9786059142670</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İkircikli Durumlar</t>
+          <t>Kar Kokusunda Gül</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054794478</t>
+          <t>9786059142656</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Hepimiz Güzel Çocuklardık</t>
+          <t>#Hayır Ezgileri</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059142960</t>
+          <t>9786059142724</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Gezdim Gördüm Yazdım</t>
+          <t>Yürekte Biriken Öyküler</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786058162693</t>
+          <t>9786059142717</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ben Olmasam</t>
+          <t>İkircikli Durumlar</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786058162686</t>
+          <t>9786054794478</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Bi’şeyler Yapmak Lazım</t>
+          <t>Hepimiz Güzel Çocuklardık</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>40</v>
+        <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059142649</t>
+          <t>9786059142960</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Maestro</t>
+          <t>Gezdim Gördüm Yazdım</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059142786</t>
+          <t>9786058162693</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Geceyim Ay’sız</t>
+          <t>Ben Olmasam</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057975225</t>
+          <t>9786058162686</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Bir Emekçinin Günlüğü</t>
+          <t>Bi’şeyler Yapmak Lazım</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057975041</t>
+          <t>9786059142649</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Cigerame</t>
+          <t>Maestro</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057975034</t>
+          <t>9786059142786</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Nefes</t>
+          <t>Geceyim Ay’sız</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057975119</t>
+          <t>9786057975225</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yaşamımdan Portreler</t>
+          <t>Bir Emekçinin Günlüğü</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057975102</t>
+          <t>9786057975041</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Üfürüğü</t>
+          <t>Cigerame</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057975096</t>
+          <t>9786057975034</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ne Olmuş?</t>
+          <t>Nefes</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059142731</t>
+          <t>9786057975119</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Rüyadaki Sel</t>
+          <t>Yaşamımdan Portreler</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054794676</t>
+          <t>9786057975102</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Şiliya</t>
+          <t>Şeytan Üfürüğü</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059142540</t>
+          <t>9786057975096</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Akkız - Hayko Babam Nerede</t>
+          <t>Ne Olmuş?</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059142533</t>
+          <t>9786059142731</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Söylen Yazın Bağlamında Kadının Yazgısı</t>
+          <t>Rüyadaki Sel</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059142526</t>
+          <t>9786054794676</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ephesos</t>
+          <t>Şiliya</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059142397</t>
+          <t>9786059142540</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kerpiç Evden Çalınan Hayat</t>
+          <t>Akkız - Hayko Babam Nerede</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057975201</t>
+          <t>9786059142533</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Cem ve Hakk’a Uğurlama Erkanı</t>
+          <t>Söylen Yazın Bağlamında Kadının Yazgısı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059142939</t>
+          <t>9786059142526</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Böyle Yaşandı</t>
+          <t>Ephesos</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059142908</t>
+          <t>9786059142397</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Zindanları</t>
+          <t>Kerpiç Evden Çalınan Hayat</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059142762</t>
+          <t>9786057975201</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Sözdüşümleri</t>
+          <t>Alevilikte Cem ve Hakk’a Uğurlama Erkanı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059142779</t>
+          <t>9786059142939</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Mucize Dönüş</t>
+          <t>Böyle Yaşandı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054794768</t>
+          <t>9786059142908</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Vişne Bahçesi</t>
+          <t>Bilinçaltı Zindanları</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054794867</t>
+          <t>9786059142762</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Derya</t>
+          <t>Sözdüşümleri</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059142892</t>
+          <t>9786059142779</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İhanet İzleri</t>
+          <t>Mucize Dönüş</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059142946</t>
+          <t>9786054794768</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kesişme</t>
+          <t>Tanrının Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059142106</t>
+          <t>9786054794867</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Eylemsiz Aşk</t>
+          <t>Aşk-ı Derya</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054794355</t>
+          <t>9786059142892</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Aykolik</t>
+          <t>İhanet İzleri</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054794362</t>
+          <t>9786059142946</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Dürbünlü Tüfek</t>
+          <t>Kesişme</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054794072</t>
+          <t>9786059142106</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Ben Meselesi</t>
+          <t>Eylemsiz Aşk</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786058627404</t>
+          <t>9786054794355</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Gol Sesi</t>
+          <t>Aykolik</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054738502</t>
+          <t>9786054794362</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Ben Tesadüf Değilim</t>
+          <t>Çiçek Dürbünlü Tüfek</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054738328</t>
+          <t>9786054794072</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Dudakların Bakireydi</t>
+          <t>Ben Meselesi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059142335</t>
+          <t>9786058627404</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde</t>
+          <t>Gol Sesi</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059142199</t>
+          <t>9786054738502</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Cellat</t>
+          <t>Ben Tesadüf Değilim</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059142076</t>
+          <t>9786054738328</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Ali Ayşe’yi Sev(me)</t>
+          <t>Dudakların Bakireydi</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054794515</t>
+          <t>9786059142335</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Unutursam Üşürsün</t>
+          <t>Evvel Zaman İçinde</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054794997</t>
+          <t>9786059142199</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Xezel Bo Ye Gej</t>
+          <t>Görünmez Cellat</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054794225</t>
+          <t>9786059142076</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Artık Benzemiyoruz Sonsuza</t>
+          <t>Ali Ayşe’yi Sev(me)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054794621</t>
+          <t>9786054794515</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>"Krupp'un" Bitmeyen "Balkan Savaşı" Sürgün ve Soykırım</t>
+          <t>Unutursam Üşürsün</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054794614</t>
+          <t>9786054794997</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Düşler</t>
+          <t>Xezel Bo Ye Gej</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054794942</t>
+          <t>9786054794225</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Aşk Köpeği</t>
+          <t>Artık Benzemiyoruz Sonsuza</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059142007</t>
+          <t>9786054794621</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Avlulara Bakan Pencere</t>
+          <t>"Krupp'un" Bitmeyen "Balkan Savaşı" Sürgün ve Soykırım</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>7</v>
+        <v>30</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054794805</t>
+          <t>9786054794614</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Halkasız Köleler</t>
+          <t>Kutsal Düşler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054794713</t>
+          <t>9786054794942</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Zaman Makinesi</t>
+          <t>Aşk Köpeği</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054794607</t>
+          <t>9786059142007</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Gence'den Kars'a</t>
+          <t>Avlulara Bakan Pencere</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059142021</t>
+          <t>9786054794805</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Gece Yarası</t>
+          <t>Halkasız Köleler</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054794829</t>
+          <t>9786054794713</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Baba Karnım Acıktı Anne Bisikletim Bozuldu</t>
+          <t>Zaman Makinesi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054794966</t>
+          <t>9786054794607</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Sensizken't</t>
+          <t>Gence'den Kars'a</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054794980</t>
+          <t>9786059142021</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Düdüklü Akasya</t>
+          <t>Gece Yarası</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054794898</t>
+          <t>9786054794829</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kalabalık Yalnızlıklar</t>
+          <t>Baba Karnım Acıktı Anne Bisikletim Bozuldu</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054794812</t>
+          <t>9786054794966</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Piyango</t>
+          <t>Sensizken't</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054794737</t>
+          <t>9786054794980</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Ego Patlaması</t>
+          <t>Düdüklü Akasya</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054794836</t>
+          <t>9786054794898</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Ben Bende Değilim</t>
+          <t>Kalabalık Yalnızlıklar</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054794799</t>
+          <t>9786054794812</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefes ve Gökyüzü</t>
+          <t>Piyango</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054794447</t>
+          <t>9786054794737</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Bir Islık Çal</t>
+          <t>Ego Patlaması</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054794454</t>
+          <t>9786054794836</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Dokunuş</t>
+          <t>Ben Bende Değilim</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054794881</t>
+          <t>9786054794799</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İsyan Makamı</t>
+          <t>Bir Nefes ve Gökyüzü</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054794911</t>
+          <t>9786054794447</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz</t>
+          <t>Bir Islık Çal</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054794973</t>
+          <t>9786054794454</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kambur Güvercin</t>
+          <t>Hayalet Dokunuş</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054794638</t>
+          <t>9786054794881</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Parlament Mavisi Portakal Dilimleri</t>
+          <t>İsyan Makamı</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054794874</t>
+          <t>9786054794911</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Yak Gitsin</t>
+          <t>Dilsiz</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054794843</t>
+          <t>9786054794973</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Suyun Külü</t>
+          <t>Kambur Güvercin</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054794706</t>
+          <t>9786054794638</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Leylak Yangını</t>
+          <t>Parlament Mavisi Portakal Dilimleri</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054794959</t>
+          <t>9786054794874</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Mevsimsiz Tınılar</t>
+          <t>Yak Gitsin</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054794751</t>
+          <t>9786054794843</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Bexçeye Wişneyan e Xweda</t>
+          <t>Suyun Külü</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059142243</t>
+          <t>9786054794706</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Zor Yıllar</t>
+          <t>Leylak Yangını</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059142014</t>
+          <t>9786054794959</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Elma Güzeli</t>
+          <t>Mevsimsiz Tınılar</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054794485</t>
+          <t>9786054794751</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Çerkeslere Mektuplar</t>
+          <t>Bexçeye Wişneyan e Xweda</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054794171</t>
+          <t>9786059142243</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Tamamlanmış Olacaktık</t>
+          <t>Zor Yıllar</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054794188</t>
+          <t>9786059142014</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Hamburg’da Edebiyat</t>
+          <t>Elma Güzeli</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054794164</t>
+          <t>9786054794485</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Öyle Bir Geldim Ki Kapına</t>
+          <t>Çerkeslere Mektuplar</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054794775</t>
+          <t>9786054794171</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Suriye ve Ürdün Seyahatnamesi</t>
+          <t>Tamamlanmış Olacaktık</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059142038</t>
+          <t>9786054794188</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Tekdüşe</t>
+          <t>Hamburg’da Edebiyat</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059142045</t>
+          <t>9786054794164</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sustu Kasım Rüzgarı</t>
+          <t>Öyle Bir Geldim Ki Kapına</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059142069</t>
+          <t>9786054794775</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kırk Fil Yedi Can</t>
+          <t>Suriye ve Ürdün Seyahatnamesi</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786054794546</t>
+          <t>9786059142038</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Su Oluyorum Ellerine</t>
+          <t>Tekdüşe</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786054794386</t>
+          <t>9786059142045</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet</t>
+          <t>Sustu Kasım Rüzgarı</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786054794430</t>
+          <t>9786059142069</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Bende Hüzün Şeker Nasıl Öyle</t>
+          <t>Kırk Fil Yedi Can</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786054794379</t>
+          <t>9786054794546</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Arife</t>
+          <t>Su Oluyorum Ellerine</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059142922</t>
+          <t>9786054794386</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Bence Kafkasya</t>
+          <t>Kıyamet</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786054794507</t>
+          <t>9786054794430</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Sokaktan Gelen Mektup</t>
+          <t>Bende Hüzün Şeker Nasıl Öyle</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059142755</t>
+          <t>9786054794379</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Kalanlar</t>
+          <t>Benim Adım Arife</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059142748</t>
+          <t>9786059142922</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Bahar'ın Torunları</t>
+          <t>Bence Kafkasya</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059142489</t>
+          <t>9786054794507</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Taş-ı Çakmak</t>
+          <t>Sokaktan Gelen Mektup</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786058162617</t>
+          <t>9786059142755</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Siyah Gökkuşağı</t>
+          <t>Geçmişten Geleceğe Kalanlar</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786058162655</t>
+          <t>9786059142748</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Bedeli Ödenmiş Sözler</t>
+          <t>Bahar'ın Torunları</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786058162662</t>
+          <t>9786059142489</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İdama Yürüyen Adam</t>
+          <t>Taş-ı Çakmak</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786058162679</t>
+          <t>9786058162617</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Bir Kelebek Kondu Çıplak Göğsüne</t>
+          <t>Siyah Gökkuşağı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786058162624</t>
+          <t>9786058162655</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Nakkaşı</t>
+          <t>Bedeli Ödenmiş Sözler</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059142595</t>
+          <t>9786058162662</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Sis</t>
+          <t>İdama Yürüyen Adam</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059142618</t>
+          <t>9786058162679</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Su İçti Dilinden</t>
+          <t>Bir Kelebek Kondu Çıplak Göğsüne</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059142601</t>
+          <t>9786058162624</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Cana Gelen Sevgili</t>
+          <t>Gecenin Nakkaşı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059142410</t>
+          <t>9786059142595</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Romansero Bimini</t>
+          <t>Sis</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059142298</t>
+          <t>9786059142618</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kadar</t>
+          <t>Kuşlar Su İçti Dilinden</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059142274</t>
+          <t>9786059142601</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Senkronu Kaçmış Gülüşler</t>
+          <t>Cana Gelen Sevgili</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059142281</t>
+          <t>9786059142410</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Uyku Reçeli</t>
+          <t>Romansero Bimini</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786058162600</t>
+          <t>9786059142298</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Eski Yunanlar ve Romalılar</t>
+          <t>Mavi Kadar</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059142953</t>
+          <t>9786059142274</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Zulmün Müzesi</t>
+          <t>Senkronu Kaçmış Gülüşler</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059142915</t>
+          <t>9786059142281</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Renkler Ülkesi İran</t>
+          <t>Uyku Reçeli</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059142557</t>
+          <t>9786058162600</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Esintisi</t>
+          <t>Eski Yunanlar ve Romalılar</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>10</v>
+        <v>40</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059142342</t>
+          <t>9786059142953</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Suya Yürüyen Güller</t>
+          <t>Zulmün Müzesi</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059142366</t>
+          <t>9786059142915</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Soğuk</t>
+          <t>Renkler Ülkesi İran</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059142359</t>
+          <t>9786059142557</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Koalalar ve Çiğköfte</t>
+          <t>Ağustos Esintisi</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059142373</t>
+          <t>9786059142342</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Hükmüdür</t>
+          <t>Suya Yürüyen Güller</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059142155</t>
+          <t>9786059142366</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Annem</t>
+          <t>Soğuk</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059142229</t>
+          <t>9786059142359</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Açılmamış Kilitler</t>
+          <t>Koalalar ve Çiğköfte</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786054794089</t>
+          <t>9786059142373</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Sessizlikte</t>
+          <t>Güneşin Hükmüdür</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786054794669</t>
+          <t>9786059142155</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Nergiz İsyanı</t>
+          <t>Annem</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786054794201</t>
+          <t>9786059142229</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Kör Kilit Yüklü Bulut</t>
+          <t>Açılmamış Kilitler</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059142861</t>
+          <t>9786054794089</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Herakles Dionysos ve Emek</t>
+          <t>Sessizlikte</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059142700</t>
+          <t>9786054794669</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Biz Bizeyken Her Şeydik</t>
+          <t>Nergiz İsyanı</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059142694</t>
+          <t>9786054794201</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Ömrün Öte Yüzü</t>
+          <t>Kör Kilit Yüklü Bulut</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059142687</t>
+          <t>9786059142861</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Kötü</t>
+          <t>Herakles Dionysos ve Emek</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059142267</t>
+          <t>9786059142700</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil Öğretiminde Yaklaşımlar, Yöntemler, Teknikler ve Multimedya Araç ve Materyalleri</t>
+          <t>Biz Bizeyken Her Şeydik</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059142250</t>
+          <t>9786059142694</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Sel Kapanı</t>
+          <t>Ömrün Öte Yüzü</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059142182</t>
+          <t>9786059142687</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Yosma Geceler</t>
+          <t>Kötü</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059142120</t>
+          <t>9786059142267</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Sana Kusarken</t>
+          <t>Yabancı Dil Öğretiminde Yaklaşımlar, Yöntemler, Teknikler ve Multimedya Araç ve Materyalleri</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>8</v>
+        <v>25</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059142854</t>
+          <t>9786059142250</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Fırtına</t>
+          <t>Sel Kapanı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059142878</t>
+          <t>9786059142182</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Sakın Gitme Eleni</t>
+          <t>Yosma Geceler</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059142847</t>
+          <t>9786059142120</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Gitmek Var İçimde</t>
+          <t>Sana Kusarken</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059142816</t>
+          <t>9786059142854</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ekmeği Büyütmek</t>
+          <t>Fırtına</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786059142830</t>
+          <t>9786059142878</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Hambahar</t>
+          <t>Sakın Gitme Eleni</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059142571</t>
+          <t>9786059142847</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kamelya</t>
+          <t>Gitmek Var İçimde</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059142588</t>
+          <t>9786059142816</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Hiptonik Satranç</t>
+          <t>Ekmeği Büyütmek</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059142151</t>
+          <t>9786059142830</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Deresi</t>
+          <t>Hambahar</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059142632</t>
+          <t>9786059142571</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bağları</t>
+          <t>Kamelya</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059142427</t>
+          <t>9786059142588</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Sakla Beni Anne</t>
+          <t>Hiptonik Satranç</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059142403</t>
+          <t>9786059142151</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Sessizce</t>
+          <t>Fırtına Deresi</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>7</v>
+        <v>25</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059142236</t>
+          <t>9786059142632</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Urfa Karşılaması</t>
+          <t>Hayat Bağları</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059142205</t>
+          <t>9786059142427</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Anılara Saygı Günü</t>
+          <t>Sakla Beni Anne</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059142090</t>
+          <t>9786059142403</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Kanatlı Çocuklardık</t>
+          <t>Sessizce</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>20</v>
+        <v>7</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059142113</t>
+          <t>9786059142236</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Bulut Yağdıran</t>
+          <t>Urfa Karşılaması</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054794423</t>
+          <t>9786059142205</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Nefiy</t>
+          <t>Anılara Saygı Günü</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786054794393</t>
+          <t>9786059142090</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Başına Gelenler</t>
+          <t>Rüzgar Kanatlı Çocuklardık</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054794409</t>
+          <t>9786059142113</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Dursa Yakalardık Zamanı</t>
+          <t>Ateşe Bulut Yağdıran</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786054794935</t>
+          <t>9786054794423</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Bilgenin Nitelikleri</t>
+          <t>Nefiy</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054794904</t>
+          <t>9786054794393</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Dudaklar Susarken</t>
+          <t>Aşkın Başına Gelenler</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054794850</t>
+          <t>9786054794409</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Özgür Bıraktım Duygularımı</t>
+          <t>Dursa Yakalardık Zamanı</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054794782</t>
+          <t>9786054794935</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Mavi Boşluk</t>
+          <t>İçimizdeki Bilgenin Nitelikleri</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054794744</t>
+          <t>9786054794904</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Denize Ulaşamayan Irmak</t>
+          <t>Dudaklar Susarken</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786054794683</t>
+          <t>9786054794850</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Az Önce Maviye Bakalım ve Çay İçelim</t>
+          <t>Özgür Bıraktım Duygularımı</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054794690</t>
+          <t>9786054794782</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Ayselim</t>
+          <t>Mavi Boşluk</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054794652</t>
+          <t>9786054794744</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Dalında Solan Çiçek</t>
+          <t>Denize Ulaşamayan Irmak</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786054794645</t>
+          <t>9786054794683</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Cennetimizde Buluşalım</t>
+          <t>Ölmeden Az Önce Maviye Bakalım ve Çay İçelim</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054794584</t>
+          <t>9786054794690</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>İmkansızlığına Yanan Aşk</t>
+          <t>Ayselim</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786054794577</t>
+          <t>9786054794652</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Kar Kız 2</t>
+          <t>Dalında Solan Çiçek</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786054794508</t>
+          <t>9786054794645</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Pencerede Kar Vardı</t>
+          <t>Cennetimizde Buluşalım</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054794492</t>
+          <t>9786054794584</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlerin Cenderesinde</t>
+          <t>İmkansızlığına Yanan Aşk</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054794461</t>
+          <t>9786054794577</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Bu En Son Vedaydı</t>
+          <t>Kar Kız 2</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054794263</t>
+          <t>9786054794508</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Gemileri</t>
+          <t>Pencerede Kar Vardı</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054794256</t>
+          <t>9786054794492</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Gitmek İstiyorum</t>
+          <t>Hüzünlerin Cenderesinde</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786054794140</t>
+          <t>9786054794461</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Yağmurca</t>
+          <t>Bu En Son Vedaydı</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786054794126</t>
+          <t>9786054794263</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Hüzzam Bir Aşktı</t>
+          <t>Hüzün Gemileri</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786059142519</t>
+          <t>9786054794256</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Sevdası 2</t>
+          <t>Gitmek İstiyorum</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059142496</t>
+          <t>9786054794140</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Otobüs</t>
+          <t>Yağmurca</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059142304</t>
+          <t>9786054794126</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Umuda Mektuplar</t>
+          <t>Hüzzam Bir Aşktı</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054794553</t>
+          <t>9786059142519</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Eriyince</t>
+          <t>Mezopotamya Sevdası 2</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054794539</t>
+          <t>9786059142496</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Tarhana Çorbası</t>
+          <t>Otobüs</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054794249</t>
+          <t>9786059142304</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Mahremin Arka Bahçesi</t>
+          <t>Umuda Mektuplar</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059142625</t>
+          <t>9786054794553</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk ve Dün</t>
+          <t>Eriyince</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059142564</t>
+          <t>9786054794539</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Dilemma</t>
+          <t>Tarhana Çorbası</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059142212</t>
+          <t>9786054794249</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Elsa’nın Vasiyeti</t>
+          <t>Mahremin Arka Bahçesi</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786054794720</t>
+          <t>9786059142625</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Hepsi Hikaye - Kirpi</t>
+          <t>Sonsuzluk ve Dün</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059142144</t>
+          <t>9786059142564</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Örgütlenmiş Nefretin Hedefindeki Alevilik</t>
+          <t>Dilemma</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054794317</t>
+          <t>9786059142212</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yeter ki Cesaret</t>
+          <t>Elsa’nın Vasiyeti</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054794331</t>
+          <t>9786054794720</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Yürek Senfonisi</t>
+          <t>Hepsi Hikaye - Kirpi</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054794324</t>
+          <t>9786059142144</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Paşa Abla</t>
+          <t>Örgütlenmiş Nefretin Hedefindeki Alevilik</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786059142809</t>
+          <t>9786054794317</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Bahab</t>
+          <t>Yeter ki Cesaret</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059142823</t>
+          <t>9786054794331</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Alnıma Güneş Kondu</t>
+          <t>Yürek Senfonisi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786059142168</t>
+          <t>9786054794324</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair</t>
+          <t>Paşa Abla</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054794157</t>
+          <t>9786059142809</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Vav</t>
+          <t>Bahab</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054794133</t>
+          <t>9786059142823</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Benim Yolum</t>
+          <t>Alnıma Güneş Kondu</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054794011</t>
+          <t>9786059142168</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimi Yüreğinizin Yanına Koyuyorum!</t>
+          <t>Yaşama Dair</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054738229</t>
+          <t>9786054794157</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Kalemime</t>
+          <t>Vav</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786054738137</t>
+          <t>9786054794133</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Yetimdi Baharlarımız</t>
+          <t>Benim Yolum</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786058627109</t>
+          <t>9786054794011</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Yarı Tanrılar İmparatorluğu</t>
+          <t>Yüreğimi Yüreğinizin Yanına Koyuyorum!</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054384945</t>
+          <t>9786054738229</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Yafa Çiçeği</t>
+          <t>Yüreğimden Kalemime</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786054738397</t>
+          <t>9786054738137</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Umut Olsun</t>
+          <t>Yetimdi Baharlarımız</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786054738427</t>
+          <t>9786058627109</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Vişne Bahçesi</t>
+          <t>Yarı Tanrılar İmparatorluğu</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>7.41</v>
+        <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054794003</t>
+          <t>9786054384945</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Şiir, Aşk ve Ötesi</t>
+          <t>Yafa Çiçeği</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054384693</t>
+          <t>9786054738397</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Sonlanmayan Gerçekler</t>
+          <t>Umut Olsun</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786054384624</t>
+          <t>9786054738427</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Sevgiliye Mektuplar</t>
+          <t>Tanrının Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>8</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054384631</t>
+          <t>9786054794003</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Susamışken</t>
+          <t>Şiir, Aşk ve Ötesi</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>9.26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054794041</t>
+          <t>9786054384693</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Köz Yangını</t>
+          <t>Sonlanmayan Gerçekler</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054384990</t>
+          <t>9786054384624</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Kibele’nin Güncesi</t>
+          <t>Sevgiliye Mektuplar</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786054384617</t>
+          <t>9786054384631</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Kar Kız</t>
+          <t>Ölüme Susamışken</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>8</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054738175</t>
+          <t>9786054794041</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>İçsel Yol</t>
+          <t>Köz Yangını</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054384594</t>
+          <t>9786054384990</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>İçimden Geldiği Gibi</t>
+          <t>Kibele’nin Güncesi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054384532</t>
+          <t>9786054384617</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Dalgaları</t>
+          <t>Kar Kız</t>
         </is>
       </c>
       <c r="C332" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054738472</t>
+          <t>9786054738175</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Aşk İçin</t>
+          <t>İçsel Yol</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054794034</t>
+          <t>9786054384594</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Hamburg’da Aşk Başkadır</t>
+          <t>İçimden Geldiği Gibi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054384785</t>
+          <t>9786054384532</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Sis ve Ateş</t>
+          <t>Hüzün Dalgaları</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054384860</t>
+          <t>9786054738472</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Derin Yalnızlık</t>
+          <t>Her Şey Aşk İçin</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786054738236</t>
+          <t>9786054794034</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Camcının İti</t>
+          <t>Hamburg’da Aşk Başkadır</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054738021</t>
+          <t>9786054384785</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Bütün’e Bütün’den Aşk’la</t>
+          <t>Sis ve Ateş</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054384471</t>
+          <t>9786054384860</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Ben Ne Söylüyorum Ailem Ne Anlıyor?</t>
+          <t>Derin Yalnızlık</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054794058</t>
+          <t>9786054738236</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Aşka Veda</t>
+          <t>Camcının İti</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054738489</t>
+          <t>9786054738021</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Amazon Rock Tarihi</t>
+          <t>Bütün’e Bütün’den Aşk’la</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786054794065</t>
+          <t>9786054384471</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Adem-i Yar</t>
+          <t>Ben Ne Söylüyorum Ailem Ne Anlıyor?</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054794027</t>
+          <t>9786054794058</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>Aşka Veda</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054384686</t>
+          <t>9786054738489</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>Amazon Rock Tarihi</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786059142137</t>
+          <t>9786054794065</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Balkon Konuşması</t>
+          <t>Adem-i Yar</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>25</v>
+        <v>6</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786059142434</t>
+          <t>9786054794027</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Projelerde Faizsiz Finansman</t>
+          <t>39</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786059142472</t>
+          <t>9786054384686</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Bir Düşün Sevgili</t>
+          <t>11</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786059142465</t>
+          <t>9786059142137</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Geç Kaldın Aşkım</t>
+          <t>Balkon Konuşması</t>
         </is>
       </c>
       <c r="C348" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786059142441</t>
+          <t>9786059142434</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Çarşamba Köprüsü’nde Rapsodi</t>
+          <t>Projelerde Faizsiz Finansman</t>
         </is>
       </c>
       <c r="C349" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786059142083</t>
+          <t>9786059142472</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Beyaz/Siyah Gri Boz/Yeşiller</t>
+          <t>Bir Düşün Sevgili</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786059142052</t>
+          <t>9786059142465</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Burası Çanakkale</t>
+          <t>Geç Kaldın Aşkım</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786054794096</t>
+          <t>9786059142441</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Rastlantılar Kraliçesi</t>
+          <t>Çarşamba Köprüsü’nde Rapsodi</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054794102</t>
+          <t>9786059142083</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Tencerenin Dibi</t>
+          <t>Beyaz/Siyah Gri Boz/Yeşiller</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786054794119</t>
+          <t>9786059142052</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Yarın Korkusu</t>
+          <t>Burası Çanakkale</t>
         </is>
       </c>
       <c r="C354" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786059142458</t>
+          <t>9786054794096</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Kokmalı Sevda</t>
+          <t>Rastlantılar Kraliçesi</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786059142380</t>
+          <t>9786054794102</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Sevgiler</t>
+          <t>Tencerenin Dibi</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786059142328</t>
+          <t>9786054794119</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Evet Evet Ya Sonra ve Daha Sonra</t>
+          <t>Yarın Korkusu</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786059142311</t>
+          <t>9786059142458</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Huzurbozan</t>
+          <t>Karanfil Kokmalı Sevda</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786054794232</t>
+          <t>9786059142380</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Gülümse Diye</t>
+          <t>Kaybolan Sevgiler</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786054794270</t>
+          <t>9786059142328</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Zamanı</t>
+          <t>Evet Evet Ya Sonra ve Daha Sonra</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786054794287</t>
+          <t>9786059142311</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Fillerin Bozkır Aşkı</t>
+          <t>Huzurbozan</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786054794300</t>
+          <t>9786054794232</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Anarşiir</t>
+          <t>Gülümse Diye</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786054794195</t>
+          <t>9786054794270</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Boşluğa Mektuplar</t>
+          <t>Erguvan Zamanı</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057975829</t>
+          <t>9786054794287</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Birisi</t>
+          <t>Fillerin Bozkır Aşkı</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>40</v>
+        <v>5</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057975812</t>
+          <t>9786054794300</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Kalbini Yitiren Ülke</t>
+          <t>Anarşiir</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057975485</t>
+          <t>9786054794195</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>İnkar ve Ateş</t>
+          <t>Boşluğa Mektuplar</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786257420105</t>
+          <t>9786057975829</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Pervaneli Tayyare</t>
+          <t>Birisi</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057420044</t>
+          <t>9786057975812</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
+          <t>Kalbini Yitiren Ülke</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786257420099</t>
+          <t>9786057975485</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Bitiş</t>
+          <t>İnkar ve Ateş</t>
         </is>
       </c>
       <c r="C369" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786257420082</t>
+          <t>9786257420105</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Topum Buluta Düştü</t>
+          <t>Gümüş Pervaneli Tayyare</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786257420051</t>
+          <t>9786057420044</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Biraz Kendim Çokça Sendim</t>
+          <t>Erdoğan'ın Hakimlerinden Kaçış</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786257420129</t>
+          <t>9786257420099</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Yol Gösteren Sözler</t>
+          <t>Bitiş</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786257420136</t>
+          <t>9786257420082</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Toprağa Sarılmışım</t>
+          <t>Topum Buluta Düştü</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786257420143</t>
+          <t>9786257420051</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Diktatör Fıkraları ve Esprileri</t>
+          <t>Biraz Kendim Çokça Sendim</t>
         </is>
       </c>
       <c r="C374" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786057975287</t>
+          <t>9786257420129</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Sardunya Kokusu</t>
+          <t>Yol Gösteren Sözler</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786057975300</t>
+          <t>9786257420136</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Geri Dönüş Yok</t>
+          <t>Toprağa Sarılmışım</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786054794416</t>
+          <t>9786257420143</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Cuma Sevişmeleri</t>
+          <t>Diktatör Fıkraları ve Esprileri</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786057975751</t>
+          <t>9786057975287</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Bennu</t>
+          <t>Sardunya Kokusu</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786057975713</t>
+          <t>9786057975300</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Ala Pranga</t>
+          <t>Geri Dönüş Yok</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786057975768</t>
+          <t>9786054794416</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Depremde Aşk Aşkta Deprem</t>
+          <t>Cuma Sevişmeleri</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786057975775</t>
+          <t>9786057975751</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Gaip Zemheri</t>
+          <t>Bennu</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786057975782</t>
+          <t>9786057975713</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Kişilik ve Politika</t>
+          <t>Ala Pranga</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786257420150</t>
+          <t>9786057975768</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Başka Türlüsü</t>
+          <t>Depremde Aşk Aşkta Deprem</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786257420181</t>
+          <t>9786057975775</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Düşer Geceye</t>
+          <t>Gaip Zemheri</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257420198</t>
+          <t>9786057975782</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Çevre İnsan</t>
+          <t>Kişilik ve Politika</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257420211</t>
+          <t>9786257420150</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>O Günler</t>
+          <t>Başka Türlüsü</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786257420204</t>
+          <t>9786257420181</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Elvide</t>
+          <t>Yıldız Düşer Geceye</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786057975881</t>
+          <t>9786257420198</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Mihalıççık ve Köyleri</t>
+          <t>Siyaset Çevre İnsan</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786257420174</t>
+          <t>9786257420211</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
+          <t>O Günler</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>3990000044600</t>
+          <t>9786257420204</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
+          <t>Elvide</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786257420167</t>
+          <t>9786057975881</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünya Düzenine Doğru Komünal Sistem</t>
+          <t>Mihalıççık ve Köyleri</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786257420112</t>
+          <t>9786257420174</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Paris, Seni Sevmiyorum Artık</t>
+          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786257420075</t>
+          <t>3990000044600</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Onur Direnişi</t>
+          <t>Geleceği Örgütlemek - Çerkeslere Notlar</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786057975843</t>
+          <t>9786257420167</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Ayçiçek Hırsızları</t>
+          <t>Yeni Bir Dünya Düzenine Doğru Komünal Sistem</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786057975867</t>
+          <t>9786257420112</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Açılırken Tek Kilitli</t>
+          <t>Paris, Seni Sevmiyorum Artık</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786057975836</t>
+          <t>9786257420075</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Matruşka</t>
+          <t>İnsanlığın Onur Direnişi</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786257420457</t>
+          <t>9786057975843</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Kocamın Öteki Yüzü</t>
+          <t>Ayçiçek Hırsızları</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786057975973</t>
+          <t>9786057975867</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Aybastı'dan Turnalar Göç Eyledi</t>
+          <t>Açılırken Tek Kilitli</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786057975850</t>
+          <t>9786057975836</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Işıksız Yıllar</t>
+          <t>Matruşka</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786057975898</t>
+          <t>9786257420457</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Dejavu</t>
+          <t>Kocamın Öteki Yüzü</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057975720</t>
+          <t>9786057975973</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Başka Kent Ankara</t>
+          <t>Aybastı'dan Turnalar Göç Eyledi</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786057975676</t>
+          <t>9786057975850</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Ama Bir Gün Bir Şey Olur</t>
+          <t>Işıksız Yıllar</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786054794591</t>
+          <t>9786057975898</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>T.İ.P. Radyo Konuşmaları (1963-1965)</t>
+          <t>Dejavu</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786057975744</t>
+          <t>9786057975720</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Sesini Dinliyorum</t>
+          <t>Başka Kent Ankara</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786057975690</t>
+          <t>9786057975676</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Su Sesinde Yalnızlık</t>
+          <t>Ama Bir Gün Bir Şey Olur</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786057975706</t>
+          <t>9786054794591</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Geceye Serenat</t>
+          <t>T.İ.P. Radyo Konuşmaları (1963-1965)</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786057975478</t>
+          <t>9786057975744</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Aşık Veli</t>
+          <t>Evrenin Sesini Dinliyorum</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786057975683</t>
+          <t>9786057975690</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Amber Çiçeği</t>
+          <t>Su Sesinde Yalnızlık</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786057975560</t>
+          <t>9786057975706</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Düşlerimize Ateş Düştü</t>
+          <t>Geceye Serenat</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786057975577</t>
+          <t>9786057975478</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Dılgez’in Dramı</t>
+          <t>Aşık Veli</t>
         </is>
       </c>
       <c r="C410" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786057975461</t>
+          <t>9786057975683</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Ben'in Senfonisi</t>
+          <t>Amber Çiçeği</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786057975430</t>
+          <t>9786057975560</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Urfalı Nazif'in Öyküsü</t>
+          <t>Düşlerimize Ateş Düştü</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786057975553</t>
+          <t>9786057975577</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Kırıntılar</t>
+          <t>Dılgez’in Dramı</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786257420013</t>
+          <t>9786057975461</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Sancıları</t>
+          <t>Ben'in Senfonisi</t>
         </is>
       </c>
       <c r="C414" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786257420020</t>
+          <t>9786057975430</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm-Tarım-Taşra</t>
+          <t>Urfalı Nazif'in Öyküsü</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257420006</t>
+          <t>9786057975553</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Mektuplarım</t>
+          <t>Kırıntılar</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786057975447</t>
+          <t>9786257420013</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Geç Kaldın Usta</t>
+          <t>İstiridye Sancıları</t>
         </is>
       </c>
       <c r="C417" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786057975454</t>
+          <t>9786257420020</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Çalçıköy</t>
+          <t>Emperyalizm-Tarım-Taşra</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786057975355</t>
+          <t>9786257420006</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Çelişigüzel</t>
+          <t>Mektuplarım</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786057975737</t>
+          <t>9786057975447</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Gönencem</t>
+          <t>Geç Kaldın Usta</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786057975805</t>
+          <t>9786057975454</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Yolcuları</t>
+          <t>Geçmişten Günümüze Çalçıköy</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786057975799</t>
+          <t>9786057975355</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Kuğu Kardinalinin Ölümü</t>
+          <t>Çelişigüzel</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786057975652</t>
+          <t>9786057975737</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Uzaydan Gelen Kadın</t>
+          <t>Gönencem</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786057975522</t>
+          <t>9786057975805</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Sis ve Söz</t>
+          <t>Özgürlük Yolcuları</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786057975546</t>
+          <t>9786057975799</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Arkamdan Esti</t>
+          <t>Kuğu Kardinalinin Ölümü</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786057975515</t>
+          <t>9786057975652</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlüğü</t>
+          <t>Uzaydan Gelen Kadın</t>
         </is>
       </c>
       <c r="C426" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786057975539</t>
+          <t>9786057975522</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Nisaninsan</t>
+          <t>Sis ve Söz</t>
         </is>
       </c>
       <c r="C427" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786057975324</t>
+          <t>9786057975546</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Sisler Evreni</t>
+          <t>Rüzgar Arkamdan Esti</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059142793</t>
+          <t>9786057975515</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Sarhoş Dizeler</t>
+          <t>Korona Günlüğü</t>
         </is>
       </c>
       <c r="C429" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786057975331</t>
+          <t>9786057975539</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Cani</t>
+          <t>Nisaninsan</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786257420037</t>
+          <t>9786057975324</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Gurbette Cinayet</t>
+          <t>Sisler Evreni</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786057975959</t>
+          <t>9786059142793</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs'tan 12 Mart'a Türkiye Solunda Yol Ayrımı</t>
+          <t>Sarhoş Dizeler</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786057975942</t>
+          <t>9786057975331</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Seni Tanımayan Şans'a Kendini Tanıt</t>
+          <t>Cani</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786054794522</t>
+          <t>9786257420037</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Alevilerin İnanç Yolculuğu</t>
+          <t>Gurbette Cinayet</t>
         </is>
       </c>
       <c r="C434" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786054794294</t>
+          <t>9786057975959</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet Cambazı</t>
+          <t>27 Mayıs'tan 12 Mart'a Türkiye Solunda Yol Ayrımı</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786057975997</t>
+          <t>9786057975942</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İstikamet</t>
+          <t>Seni Tanımayan Şans'a Kendini Tanıt</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786057975874</t>
+          <t>9786054794522</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>İnli Kaya</t>
+          <t>Alevilerin İnanç Yolculuğu</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786057975980</t>
+          <t>9786054794294</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Münferit Aşklar</t>
+          <t>Masumiyet Cambazı</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786057975591</t>
+          <t>9786057975997</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Mavi Çarşaflı Kadın</t>
+          <t>Siyasi İstikamet</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786057975607</t>
+          <t>9786057975874</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Dizelerden Vizöre Hacıbektaş</t>
+          <t>İnli Kaya</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786057975911</t>
+          <t>9786057975980</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus (Sosyal İnsan 1)</t>
+          <t>Münferit Aşklar</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786057975928</t>
+          <t>9786057975591</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Menzil</t>
+          <t>Mavi Çarşaflı Kadın</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>95</v>
+        <v>20</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786057975935</t>
+          <t>9786057975607</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Zühre</t>
+          <t>Dizelerden Vizöre Hacıbektaş</t>
         </is>
       </c>
       <c r="C443" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786057975492</t>
+          <t>9786057975911</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Salıncak</t>
+          <t>Homo Komünus (Sosyal İnsan 1)</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786057975508</t>
+          <t>9786057975928</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Islak Yeşil</t>
+          <t>Karanlık Menzil</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786057975669</t>
+          <t>9786057975935</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Adana’nın Aynası 1930</t>
+          <t>Zühre</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786057975638</t>
+          <t>9786057975492</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Yaşamdan Yansılar</t>
+          <t>Salıncak</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786057975584</t>
+          <t>9786057975508</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Dereden Tepeden</t>
+          <t>Islak Yeşil</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786057975645</t>
+          <t>9786057975669</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Anıların Dili</t>
+          <t>Adana’nın Aynası 1930</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786057975386</t>
+          <t>9786057975638</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Işıl Işıl Sev</t>
+          <t>Yaşamdan Yansılar</t>
         </is>
       </c>
       <c r="C450" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786057975379</t>
+          <t>9786057975584</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Mezar</t>
+          <t>Dereden Tepeden</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786054794560</t>
+          <t>9786057975645</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Memleket-i Harika</t>
+          <t>Anıların Dili</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>10</v>
+        <v>250</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786054794218</t>
+          <t>9786057975386</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Hindistan Seyahatnamesi</t>
+          <t>Işıl Işıl Sev</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786057975409</t>
+          <t>9786057975379</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Uzlet</t>
+          <t>İsimsiz Mezar</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786057975423</t>
+          <t>9786054794560</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>O da Bir İşçi Ben de</t>
+          <t>Memleket-i Harika</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786057975218</t>
+          <t>9786054794218</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>İnsanlaşma Kavgasında Var Olmanın Bedeli</t>
+          <t>Hindistan Seyahatnamesi</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786057975416</t>
+          <t>9786057975409</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Gümüşuyku</t>
+          <t>Uzlet</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786057975393</t>
+          <t>9786057975423</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Akıl Sızım</t>
+          <t>O da Bir İşçi Ben de</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786057975966</t>
+          <t>9786057975218</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Esir</t>
+          <t>İnsanlaşma Kavgasında Var Olmanın Bedeli</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786057975133</t>
+          <t>9786057975416</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Ayak İzleri</t>
+          <t>Gümüşuyku</t>
         </is>
       </c>
       <c r="C460" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786057975140</t>
+          <t>9786057975393</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Duvardaki Çizgiler</t>
+          <t>Akıl Sızım</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786057975126</t>
+          <t>9786057975966</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Marx Nerede Yanlış Yaptı?</t>
+          <t>Esir</t>
         </is>
       </c>
       <c r="C462" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786057975195</t>
+          <t>9786057975133</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Her İnsan Bir Zamandır</t>
+          <t>Aşkın Ayak İzleri</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786059142502</t>
+          <t>9786057975140</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Reji'nin Kadınları</t>
+          <t>Duvardaki Çizgiler</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786057975188</t>
+          <t>9786057975126</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Saman Rengi Yaralar</t>
+          <t>Marx Nerede Yanlış Yaptı?</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786057975164</t>
+          <t>9786057975195</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Kuşlara Fısıldadım</t>
+          <t>Her İnsan Bir Zamandır</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786057975171</t>
+          <t>9786059142502</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Halamın Villası</t>
+          <t>Reji'nin Kadınları</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786057975157</t>
+          <t>9786057975188</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Gölgelerin Gözleri</t>
+          <t>Saman Rengi Yaralar</t>
         </is>
       </c>
       <c r="C468" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786057975249</t>
+          <t>9786057975164</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>İlham Perim</t>
+          <t>Kuşlara Fısıldadım</t>
         </is>
       </c>
       <c r="C469" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786057975072</t>
+          <t>9786057975171</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Taş Duvarı Aşan Kahkahalar</t>
+          <t>Halamın Villası</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786057975058</t>
+          <t>9786057975157</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>On Yedi</t>
+          <t>Gölgelerin Gözleri</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786057975065</t>
+          <t>9786057975249</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Sofya - Üsküp Günlüğü</t>
+          <t>İlham Perim</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786057975089</t>
+          <t>9786057975072</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa Sevgisi</t>
+          <t>Taş Duvarı Aşan Kahkahalar</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786058162631</t>
+          <t>9786057975058</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Homo Komünus (Sosyal İnsan)</t>
+          <t>On Yedi</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786059142977</t>
+          <t>9786057975065</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Hatırlamak Direnmektir</t>
+          <t>Sofya - Üsküp Günlüğü</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786059142991</t>
+          <t>9786057975089</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Şeytanla Gelen</t>
+          <t>Kurbağa Sevgisi</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786057975256</t>
+          <t>9786058162631</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kör Yanı</t>
+          <t>Homo Komünus (Sosyal İnsan)</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786057975270</t>
+          <t>9786059142977</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Hançer Telaşı</t>
+          <t>Hatırlamak Direnmektir</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786057975003</t>
+          <t>9786059142991</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Bir Kese Öykü</t>
+          <t>Şeytanla Gelen</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786058162648</t>
+          <t>9786057975256</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Aziz'in Arkadaşı</t>
+          <t>İstanbul’un Kör Yanı</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786257420501</t>
+          <t>9786057975270</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Mavi Bot</t>
+          <t>Hançer Telaşı</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
+          <t>9786057975003</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kese Öykü</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9786058162648</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Aziz'in Arkadaşı</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9786257420501</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Bot</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
           <t>9786057975614</t>
         </is>
       </c>
-      <c r="B482" s="1" t="inlineStr">
+      <c r="B485" s="1" t="inlineStr">
         <is>
           <t>Unutulmuş</t>
         </is>
       </c>
-      <c r="C482" s="1">
+      <c r="C485" s="1">
         <v>15</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>