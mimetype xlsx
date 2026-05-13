--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -85,625 +85,640 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256354494</t>
+          <t>9786059953764</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Allah’ı Tanıyorum</t>
+          <t>5 Yaş ve Üzeri Değerler Eğitimi Seti 8. Kitap</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256354517</t>
+          <t>9786256354494</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yol Gösteren Yıldızlar</t>
+          <t>Hazreti Allah’ı Tanıyorum</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256354524</t>
+          <t>9786256354517</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>3 Güzel Hediye</t>
+          <t>Yol Gösteren Yıldızlar</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256354500</t>
+          <t>9786256354524</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki Kocaman Sevgi</t>
+          <t>3 Güzel Hediye</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256354531</t>
+          <t>9786256354500</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kübra’nın Ramazan-ı Şerif Günlüğü</t>
+          <t>Kalbimdeki Kocaman Sevgi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>7261969018656</t>
+          <t>9786256354531</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026 Fazilet Çocuk Takvimi</t>
+          <t>Kübra’nın Ramazan-ı Şerif Günlüğü</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256354159</t>
+          <t>7261969018656</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Benim Orucum Ramazan-ı Şerif Seti</t>
+          <t>2026 Fazilet Çocuk Takvimi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>325</v>
+        <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256354128</t>
+          <t>9786256354159</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberimi Tanıyorum</t>
+          <t>Benim Orucum Ramazan-ı Şerif Seti</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>470</v>
+        <v>375</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256354111</t>
+          <t>9786256354128</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hurma Fidanları</t>
+          <t>Sevgili Peygamberimi Tanıyorum</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>275</v>
+        <v>540</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057331823</t>
+          <t>9786256354111</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İlmihalim</t>
+          <t>Hurma Fidanları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>315</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059953771</t>
+          <t>9786057331823</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 3. Kitap</t>
+          <t>İlmihalim</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>75</v>
+        <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059953825</t>
+          <t>9786059953771</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 8. Kitap</t>
+          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 3. Kitap</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059953801</t>
+          <t>9786059953825</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 6. Kitap</t>
+          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 8. Kitap</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059953795</t>
+          <t>9786059953801</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 5. Kitap</t>
+          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 6. Kitap</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059953788</t>
+          <t>9786059953795</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 4. Kitap</t>
+          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 5. Kitap</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059953740</t>
+          <t>9786059953788</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 1. Kitap</t>
+          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 4. Kitap</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059953085</t>
+          <t>9786059953740</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Namaz Kılmayı Öğreniyorum (Erkekler İçin)</t>
+          <t>6 Yaş ve Üzeri Değerler Eğitimi Seti 1. Kitap</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>380</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059953092</t>
+          <t>9786059953085</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Namaz Kılmayı Öğreniyorum (Kızlar İçin)</t>
+          <t>Namaz Kılmayı Öğreniyorum (Erkekler İçin)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>380</v>
+        <v>435</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059953894</t>
+          <t>9786059953092</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberimi Tanıyorum (Ciltli)</t>
+          <t>Namaz Kılmayı Öğreniyorum (Kızlar İçin)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>470</v>
+        <v>435</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059953412</t>
+          <t>9786059953894</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hurma Fidanları (Ciltli)</t>
+          <t>Sevgili Peygamberimi Tanıyorum (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>275</v>
+        <v>540</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944251747</t>
+          <t>9786059953412</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Doğru Söz (Ciltli)</t>
+          <t>Hurma Fidanları (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>40</v>
+        <v>315</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944251730</t>
+          <t>9789944251747</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Doğru Söz</t>
+          <t>Doğru Söz (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944251761</t>
+          <t>9789944251730</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Altın Tüy (Ciltli)</t>
+          <t>Doğru Söz</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944251754</t>
+          <t>9789944251761</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Altın Tüy</t>
+          <t>Altın Tüy (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944251693</t>
+          <t>9789944251754</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tahta Tabaklar (Ciltli)</t>
+          <t>Altın Tüy</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944251686</t>
+          <t>9789944251693</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tahta Tabaklar</t>
+          <t>Tahta Tabaklar (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944251709</t>
+          <t>9789944251686</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sütçü Baba (Ciltli)</t>
+          <t>Tahta Tabaklar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944251679</t>
+          <t>9789944251709</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sütçü Baba</t>
+          <t>Sütçü Baba (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944251624</t>
+          <t>9789944251679</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Elif Ba Boyama</t>
+          <t>Sütçü Baba</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>4</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944251631</t>
+          <t>9789944251624</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Elif Ba</t>
+          <t>Okul Öncesi Elif Ba Boyama</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>18</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944251723</t>
+          <t>9789944251631</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hazinenin Anahtarı (Ciltli)</t>
+          <t>Okul Öncesi Elif Ba</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944251716</t>
+          <t>9789944251723</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hazinenin Anahtarı</t>
+          <t>Hazinenin Anahtarı (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050618143</t>
+          <t>9789944251716</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Feyza’nın Günlüğü</t>
+          <t>Hazinenin Anahtarı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>310</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056865282</t>
+          <t>9786050618143</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dinimi Öğreniyorum</t>
+          <t>Feyza’nın Günlüğü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>330</v>
+        <v>355</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059953702</t>
+          <t>9786056865282</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş ve Üzeri Değerler Eğitimi Seti 4. Kitap</t>
+          <t>Dinimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>75</v>
+        <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059953580</t>
+          <t>9786059953702</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Değerler Eğitimi Seti 3. Kitap</t>
+          <t>5 Yaş ve Üzeri Değerler Eğitimi Seti 4. Kitap</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>55</v>
+        <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059953566</t>
+          <t>9786059953580</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Dini Eğitim Seti 1. Kitap</t>
+          <t>Okul Öncesi Değerler Eğitimi Seti 3. Kitap</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059953719</t>
+          <t>9786059953566</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş ve Üzeri Değerler Eğitimi Seti 5. Kitap</t>
+          <t>Okul Öncesi Dini Eğitim Seti 1. Kitap</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>75</v>
+        <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
+          <t>9786059953719</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>5 Yaş ve Üzeri Değerler Eğitimi Seti 5. Kitap</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
           <t>9786059953573</t>
         </is>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>5 Yaş ve Üzeri Değerler Eğitimi Seti 2. Kitap</t>
         </is>
       </c>
-      <c r="C40" s="1">
+      <c r="C41" s="1">
         <v>50</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>