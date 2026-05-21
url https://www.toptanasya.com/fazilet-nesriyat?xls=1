--- v0 (2026-02-14)
+++ v1 (2026-05-21)
@@ -169,1221 +169,1221 @@
         <is>
           <t>9786258027877</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Kur'an Harf ve Harekeleri</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>405</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786258027792</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Hazret-i Hadicetü’l-Kübra</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786258027808</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İlim Ehlinin Fazileti</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786258027686</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Ni'met-i İslam (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1680</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>7261969017888</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim - Fazilet Hattı Orta Boy (Mıklepsiz Bordo) (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>660</v>
+        <v>760</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>7261969017918</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim - Fazilet Hattı Orta Boy (Mıklepsiz Kahverengi) (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>660</v>
+        <v>760</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>7261969017871</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim - Fazilet Hattı Orta Boy (Mıklepsiz Kırmızı) (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>660</v>
+        <v>760</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>7261969017895</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Kur'an-I Kerim - Fazilet Hattı Orta Boy (Mıklepsiz Lacivert) (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>660</v>
+        <v>760</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>7261969017901</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim - Fazilet Hattı Orta Boy (Mıklepsiz Yeşil) (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>660</v>
+        <v>760</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786258027280</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Sohbetler - İman, Amel ve İhlas'a Dair</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>420</v>
+        <v>485</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789759018594</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Dürerü'l-Hukkam (Cilt 2)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1135</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786258027624</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Şemail-i Şerife (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786258027570</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>500 Hadis-i Şerif Tercümesi ve İzahı (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>645</v>
+        <v>740</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786056953200</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Dürerü'l Hukkam 1. Cilt</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1135</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786258027433</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Hac ve Umrede Arapça Konuşma Rehberi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>115</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786258027556</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Salihlerin Hikayeleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>460</v>
+        <v>530</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786258027372</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Ruhu'l-Beyan Tefsiri (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>9290</v>
+        <v>10685</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786258027471</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Arapça Hikayeler (Set)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057030405</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Der Karabaş Tecvid - Karabaş Tecvidi (Almanca)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>125</v>
+        <v>145</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786258027211</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Tıbb-ı Nebevi 'den Seçmelerle Sıhhat Rehberi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786057060372</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Ashab-ı Kiram Hakkında Müslümanların Nezih İtikadları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>185</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786059953948</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Şerhun Li-Davudi'l-Karsi Alametni Usuli'l-Hadis Li'l-Birgivi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789944251556</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Nikah Risalesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789944251563</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (Özbekçe)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786056953255</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>295</v>
+        <v>340</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057060341</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Mâm-ı Âzam Ebû Hanîfe Rahimehullah</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786059953962</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Kuran-ı Kerim Hafız Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>405</v>
+        <v>465</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789759018689</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Avamil (Arapça)</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789759018597</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Dürerül-Hukkam (Cilt 1) (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>453</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789759018795</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Hammami Yasin Tefsiri (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789944251990</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>İzhar ve Avamil (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>275</v>
+        <v>315</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789944251983</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>İzhar (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789759018139</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Kafiye (Arapça)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>275</v>
+        <v>315</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789944251167</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Kuduri (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>255</v>
+        <v>295</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789759018665</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Nahiv (Kafiye İzhar Avamil) (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789944251358</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Menhelül Varidin (Ciltli Arapça)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789944251129</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Metnül Cezeri (Arapça)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789944251372</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Mir'atü'l-Üsul Fi-Şerh-İ Mirkati'l-Vü 1. Cilt (Büyük Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>645</v>
+        <v>740</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789944251310</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Molla Cami (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>720</v>
+        <v>830</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789944251426</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Muhtarul-Ehadisin-Nebeviyye (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789759018627</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Şemsiyye (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789759018931</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Şerhül Akaid (Kestelli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>125</v>
+        <v>145</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>3990000019063</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Şerhul-Emali (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>18.72</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789759018054</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Şerhül Akaidin Nesefi (Tahkikli) (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789759018702</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Tefciru't-Tesnim Fi Kalbin Selim (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789759018726</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Telhis (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789944251402</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Şerhüs Siracciye (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786059953313</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur'an Dili Cilt: 8 (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>1150</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786056865268</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Kuduri-i Şerif (Büyük Boy Siyah Kapak Renk Seçenekli (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>615</v>
+        <v>705</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786058144729</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Nurul İzah ve Necatü'l-Ervah (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786058144712</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Pratik Arapça - 3</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>335</v>
+        <v>385</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786059953993</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Een Beknopte Ilmıhal (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>555</v>
+        <v>640</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>3990000051234</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (Azerice)</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>24.96</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789944251617</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (Kırgızca)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789759018399</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Miftah'ul Kulüb</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>580</v>
+        <v>665</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>7261969010032</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Kuran'ı Kerim Hafız Osman Hattı - Miklebsiz Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>635</v>
+        <v>730</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>7261969010025</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Kuran'ı Kerim Hafız Osman Hattı - Miklebsiz Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>635</v>
+        <v>730</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>7261969010018</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Kuran'ı Kerim Hafız Osman Hattı - Miklebli Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789759018436</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Muhtasaru'l-Menar Fi İlmi'l-Usül</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786059964708</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Merahu'l-Me'ali Fi Şerhi'l-Emali (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>685</v>
+        <v>790</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786059953481</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Tefsir-i Mevakib (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>555</v>
+        <v>640</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789944251969</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Mektubat Cilt 2-3 (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>1000</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786059953863</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Usul-i Hadis</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>98</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789759018634</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Mecmuatül Mütün (Metinler) (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>245</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789944251075</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Mecmuatü's-Sarf; Emsile, Bina, Maksud, İzzi, Merah (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786059953337</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Rik'a Yazı Defteri (Dikey)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789944251792</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Büluğu’l-Meram Tercümesi ve Şerhi Selamet Yolları (4 Cilt Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>1090</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789944251259</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (Boşnakça)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786059953344</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Orta Boy 4 Renk Miklepli (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>730</v>
+        <v>840</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786059953382</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Orta Boy 5 Renk (Miklebsiz) (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>635</v>
+        <v>730</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789953420718</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>El Mucemül Müfehres Li Elfazil Kuranil Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>104.95</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789944251006</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>A Concise Fiqh Containing Essential Islamic Teachings with an lllustrated Prayer Guide (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>560</v>
+        <v>645</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786058144736</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Eş-Şeyh Süleyman Hilmi Tunahan (Arapça)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>95</v>
+        <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786056865244</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Süleyman Hilmi Tunahan (İngilizce)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>95</v>
+        <v>110</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789759018450</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Maksud</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9789759018818</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Kitab-ı Emsile</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786059953139</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>İmla Lügati</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786059953207</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur'an Dili (Ciltli)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>8750</v>
+        <v>10065</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789944251976</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>En'am-ı Şerif (Rahle Boy)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>170</v>
+        <v>195</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786059953436</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Zübdetü’l Ahkam</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>7261969010339</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2019 Fazilet Takvim - Yurtiçi 3.Bölge Ciltli ( Kırmızı Sarı ve Yeşil Renk Seçenekleriyle)</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>7261969010322</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
@@ -1459,606 +1459,606 @@
         <is>
           <t>7261969010346</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2019 Fazilet Takvimi - Yurtiçi 4.Bölge (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786056865275</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Adab ve Faziletleriyle Dualar (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>285</v>
+        <v>330</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>7261969011527</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Hatim Seti (Ciltli-Bordo)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>6500</v>
+        <v>7475</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786059953979</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Hatim Seti (Ciltli-Yeşil)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>6500</v>
+        <v>7475</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786059953986</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Hatim Seti (Yeşil)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>5810</v>
+        <v>6680</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>7261969011510</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Hatim Seti (Orta Boy-Karton-Bordo)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>5810</v>
+        <v>6680</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786059953276</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Yavrumun Elifbası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786059953429</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>İlahi ve Kasidelerle Mevlid-i Şerif</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786059953351</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Halife Hazret-i Ömer 1-2</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>325</v>
+        <v>375</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>3990000032256</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>İmla Lügati Cüz: 5</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9789944251433</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Hatıratım</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>115</v>
+        <v>130</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789944251068</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Mecmuatüs-Sarf-Maksud Bina Emsile</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786059953856</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Şerhu'l - Kavaidi'l - Külliye Min Dürerül - Hükkam Şerhu Mecelleti'l-Ahkam</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786059953641</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Tercüme ve Şerh-i Kaside-i Bürde</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786059953559</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Osmanlıca Sarf ve Nahiv Dersleri (3. Kısım)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786059953542</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Osmanlıca Sarf ve Nahiv Dersleri (4.Kısım)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>115</v>
+        <v>130</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786059953474</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İslam Tarihi: Siyer-i Nebi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>465</v>
+        <v>535</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786059953054</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (Almanca)</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786059953061</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (Almanca) (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>555</v>
+        <v>640</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786059953030</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Dünya ve Ahiret Saadetinin Anahtarı Güzel Ahlak</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>245</v>
+        <v>280</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786059953078</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Mahsus Kıraat-ı Müfide</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786059953047</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Ameli ve Nazari Ta’lim-i Lisan-ı Osmani</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9789944251907</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Silsile-i Sadat-ı Nakşibendiyye (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>710</v>
+        <v>810</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9789944251938</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (Rusça)</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>103</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786059953535</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (Gürcüce)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786059953290</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>İslam Tarihinde Altın Sayfalar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>275</v>
+        <v>315</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9789944251082</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Mübarek Gün ve Gecelerde Yapılması Tavsiye Edilen Dua ve İbadetler</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786056953248</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Resume Avec Images Ilmal-hal</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786056953279</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Nefis ve Şeytan</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786059953689</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (Farsça)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786059953238</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur'an Dili Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>1150</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786059953887</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Kitabet</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786059953924</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Pratik Arapça 4</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>3992510360001</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>İlm-i Feraiz</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>139</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786056953262</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Taharet Rehberi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786058144743</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Hanımlara Mahsus İlmihal (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786059953122</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Namazda Ta'dil-i Erkan ve Huşu</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786059953931</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Zekat ve Verileceği Yerler</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789759018764</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Şevahidü’l-Hak’dan Vehhabilere Cevaplar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>295</v>
+        <v>340</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789759018504</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Siyer-i Nebi - Hatemü’l Enbiya</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9789759018924</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
@@ -2074,936 +2074,936 @@
         <is>
           <t>9789759018535</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Siyer-i Nebi</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9789759018542</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Ruhussalat Aynulhayat</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9789944905497</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Pratik Arapça</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>105</v>
+        <v>120</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789759018863</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Nikah Risalesi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>95</v>
+        <v>110</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9789944251303</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Namaz Kılmayı Öğreniyorum (Kızlar İçin) (Ciltli)</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9789944251297</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Namaz Kılmayı Öğreniyorum (Erkekler İçin) (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9789944251235</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Resimli Muhtasar Şafii İlmihali</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>125</v>
+        <v>145</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>3990000003338</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (Resimli Namaz Hocası) (Ciltli)</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789759018986</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Resimli Muhtasar İlmihal</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9789944251044</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Kurban ve Bayram Rehberi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9789759018511</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Kur’an Harf ve Harekeleri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9789944251099</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Kur’an Harf ve Harekeleri (Büyük)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9789759018382</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Karabaş Tecvidi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9789944251648</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>İslam Ahlakı ve Adabı (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>295</v>
+        <v>340</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9789944251464</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>İslam Ahlakı ve Adabı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9789944251419</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>İlmihal Abrege (Karton Kapak)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789944251457</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>İlmihal Abrege (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>560</v>
+        <v>645</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9789759018467</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Hazreti İbrahim (a.s) ve Nemrud</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789759018856</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Hanımlara Rehber Bilgiler ve Büyük İslam Hanımları (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9786059953023</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Halife Hazret-i Ömer (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9789759018832</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Hac ve Umre Rehberi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>125</v>
+        <v>145</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789944251105</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>En’am-ı Şerif (Küçük Boy)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9789759018672</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>En’am-ı Şerif (Orta Boy)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>115</v>
+        <v>130</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9789944251198</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Dört İncil Farklılıkları ve Çelişkileri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9789944251884</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Çocuklara Baba Nasihatı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>90</v>
+        <v>105</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9789944251877</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Büluğu’l-Meram Tercümesi ve Şerhi Selamet Yolları Cilt: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>275</v>
+        <v>315</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9789944251860</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Büluğu’l-Meram Tercümesi ve Şerhi Selamet Yolları Cilt: 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>275</v>
+        <v>315</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9789944251853</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Büluğu’l-Meram Tercümesi ve Şerhi Selamet Yolları Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>275</v>
+        <v>315</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9789944251808</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Büluğu’l-Meram Tercümesi ve Şerhi Selamet Yolları Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9789944251891</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>İman, Amel ve İhlas’a Dair Sohbetler</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>420</v>
+        <v>485</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9789944251389</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Miratül-Üsul Fi-Şerh-İ Mirkatil-Vüsül 2. Cilt Büyük</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>645</v>
+        <v>740</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9789944251174</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Şerhu'l-Akaid Mea Ta'likatin Aleyh (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>245</v>
+        <v>280</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9789944251204</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Münebbihat (Arapça) (Ciltli)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>115</v>
+        <v>130</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786059953665</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Kur’an Harf ve Harekeleri (Spiralli Küçük)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>95</v>
+        <v>110</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786059953658</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Kur’an Harf ve Harekeleri (Spiralli Büyük)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786056953231</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Cenaze Ahkamı Iskat ve Devir Risalesi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786059953269</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur'an Dili Cilt: 7 (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>1150</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786059953917</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>İman Amel ve İhlas'a Dair Sohbetler - 2</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>475</v>
+        <v>545</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9789944251822</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Kuran Harf Ve Harekeleri Elifbası Rahle Boy</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9786059953115</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Silsile-i Sadat'ın 33. ve Son Halkası Süleyman Hilmi Tunahan</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9789759018603</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Kaside-i Bürde (Arapça)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9789944251327</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>El-Eyyubi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>125</v>
+        <v>145</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9789944251396</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Muğrifu'l-Kafiye (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9789944251778</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Muğribü'l-İzhar (Ciltli)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>7261969010001</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Kuran'ı Kerim Hafız Osman Hattı - Miklebli Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9789944251952</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Mektubat-ı Şerif 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>1000</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9789944251280</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Ilmihal I Shkurtuar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786059953672</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Pratik Arapça - 2</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786059953696</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Kavaid-i İlm-i Tecvid (Farsça Tecvid)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>7261969011701</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Özel Bez Çantalı Orta Boy Kuran-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>64.8</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9786059953368</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Öşür-Arazi Mahsüllerinin Zekatı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9786059953603</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Hanefi İlmihali (Arapça)</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9786059953627</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Şafii İlmihali (Arapça)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9786059953610</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Pratik Arapça</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9786059953634</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Maliki İlmihali (Arapça)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9786056865237</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Kurban ve Bayram Rehberi - İngilizce</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9786059953221</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur'an Dili Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>1150</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9786059953245</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur'an Dili Cilt: 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>1150</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9786059953252</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur'an Dili Cilt: 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>1150</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>9786059953306</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur'an Dili Cilt: 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>1150</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9786059953320</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur'an Dili Cilt: 9 (Ciltli)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>1150</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>9780100004855</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>El-Behcetü'l-Merziyye Ala Elfiyyetibn-i Malik (Ciltli)</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>9780100004862</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
@@ -3424,46 +3424,46 @@
         <is>
           <t>9780100004985</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>Hazanetü'l-Fıkıh (Ciltli)</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>35.25</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>9786059953177</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>Muhtasar İlmihal (İngilizce)</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>