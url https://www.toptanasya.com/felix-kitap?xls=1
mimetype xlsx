--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -85,355 +85,385 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786050620887</t>
+          <t>9786259342313</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Modelleri</t>
+          <t>Kamu Yönetimi KPSS Tüm Çıkmış Sorular Tamamı Çözümlü 2006-2025</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>576</v>
+        <v>730</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057307163</t>
+          <t>9786259342306</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tahtakurusu</t>
+          <t>Kamu Yönetimi KPSS Tüm Çıkmış Sorular (2006 - 2025)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>264</v>
+        <v>730</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057307156</t>
+          <t>9786050620887</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kendini Sevme Sanatı: Kendini Hayatın Buna Bağlıymışçasına Sev</t>
+          <t>Demokrasi Modelleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>312</v>
+        <v>576</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057307149</t>
+          <t>9786057307163</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Doğru Akıl: Neden İyi İnsanlar Siyaset ve Din Yüzünden Bölünür?</t>
+          <t>Tahtakurusu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>600</v>
+        <v>264</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058060630</t>
+          <t>9786057307156</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mucizenin Etik Uğrağı</t>
+          <t>Kendini Sevme Sanatı: Kendini Hayatın Buna Bağlıymışçasına Sev</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>312</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057307118</t>
+          <t>9786057307149</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Güvenlik</t>
+          <t>Doğru Akıl: Neden İyi İnsanlar Siyaset ve Din Yüzünden Bölünür?</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057307125</t>
+          <t>9786058060630</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İdeolojiler</t>
+          <t>Mucizenin Etik Uğrağı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>576</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057307132</t>
+          <t>9786057307118</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Özgürlükle Kalkınma</t>
+          <t>Uluslararası Güvenlik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>660</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786050620870</t>
+          <t>9786057307125</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bilimler ve Sanatlar Üzerine</t>
+          <t>Siyasi İdeolojiler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>174</v>
+        <v>576</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786050620849</t>
+          <t>9786057307132</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Fragmanlar</t>
+          <t>Özgürlükle Kalkınma</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>660</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786050620856</t>
+          <t>9786050620870</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Bilimler ve Sanatlar Üzerine</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>174</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050620863</t>
+          <t>9786050620849</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tabiat Kanunu Üzerine Denemeler</t>
+          <t>Fragmanlar</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050620894</t>
+          <t>9786050620856</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler Teorileri</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>630</v>
+        <v>174</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786050620801</t>
+          <t>9786050620863</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Komünizmin Kara Kitabı (Ciltli)</t>
+          <t>Tabiat Kanunu Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>780</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786050620818</t>
+          <t>9786050620894</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Siyaset ve Yönetim Sistemleri</t>
+          <t>Uluslararası İlişkiler Teorileri</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>630</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058060609</t>
+          <t>9786050620801</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Adalet</t>
+          <t>Komünizmin Kara Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>504</v>
+        <v>780</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050620832</t>
+          <t>9786050620818</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin ve Uluslararası İlişkilerin Temel Kavramları</t>
+          <t>Karşılaştırmalı Siyaset ve Yönetim Sistemleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>540</v>
+        <v>630</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057307101</t>
+          <t>9786058060609</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Siyaset</t>
+          <t>Adalet</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>750</v>
+        <v>504</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058060623</t>
+          <t>9786050620832</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Küresel Siyaset</t>
+          <t>Siyasetin ve Uluslararası İlişkilerin Temel Kavramları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>780</v>
+        <v>540</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050620825</t>
+          <t>9786057307101</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İdeolojiler</t>
+          <t>Siyaset</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>576</v>
+        <v>750</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
+          <t>9786058060623</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Siyaset</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786050620825</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Siyasi İdeolojiler</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
           <t>9786058060678</t>
         </is>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Gulag Takımadaları 1. Cilt</t>
         </is>
       </c>
-      <c r="C22" s="1">
+      <c r="C24" s="1">
         <v>780</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>