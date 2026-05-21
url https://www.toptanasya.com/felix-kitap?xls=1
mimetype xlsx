--- v1 (2026-04-01)
+++ v2 (2026-05-21)
@@ -85,385 +85,400 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259342313</t>
+          <t>9786057307187</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi KPSS Tüm Çıkmış Sorular Tamamı Çözümlü 2006-2025</t>
+          <t>Merkez Göç ve İl Göç Uzman Yardımcılığı Deneme Sınavı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>730</v>
+        <v>575</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259342306</t>
+          <t>9786259342313</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi KPSS Tüm Çıkmış Sorular (2006 - 2025)</t>
+          <t>Kamu Yönetimi KPSS Tüm Çıkmış Sorular Tamamı Çözümlü 2006-2025</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>730</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786050620887</t>
+          <t>9786259342306</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Modelleri</t>
+          <t>Kamu Yönetimi KPSS Tüm Çıkmış Sorular (2006 - 2025)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>576</v>
+        <v>730</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057307163</t>
+          <t>9786050620887</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tahtakurusu</t>
+          <t>Demokrasi Modelleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>264</v>
+        <v>576</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057307156</t>
+          <t>9786057307163</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kendini Sevme Sanatı: Kendini Hayatın Buna Bağlıymışçasına Sev</t>
+          <t>Tahtakurusu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>312</v>
+        <v>264</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057307149</t>
+          <t>9786057307156</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Doğru Akıl: Neden İyi İnsanlar Siyaset ve Din Yüzünden Bölünür?</t>
+          <t>Kendini Sevme Sanatı: Kendini Hayatın Buna Bağlıymışçasına Sev</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>312</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058060630</t>
+          <t>9786057307149</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mucizenin Etik Uğrağı</t>
+          <t>Doğru Akıl: Neden İyi İnsanlar Siyaset ve Din Yüzünden Bölünür?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057307118</t>
+          <t>9786058060630</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Güvenlik</t>
+          <t>Mucizenin Etik Uğrağı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057307125</t>
+          <t>9786057307118</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İdeolojiler</t>
+          <t>Uluslararası Güvenlik</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>576</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057307132</t>
+          <t>9786057307125</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Özgürlükle Kalkınma</t>
+          <t>Siyasi İdeolojiler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>660</v>
+        <v>576</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786050620870</t>
+          <t>9786057307132</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bilimler ve Sanatlar Üzerine</t>
+          <t>Özgürlükle Kalkınma</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>174</v>
+        <v>660</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050620849</t>
+          <t>9786050620870</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Fragmanlar</t>
+          <t>Bilimler ve Sanatlar Üzerine</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050620856</t>
+          <t>9786050620849</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Fragmanlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>174</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786050620863</t>
+          <t>9786050620856</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tabiat Kanunu Üzerine Denemeler</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786050620894</t>
+          <t>9786050620863</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler Teorileri</t>
+          <t>Tabiat Kanunu Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>630</v>
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786050620801</t>
+          <t>9786050620894</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Komünizmin Kara Kitabı (Ciltli)</t>
+          <t>Uluslararası İlişkiler Teorileri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>780</v>
+        <v>630</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050620818</t>
+          <t>9786050620801</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Siyaset ve Yönetim Sistemleri</t>
+          <t>Komünizmin Kara Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>630</v>
+        <v>780</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058060609</t>
+          <t>9786050620818</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Adalet</t>
+          <t>Karşılaştırmalı Siyaset ve Yönetim Sistemleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>504</v>
+        <v>630</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786050620832</t>
+          <t>9786058060609</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin ve Uluslararası İlişkilerin Temel Kavramları</t>
+          <t>Adalet</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>540</v>
+        <v>504</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057307101</t>
+          <t>9786050620832</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Siyaset</t>
+          <t>Siyasetin ve Uluslararası İlişkilerin Temel Kavramları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>750</v>
+        <v>540</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058060623</t>
+          <t>9786057307101</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Küresel Siyaset</t>
+          <t>Siyaset</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>780</v>
+        <v>750</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050620825</t>
+          <t>9786058060623</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İdeolojiler</t>
+          <t>Küresel Siyaset</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>576</v>
+        <v>780</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
+          <t>9786050620825</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Siyasi İdeolojiler</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
           <t>9786058060678</t>
         </is>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Gulag Takımadaları 1. Cilt</t>
         </is>
       </c>
-      <c r="C24" s="1">
+      <c r="C25" s="1">
         <v>780</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>