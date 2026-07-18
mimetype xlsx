--- v2 (2026-05-21)
+++ v3 (2026-07-18)
@@ -94,391 +94,391 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057307187</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Merkez Göç ve İl Göç Uzman Yardımcılığı Deneme Sınavı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>575</v>
+        <v>690</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259342313</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kamu Yönetimi KPSS Tüm Çıkmış Sorular Tamamı Çözümlü 2006-2025</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>730</v>
+        <v>876</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259342306</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kamu Yönetimi KPSS Tüm Çıkmış Sorular (2006 - 2025)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>730</v>
+        <v>876</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786050620887</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Demokrasi Modelleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>576</v>
+        <v>692</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057307163</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Tahtakurusu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>264</v>
+        <v>317</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057307156</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kendini Sevme Sanatı: Kendini Hayatın Buna Bağlıymışçasına Sev</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>312</v>
+        <v>375</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057307149</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Doğru Akıl: Neden İyi İnsanlar Siyaset ve Din Yüzünden Bölünür?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>600</v>
+        <v>720</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058060630</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Mucizenin Etik Uğrağı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>288</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057307118</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Güvenlik</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>720</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057307125</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Siyasi İdeolojiler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>576</v>
+        <v>692</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057307132</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Özgürlükle Kalkınma</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>660</v>
+        <v>792</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786050620870</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Bilimler ve Sanatlar Üzerine</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>174</v>
+        <v>209</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786050620849</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Fragmanlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>216</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786050620856</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>174</v>
+        <v>209</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786050620863</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Tabiat Kanunu Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>216</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786050620894</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Uluslararası İlişkiler Teorileri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>630</v>
+        <v>756</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786050620801</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Komünizmin Kara Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>780</v>
+        <v>936</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786050620818</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Karşılaştırmalı Siyaset ve Yönetim Sistemleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>630</v>
+        <v>756</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786058060609</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Adalet</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>504</v>
+        <v>605</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786050620832</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Siyasetin ve Uluslararası İlişkilerin Temel Kavramları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>540</v>
+        <v>648</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057307101</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Siyaset</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786058060623</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Küresel Siyaset</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>780</v>
+        <v>936</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786050620825</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Siyasi İdeolojiler</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>576</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786058060678</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Gulag Takımadaları 1. Cilt</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>780</v>
+        <v>936</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>