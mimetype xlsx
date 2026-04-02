--- v2 (2026-02-14)
+++ v3 (2026-04-02)
@@ -85,1195 +85,2425 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259537290</t>
+          <t>9786259327105</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerin Gizli Dina-MİTleri</t>
+          <t>Serap</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054726219</t>
+          <t>9786259327129</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Eczacının Kızı</t>
+          <t>Neva</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>420</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259537283</t>
+          <t>9786259327112</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gölge Oyunu</t>
+          <t>Yalnızlığı Sen Seçmedin</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>290</v>
+        <v>275</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786051772783</t>
+          <t>9786259537214</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Tekamül Yolculuğu (Yunanca)</t>
+          <t>Salyangoz Uykusu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055514709</t>
+          <t>9786057531902</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kızları</t>
+          <t>Dört</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>395</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259537276</t>
+          <t>9786259537207</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ruhumdaki Sisler</t>
+          <t>Kainatın Anahtarı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259537252</t>
+          <t>9786259418575</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kan ve Mavi Kan’ın Savaşı</t>
+          <t>Gerçeklikler Arası Seyahat</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>175</v>
+        <v>140</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259537269</t>
+          <t>9786259418568</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Tekamül Yolculuğu</t>
+          <t>İsmiyle Müsemma</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>175</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259537245</t>
+          <t>9786259418544</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Longevity Manifestosu</t>
+          <t>Seçim Yaratır</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9796056998661</t>
+          <t>9796056998675</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu ve Tüm Kitaplar Seti (13 Kitap ve 2 Kart)</t>
+          <t>Tuğçe Işınsu Son Kitapları Seti (5 Kitap - Niyet ve Dilek Kartları Hediyeli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>2880</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259537238</t>
+          <t>9796056998668</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Allah’tan İstemek</t>
+          <t>Tuğçe Işınsu Tüm Kitapları Seti (11 Kitap - Aşk Kartları ve Muhabbet Duaları Hediyeli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>240</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057284358</t>
+          <t>9786057351050</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Puşkin Okuyan Çingene</t>
+          <t>İnci Düşü Enerjisi Ellerindeki Şifa Gücünü Keşfet</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259418520</t>
+          <t>9786057055767</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Düşünme Yaklaşımı İle Etkili Anne-Babalık 7 Altın Anahtar</t>
+          <t>Maviye Adanmış Bir Yolculuk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259418599</t>
+          <t>9786057055781</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Karşı Kıyı / Halfeti</t>
+          <t>Tuğçe Işınsu (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>295</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259418582</t>
+          <t>9786057531155</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hayat Güzeldi</t>
+          <t>M'ars 2</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259418551</t>
+          <t>9786054726967</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömürlük Gün</t>
+          <t>Tane</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259418537</t>
+          <t>9786054726127</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çınar’ın Son Düşü</t>
+          <t>Yılan Harf , Yılan Harf</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>90</v>
+        <v>412</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051772257</t>
+          <t>9786055514754</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Veresiye Defteri - Onu Kendine Aşık Et - 2' li Set</t>
+          <t>Uzaktaki Küçük Güneş Kuşları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>360</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051772226</t>
+          <t>9786055514945</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ol Der ve Olur - Kısmet - 2' li Set</t>
+          <t>Şeytan</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>480</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051772196</t>
+          <t>9786054726257</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ol Der ve Olur - El Cami - 2' li Set</t>
+          <t>Son Kerkenez</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>480</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051772158</t>
+          <t>9786055514440</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - Hiç’likten Gelen Güç -2' li Set</t>
+          <t>Seninle Evlenir miyim?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>480</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051772219</t>
+          <t>9786055514624</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - El Vedud - 2' li Set</t>
+          <t>Seni O Sanmıştım</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>480</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051772233</t>
+          <t>9786054726110</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - Veresiye Defteri - 2' lii Set</t>
+          <t>Umut Işığım</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051772240</t>
+          <t>9786055514877</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - El Cami- 2'li Set</t>
+          <t>Profesyonel</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>480</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051772202</t>
+          <t>9786054726134</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hiç’likten Gelen Güç - Ol Der ve Olur - 2' li Set</t>
+          <t>Peri Masalı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>480</v>
+        <v>432</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051772189</t>
+          <t>9786055514327</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hiç’likten Gelen Güç - El Vedûd - 2' li Set</t>
+          <t>Oyunbozan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>480</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051772165</t>
+          <t>9786055514471</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>El Vedud - El Cami -2'li Set</t>
+          <t>Oyuna Devam</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>480</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259418513</t>
+          <t>9786055514778</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Holistik Şifa ve Doğal Taşlar</t>
+          <t>Nikahta Keramet</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259418506</t>
+          <t>9786055514693</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Veresiye Defterinden Zirveye</t>
+          <t>Nıver</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057284327</t>
+          <t>9786055514457</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kimlikler</t>
+          <t>Nar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057284396</t>
+          <t>9786055514815</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Şu Ters Giydiğin Kazak</t>
+          <t>Miras</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057284389</t>
+          <t>9786055514730</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Şok Diyetler Kitabı</t>
+          <t>Letonyalı Pietr</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057284372</t>
+          <t>9786055514723</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İki Dünya Arasında</t>
+          <t>Kelebekler Çizdim Kalbime</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057284365</t>
+          <t>9786055514396</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Avluda Yürüyen Gölgeler</t>
+          <t>Kanlı Taht</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057284341</t>
+          <t>9786054726066</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Onun Adı Hayat</t>
+          <t>Işığı Ararken</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057284334</t>
+          <t>9786055514594</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Varşo</t>
+          <t>Heykeltıraş</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057351098</t>
+          <t>9786055514525</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Bulut Olsam Yağardım (Ciltli)</t>
+          <t>Her Şey Senin İçin</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057284310</t>
+          <t>9786055514266</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kapı</t>
+          <t>Günahlarımla Sev</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057284303</t>
+          <t>9786055514587</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dişimin Kovuğundan Hikayeler</t>
+          <t>Geçmişin İzinden</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057284603</t>
+          <t>9786055514860</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Diş Hekiminin Anıları Dişimin Kovuğundan Hikayeler</t>
+          <t>Gecenin Şahidi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057351074</t>
+          <t>9786055514389</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kadim Rune Sembol Kartları  / Kutulu 36 Kart</t>
+          <t>Eve Dönüş</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>290</v>
+        <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057351081</t>
+          <t>9786055514679</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç Kullanım Kitapçığı</t>
+          <t>Düşesin Zaferi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>290</v>
+        <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057351067</t>
+          <t>9786055514761</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç Kullanım Şema Kartları Kutulu 52 Kart</t>
+          <t>Bilgi Avcısı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>290</v>
+        <v>392</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057351036</t>
+          <t>9786055514464</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Reh-güzar</t>
+          <t>Ben Olsaydım</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057351043</t>
+          <t>9786055514273</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Baştan Çıkarmanın Gücü</t>
+          <t>Aşk Oyunu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>160</v>
+        <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057351029</t>
+          <t>9786055514938</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kendini Ve Hayatı Bırakma</t>
+          <t>Aşk Kaç Beden?</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057055798</t>
+          <t>9786055514518</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Arka Bahçe</t>
+          <t>Esir Kalpler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057351005</t>
+          <t>9786055514280</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ben O Hayalim</t>
+          <t>Aşk Affetmez</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057055774</t>
+          <t>9786054726417</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Niyet ve Dilek Kartları</t>
+          <t>Hayat Dolu Kızlar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>240</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057531148</t>
+          <t>9786054726455</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sonra Gitti...</t>
+          <t>Başkasının Oğlu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057531056</t>
+          <t>9786054726349</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Eflin</t>
+          <t>Uygunsuzlar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057055750</t>
+          <t>9786054726462</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İyi Misin?</t>
+          <t>Keşfettiğimiz Dünya</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>220</v>
+        <v>384</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057055743</t>
+          <t>9786054726431</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ayna</t>
+          <t>Cradock Evi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057055712</t>
+          <t>9786054726295</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Anahtar</t>
+          <t>Baba Segi ve Dört Eşin Gizli Yaşamı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>296</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056998485</t>
+          <t>9786054726271</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Cezzar - Son Osmanlı Tokadı</t>
+          <t>Kırık Camlar Üzerinde Dans</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057055705</t>
+          <t>9786054726233</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kendini Hatırlayan İnsan</t>
+          <t>Gözyaşlarının Tadı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056998454</t>
+          <t>9786055514600</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Benim Kıymetli Yalnızlığım</t>
+          <t>Bizim Kızlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056998430</t>
+          <t>9786055514617</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Derin Yol</t>
+          <t>Her Gün Yeniden</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>312</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056998461</t>
+          <t>9786057531063</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kilit</t>
+          <t>Ya Evvel Ya Ahir</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056998447</t>
+          <t>9786054726691</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Şey</t>
+          <t>Başkalarının Kederi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056998423</t>
+          <t>9786054726370</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Vaatleri (Ciltli)</t>
+          <t>İhmal Edilmiş</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>320</v>
+        <v>75</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051774152</t>
+          <t>9786054726387</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Hiç</t>
+          <t>Kardan Kız</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051774053</t>
+          <t>9786054726684</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ufkabakan Apartmanı</t>
+          <t>Uyumsuz Leydi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057531018</t>
+          <t>9786054726523</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>M'ars</t>
+          <t>Her İşte Bir Hayır Var</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054726936</t>
+          <t>9786054726646</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ruhun ve Bedenin Şifası Dua</t>
+          <t>Kimsesiz Çocuk</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057351012</t>
+          <t>9786054726547</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Muhabbet Duaları - Aşkın Dorukları</t>
+          <t>Beyaz Kod</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056998478</t>
+          <t>9786054726592</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kısmet</t>
+          <t>Kızgın Kum Bahçesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056998409</t>
+          <t>9786054726660</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hiç’likten Gelen Güç</t>
+          <t>Sebeb-i Saadetim</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>240</v>
+        <v>90</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054726714</t>
+          <t>9786054726677</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ol Der ve Olur</t>
+          <t>Altmış Üç</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057531032</t>
+          <t>9786054726639</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>El Cami</t>
+          <t>Pera</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>240</v>
+        <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054726783</t>
+          <t>9786054726554</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>El Vedud</t>
+          <t>Beni Affet Leonard Peacock</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054726288</t>
+          <t>9786054726578</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Onu Kendine Aşık Et</t>
+          <t>Çığ Gibi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>39</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054726073</t>
+          <t>9786054726516</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Melekler ve Dünyanın Kurtuluşu</t>
+          <t>Eroos Pabucu Yarım</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054726448</t>
+          <t>9786054726509</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mucizeleri Çağırmak</t>
+          <t>Mavi Tutku</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054726196</t>
+          <t>9786054726424</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Saksı Olmanın Faydaları</t>
+          <t>Gökten Üç Aşk Düştü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>285</v>
+        <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055514921</t>
+          <t>9796056998416</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Cazibe Akademisi</t>
+          <t>Tuğçe Işınsu 8 Kitap / Aşk Kartları Hediyeli</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
+          <t>9786056998492</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Tuğçe Işınsu Tüm Kitapları Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786056998416</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Tuğçe Işınsu Son Kitaplar Seti - Hiçlikten Gelen Güç Hediyeli (5 Kitap)</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786057055729</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Bir Cinayet Leylası</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786051774176</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Kehanet Vaatleri</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>2789788619570</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Tuğçe Işınsu Seti (El Vedut Kitabı Hediyeli)</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786057531179</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Azam’ül Şifa</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786259537290</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>İlişkilerin Gizli Dina-MİTleri</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786054726219</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Eczacının Kızı</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786259537283</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Gölge Oyunu</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786051772783</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Ruhumun Tekamül Yolculuğu (Yunanca)</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786055514709</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Güneşin Kızları</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786259537276</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Ruhumdaki Sisler</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786259537252</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Kan ve Mavi Kan’ın Savaşı</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786259537269</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Ruhumun Tekamül Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786259537245</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Longevity Manifestosu</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9796056998661</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Tuğçe Işınsu ve Tüm Kitaplar Seti (13 Kitap ve 2 Kart)</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786259537238</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Allah’tan İstemek</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786057284358</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Puşkin Okuyan Çingene</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786259418520</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Pozitif Düşünme Yaklaşımı İle Etkili Anne-Babalık 7 Altın Anahtar</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786259418599</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Karşı Kıyı / Halfeti</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786259418582</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Güzeldi</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786259418551</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Bir Ömürlük Gün</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786259418537</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Çınar’ın Son Düşü</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786051772257</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Veresiye Defteri - Onu Kendine Aşık Et - 2' li Set</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786051772226</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Ol Der ve Olur - Kısmet - 2' li Set</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786051772196</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Ol Der ve Olur - El Cami - 2' li Set</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786051772158</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Kısmet - Hiç’likten Gelen Güç -2' li Set</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786051772219</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Kısmet - El Vedud - 2' li Set</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786051772233</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Kısmet - Veresiye Defteri - 2' lii Set</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786051772240</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Kısmet - El Cami- 2'li Set</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786051772202</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Hiç’likten Gelen Güç - Ol Der ve Olur - 2' li Set</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786051772189</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Hiç’likten Gelen Güç - El Vedûd - 2' li Set</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786051772165</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>El Vedud - El Cami -2'li Set</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786259418513</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Holistik Şifa ve Doğal Taşlar</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786259418506</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Veresiye Defterinden Zirveye</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786057284327</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Kimlikler</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786057284396</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Şu Ters Giydiğin Kazak</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786057284389</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Şok Diyetler Kitabı</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786057284372</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>İki Dünya Arasında</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786057284365</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Avluda Yürüyen Gölgeler</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786057284341</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Onun Adı Hayat</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786057284334</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Varşo</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786057351098</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Bir Bulut Olsam Yağardım (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786057284310</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Kapı</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786057284303</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Dişimin Kovuğundan Hikayeler</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786057284603</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Bir Diş Hekiminin Anıları Dişimin Kovuğundan Hikayeler</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786057351074</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Kadim Rune Sembol Kartları  / Kutulu 36 Kart</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786057351081</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Sarkaç Kullanım Kitapçığı</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786057351067</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Sarkaç Kullanım Şema Kartları Kutulu 52 Kart</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786057351036</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Reh-güzar</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786057351043</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Baştan Çıkarmanın Gücü</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786057351029</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Kendini Ve Hayatı Bırakma</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786057055798</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Arka Bahçe</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786057351005</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Ben O Hayalim</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786057055774</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Niyet ve Dilek Kartları</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786057531148</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Sonra Gitti...</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786057531056</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Eflin</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786057055750</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>İyi Misin?</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786057055743</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Ayna</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786057055712</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Anahtar</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786056998485</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Cezzar - Son Osmanlı Tokadı</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786057055705</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Kendini Hatırlayan İnsan</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786056998454</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Benim Kıymetli Yalnızlığım</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786056998430</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Derin Yol</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786056998461</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Kilit</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786056998447</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Şey</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786056998423</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Kehanet Vaatleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786051774152</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Benim Adım Hiç</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786051774053</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Ufkabakan Apartmanı</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786057531018</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>M'ars</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786054726936</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Ruhun ve Bedenin Şifası Dua</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786057351012</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Muhabbet Duaları - Aşkın Dorukları</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786056998478</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Kısmet</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786056998409</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Hiç’likten Gelen Güç</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786054726714</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Ol Der ve Olur</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786057531032</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>El Cami</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786054726783</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>El Vedud</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786054726288</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Onu Kendine Aşık Et</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786054726073</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Melekler ve Dünyanın Kurtuluşu</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786054726448</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Mucizeleri Çağırmak</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786054726196</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Saksı Olmanın Faydaları</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786055514921</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Cazibe Akademisi</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
           <t>9786054726301</t>
         </is>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Aşk Kartları</t>
         </is>
       </c>
-      <c r="C78" s="1">
+      <c r="C160" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>