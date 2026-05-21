--- v3 (2026-04-02)
+++ v4 (2026-05-21)
@@ -85,2425 +85,2455 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259327105</t>
+          <t>9786259327143</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Serap</t>
+          <t>Kehribar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259327129</t>
+          <t>9786259327136</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Neva</t>
+          <t>Her Şey Böyle Başladı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259327112</t>
+          <t>9786259327105</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığı Sen Seçmedin</t>
+          <t>Serap</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259537214</t>
+          <t>9786259327129</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz Uykusu</t>
+          <t>Neva</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057531902</t>
+          <t>9786259327112</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dört</t>
+          <t>Yalnızlığı Sen Seçmedin</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259537207</t>
+          <t>9786259537214</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kainatın Anahtarı</t>
+          <t>Salyangoz Uykusu</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259418575</t>
+          <t>9786057531902</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gerçeklikler Arası Seyahat</t>
+          <t>Dört</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259418568</t>
+          <t>9786259537207</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İsmiyle Müsemma</t>
+          <t>Kainatın Anahtarı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259418544</t>
+          <t>9786259418575</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Seçim Yaratır</t>
+          <t>Gerçeklikler Arası Seyahat</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9796056998675</t>
+          <t>9786259418568</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu Son Kitapları Seti (5 Kitap - Niyet ve Dilek Kartları Hediyeli)</t>
+          <t>İsmiyle Müsemma</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1060</v>
+        <v>230</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9796056998668</t>
+          <t>9786259418544</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu Tüm Kitapları Seti (11 Kitap - Aşk Kartları ve Muhabbet Duaları Hediyeli)</t>
+          <t>Seçim Yaratır</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>2400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057351050</t>
+          <t>9796056998675</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İnci Düşü Enerjisi Ellerindeki Şifa Gücünü Keşfet</t>
+          <t>Tuğçe Işınsu Son Kitapları Seti (5 Kitap - Niyet ve Dilek Kartları Hediyeli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>35</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057055767</t>
+          <t>9796056998668</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Maviye Adanmış Bir Yolculuk</t>
+          <t>Tuğçe Işınsu Tüm Kitapları Seti (11 Kitap - Aşk Kartları ve Muhabbet Duaları Hediyeli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>50</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057055781</t>
+          <t>9786057351050</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu (7 Kitap Takım)</t>
+          <t>İnci Düşü Enerjisi Ellerindeki Şifa Gücünü Keşfet</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1280</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057531155</t>
+          <t>9786057055767</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>M'ars 2</t>
+          <t>Maviye Adanmış Bir Yolculuk</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054726967</t>
+          <t>9786057055781</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tane</t>
+          <t>Tuğçe Işınsu (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054726127</t>
+          <t>9786057531155</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yılan Harf , Yılan Harf</t>
+          <t>M'ars 2</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>412</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055514754</t>
+          <t>9786054726967</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Uzaktaki Küçük Güneş Kuşları</t>
+          <t>Tane</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055514945</t>
+          <t>9786054726127</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Şeytan</t>
+          <t>Yılan Harf , Yılan Harf</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>412</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054726257</t>
+          <t>9786055514754</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Son Kerkenez</t>
+          <t>Uzaktaki Küçük Güneş Kuşları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055514440</t>
+          <t>9786055514945</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Seninle Evlenir miyim?</t>
+          <t>Şeytan</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055514624</t>
+          <t>9786054726257</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Seni O Sanmıştım</t>
+          <t>Son Kerkenez</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054726110</t>
+          <t>9786055514440</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Umut Işığım</t>
+          <t>Seninle Evlenir miyim?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055514877</t>
+          <t>9786055514624</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel</t>
+          <t>Seni O Sanmıştım</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054726134</t>
+          <t>9786054726110</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Peri Masalı</t>
+          <t>Umut Işığım</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>432</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055514327</t>
+          <t>9786055514877</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Oyunbozan</t>
+          <t>Profesyonel</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055514471</t>
+          <t>9786054726134</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Oyuna Devam</t>
+          <t>Peri Masalı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>70</v>
+        <v>432</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055514778</t>
+          <t>9786055514327</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nikahta Keramet</t>
+          <t>Oyunbozan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055514693</t>
+          <t>9786055514471</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nıver</t>
+          <t>Oyuna Devam</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055514457</t>
+          <t>9786055514778</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nar</t>
+          <t>Nikahta Keramet</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055514815</t>
+          <t>9786055514693</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Miras</t>
+          <t>Nıver</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055514730</t>
+          <t>9786055514457</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Letonyalı Pietr</t>
+          <t>Nar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055514723</t>
+          <t>9786055514815</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kelebekler Çizdim Kalbime</t>
+          <t>Miras</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055514396</t>
+          <t>9786055514730</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Taht</t>
+          <t>Letonyalı Pietr</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054726066</t>
+          <t>9786055514723</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Işığı Ararken</t>
+          <t>Kelebekler Çizdim Kalbime</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055514594</t>
+          <t>9786055514396</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Heykeltıraş</t>
+          <t>Kanlı Taht</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055514525</t>
+          <t>9786054726066</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Senin İçin</t>
+          <t>Işığı Ararken</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055514266</t>
+          <t>9786055514594</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Günahlarımla Sev</t>
+          <t>Heykeltıraş</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055514587</t>
+          <t>9786055514525</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzinden</t>
+          <t>Her Şey Senin İçin</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055514860</t>
+          <t>9786055514266</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Şahidi</t>
+          <t>Günahlarımla Sev</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055514389</t>
+          <t>9786055514587</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş</t>
+          <t>Geçmişin İzinden</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055514679</t>
+          <t>9786055514860</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Düşesin Zaferi</t>
+          <t>Gecenin Şahidi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055514761</t>
+          <t>9786055514389</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Avcısı</t>
+          <t>Eve Dönüş</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>392</v>
+        <v>65</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055514464</t>
+          <t>9786055514679</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ben Olsaydım</t>
+          <t>Düşesin Zaferi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055514273</t>
+          <t>9786055514761</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Aşk Oyunu</t>
+          <t>Bilgi Avcısı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055514938</t>
+          <t>9786055514464</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kaç Beden?</t>
+          <t>Ben Olsaydım</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055514518</t>
+          <t>9786055514273</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Esir Kalpler</t>
+          <t>Aşk Oyunu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>80</v>
+        <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055514280</t>
+          <t>9786055514938</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Aşk Affetmez</t>
+          <t>Aşk Kaç Beden?</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054726417</t>
+          <t>9786055514518</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hayat Dolu Kızlar</t>
+          <t>Esir Kalpler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054726455</t>
+          <t>9786055514280</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Başkasının Oğlu</t>
+          <t>Aşk Affetmez</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054726349</t>
+          <t>9786054726417</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Uygunsuzlar</t>
+          <t>Hayat Dolu Kızlar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>57</v>
+        <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054726462</t>
+          <t>9786054726455</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Keşfettiğimiz Dünya</t>
+          <t>Başkasının Oğlu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>384</v>
+        <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054726431</t>
+          <t>9786054726349</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cradock Evi</t>
+          <t>Uygunsuzlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>75</v>
+        <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054726295</t>
+          <t>9786054726462</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Baba Segi ve Dört Eşin Gizli Yaşamı</t>
+          <t>Keşfettiğimiz Dünya</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>296</v>
+        <v>384</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054726271</t>
+          <t>9786054726431</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kırık Camlar Üzerinde Dans</t>
+          <t>Cradock Evi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054726233</t>
+          <t>9786054726295</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşlarının Tadı</t>
+          <t>Baba Segi ve Dört Eşin Gizli Yaşamı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>70</v>
+        <v>296</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055514600</t>
+          <t>9786054726271</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bizim Kızlar</t>
+          <t>Kırık Camlar Üzerinde Dans</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>35</v>
+        <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055514617</t>
+          <t>9786054726233</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Her Gün Yeniden</t>
+          <t>Gözyaşlarının Tadı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>312</v>
+        <v>70</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057531063</t>
+          <t>9786055514600</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ya Evvel Ya Ahir</t>
+          <t>Bizim Kızlar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054726691</t>
+          <t>9786055514617</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Başkalarının Kederi</t>
+          <t>Her Gün Yeniden</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>75</v>
+        <v>312</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054726370</t>
+          <t>9786057531063</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İhmal Edilmiş</t>
+          <t>Ya Evvel Ya Ahir</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054726387</t>
+          <t>9786054726691</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kardan Kız</t>
+          <t>Başkalarının Kederi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054726684</t>
+          <t>9786054726370</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Uyumsuz Leydi</t>
+          <t>İhmal Edilmiş</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054726523</t>
+          <t>9786054726387</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Her İşte Bir Hayır Var</t>
+          <t>Kardan Kız</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>320</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054726646</t>
+          <t>9786054726684</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Çocuk</t>
+          <t>Uyumsuz Leydi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054726547</t>
+          <t>9786054726523</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kod</t>
+          <t>Her İşte Bir Hayır Var</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>80</v>
+        <v>320</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054726592</t>
+          <t>9786054726646</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kızgın Kum Bahçesi</t>
+          <t>Kimsesiz Çocuk</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054726660</t>
+          <t>9786054726547</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sebeb-i Saadetim</t>
+          <t>Beyaz Kod</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054726677</t>
+          <t>9786054726592</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Altmış Üç</t>
+          <t>Kızgın Kum Bahçesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054726639</t>
+          <t>9786054726660</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Pera</t>
+          <t>Sebeb-i Saadetim</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054726554</t>
+          <t>9786054726677</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Beni Affet Leonard Peacock</t>
+          <t>Altmış Üç</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054726578</t>
+          <t>9786054726639</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çığ Gibi</t>
+          <t>Pera</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054726516</t>
+          <t>9786054726554</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Eroos Pabucu Yarım</t>
+          <t>Beni Affet Leonard Peacock</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054726509</t>
+          <t>9786054726578</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mavi Tutku</t>
+          <t>Çığ Gibi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>65</v>
+        <v>39</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054726424</t>
+          <t>9786054726516</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Gökten Üç Aşk Düştü</t>
+          <t>Eroos Pabucu Yarım</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9796056998416</t>
+          <t>9786054726509</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu 8 Kitap / Aşk Kartları Hediyeli</t>
+          <t>Mavi Tutku</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>229.5</v>
+        <v>65</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056998492</t>
+          <t>9786054726424</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu Tüm Kitapları Seti (10 Kitap)</t>
+          <t>Gökten Üç Aşk Düştü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>569</v>
+        <v>60</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786056998416</t>
+          <t>9796056998416</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu Son Kitaplar Seti - Hiçlikten Gelen Güç Hediyeli (5 Kitap)</t>
+          <t>Tuğçe Işınsu 8 Kitap / Aşk Kartları Hediyeli</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>960</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057055729</t>
+          <t>9786056998492</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Bir Cinayet Leylası</t>
+          <t>Tuğçe Işınsu Tüm Kitapları Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>220</v>
+        <v>569</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051774176</t>
+          <t>9786056998416</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Vaatleri</t>
+          <t>Tuğçe Işınsu Son Kitaplar Seti - Hiçlikten Gelen Güç Hediyeli (5 Kitap)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>960</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>2789788619570</t>
+          <t>9786057055729</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu Seti (El Vedut Kitabı Hediyeli)</t>
+          <t>Bir Cinayet Leylası</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057531179</t>
+          <t>9786051774176</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Azam’ül Şifa</t>
+          <t>Kehanet Vaatleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259537290</t>
+          <t>2789788619570</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerin Gizli Dina-MİTleri</t>
+          <t>Tuğçe Işınsu Seti (El Vedut Kitabı Hediyeli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>580</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054726219</t>
+          <t>9786057531179</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Eczacının Kızı</t>
+          <t>Azam’ül Şifa</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>420</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259537283</t>
+          <t>9786259537290</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Gölge Oyunu</t>
+          <t>İlişkilerin Gizli Dina-MİTleri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051772783</t>
+          <t>9786054726219</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Tekamül Yolculuğu (Yunanca)</t>
+          <t>Eczacının Kızı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055514709</t>
+          <t>9786259537283</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kızları</t>
+          <t>Gölge Oyunu</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>395</v>
+        <v>290</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259537276</t>
+          <t>9786051772783</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ruhumdaki Sisler</t>
+          <t>Ruhumun Tekamül Yolculuğu (Yunanca)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259537252</t>
+          <t>9786055514709</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kan ve Mavi Kan’ın Savaşı</t>
+          <t>Güneşin Kızları</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>175</v>
+        <v>395</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259537269</t>
+          <t>9786259537276</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Tekamül Yolculuğu</t>
+          <t>Ruhumdaki Sisler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259537245</t>
+          <t>9786259537252</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Longevity Manifestosu</t>
+          <t>Kırmızı Kan ve Mavi Kan’ın Savaşı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9796056998661</t>
+          <t>9786259537269</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu ve Tüm Kitaplar Seti (13 Kitap ve 2 Kart)</t>
+          <t>Ruhumun Tekamül Yolculuğu</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>2880</v>
+        <v>175</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259537238</t>
+          <t>9786259537245</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Allah’tan İstemek</t>
+          <t>Longevity Manifestosu</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057284358</t>
+          <t>9796056998661</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Puşkin Okuyan Çingene</t>
+          <t>Tuğçe Işınsu ve Tüm Kitaplar Seti (13 Kitap ve 2 Kart)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259418520</t>
+          <t>9786259537238</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Düşünme Yaklaşımı İle Etkili Anne-Babalık 7 Altın Anahtar</t>
+          <t>Allah’tan İstemek</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259418599</t>
+          <t>9786057284358</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Karşı Kıyı / Halfeti</t>
+          <t>Puşkin Okuyan Çingene</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>295</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259418582</t>
+          <t>9786259418520</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hayat Güzeldi</t>
+          <t>Pozitif Düşünme Yaklaşımı İle Etkili Anne-Babalık 7 Altın Anahtar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259418551</t>
+          <t>9786259418599</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömürlük Gün</t>
+          <t>Karşı Kıyı / Halfeti</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259418537</t>
+          <t>9786259418582</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Çınar’ın Son Düşü</t>
+          <t>Hayat Güzeldi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786051772257</t>
+          <t>9786259418551</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Veresiye Defteri - Onu Kendine Aşık Et - 2' li Set</t>
+          <t>Bir Ömürlük Gün</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>360</v>
+        <v>165</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786051772226</t>
+          <t>9786259418537</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ol Der ve Olur - Kısmet - 2' li Set</t>
+          <t>Çınar’ın Son Düşü</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>480</v>
+        <v>160</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786051772196</t>
+          <t>9786051772257</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ol Der ve Olur - El Cami - 2' li Set</t>
+          <t>Veresiye Defteri - Onu Kendine Aşık Et - 2' li Set</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>480</v>
+        <v>360</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786051772158</t>
+          <t>9786051772226</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - Hiç’likten Gelen Güç -2' li Set</t>
+          <t>Ol Der ve Olur - Kısmet - 2' li Set</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786051772219</t>
+          <t>9786051772196</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - El Vedud - 2' li Set</t>
+          <t>Ol Der ve Olur - El Cami - 2' li Set</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786051772233</t>
+          <t>9786051772158</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - Veresiye Defteri - 2' lii Set</t>
+          <t>Kısmet - Hiç’likten Gelen Güç -2' li Set</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051772240</t>
+          <t>9786051772219</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - El Cami- 2'li Set</t>
+          <t>Kısmet - El Vedud - 2' li Set</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051772202</t>
+          <t>9786051772233</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Hiç’likten Gelen Güç - Ol Der ve Olur - 2' li Set</t>
+          <t>Kısmet - Veresiye Defteri - 2' lii Set</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051772189</t>
+          <t>9786051772240</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hiç’likten Gelen Güç - El Vedûd - 2' li Set</t>
+          <t>Kısmet - El Cami- 2'li Set</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786051772165</t>
+          <t>9786051772202</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>El Vedud - El Cami -2'li Set</t>
+          <t>Hiç’likten Gelen Güç - Ol Der ve Olur - 2' li Set</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786259418513</t>
+          <t>9786051772189</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Holistik Şifa ve Doğal Taşlar</t>
+          <t>Hiç’likten Gelen Güç - El Vedûd - 2' li Set</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786259418506</t>
+          <t>9786051772165</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Veresiye Defterinden Zirveye</t>
+          <t>El Vedud - El Cami -2'li Set</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>160</v>
+        <v>480</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057284327</t>
+          <t>9786259418513</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kimlikler</t>
+          <t>Holistik Şifa ve Doğal Taşlar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057284396</t>
+          <t>9786259418506</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Şu Ters Giydiğin Kazak</t>
+          <t>Veresiye Defterinden Zirveye</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057284389</t>
+          <t>9786057284327</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Şok Diyetler Kitabı</t>
+          <t>Kayıp Kimlikler</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057284372</t>
+          <t>9786057284396</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İki Dünya Arasında</t>
+          <t>Şu Ters Giydiğin Kazak</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057284365</t>
+          <t>9786057284389</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Avluda Yürüyen Gölgeler</t>
+          <t>Şok Diyetler Kitabı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057284341</t>
+          <t>9786057284372</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Onun Adı Hayat</t>
+          <t>İki Dünya Arasında</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057284334</t>
+          <t>9786057284365</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Varşo</t>
+          <t>Avluda Yürüyen Gölgeler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057351098</t>
+          <t>9786057284341</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bir Bulut Olsam Yağardım (Ciltli)</t>
+          <t>Onun Adı Hayat</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057284310</t>
+          <t>9786057284334</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kapı</t>
+          <t>Varşo</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057284303</t>
+          <t>9786057351098</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dişimin Kovuğundan Hikayeler</t>
+          <t>Bir Bulut Olsam Yağardım (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057284603</t>
+          <t>9786057284310</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bir Diş Hekiminin Anıları Dişimin Kovuğundan Hikayeler</t>
+          <t>Kapı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057351074</t>
+          <t>9786057284303</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kadim Rune Sembol Kartları  / Kutulu 36 Kart</t>
+          <t>Dişimin Kovuğundan Hikayeler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>290</v>
+        <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057351081</t>
+          <t>9786057284603</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç Kullanım Kitapçığı</t>
+          <t>Bir Diş Hekiminin Anıları Dişimin Kovuğundan Hikayeler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>290</v>
+        <v>45</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057351067</t>
+          <t>9786057351074</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç Kullanım Şema Kartları Kutulu 52 Kart</t>
+          <t>Kadim Rune Sembol Kartları  / Kutulu 36 Kart</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057351036</t>
+          <t>9786057351081</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Reh-güzar</t>
+          <t>Sarkaç Kullanım Kitapçığı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057351043</t>
+          <t>9786057351067</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Baştan Çıkarmanın Gücü</t>
+          <t>Sarkaç Kullanım Şema Kartları Kutulu 52 Kart</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057351029</t>
+          <t>9786057351036</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kendini Ve Hayatı Bırakma</t>
+          <t>Reh-güzar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>90</v>
+        <v>160</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057055798</t>
+          <t>9786057351043</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Arka Bahçe</t>
+          <t>Baştan Çıkarmanın Gücü</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057351005</t>
+          <t>9786057351029</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ben O Hayalim</t>
+          <t>Kendini Ve Hayatı Bırakma</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057055774</t>
+          <t>9786057055798</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Niyet ve Dilek Kartları</t>
+          <t>Arka Bahçe</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057531148</t>
+          <t>9786057351005</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Sonra Gitti...</t>
+          <t>Ben O Hayalim</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057531056</t>
+          <t>9786057055774</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Eflin</t>
+          <t>Niyet ve Dilek Kartları</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057055750</t>
+          <t>9786057531148</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İyi Misin?</t>
+          <t>Sonra Gitti...</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057055743</t>
+          <t>9786057531056</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ayna</t>
+          <t>Eflin</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057055712</t>
+          <t>9786057055750</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Anahtar</t>
+          <t>İyi Misin?</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786056998485</t>
+          <t>9786057055743</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Cezzar - Son Osmanlı Tokadı</t>
+          <t>Ayna</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057055705</t>
+          <t>9786057055712</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kendini Hatırlayan İnsan</t>
+          <t>Anahtar</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786056998454</t>
+          <t>9786056998485</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Benim Kıymetli Yalnızlığım</t>
+          <t>Cezzar - Son Osmanlı Tokadı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786056998430</t>
+          <t>9786057055705</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Derin Yol</t>
+          <t>Kendini Hatırlayan İnsan</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786056998461</t>
+          <t>9786056998454</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kilit</t>
+          <t>Benim Kıymetli Yalnızlığım</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786056998447</t>
+          <t>9786056998430</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Şey</t>
+          <t>Derin Yol</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786056998423</t>
+          <t>9786056998461</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Vaatleri (Ciltli)</t>
+          <t>Kilit</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786051774152</t>
+          <t>9786056998447</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Hiç</t>
+          <t>Şey</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786051774053</t>
+          <t>9786056998423</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ufkabakan Apartmanı</t>
+          <t>Kehanet Vaatleri (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>320</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057531018</t>
+          <t>9786051774152</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>M'ars</t>
+          <t>Benim Adım Hiç</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054726936</t>
+          <t>9786051774053</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ruhun ve Bedenin Şifası Dua</t>
+          <t>Ufkabakan Apartmanı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057351012</t>
+          <t>9786057531018</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Muhabbet Duaları - Aşkın Dorukları</t>
+          <t>M'ars</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786056998478</t>
+          <t>9786054726936</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kısmet</t>
+          <t>Ruhun ve Bedenin Şifası Dua</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786056998409</t>
+          <t>9786057351012</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Hiç’likten Gelen Güç</t>
+          <t>Muhabbet Duaları - Aşkın Dorukları</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054726714</t>
+          <t>9786056998478</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ol Der ve Olur</t>
+          <t>Kısmet</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057531032</t>
+          <t>9786056998409</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>El Cami</t>
+          <t>Hiç’likten Gelen Güç</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054726783</t>
+          <t>9786054726714</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>El Vedud</t>
+          <t>Ol Der ve Olur</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054726288</t>
+          <t>9786057531032</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Onu Kendine Aşık Et</t>
+          <t>El Cami</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054726073</t>
+          <t>9786054726783</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Melekler ve Dünyanın Kurtuluşu</t>
+          <t>El Vedud</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054726448</t>
+          <t>9786054726288</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Mucizeleri Çağırmak</t>
+          <t>Onu Kendine Aşık Et</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054726196</t>
+          <t>9786054726073</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Saksı Olmanın Faydaları</t>
+          <t>Melekler ve Dünyanın Kurtuluşu</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>285</v>
+        <v>280</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055514921</t>
+          <t>9786054726448</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Cazibe Akademisi</t>
+          <t>Mucizeleri Çağırmak</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
+          <t>9786054726196</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Saksı Olmanın Faydaları</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786055514921</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Cazibe Akademisi</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
           <t>9786054726301</t>
         </is>
       </c>
-      <c r="B160" s="1" t="inlineStr">
+      <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Aşk Kartları</t>
         </is>
       </c>
-      <c r="C160" s="1">
-        <v>240</v>
+      <c r="C162" s="1">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>