--- v4 (2026-05-21)
+++ v5 (2026-07-18)
@@ -85,2455 +85,2470 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259327143</t>
+          <t>9786259327167</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kehribar</t>
+          <t>100 Günde Yaşamın Güzelliğine Dair Bir Manifesto (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259327136</t>
+          <t>9786259327143</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Böyle Başladı</t>
+          <t>Kehribar</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259327105</t>
+          <t>9786259327136</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Serap</t>
+          <t>Her Şey Böyle Başladı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259327129</t>
+          <t>9786259327105</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Neva</t>
+          <t>Serap</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259327112</t>
+          <t>9786259327129</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığı Sen Seçmedin</t>
+          <t>Neva</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259537214</t>
+          <t>9786259327112</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz Uykusu</t>
+          <t>Yalnızlığı Sen Seçmedin</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>190</v>
+        <v>275</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057531902</t>
+          <t>9786259537214</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dört</t>
+          <t>Salyangoz Uykusu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259537207</t>
+          <t>9786057531902</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kainatın Anahtarı</t>
+          <t>Dört</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259418575</t>
+          <t>9786259537207</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gerçeklikler Arası Seyahat</t>
+          <t>Kainatın Anahtarı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259418568</t>
+          <t>9786259418575</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İsmiyle Müsemma</t>
+          <t>Gerçeklikler Arası Seyahat</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>230</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259418544</t>
+          <t>9786259418568</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Seçim Yaratır</t>
+          <t>İsmiyle Müsemma</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9796056998675</t>
+          <t>9786259418544</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu Son Kitapları Seti (5 Kitap - Niyet ve Dilek Kartları Hediyeli)</t>
+          <t>Seçim Yaratır</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>1060</v>
+        <v>160</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9796056998668</t>
+          <t>9796056998675</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu Tüm Kitapları Seti (11 Kitap - Aşk Kartları ve Muhabbet Duaları Hediyeli)</t>
+          <t>Tuğçe Işınsu Son Kitapları Seti (5 Kitap - Niyet ve Dilek Kartları Hediyeli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>2400</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057351050</t>
+          <t>9796056998668</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İnci Düşü Enerjisi Ellerindeki Şifa Gücünü Keşfet</t>
+          <t>Tuğçe Işınsu Tüm Kitapları Seti (11 Kitap - Aşk Kartları ve Muhabbet Duaları Hediyeli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>35</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057055767</t>
+          <t>9786057351050</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Maviye Adanmış Bir Yolculuk</t>
+          <t>İnci Düşü Enerjisi Ellerindeki Şifa Gücünü Keşfet</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057055781</t>
+          <t>9786057055767</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu (7 Kitap Takım)</t>
+          <t>Maviye Adanmış Bir Yolculuk</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>1280</v>
+        <v>144</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057531155</t>
+          <t>9786057055781</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>M'ars 2</t>
+          <t>Tuğçe Işınsu (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>50</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054726967</t>
+          <t>9786057531155</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tane</t>
+          <t>M'ars 2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>238</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054726127</t>
+          <t>9786054726967</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yılan Harf , Yılan Harf</t>
+          <t>Tane</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>412</v>
+        <v>216</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055514754</t>
+          <t>9786054726127</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Uzaktaki Küçük Güneş Kuşları</t>
+          <t>Yılan Harf , Yılan Harf</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>70</v>
+        <v>412</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055514945</t>
+          <t>9786055514754</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Şeytan</t>
+          <t>Uzaktaki Küçük Güneş Kuşları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>90</v>
+        <v>408</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054726257</t>
+          <t>9786055514945</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Son Kerkenez</t>
+          <t>Şeytan</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>75</v>
+        <v>496</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055514440</t>
+          <t>9786054726257</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Seninle Evlenir miyim?</t>
+          <t>Son Kerkenez</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>45</v>
+        <v>384</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055514624</t>
+          <t>9786055514440</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Seni O Sanmıştım</t>
+          <t>Seninle Evlenir miyim?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>45</v>
+        <v>216</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054726110</t>
+          <t>9786055514624</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Umut Işığım</t>
+          <t>Seni O Sanmıştım</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>50</v>
+        <v>216</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055514877</t>
+          <t>9786054726110</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel</t>
+          <t>Umut Işığım</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>75</v>
+        <v>344</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054726134</t>
+          <t>9786055514877</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Peri Masalı</t>
+          <t>Profesyonel</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>432</v>
+        <v>384</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055514327</t>
+          <t>9786054726134</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Oyunbozan</t>
+          <t>Peri Masalı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>50</v>
+        <v>432</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055514471</t>
+          <t>9786055514327</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Oyuna Devam</t>
+          <t>Oyunbozan</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>70</v>
+        <v>272</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055514778</t>
+          <t>9786055514471</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nikahta Keramet</t>
+          <t>Oyuna Devam</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055514693</t>
+          <t>9786055514778</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Nıver</t>
+          <t>Nikahta Keramet</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>50</v>
+        <v>216</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055514457</t>
+          <t>9786055514693</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Nar</t>
+          <t>Nıver</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>60</v>
+        <v>264</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055514815</t>
+          <t>9786055514457</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Miras</t>
+          <t>Nar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>75</v>
+        <v>416</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055514730</t>
+          <t>9786055514815</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Letonyalı Pietr</t>
+          <t>Miras</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>35</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055514723</t>
+          <t>9786055514730</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kelebekler Çizdim Kalbime</t>
+          <t>Letonyalı Pietr</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>90</v>
+        <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055514396</t>
+          <t>9786055514723</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Taht</t>
+          <t>Kelebekler Çizdim Kalbime</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>40</v>
+        <v>232</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054726066</t>
+          <t>9786055514396</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Işığı Ararken</t>
+          <t>Kanlı Taht</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>80</v>
+        <v>212</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055514594</t>
+          <t>9786054726066</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Heykeltıraş</t>
+          <t>Işığı Ararken</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>70</v>
+        <v>512</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055514525</t>
+          <t>9786055514594</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Senin İçin</t>
+          <t>Heykeltıraş</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>75</v>
+        <v>366</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055514266</t>
+          <t>9786055514525</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Günahlarımla Sev</t>
+          <t>Her Şey Senin İçin</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>60</v>
+        <v>440</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055514587</t>
+          <t>9786055514266</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzinden</t>
+          <t>Günahlarımla Sev</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>70</v>
+        <v>296</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055514860</t>
+          <t>9786055514587</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Şahidi</t>
+          <t>Geçmişin İzinden</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>50</v>
+        <v>398</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055514389</t>
+          <t>9786055514860</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş</t>
+          <t>Gecenin Şahidi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>65</v>
+        <v>286</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055514679</t>
+          <t>9786055514389</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Düşesin Zaferi</t>
+          <t>Eve Dönüş</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>70</v>
+        <v>358</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055514761</t>
+          <t>9786055514679</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Avcısı</t>
+          <t>Düşesin Zaferi</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>392</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055514464</t>
+          <t>9786055514761</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ben Olsaydım</t>
+          <t>Bilgi Avcısı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>75</v>
+        <v>392</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055514273</t>
+          <t>9786055514464</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Aşk Oyunu</t>
+          <t>Ben Olsaydım</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>35</v>
+        <v>368</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055514938</t>
+          <t>9786055514273</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kaç Beden?</t>
+          <t>Aşk Oyunu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>90</v>
+        <v>184</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055514518</t>
+          <t>9786055514938</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Esir Kalpler</t>
+          <t>Aşk Kaç Beden?</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>80</v>
+        <v>608</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055514280</t>
+          <t>9786055514518</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Aşk Affetmez</t>
+          <t>Esir Kalpler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>50</v>
+        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054726417</t>
+          <t>9786055514280</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hayat Dolu Kızlar</t>
+          <t>Aşk Affetmez</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>75</v>
+        <v>269</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054726455</t>
+          <t>9786054726417</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Başkasının Oğlu</t>
+          <t>Hayat Dolu Kızlar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>80</v>
+        <v>418</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054726349</t>
+          <t>9786054726455</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Uygunsuzlar</t>
+          <t>Başkasının Oğlu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>57</v>
+        <v>612</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054726462</t>
+          <t>9786054726349</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Keşfettiğimiz Dünya</t>
+          <t>Uygunsuzlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>384</v>
+        <v>304</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054726431</t>
+          <t>9786054726462</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Cradock Evi</t>
+          <t>Keşfettiğimiz Dünya</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>75</v>
+        <v>384</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054726295</t>
+          <t>9786054726431</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Baba Segi ve Dört Eşin Gizli Yaşamı</t>
+          <t>Cradock Evi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>296</v>
+        <v>512</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054726271</t>
+          <t>9786054726295</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kırık Camlar Üzerinde Dans</t>
+          <t>Baba Segi ve Dört Eşin Gizli Yaşamı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>80</v>
+        <v>296</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054726233</t>
+          <t>9786054726271</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşlarının Tadı</t>
+          <t>Kırık Camlar Üzerinde Dans</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>70</v>
+        <v>490</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055514600</t>
+          <t>9786054726233</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bizim Kızlar</t>
+          <t>Gözyaşlarının Tadı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>35</v>
+        <v>424</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055514617</t>
+          <t>9786055514600</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Her Gün Yeniden</t>
+          <t>Bizim Kızlar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>312</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057531063</t>
+          <t>9786055514617</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ya Evvel Ya Ahir</t>
+          <t>Her Gün Yeniden</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>312</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054726691</t>
+          <t>9786057531063</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Başkalarının Kederi</t>
+          <t>Ya Evvel Ya Ahir</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>75</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054726370</t>
+          <t>9786054726691</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İhmal Edilmiş</t>
+          <t>Başkalarının Kederi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>75</v>
+        <v>384</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054726387</t>
+          <t>9786054726370</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kardan Kız</t>
+          <t>İhmal Edilmiş</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>80</v>
+        <v>414</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054726684</t>
+          <t>9786054726387</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Uyumsuz Leydi</t>
+          <t>Kardan Kız</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>75</v>
+        <v>448</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054726523</t>
+          <t>9786054726684</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Her İşte Bir Hayır Var</t>
+          <t>Uyumsuz Leydi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>368</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054726646</t>
+          <t>9786054726523</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Çocuk</t>
+          <t>Her İşte Bir Hayır Var</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>60</v>
+        <v>320</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054726547</t>
+          <t>9786054726646</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kod</t>
+          <t>Kimsesiz Çocuk</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>80</v>
+        <v>308</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054726592</t>
+          <t>9786054726547</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kızgın Kum Bahçesi</t>
+          <t>Beyaz Kod</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>80</v>
+        <v>516</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054726660</t>
+          <t>9786054726592</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sebeb-i Saadetim</t>
+          <t>Kızgın Kum Bahçesi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>90</v>
+        <v>479</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054726677</t>
+          <t>9786054726660</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Altmış Üç</t>
+          <t>Sebeb-i Saadetim</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>296</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054726639</t>
+          <t>9786054726677</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Pera</t>
+          <t>Altmış Üç</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>50</v>
+        <v>212</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054726554</t>
+          <t>9786054726639</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Beni Affet Leonard Peacock</t>
+          <t>Pera</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>50</v>
+        <v>288</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054726578</t>
+          <t>9786054726554</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çığ Gibi</t>
+          <t>Beni Affet Leonard Peacock</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>39</v>
+        <v>256</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054726516</t>
+          <t>9786054726578</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Eroos Pabucu Yarım</t>
+          <t>Çığ Gibi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>30</v>
+        <v>208</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054726509</t>
+          <t>9786054726516</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Mavi Tutku</t>
+          <t>Eroos Pabucu Yarım</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>65</v>
+        <v>176</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054726424</t>
+          <t>9786054726509</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gökten Üç Aşk Düştü</t>
+          <t>Mavi Tutku</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>60</v>
+        <v>399</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9796056998416</t>
+          <t>9786054726424</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu 8 Kitap / Aşk Kartları Hediyeli</t>
+          <t>Gökten Üç Aşk Düştü</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>229.5</v>
+        <v>368</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056998492</t>
+          <t>9796056998416</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu Tüm Kitapları Seti (10 Kitap)</t>
+          <t>Tuğçe Işınsu 8 Kitap / Aşk Kartları Hediyeli</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>569</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056998416</t>
+          <t>9786056998492</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu Son Kitaplar Seti - Hiçlikten Gelen Güç Hediyeli (5 Kitap)</t>
+          <t>Tuğçe Işınsu Tüm Kitapları Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>960</v>
+        <v>569</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057055729</t>
+          <t>9786056998416</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bir Cinayet Leylası</t>
+          <t>Tuğçe Işınsu Son Kitaplar Seti - Hiçlikten Gelen Güç Hediyeli (5 Kitap)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786051774176</t>
+          <t>9786057055729</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Vaatleri</t>
+          <t>Bir Cinayet Leylası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>344</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>2789788619570</t>
+          <t>9786051774176</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu Seti (El Vedut Kitabı Hediyeli)</t>
+          <t>Kehanet Vaatleri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>580</v>
+        <v>392</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057531179</t>
+          <t>2789788619570</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Azam’ül Şifa</t>
+          <t>Tuğçe Işınsu Seti (El Vedut Kitabı Hediyeli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>25</v>
+        <v>580</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259537290</t>
+          <t>9786057531179</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerin Gizli Dina-MİTleri</t>
+          <t>Azam’ül Şifa</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054726219</t>
+          <t>9786259537290</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Eczacının Kızı</t>
+          <t>İlişkilerin Gizli Dina-MİTleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259537283</t>
+          <t>9786054726219</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Gölge Oyunu</t>
+          <t>Eczacının Kızı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>290</v>
+        <v>486</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051772783</t>
+          <t>9786259537283</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Tekamül Yolculuğu (Yunanca)</t>
+          <t>Gölge Oyunu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055514709</t>
+          <t>9786051772783</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kızları</t>
+          <t>Ruhumun Tekamül Yolculuğu (Yunanca)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>395</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259537276</t>
+          <t>9786055514709</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Ruhumdaki Sisler</t>
+          <t>Güneşin Kızları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>170</v>
+        <v>464</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259537252</t>
+          <t>9786259537276</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Kan ve Mavi Kan’ın Savaşı</t>
+          <t>Ruhumdaki Sisler</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259537269</t>
+          <t>9786259537252</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Tekamül Yolculuğu</t>
+          <t>Kırmızı Kan ve Mavi Kan’ın Savaşı</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259537245</t>
+          <t>9786259537269</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Longevity Manifestosu</t>
+          <t>Ruhumun Tekamül Yolculuğu</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9796056998661</t>
+          <t>9786259537245</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Tuğçe Işınsu ve Tüm Kitaplar Seti (13 Kitap ve 2 Kart)</t>
+          <t>Longevity Manifestosu</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>2880</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259537238</t>
+          <t>9796056998661</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Allah’tan İstemek</t>
+          <t>Tuğçe Işınsu ve Tüm Kitaplar Seti (13 Kitap ve 2 Kart)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>3890</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057284358</t>
+          <t>9786259537238</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Puşkin Okuyan Çingene</t>
+          <t>Allah’tan İstemek</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259418520</t>
+          <t>9786057284358</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Düşünme Yaklaşımı İle Etkili Anne-Babalık 7 Altın Anahtar</t>
+          <t>Puşkin Okuyan Çingene</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259418599</t>
+          <t>9786259418520</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Karşı Kıyı / Halfeti</t>
+          <t>Pozitif Düşünme Yaklaşımı İle Etkili Anne-Babalık 7 Altın Anahtar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259418582</t>
+          <t>9786259418599</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Hayat Güzeldi</t>
+          <t>Karşı Kıyı / Halfeti</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>180</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259418551</t>
+          <t>9786259418582</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömürlük Gün</t>
+          <t>Hayat Güzeldi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259418537</t>
+          <t>9786259418551</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Çınar’ın Son Düşü</t>
+          <t>Bir Ömürlük Gün</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>160</v>
+        <v>165</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786051772257</t>
+          <t>9786259418537</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Veresiye Defteri - Onu Kendine Aşık Et - 2' li Set</t>
+          <t>Çınar’ın Son Düşü</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>360</v>
+        <v>160</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786051772226</t>
+          <t>9786051772257</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Ol Der ve Olur - Kısmet - 2' li Set</t>
+          <t>Veresiye Defteri - Onu Kendine Aşık Et - 2' li Set</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786051772196</t>
+          <t>9786051772226</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ol Der ve Olur - El Cami - 2' li Set</t>
+          <t>Ol Der ve Olur - Kısmet - 2' li Set</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>480</v>
+        <v>670</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786051772158</t>
+          <t>9786051772196</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - Hiç’likten Gelen Güç -2' li Set</t>
+          <t>Ol Der ve Olur - El Cami - 2' li Set</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>480</v>
+        <v>640</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051772219</t>
+          <t>9786051772158</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - El Vedud - 2' li Set</t>
+          <t>Kısmet - Hiç’likten Gelen Güç -2' li Set</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>480</v>
+        <v>670</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051772233</t>
+          <t>9786051772219</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - Veresiye Defteri - 2' lii Set</t>
+          <t>Kısmet - El Vedud - 2' li Set</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>400</v>
+        <v>670</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051772240</t>
+          <t>9786051772233</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kısmet - El Cami- 2'li Set</t>
+          <t>Kısmet - Veresiye Defteri - 2' lii Set</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>480</v>
+        <v>570</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786051772202</t>
+          <t>9786051772240</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Hiç’likten Gelen Güç - Ol Der ve Olur - 2' li Set</t>
+          <t>Kısmet - El Cami- 2'li Set</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>480</v>
+        <v>670</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786051772189</t>
+          <t>9786051772202</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Hiç’likten Gelen Güç - El Vedûd - 2' li Set</t>
+          <t>Hiç’likten Gelen Güç - Ol Der ve Olur - 2' li Set</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>480</v>
+        <v>640</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786051772165</t>
+          <t>9786051772189</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>El Vedud - El Cami -2'li Set</t>
+          <t>Hiç’likten Gelen Güç - El Vedûd - 2' li Set</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>480</v>
+        <v>640</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786259418513</t>
+          <t>9786051772165</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Holistik Şifa ve Doğal Taşlar</t>
+          <t>El Vedud - El Cami -2'li Set</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>150</v>
+        <v>640</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786259418506</t>
+          <t>9786259418513</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Veresiye Defterinden Zirveye</t>
+          <t>Holistik Şifa ve Doğal Taşlar</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057284327</t>
+          <t>9786259418506</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kimlikler</t>
+          <t>Veresiye Defterinden Zirveye</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057284396</t>
+          <t>9786057284327</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Şu Ters Giydiğin Kazak</t>
+          <t>Kayıp Kimlikler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057284389</t>
+          <t>9786057284396</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Şok Diyetler Kitabı</t>
+          <t>Şu Ters Giydiğin Kazak</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>165</v>
+        <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057284372</t>
+          <t>9786057284389</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İki Dünya Arasında</t>
+          <t>Şok Diyetler Kitabı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>120</v>
+        <v>165</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057284365</t>
+          <t>9786057284372</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Avluda Yürüyen Gölgeler</t>
+          <t>İki Dünya Arasında</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057284341</t>
+          <t>9786057284365</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Onun Adı Hayat</t>
+          <t>Avluda Yürüyen Gölgeler</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057284334</t>
+          <t>9786057284341</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Varşo</t>
+          <t>Onun Adı Hayat</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057351098</t>
+          <t>9786057284334</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Bir Bulut Olsam Yağardım (Ciltli)</t>
+          <t>Varşo</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057284310</t>
+          <t>9786057351098</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kapı</t>
+          <t>Bir Bulut Olsam Yağardım (Ciltli)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057284303</t>
+          <t>9786057284310</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Dişimin Kovuğundan Hikayeler</t>
+          <t>Kapı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057284603</t>
+          <t>9786057284303</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Bir Diş Hekiminin Anıları Dişimin Kovuğundan Hikayeler</t>
+          <t>Dişimin Kovuğundan Hikayeler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057351074</t>
+          <t>9786057284603</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kadim Rune Sembol Kartları  / Kutulu 36 Kart</t>
+          <t>Bir Diş Hekiminin Anıları Dişimin Kovuğundan Hikayeler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>290</v>
+        <v>45</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057351081</t>
+          <t>9786057351074</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç Kullanım Kitapçığı</t>
+          <t>Kadim Rune Sembol Kartları  / Kutulu 36 Kart</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057351067</t>
+          <t>9786057351081</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sarkaç Kullanım Şema Kartları Kutulu 52 Kart</t>
+          <t>Sarkaç Kullanım Kitapçığı</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057351036</t>
+          <t>9786057351067</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Reh-güzar</t>
+          <t>Sarkaç Kullanım Şema Kartları Kutulu 52 Kart</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057351043</t>
+          <t>9786057351036</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Baştan Çıkarmanın Gücü</t>
+          <t>Reh-güzar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057351029</t>
+          <t>9786057351043</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kendini Ve Hayatı Bırakma</t>
+          <t>Baştan Çıkarmanın Gücü</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057055798</t>
+          <t>9786057351029</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Arka Bahçe</t>
+          <t>Kendini Ve Hayatı Bırakma</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057351005</t>
+          <t>9786057055798</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Ben O Hayalim</t>
+          <t>Arka Bahçe</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057055774</t>
+          <t>9786057351005</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Niyet ve Dilek Kartları</t>
+          <t>Ben O Hayalim</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057531148</t>
+          <t>9786057055774</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sonra Gitti...</t>
+          <t>Niyet ve Dilek Kartları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057531056</t>
+          <t>9786057531148</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Eflin</t>
+          <t>Sonra Gitti...</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057055750</t>
+          <t>9786057531056</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İyi Misin?</t>
+          <t>Eflin</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>220</v>
+        <v>50</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057055743</t>
+          <t>9786057055750</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ayna</t>
+          <t>İyi Misin?</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057055712</t>
+          <t>9786057055743</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Anahtar</t>
+          <t>Ayna</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786056998485</t>
+          <t>9786057055712</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Cezzar - Son Osmanlı Tokadı</t>
+          <t>Anahtar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057055705</t>
+          <t>9786056998485</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kendini Hatırlayan İnsan</t>
+          <t>Cezzar - Son Osmanlı Tokadı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786056998454</t>
+          <t>9786057055705</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Benim Kıymetli Yalnızlığım</t>
+          <t>Kendini Hatırlayan İnsan</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786056998430</t>
+          <t>9786056998454</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Derin Yol</t>
+          <t>Benim Kıymetli Yalnızlığım</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786056998461</t>
+          <t>9786056998430</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kilit</t>
+          <t>Derin Yol</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786056998447</t>
+          <t>9786056998461</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Şey</t>
+          <t>Kilit</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786056998423</t>
+          <t>9786056998447</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Vaatleri (Ciltli)</t>
+          <t>Şey</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>320</v>
+        <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786051774152</t>
+          <t>9786056998423</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Hiç</t>
+          <t>Kehanet Vaatleri (Ciltli)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786051774053</t>
+          <t>9786051774152</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ufkabakan Apartmanı</t>
+          <t>Benim Adım Hiç</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057531018</t>
+          <t>9786051774053</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>M'ars</t>
+          <t>Ufkabakan Apartmanı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054726936</t>
+          <t>9786057531018</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ruhun ve Bedenin Şifası Dua</t>
+          <t>M'ars</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057351012</t>
+          <t>9786054726936</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Muhabbet Duaları - Aşkın Dorukları</t>
+          <t>Ruhun ve Bedenin Şifası Dua</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786056998478</t>
+          <t>9786057351012</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kısmet</t>
+          <t>Muhabbet Duaları - Aşkın Dorukları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786056998409</t>
+          <t>9786056998478</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Hiç’likten Gelen Güç</t>
+          <t>Kısmet</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054726714</t>
+          <t>9786056998409</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ol Der ve Olur</t>
+          <t>Hiç’likten Gelen Güç</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057531032</t>
+          <t>9786054726714</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>El Cami</t>
+          <t>Ol Der ve Olur</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054726783</t>
+          <t>9786057531032</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>El Vedud</t>
+          <t>El Cami</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054726288</t>
+          <t>9786054726783</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Onu Kendine Aşık Et</t>
+          <t>El Vedud</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054726073</t>
+          <t>9786054726288</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Melekler ve Dünyanın Kurtuluşu</t>
+          <t>Onu Kendine Aşık Et</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054726448</t>
+          <t>9786054726073</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Mucizeleri Çağırmak</t>
+          <t>Melekler ve Dünyanın Kurtuluşu</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054726196</t>
+          <t>9786054726448</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Saksı Olmanın Faydaları</t>
+          <t>Mucizeleri Çağırmak</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055514921</t>
+          <t>9786054726196</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Cazibe Akademisi</t>
+          <t>Saksı Olmanın Faydaları</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
+          <t>9786055514921</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Cazibe Akademisi</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
           <t>9786054726301</t>
         </is>
       </c>
-      <c r="B162" s="1" t="inlineStr">
+      <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Aşk Kartları</t>
         </is>
       </c>
-      <c r="C162" s="1">
+      <c r="C163" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>