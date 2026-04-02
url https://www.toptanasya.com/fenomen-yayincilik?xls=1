--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -85,7255 +85,7270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255527509</t>
+          <t>9786255527653</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Temel Alan Yazıları</t>
+          <t>The Experience Of Reality in Karl Marx and Jean Baudrillard</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255527431</t>
+          <t>9786255527509</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlam Dünyası Edebi Türler</t>
+          <t>Filoloji Temel Alan Yazıları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255527493</t>
+          <t>9786255527431</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Anadolu - Kafkasya Kültür ve Sanat Yazıları</t>
+          <t>Klasik Türk Şiirinin Anlam Dünyası Edebi Türler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255527486</t>
+          <t>9786255527493</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çölyak Hastalarının Sanal Dünyada Örgütlenmesi: Bilgi Yönetimi Temelli Bir Yaklaşım</t>
+          <t>Anadolu - Kafkasya Kültür ve Sanat Yazıları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255527530</t>
+          <t>9786255527486</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mechuletun Ala't-Tarik Bağlamında Abdusselam el-Uceyli'nin Hikaye Dünyası</t>
+          <t>Çölyak Hastalarının Sanal Dünyada Örgütlenmesi: Bilgi Yönetimi Temelli Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255527479</t>
+          <t>9786255527530</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'den Hayatımıza Yön Veren Ayetler</t>
+          <t>Mechuletun Ala't-Tarik Bağlamında Abdusselam el-Uceyli'nin Hikaye Dünyası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255527516</t>
+          <t>9786255527479</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Abbasi Dönemi Arap Şiirinde Av Teması</t>
+          <t>Kur'an-ı Kerim'den Hayatımıza Yön Veren Ayetler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255527646</t>
+          <t>9786255527516</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hak ve Hürriyetlerinin Gelişmesinde Kur'an-ı Kerim'in Rolü</t>
+          <t>Abbasi Dönemi Arap Şiirinde Av Teması</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255527554</t>
+          <t>9786255527646</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Yapay Zeka</t>
+          <t>İnsan Hak ve Hürriyetlerinin Gelişmesinde Kur'an-ı Kerim'in Rolü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255527394</t>
+          <t>9786255527554</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Millet-i Hakimiyeden Millet-i Mahkümiyeye Osmanlı Karadeniz'inde Hristiyan Nüfusunun Yükselişi</t>
+          <t>Eğitimde Yapay Zeka</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>630</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255527424</t>
+          <t>9786255527394</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalanların Dünyası : Engin Gençtan'ın Roman Evreni</t>
+          <t>Millet-i Hakimiyeden Millet-i Mahkümiyeye Osmanlı Karadeniz'inde Hristiyan Nüfusunun Yükselişi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>600</v>
+        <v>630</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255527615</t>
+          <t>9786255527424</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Doğuştan Kaşif</t>
+          <t>Yarım Kalanların Dünyası : Engin Gençtan'ın Roman Evreni</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255527448</t>
+          <t>9786255527615</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aybastı - Kabataş</t>
+          <t>Doğuştan Kaşif</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>580</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255527547</t>
+          <t>9786255527448</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ'dan Günümüze Ordu'da Nüfus</t>
+          <t>Aybastı - Kabataş</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>650</v>
+        <v>580</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255527417</t>
+          <t>9786255527547</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Sahası Türk Kültüründe Taş</t>
+          <t>Antik Çağ'dan Günümüze Ordu'da Nüfus</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255527639</t>
+          <t>9786255527417</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çakıroğlan Hikayesi</t>
+          <t>Anadolu Sahası Türk Kültüründe Taş</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255527455</t>
+          <t>9786255527639</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Elfriede Jelinek'in "Michael &amp; Çocuksu Topluma Gençlik Kitabı" Adlı Eserine Anlatıbilimsel Bir Yaklaşım</t>
+          <t>Çakıroğlan Hikayesi</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255527400</t>
+          <t>9786255527455</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tibrü'l-Mesbuk Fi Cihadi Guzati'l-Ceza'ir ve'l-Müluk (İnceleme-Metin)</t>
+          <t>Elfriede Jelinek'in "Michael &amp; Çocuksu Topluma Gençlik Kitabı" Adlı Eserine Anlatıbilimsel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255527325</t>
+          <t>9786255527400</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Margaret Atwood'un Tufan Zamanı Adlı Eserinde Ütopya ve Distopya</t>
+          <t>Tibrü'l-Mesbuk Fi Cihadi Guzati'l-Ceza'ir ve'l-Müluk (İnceleme-Metin)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>185</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255527370</t>
+          <t>9786255527325</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Resimli Duvar Halıları</t>
+          <t>Margaret Atwood'un Tufan Zamanı Adlı Eserinde Ütopya ve Distopya</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>185</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255527363</t>
+          <t>9786255527370</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Kenan Demirayak Armağanı</t>
+          <t>Resimli Duvar Halıları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255527356</t>
+          <t>9786255527363</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Assessment in Translation Education</t>
+          <t>Prof. Dr. Kenan Demirayak Armağanı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>650</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255527349</t>
+          <t>9786255527356</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ekoşiir: Doğayı Kendi Dilinden Dinlemek</t>
+          <t>Assessment in Translation Education</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255527332</t>
+          <t>9786255527349</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Vahib Ümmi'nin Şiirlerinde Kur'an-ı Kerim ve Hadis-i Şerîflerin Kullanımı</t>
+          <t>Ekoşiir: Doğayı Kendi Dilinden Dinlemek</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255527318</t>
+          <t>9786255527332</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Muş'ta Konuşulan Arapça</t>
+          <t>Vahib Ümmi'nin Şiirlerinde Kur'an-ı Kerim ve Hadis-i Şerîflerin Kullanımı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255527295</t>
+          <t>9786255527318</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Grupla Psikolojik Danışma Teori ve Pratikler</t>
+          <t>Muş'ta Konuşulan Arapça</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255527219</t>
+          <t>9786255527295</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>The Attitudes of Undergraduate Students and Instructors Towards The Use of L1</t>
+          <t>Grupla Psikolojik Danışma Teori ve Pratikler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255527301</t>
+          <t>9786255527219</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İki Savaş Arası Dönemde Türk Dış Politikası</t>
+          <t>The Attitudes of Undergraduate Students and Instructors Towards The Use of L1</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>370</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255527288</t>
+          <t>9786255527301</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>26 Eylül Türk Dil Bayramı Kutlamaları (1933-1938)</t>
+          <t>İki Savaş Arası Dönemde Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>370</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255527271</t>
+          <t>9786255527288</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tarihi, Coğrafi, Kültürel ve İdari Açılardan Geçmişten Günümüze Korgan</t>
+          <t>26 Eylül Türk Dil Bayramı Kutlamaları (1933-1938)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>1200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255527257</t>
+          <t>9786255527271</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’l-İdrak Li Lisani’l-Etrak Örnekleminde Adlara Sözcükbilimsel Bir Çözümleme</t>
+          <t>Tarihi, Coğrafi, Kültürel ve İdari Açılardan Geçmişten Günümüze Korgan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>472</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255527264</t>
+          <t>9786255527257</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kışaşü’l-Enbiya (Rabgüzi) Tahran Nüshası</t>
+          <t>Kitabu’l-İdrak Li Lisani’l-Etrak Örnekleminde Adlara Sözcükbilimsel Bir Çözümleme</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>878</v>
+        <v>472</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255527240</t>
+          <t>9786255527264</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Düzenleme Ortaklık Payı ve Mülkiyet Hakkı</t>
+          <t>Kışaşü’l-Enbiya (Rabgüzi) Tahran Nüshası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>338</v>
+        <v>878</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054934478</t>
+          <t>9786255527240</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (Ciltli)</t>
+          <t>Düzenleme Ortaklık Payı ve Mülkiyet Hakkı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1688</v>
+        <v>338</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255527233</t>
+          <t>9786054934478</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ali Zelili'nin Niyazü'l-Müznibin’i</t>
+          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>810</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255527202</t>
+          <t>9786255527233</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Rus Halk Masallarında Mitolojik Kadınlar</t>
+          <t>Ali Zelili'nin Niyazü'l-Müznibin’i</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>297</v>
+        <v>810</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255527226</t>
+          <t>9786255527202</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji Perspektifinden Kültür, Edebiyat ve Dil Çalışmaları</t>
+          <t>Rus Halk Masallarında Mitolojik Kadınlar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>405</v>
+        <v>297</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256470491</t>
+          <t>9786255527226</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ürdün Bedevileri</t>
+          <t>Ekoloji Perspektifinden Kültür, Edebiyat ve Dil Çalışmaları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>338</v>
+        <v>405</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255527196</t>
+          <t>9786256470491</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Çocuğun Bugünü</t>
+          <t>Ürdün Bedevileri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>472</v>
+        <v>338</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255527158</t>
+          <t>9786255527196</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Emiri ve Farsça Divanı</t>
+          <t>İçimizdeki Çocuğun Bugünü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>675</v>
+        <v>472</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255527165</t>
+          <t>9786255527158</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Menakıb-ı Aşık Garib</t>
+          <t>Yusuf Emiri ve Farsça Divanı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>324</v>
+        <v>675</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255527189</t>
+          <t>9786255527165</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Semiotics in Charlie Chaplin Films</t>
+          <t>Şerh-i Menakıb-ı Aşık Garib</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>297</v>
+        <v>324</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255527172</t>
+          <t>9786255527189</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>A Representation of Periphery and Centre in the Context of Hybridity and Mimicry Theories: The Grass is Singing (1950) And The Lonely Londoners (1956)</t>
+          <t>Semiotics in Charlie Chaplin Films</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>270</v>
+        <v>297</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256470842</t>
+          <t>9786255527172</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet Öncesi Türklerde Diplomasi ve Hunlar Dönemi</t>
+          <t>A Representation of Periphery and Centre in the Context of Hybridity and Mimicry Theories: The Grass is Singing (1950) And The Lonely Londoners (1956)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>297</v>
+        <v>270</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256470927</t>
+          <t>9786256470842</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Fatsa'nın Tarihi Eserleri Üzerine Bilimsel Çalışmalar (Ciltli)</t>
+          <t>İslamiyet Öncesi Türklerde Diplomasi ve Hunlar Dönemi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>3375</v>
+        <v>297</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259809793</t>
+          <t>9786256470927</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>10. ve 11. Yüzyıllarda Sîstân’ın Siyasi Tarihi</t>
+          <t>Fatsa'nın Tarihi Eserleri Üzerine Bilimsel Çalışmalar (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>472</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255527004</t>
+          <t>9786259809793</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Derviş Mehmed Bahtinin Manzum Tercemei Şiratül-İslamı(Metin-İnceleme)</t>
+          <t>10. ve 11. Yüzyıllarda Sîstân’ın Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>1012</v>
+        <v>472</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255527080</t>
+          <t>9786255527004</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kahramanmaraş Ekinözü Ağzı</t>
+          <t>Derviş Mehmed Bahtinin Manzum Tercemei Şiratül-İslamı(Metin-İnceleme)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>500</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256470880</t>
+          <t>9786255527080</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Ahi Evran Üniversitesi Türk Dili ve Edebiyatı Bölümü 25. Yıl Armağan Kitabı</t>
+          <t>Kahramanmaraş Ekinözü Ağzı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>472</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255527134</t>
+          <t>9786256470880</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatinda Mikdad ve Miyase Hikayeleri: Abdinin Mikdad Bin Esved ve Miyase Mesnevisi</t>
+          <t>Kırşehir Ahi Evran Üniversitesi Türk Dili ve Edebiyatı Bölümü 25. Yıl Armağan Kitabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>446</v>
+        <v>472</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256470958</t>
+          <t>9786255527134</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Suriyeli Arap Sığınmacılarda Dil ve Kültür İncelemesi (Malatya Kampı Örneği)</t>
+          <t>Türk Edebiyatinda Mikdad ve Miyase Hikayeleri: Abdinin Mikdad Bin Esved ve Miyase Mesnevisi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>446</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255527011</t>
+          <t>9786256470958</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili ve Edebiyatı ve İslami İlimlerde Oryantalizm Yazıları</t>
+          <t>Suriyeli Arap Sığınmacılarda Dil ve Kültür İncelemesi (Malatya Kampı Örneği)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>364</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256470972</t>
+          <t>9786255527011</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Munifin El-Babul-Meftuh Adlı Öykü Seçkisinin Teknik İncelemesi</t>
+          <t>Arap Dili ve Edebiyatı ve İslami İlimlerde Oryantalizm Yazıları</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>472</v>
+        <v>364</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255527103</t>
+          <t>9786256470972</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Hırkayla Taltif Edilen Bir Şiir: Kasidei Bürde Üzerine Yazılmış Bir Haşiye ve Hulasası</t>
+          <t>Abdurrahman Munifin El-Babul-Meftuh Adlı Öykü Seçkisinin Teknik İncelemesi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>405</v>
+        <v>472</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255527097</t>
+          <t>9786255527103</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Ticaret Raporlarında Filistin (1900-1912)</t>
+          <t>Kutlu Hırkayla Taltif Edilen Bir Şiir: Kasidei Bürde Üzerine Yazılmış Bir Haşiye ve Hulasası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>338</v>
+        <v>405</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255527141</t>
+          <t>9786255527097</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Değerler Abidesi Hüseyin Nihal Atsız</t>
+          <t>İngiliz Ticaret Raporlarında Filistin (1900-1912)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255527110</t>
+          <t>9786255527141</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şemsi Ahmed Paşanın Tercümetül-Vikaye ve İtikadnmaesi</t>
+          <t>Değerler Abidesi Hüseyin Nihal Atsız</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>243</v>
+        <v>405</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255527059</t>
+          <t>9786255527110</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ziraat Bankası Tarihi (1863-1938)</t>
+          <t>Şemsi Ahmed Paşanın Tercümetül-Vikaye ve İtikadnmaesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>472</v>
+        <v>243</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256470965</t>
+          <t>9786255527059</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sporda Çok Boyutlu Yaklaşımlar</t>
+          <t>Ziraat Bankası Tarihi (1863-1938)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>338</v>
+        <v>472</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255527066</t>
+          <t>9786256470965</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Aşık Şenlikin Şiirlerinin Dili (Giriş-Gramer-Metin-Dizin)</t>
+          <t>Sporda Çok Boyutlu Yaklaşımlar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>878</v>
+        <v>338</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255527028</t>
+          <t>9786255527066</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Şirvanlı Ferdi ve Divançesi</t>
+          <t>Aşık Şenlikin Şiirlerinin Dili (Giriş-Gramer-Metin-Dizin)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>338</v>
+        <v>878</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256470996</t>
+          <t>9786255527028</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dil Edebiyat ve Çeviribilimde Farklı Yaklaşımlar</t>
+          <t>Şirvanlı Ferdi ve Divançesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>297</v>
+        <v>338</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256470989</t>
+          <t>9786256470996</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Halleri Risalesi</t>
+          <t>Dil Edebiyat ve Çeviribilimde Farklı Yaklaşımlar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>135</v>
+        <v>297</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256470811</t>
+          <t>9786256470989</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi Eyyubiler Dönemi</t>
+          <t>Çocukluk Halleri Risalesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>472</v>
+        <v>135</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256470828</t>
+          <t>9786256470811</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Yurttaş Armağan Kitabı</t>
+          <t>Arap Edebiyatı Tarihi Eyyubiler Dönemi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>810</v>
+        <v>472</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256470804</t>
+          <t>9786256470828</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Arap Kaynaklarında Türkler</t>
+          <t>Hüseyin Yurttaş Armağan Kitabı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>472</v>
+        <v>810</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255527035</t>
+          <t>9786256470804</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arşiv Vesikalarına Göre Osmanlı - İran İlişkileri (1914-1918)</t>
+          <t>Arap Kaynaklarında Türkler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>243</v>
+        <v>472</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255527127</t>
+          <t>9786255527035</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hurşid ve Mahımihri Hikayesi</t>
+          <t>Osmanlı Arşiv Vesikalarına Göre Osmanlı - İran İlişkileri (1914-1918)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255527073</t>
+          <t>9786255527127</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Melda Akbaş'ın "So Wıe Ich Wıll" Adlı Romanında Kültürelerarasılık</t>
+          <t>Hurşid ve Mahımihri Hikayesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>216</v>
+        <v>236</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256470835</t>
+          <t>9786255527073</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ahlakın Hikmetle Kesişen Çizgisi: Ragıb Paşa Divanı'nda Erdemli İnsan Modeli</t>
+          <t>Melda Akbaş'ın "So Wıe Ich Wıll" Adlı Romanında Kültürelerarasılık</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>324</v>
+        <v>216</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256470941</t>
+          <t>9786256470835</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'un Beyleri Saltuklular</t>
+          <t>Ahlakın Hikmetle Kesişen Çizgisi: Ragıb Paşa Divanı'nda Erdemli İnsan Modeli</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>338</v>
+        <v>324</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255527042</t>
+          <t>9786256470941</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hans Joas'ın Ahlak Anlayışı</t>
+          <t>Erzurum'un Beyleri Saltuklular</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>297</v>
+        <v>338</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256470934</t>
+          <t>9786255527042</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Göçerlikten Yerleşikliğe Bozok Sancağında Mamalı Türkmenleri (16-19 Yüzyıl)</t>
+          <t>Hans Joas'ın Ahlak Anlayışı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>364</v>
+        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256470774</t>
+          <t>9786256470934</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sibirya Destanlarında Kahramanın Erginlenme Süreçleri</t>
+          <t>Göçerlikten Yerleşikliğe Bozok Sancağında Mamalı Türkmenleri (16-19 Yüzyıl)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>472</v>
+        <v>364</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256470897</t>
+          <t>9786256470774</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Modern Mısır Romancılarından ‘Alî el-Cârim ve “Seyyidetu’l-Ḳuṣûr, Meraḥu’l-Velîd, Şâ’ir Melik ve Ğadetu’r-Reşîd” Romanlarının Çözümlemesi</t>
+          <t>Sibirya Destanlarında Kahramanın Erginlenme Süreçleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>324</v>
+        <v>472</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256470866</t>
+          <t>9786256470897</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Halk Hikayelerinin Elektronik Kültür Ortamındaki Serüveni</t>
+          <t>Modern Mısır Romancılarından ‘Alî el-Cârim ve “Seyyidetu’l-Ḳuṣûr, Meraḥu’l-Velîd, Şâ’ir Melik ve Ğadetu’r-Reşîd” Romanlarının Çözümlemesi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>742</v>
+        <v>324</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256470873</t>
+          <t>9786256470866</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Kültürel Boyutlarıyla Fatsa</t>
+          <t>Halk Hikayelerinin Elektronik Kültür Ortamındaki Serüveni</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>608</v>
+        <v>742</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256470859</t>
+          <t>9786256470873</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Arap Şiirinde Öz Mersiye (Risâu’n-nefs)</t>
+          <t>Tarihi ve Kültürel Boyutlarıyla Fatsa</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>338</v>
+        <v>608</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256470910</t>
+          <t>9786256470859</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İncesu</t>
+          <t>Dünden Bugüne Arap Şiirinde Öz Mersiye (Risâu’n-nefs)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>364</v>
+        <v>338</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256470903</t>
+          <t>9786256470910</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yöneticilere Tavsiyeler</t>
+          <t>İncesu</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>135</v>
+        <v>364</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256470729</t>
+          <t>9786256470903</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Modernist Düşüncede Vahiy ve Mucize İnancına İlişkin Sapmalar</t>
+          <t>Yöneticilere Tavsiyeler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>324</v>
+        <v>135</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256470750</t>
+          <t>9786256470729</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz'de Rum Ayrılıkçılığı</t>
+          <t>Modernist Düşüncede Vahiy ve Mucize İnancına İlişkin Sapmalar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>378</v>
+        <v>324</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256470767</t>
+          <t>9786256470750</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatında Edebi Akımlar</t>
+          <t>Karadeniz'de Rum Ayrılıkçılığı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>297</v>
+        <v>378</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256470798</t>
+          <t>9786256470767</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>E. E. Hirsch'in Ankara Hukuk Fakültesi Kütüphane Defteri</t>
+          <t>Arap Edebiyatında Edebi Akımlar</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>297</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256470781</t>
+          <t>9786256470798</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Okuryazarlık Becerileri</t>
+          <t>E. E. Hirsch'in Ankara Hukuk Fakültesi Kütüphane Defteri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>280</v>
+        <v>297</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256470712</t>
+          <t>9786256470781</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>XIX. ve XX. Yüzyıl Arap Edebiyatında Tarihi Roman Mısır, Suriye, Lübnan Örneği</t>
+          <t>Dijital Çağda Okuryazarlık Becerileri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>378</v>
+        <v>280</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256470736</t>
+          <t>9786256470712</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Türkçesi El Kitabı</t>
+          <t>XIX. ve XX. Yüzyıl Arap Edebiyatında Tarihi Roman Mısır, Suriye, Lübnan Örneği</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>256</v>
+        <v>378</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256470705</t>
+          <t>9786256470736</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Usulü</t>
+          <t>Azerbaycan Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>608</v>
+        <v>256</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256470682</t>
+          <t>9786256470705</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Modern Lübnan Edebiyatında Nesir</t>
+          <t>Tefsir Usulü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>378</v>
+        <v>608</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256470675</t>
+          <t>9786256470682</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Erk Söylemi Temelinde Bir Anlam İncelemesi: Orhun Yazıtları</t>
+          <t>Modern Lübnan Edebiyatında Nesir</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>364</v>
+        <v>378</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256470699</t>
+          <t>9786256470675</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Süreyc Türki: Hicaz Gına Ekolü Öncüsü</t>
+          <t>Erk Söylemi Temelinde Bir Anlam İncelemesi: Orhun Yazıtları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>675</v>
+        <v>364</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256470668</t>
+          <t>9786256470699</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti’nin Kuruluşunun 100. Yılı Anısına Danişmentli Havzasında Kültür ve Tarih Ordu</t>
+          <t>Abdullah Süreyc Türki: Hicaz Gına Ekolü Öncüsü</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>675</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259969688</t>
+          <t>9786256470668</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Medeniyet Dili Türkçe</t>
+          <t>Türkiye Cumhuriyeti’nin Kuruluşunun 100. Yılı Anısına Danişmentli Havzasında Kültür ve Tarih Ordu</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>400</v>
+        <v>675</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256470538</t>
+          <t>9786259969688</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>XIX. Yüzyılda Kırkkilise [Kırklareli]</t>
+          <t>Dünya ve Medeniyet Dili Türkçe</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256470521</t>
+          <t>9786256470538</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yazılmadık Bir Şarkının Gölgesinde Şerafettin Akıncıoğlu</t>
+          <t>XIX. Yüzyılda Kırkkilise [Kırklareli]</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256470637</t>
+          <t>9786256470521</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlatım Dünyası Edebi Tarzlar</t>
+          <t>Yazılmadık Bir Şarkının Gölgesinde Şerafettin Akıncıoğlu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>401</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256470651</t>
+          <t>9786256470637</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Aşıklık Geleneği ve Ordu Yöresi Aşıklık Geleneği</t>
+          <t>Klasik Türk Şiirinin Anlatım Dünyası Edebi Tarzlar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>364</v>
+        <v>401</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256470644</t>
+          <t>9786256470651</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Tuhfe-yi Vehbi Şerbi: Müntehab-ı Lebib</t>
+          <t>Aşıklık Geleneği ve Ordu Yöresi Aşıklık Geleneği</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>456</v>
+        <v>364</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256470620</t>
+          <t>9786256470644</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Antalya İli Korkuteli İlçesi Çıvgalar Köyü ve Yörükleri</t>
+          <t>Tuhfe-yi Vehbi Şerbi: Müntehab-ı Lebib</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>364</v>
+        <v>456</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256470439</t>
+          <t>9786256470620</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Nevzat H. Yanık Armağanı</t>
+          <t>Antalya İli Korkuteli İlçesi Çıvgalar Köyü ve Yörükleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>456</v>
+        <v>364</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256470606</t>
+          <t>9786256470439</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname Ve Coğrafi Eserlerde Erzincan</t>
+          <t>Prof. Dr. Nevzat H. Yanık Armağanı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>383</v>
+        <v>456</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256470613</t>
+          <t>9786256470606</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesine Giriş</t>
+          <t>Seyahatname Ve Coğrafi Eserlerde Erzincan</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>364</v>
+        <v>383</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256470422</t>
+          <t>9786256470613</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Miras Hukuku</t>
+          <t>Osmanlı Türkçesine Giriş</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>236</v>
+        <v>364</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256470255</t>
+          <t>9786256470422</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Farsça Halk Hikayesi Emir Ersalan-ı Namdar'da Aşık İle Maşuk</t>
+          <t>Miras Hukuku</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>310</v>
+        <v>236</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786250017814</t>
+          <t>9786256470255</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Grafo Fonoloji</t>
+          <t>Farsça Halk Hikayesi Emir Ersalan-ı Namdar'da Aşık İle Maşuk</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>1640</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256470514</t>
+          <t>9786250017814</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Abbasi Emirlikleri Döneminde Kültür ve Edebiyat</t>
+          <t>Grafo Fonoloji</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>346</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256470460</t>
+          <t>9786256470514</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kuran'ın Allah Tasvirleri</t>
+          <t>Abbasi Emirlikleri Döneminde Kültür ve Edebiyat</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>364</v>
+        <v>346</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256470446</t>
+          <t>9786256470460</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Üslup Stilistik Bir İnceleme Subhi Fahmavi Romanları Örneği</t>
+          <t>Kuran'ın Allah Tasvirleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>401</v>
+        <v>364</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256470576</t>
+          <t>9786256470446</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatta Mitolojik Yansımalar</t>
+          <t>Üslup Stilistik Bir İnceleme Subhi Fahmavi Romanları Örneği</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>255</v>
+        <v>401</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256470477</t>
+          <t>9786256470576</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Selimzade Emni ve Şiirleri</t>
+          <t>Edebiyatta Mitolojik Yansımalar</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>255</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256470453</t>
+          <t>9786256470477</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Arkeoloji Eğitim-Öğretimi: Eckhard Unger'in İlmi Asarı Atika Medhali Adlı Eseri</t>
+          <t>Selimzade Emni ve Şiirleri</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>255</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256470385</t>
+          <t>9786256470453</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında Sanat Tarihi Çalışmaları</t>
+          <t>Osmanlı'da Arkeoloji Eğitim-Öğretimi: Eckhard Unger'in İlmi Asarı Atika Medhali Adlı Eseri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>364</v>
+        <v>255</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256470484</t>
+          <t>9786256470385</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Atilla Destanı'nda Metinlerarasılık Kültürel Bellekte Simge Düzeyleri</t>
+          <t>Cumhuriyetin 100. Yılında Sanat Tarihi Çalışmaları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>405</v>
+        <v>364</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256470507</t>
+          <t>9786256470484</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili ve Edebiyatında Oryantalizm Yazıları</t>
+          <t>Atilla Destanı'nda Metinlerarasılık Kültürel Bellekte Simge Düzeyleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>273</v>
+        <v>405</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256470415</t>
+          <t>9786256470507</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Perde Gazelleri</t>
+          <t>Arap Dili ve Edebiyatında Oryantalizm Yazıları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>456</v>
+        <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256470408</t>
+          <t>9786256470415</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Ortaoyunu Belleğinde Kent, Meslek ve Oyun</t>
+          <t>Karagöz Perde Gazelleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>338</v>
+        <v>456</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256470170</t>
+          <t>9786256470408</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Enveri Divanı</t>
+          <t>Ortaoyunu Belleğinde Kent, Meslek ve Oyun</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>720</v>
+        <v>338</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256470217</t>
+          <t>9786256470170</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı Hikayesi (Elazığ Cöngü)</t>
+          <t>Enveri Divanı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>160</v>
+        <v>720</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256470347</t>
+          <t>9786256470217</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Hikaye-i Cihan Şah</t>
+          <t>Kerem ile Aslı Hikayesi (Elazığ Cöngü)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>346</v>
+        <v>160</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256470248</t>
+          <t>9786256470347</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Hakani Mehmed Bey Hilye-i Hakani</t>
+          <t>Hikaye-i Cihan Şah</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>456</v>
+        <v>346</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256470309</t>
+          <t>9786256470248</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in 100. Yılında Kadın Araştırmacıların Sosyal Bilimler Çalışmaları - 2</t>
+          <t>Hakani Mehmed Bey Hilye-i Hakani</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>160</v>
+        <v>456</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256470231</t>
+          <t>9786256470309</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Özbek Türkçesinde Yapım Unsurları</t>
+          <t>Cumhuriyet'in 100. Yılında Kadın Araştırmacıların Sosyal Bilimler Çalışmaları - 2</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>310</v>
+        <v>160</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256470392</t>
+          <t>9786256470231</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kars İlindeki Turizm Varlıklarının Küreselleşmenin Etkisi ile İncelenmesi ve CBS Analizi</t>
+          <t>Özbek Türkçesinde Yapım Unsurları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>418</v>
+        <v>310</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256470354</t>
+          <t>9786256470392</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Bilimi Araştırmalarında Cönkler</t>
+          <t>Kars İlindeki Turizm Varlıklarının Küreselleşmenin Etkisi ile İncelenmesi ve CBS Analizi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>364</v>
+        <v>418</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256470279</t>
+          <t>9786256470354</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Oltu ve Yöresi Folkloru</t>
+          <t>Türk Halk Bilimi Araştırmalarında Cönkler</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256470323</t>
+          <t>9786256470279</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in 100. Yılında Batı Edebiyatlarında Kültür Üzerine Düşünceler</t>
+          <t>Oltu ve Yöresi Folkloru</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>182</v>
+        <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256470149</t>
+          <t>9786256470323</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk İnançlarında ve Hekimliğinde Üzerlik</t>
+          <t>Cumhuriyet'in 100. Yılında Batı Edebiyatlarında Kültür Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>219</v>
+        <v>182</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256470316</t>
+          <t>9786256470149</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ahizade Abdülhalim Efendi'nin Şevahidü'n-Nübüvve Tercümesi</t>
+          <t>Türk Halk İnançlarında ve Hekimliğinde Üzerlik</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>821</v>
+        <v>219</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256470378</t>
+          <t>9786256470316</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Aşık Ahmet Sarıgül</t>
+          <t>Ahizade Abdülhalim Efendi'nin Şevahidü'n-Nübüvve Tercümesi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>310</v>
+        <v>821</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256470262</t>
+          <t>9786256470378</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Oryantalist Perspektif ile Klasik Arap Şiiri</t>
+          <t>Aşık Ahmet Sarıgül</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>364</v>
+        <v>310</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256470361</t>
+          <t>9786256470262</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Araplarda Halk İnanışları Bid'at</t>
+          <t>Oryantalist Perspektif ile Klasik Arap Şiiri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>170</v>
+        <v>364</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256470187</t>
+          <t>9786256470361</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Süleyman 2 (1687-1691)</t>
+          <t>Araplarda Halk İnanışları Bid'at</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>405</v>
+        <v>170</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256470286</t>
+          <t>9786256470187</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Tosyalı Za'ifi'nin Manzum Menasik-i Hacc'ı</t>
+          <t>Süleyman 2 (1687-1691)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>328</v>
+        <v>405</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256470293</t>
+          <t>9786256470286</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Melami Meşrep Bir Şair Rıfkı Melül Meriç</t>
+          <t>Tosyalı Za'ifi'nin Manzum Menasik-i Hacc'ı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>319</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256470224</t>
+          <t>9786256470293</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Metinlerle Türkçeden Rusçaya Çeviri Uygulamaları (B1 Seviye)</t>
+          <t>Melami Meşrep Bir Şair Rıfkı Melül Meriç</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>364</v>
+        <v>319</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256470194</t>
+          <t>9786256470224</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Öykü Bakışlı Kız - Sözün Tadına Meftun Bir Hikayeci: Ayşe Kilimci</t>
+          <t>Metinlerle Türkçeden Rusçaya Çeviri Uygulamaları (B1 Seviye)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>450</v>
+        <v>364</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256470132</t>
+          <t>9786256470194</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir’den Derlenen Masalların Kohlberg’in Kuramı Işığında İncelenmesi</t>
+          <t>Öykü Bakışlı Kız - Sözün Tadına Meftun Bir Hikayeci: Ayşe Kilimci</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>405</v>
+        <v>450</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256470163</t>
+          <t>9786256470132</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Edebiyatı</t>
+          <t>Kırşehir’den Derlenen Masalların Kohlberg’in Kuramı Işığında İncelenmesi</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>405</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256470200</t>
+          <t>9786256470163</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>15. ve 16. Yüzyıllarda Türk Seyyahların Gözünden Çin</t>
+          <t>Çocuk Edebiyatı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>328</v>
+        <v>405</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256470118</t>
+          <t>9786256470200</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Futbolcu Kampı Turizmi</t>
+          <t>15. ve 16. Yüzyıllarda Türk Seyyahların Gözünden Çin</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>401</v>
+        <v>328</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256470095</t>
+          <t>9786256470118</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Kültüründe Buğday</t>
+          <t>Türkiye’de Futbolcu Kampı Turizmi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>338</v>
+        <v>401</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256470101</t>
+          <t>9786256470095</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Modernizm Sorunsalı</t>
+          <t>Türk Halk Kültüründe Buğday</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>273</v>
+        <v>338</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256470057</t>
+          <t>9786256470101</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Keman Eğitiminde Özgün Bestelerle Yay Tekniklerinin Kullanımı</t>
+          <t>Modernizm Sorunsalı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>328</v>
+        <v>273</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256470125</t>
+          <t>9786256470057</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kelkit Yöresinin Dil ve Kültür Özellikleri Üzerine Bir İnceleme</t>
+          <t>Keman Eğitiminde Özgün Bestelerle Yay Tekniklerinin Kullanımı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>364</v>
+        <v>328</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256470019</t>
+          <t>9786256470125</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Aşka Ve Zevke Adanmışlığın Simgesi Bir Esriklik Mekanı Divan Şiirinde Meyhane</t>
+          <t>Kelkit Yöresinin Dil ve Kültür Özellikleri Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>328</v>
+        <v>364</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256470156</t>
+          <t>9786256470019</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Çalgı Öğretiminde Güncel Yaklaşımlar</t>
+          <t>Aşka Ve Zevke Adanmışlığın Simgesi Bir Esriklik Mekanı Divan Şiirinde Meyhane</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>364</v>
+        <v>328</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256470064</t>
+          <t>9786256470156</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinde Dostluk Üzerine Bilgece Öğütler</t>
+          <t>Çalgı Öğretiminde Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>165</v>
+        <v>364</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256470071</t>
+          <t>9786256470064</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Direnişten Dirilişe Sakarya</t>
+          <t>Arap Şiirinde Dostluk Üzerine Bilgece Öğütler</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>456</v>
+        <v>165</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057244666</t>
+          <t>9786256470071</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Işığında Kemal Edib Şiiri</t>
+          <t>Direnişten Dirilişe Sakarya</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>270</v>
+        <v>456</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256470026</t>
+          <t>9786057244666</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Exploring Turkish Students' Anxiety Towards Speaking English in The Classroom: Strategies for Enhancing Speaking Confidence</t>
+          <t>Tasavvuf Işığında Kemal Edib Şiiri</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>223</v>
+        <v>270</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256470040</t>
+          <t>9786256470026</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Milli Mücadelenin Yorgun Savaşçıları Eski Subaylar</t>
+          <t>Exploring Turkish Students' Anxiety Towards Speaking English in The Classroom: Strategies for Enhancing Speaking Confidence</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>321</v>
+        <v>223</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057244673</t>
+          <t>9786256470040</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>La'li Dolab-name</t>
+          <t>Türk Romanında Milli Mücadelenin Yorgun Savaşçıları Eski Subaylar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>406</v>
+        <v>321</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057244642</t>
+          <t>9786057244673</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kadın Araştırmacıların Sosyal Bilimler Çalışmaları</t>
+          <t>La'li Dolab-name</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>344</v>
+        <v>406</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256470033</t>
+          <t>9786057244642</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayelerinde Şiddet</t>
+          <t>Kadın Araştırmacıların Sosyal Bilimler Çalışmaları</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>296</v>
+        <v>344</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057244659</t>
+          <t>9786256470033</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Seyfü'l Müluk ile Bedi'ül Cemal Hikayesinin Farsça Versiyonu</t>
+          <t>Dede Korkut Hikayelerinde Şiddet</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>236</v>
+        <v>296</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057223746</t>
+          <t>9786057244659</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Boyu Öğrenme ve Girişimcilik - Halk Eğitimi Merkezleri Üzerine Bir Değerlendirme</t>
+          <t>Seyfü'l Müluk ile Bedi'ül Cemal Hikayesinin Farsça Versiyonu</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>296</v>
+        <v>236</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257351980</t>
+          <t>9786057223746</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Comparative Literature</t>
+          <t>Yaşam Boyu Öğrenme ve Girişimcilik - Halk Eğitimi Merkezleri Üzerine Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>223</v>
+        <v>296</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057244635</t>
+          <t>9786257351980</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yazım Becerilerini Geliştirmenin Bir Aracı Olarak Rusça Derslerinde Modelleme моделирование на уроках русского языка как средство формирования орфографического навыка</t>
+          <t>Comparative Literature</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>171</v>
+        <v>223</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057223784</t>
+          <t>9786057244635</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Göstergebilim - Dil, Kültür, Çeviri Araştırmaları</t>
+          <t>Yazım Becerilerini Geliştirmenin Bir Aracı Olarak Rusça Derslerinde Modelleme моделирование на уроках русского языка как средство формирования орфографического навыка</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>209</v>
+        <v>171</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057223739</t>
+          <t>9786057223784</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Münci İnhimak-I Memat (İnceleme - Metin – Sözlük)</t>
+          <t>Göstergebilim - Dil, Kültür, Çeviri Araştırmaları</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>332</v>
+        <v>209</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057244611</t>
+          <t>9786057223739</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Rasim Özdenören Hakkında Bir Monografi Çalışması</t>
+          <t>Mehmed Münci İnhimak-I Memat (İnceleme - Metin – Sözlük)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>860</v>
+        <v>332</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057244628</t>
+          <t>9786057244611</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Soysal’ın Romanlarında Modernizm ve Kadın</t>
+          <t>Rasim Özdenören Hakkında Bir Monografi Çalışması</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>296</v>
+        <v>860</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057244604</t>
+          <t>9786057244628</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Gelibolulu Mustafa Ali'nin Künhü'l- Ahbarı'nın IV. Rüknünün Kaynakları</t>
+          <t>Sevgi Soysal’ın Romanlarında Modernizm ve Kadın</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>616</v>
+        <v>296</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057223777</t>
+          <t>9786057244604</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Erzincan Okyanusu’nun Kanıtları "Fosiller”</t>
+          <t>Gelibolulu Mustafa Ali'nin Künhü'l- Ahbarı'nın IV. Rüknünün Kaynakları</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>640</v>
+        <v>616</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057223760</t>
+          <t>9786057223777</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Miftaḥu’l - Edeb (İnceleme - Metin - Dizin)</t>
+          <t>Erzincan Okyanusu’nun Kanıtları "Fosiller”</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>984</v>
+        <v>640</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057223722</t>
+          <t>9786057223760</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Söz Ustası</t>
+          <t>Miftaḥu’l - Edeb (İnceleme - Metin - Dizin)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>296</v>
+        <v>984</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257351898</t>
+          <t>9786057223722</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Fatsa ve Yöresi Tarihi I-II Kutulu Takım</t>
+          <t>Söz Ustası</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>1112</v>
+        <v>296</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057223753</t>
+          <t>9786257351898</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Araştırmaları</t>
+          <t>Fatsa ve Yöresi Tarihi I-II Kutulu Takım</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>296</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057223791</t>
+          <t>9786057223753</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Bozok'tan Yozgat'a Köy ve Köylüler</t>
+          <t>Eğitim Araştırmaları</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>370</v>
+        <v>296</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257351843</t>
+          <t>9786057223791</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında İşçiler</t>
+          <t>Bozok'tan Yozgat'a Köy ve Köylüler</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>394</v>
+        <v>370</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057223715</t>
+          <t>9786257351843</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Okuma Niyetleri</t>
+          <t>Türk Romanında İşçiler</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>394</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257351997</t>
+          <t>9786057223715</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Konjugation - Im Deutschen Und Im Türkischen</t>
+          <t>Kur’an Okuma Niyetleri</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>197</v>
+        <v>394</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257351836</t>
+          <t>9786257351997</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Eynesil İlçesinin Kültürel Coğrafyası</t>
+          <t>Konjugation - Im Deutschen Und Im Türkischen</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>344</v>
+        <v>197</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257351959</t>
+          <t>9786257351836</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teorik ve Ampirik Çalışmalar</t>
+          <t>Eynesil İlçesinin Kültürel Coğrafyası</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>321</v>
+        <v>344</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257351973</t>
+          <t>9786257351959</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - III</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teorik ve Ampirik Çalışmalar</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>369</v>
+        <v>321</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257351966</t>
+          <t>9786257351973</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - II</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - III</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>344</v>
+        <v>369</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257351539</t>
+          <t>9786257351966</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı Hikayesi</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - II</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>321</v>
+        <v>344</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257351935</t>
+          <t>9786257351539</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Modern Arap Şiirinde İğtirab</t>
+          <t>Kerem ile Aslı Hikayesi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>296</v>
+        <v>321</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257351928</t>
+          <t>9786257351935</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Şiirle Servet Kazanan Ünlü Şair - Selm El-Hasir</t>
+          <t>Modern Arap Şiirinde İğtirab</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>171</v>
+        <v>296</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257351874</t>
+          <t>9786257351928</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Tarihi Gerçeklik</t>
+          <t>Şiirle Servet Kazanan Ünlü Şair - Selm El-Hasir</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>344</v>
+        <v>171</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057223708</t>
+          <t>9786257351874</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Cem Sultan'ın Sergüzeşti</t>
+          <t>Türk Romanında Tarihi Gerçeklik</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>369</v>
+        <v>344</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257351942</t>
+          <t>9786057223708</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Şehir</t>
+          <t>Cem Sultan'ın Sergüzeşti</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>273</v>
+        <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257351881</t>
+          <t>9786257351942</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Büyük Selçuklular ve Irak Selçuklularında Divan-ı Ala</t>
+          <t>Edebiyat ve Şehir</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>418</v>
+        <v>273</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257351720</t>
+          <t>9786257351881</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Serdar Mutçalı'nın Modern Arapça Sözlüğü'ndeki Terimlerin Oluşma</t>
+          <t>Büyük Selçuklular ve Irak Selçuklularında Divan-ı Ala</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>418</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257351775</t>
+          <t>9786257351720</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Müzikte Güncel Çalışmalar</t>
+          <t>Serdar Mutçalı'nın Modern Arapça Sözlüğü'ndeki Terimlerin Oluşma</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>236</v>
+        <v>418</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257351805</t>
+          <t>9786257351775</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Varlıktan Eyleme İnsanın Hiyerarşideki Konumu</t>
+          <t>Müzikte Güncel Çalışmalar</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>358</v>
+        <v>236</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257351713</t>
+          <t>9786257351805</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Recai-Zade Ahmed Cevdet Divançesi</t>
+          <t>Varlıktan Eyleme İnsanın Hiyerarşideki Konumu</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>332</v>
+        <v>358</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257351799</t>
+          <t>9786257351713</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Reyyi Yusuf Konevi'nin Manzum Akaid Tercümesi: Nürü'lhüda</t>
+          <t>Recai-Zade Ahmed Cevdet Divançesi</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>332</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257351829</t>
+          <t>9786257351799</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bir Güfte Mecmuası: Mecmu’atü’l-Leta’if Sandukatü’l-Ma’arif</t>
+          <t>Reyyi Yusuf Konevi'nin Manzum Akaid Tercümesi: Nürü'lhüda</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>405</v>
+        <v>332</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257351782</t>
+          <t>9786257351829</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Süleyman-name</t>
+          <t>Bir Güfte Mecmuası: Mecmu’atü’l-Leta’if Sandukatü’l-Ma’arif</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>369</v>
+        <v>405</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257351867</t>
+          <t>9786257351782</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Adana’da Sosyal ve Ekonomik Hayat</t>
+          <t>Süleyman-name</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>321</v>
+        <v>369</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257351812</t>
+          <t>9786257351867</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Carullah Zemahşeri'den Altın Öğütler</t>
+          <t>Adana’da Sosyal ve Ekonomik Hayat</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>270</v>
+        <v>321</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257351737</t>
+          <t>9786257351812</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Suriye ve Filistin Fatihi Selçuklu Meliki el-Melikü'l-Muazzam Atsız b. Uvak (Ciltli)</t>
+          <t>Carullah Zemahşeri'den Altın Öğütler</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>472</v>
+        <v>270</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257351744</t>
+          <t>9786257351737</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Bir Hadisçi Olarak Süfyan b. Uyeyne (H.107/198)</t>
+          <t>Suriye ve Filistin Fatihi Selçuklu Meliki el-Melikü'l-Muazzam Atsız b. Uvak (Ciltli)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>270</v>
+        <v>472</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257351751</t>
+          <t>9786257351744</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Bid'at Ehlinden Hadis Rivayeti</t>
+          <t>Bir Hadisçi Olarak Süfyan b. Uyeyne (H.107/198)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>297</v>
+        <v>270</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257351768</t>
+          <t>9786257351751</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Masalları</t>
+          <t>Bid'at Ehlinden Hadis Rivayeti</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>270</v>
+        <v>297</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257351690</t>
+          <t>9786257351768</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Geçiş Dönemleri</t>
+          <t>Ağrı Masalları</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>308</v>
+        <v>270</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257351683</t>
+          <t>9786257351690</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Türkülerinde Makamsal Özellikler</t>
+          <t>Bitlis Geçiş Dönemleri</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>270</v>
+        <v>308</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257351676</t>
+          <t>9786257351683</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kazak Türkçesi El Kitabı</t>
+          <t>Kırşehir Türkülerinde Makamsal Özellikler</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>324</v>
+        <v>270</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257351706</t>
+          <t>9786257351676</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya İlminin Gelişim Süreci ve XIII. Yüzyılda Anadolu'daki Müslüman Coğrafyacılar</t>
+          <t>Kazak Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>246</v>
+        <v>324</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257351553</t>
+          <t>9786257351706</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kenzü'l-Esrar (Sırlar Hazinesi)</t>
+          <t>Coğrafya İlminin Gelişim Süreci ve XIII. Yüzyılda Anadolu'daki Müslüman Coğrafyacılar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>472</v>
+        <v>246</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257351638</t>
+          <t>9786257351553</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>30 Derste Türkçeden Rusçaya Çeviri (Temel Seviye)</t>
+          <t>Kenzü'l-Esrar (Sırlar Hazinesi)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>270</v>
+        <v>472</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257351621</t>
+          <t>9786257351638</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Ensar Aslan'a Armağan</t>
+          <t>30 Derste Türkçeden Rusçaya Çeviri (Temel Seviye)</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>878</v>
+        <v>270</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257351614</t>
+          <t>9786257351621</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Mecmua-ı Ragıb Mehmed Paşa</t>
+          <t>Prof. Dr. Ensar Aslan'a Armağan</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>297</v>
+        <v>878</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257351577</t>
+          <t>9786257351614</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Mir Seyyid Şerif Divanı</t>
+          <t>Mecmua-ı Ragıb Mehmed Paşa</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>236</v>
+        <v>297</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257351560</t>
+          <t>9786257351577</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Revani'nin Camiün - Nesayih Adlı Eserinin Terminolojik İncelemesi</t>
+          <t>Mir Seyyid Şerif Divanı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257351522</t>
+          <t>9786257351560</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Sührab Name</t>
+          <t>Revani'nin Camiün - Nesayih Adlı Eserinin Terminolojik İncelemesi</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257351669</t>
+          <t>9786257351522</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Abdulhalim Abdullah ve “Lakita, Ba‘De’lğurub, Şeceretu’l-Lablab ve Şemsu’l-Harif” Romanlarının Teknik Çözümlemesi</t>
+          <t>Sührab Name</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257351584</t>
+          <t>9786257351669</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - I</t>
+          <t>Muhammed Abdulhalim Abdullah ve “Lakita, Ba‘De’lğurub, Şeceretu’l-Lablab ve Şemsu’l-Harif” Romanlarının Teknik Çözümlemesi</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257351607</t>
+          <t>9786257351584</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Deli Dumrul</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - I</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>297</v>
+        <v>236</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257351645</t>
+          <t>9786257351607</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Müzikal İşitme ve Müzikal İşitmenin Gelişimi</t>
+          <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>202</v>
+        <v>297</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257351546</t>
+          <t>9786257351645</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Ali Kemal - Raşid Müverrih mi Şair mi?</t>
+          <t>Müzikal İşitme ve Müzikal İşitmenin Gelişimi</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>202</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257351652</t>
+          <t>9786257351546</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı'nda Söz Varlığı İncelemeleri</t>
+          <t>Ali Kemal - Raşid Müverrih mi Şair mi?</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>256</v>
+        <v>202</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257351591</t>
+          <t>9786257351652</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Public Management Reform Experience Of Türkiye</t>
+          <t>Yunus Emre Divanı'nda Söz Varlığı İncelemeleri</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>270</v>
+        <v>256</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257351423</t>
+          <t>9786257351591</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Bir Göç Meselesi: Suriyelilerin Yaşadıkları Sosyal ve Ekonomik Riskler</t>
+          <t>Public Management Reform Experience Of Türkiye</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257351492</t>
+          <t>9786257351423</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Lebib Efendi'nin Miraciyesi</t>
+          <t>Uluslararası Bir Göç Meselesi: Suriyelilerin Yaşadıkları Sosyal ve Ekonomik Riskler</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257351515</t>
+          <t>9786257351492</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Hüsnü Şah İle Selvi Naz Hikayesi</t>
+          <t>Lebib Efendi'nin Miraciyesi</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257351485</t>
+          <t>9786257351515</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Yınal - Selçukluların Kudretli Komutanı ve Üvey Evladı</t>
+          <t>Hüsnü Şah İle Selvi Naz Hikayesi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>135</v>
+        <v>236</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257351010</t>
+          <t>9786257351485</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Razınihan ile Mahfuruze Hikayesi</t>
+          <t>İbrahim Yınal - Selçukluların Kudretli Komutanı ve Üvey Evladı</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>236</v>
+        <v>135</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257351461</t>
+          <t>9786257351010</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Tümleçler “Türkçenin Zenginlikleri”</t>
+          <t>Razınihan ile Mahfuruze Hikayesi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>135</v>
+        <v>236</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257351447</t>
+          <t>9786257351461</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Hikayeti Köroğlu</t>
+          <t>Tümleçler “Türkçenin Zenginlikleri”</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257351478</t>
+          <t>9786257351447</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kırgız Türkçesi El Kitabı</t>
+          <t>Hikayeti Köroğlu</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>324</v>
+        <v>135</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257351508</t>
+          <t>9786257351478</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Lübnanlı Yazar Tevfik Yusuf Avvad ve Yapıtlarında Öne Çıkan Toplumsal</t>
+          <t>Kırgız Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>338</v>
+        <v>324</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257351454</t>
+          <t>9786257351508</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Birleşik Arap Emirlikleri'nde Roman</t>
+          <t>Lübnanlı Yazar Tevfik Yusuf Avvad ve Yapıtlarında Öne Çıkan Toplumsal</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257351416</t>
+          <t>9786257351454</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyıl Şairlerinden Abdi İmam</t>
+          <t>Birleşik Arap Emirlikleri'nde Roman</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257351409</t>
+          <t>9786257351416</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Gülme Teorileri Bağlamında Letayifat-ı Nasreddin Hoca’nın Paris Yazması</t>
+          <t>19. Yüzyıl Şairlerinden Abdi İmam</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>202</v>
+        <v>270</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257351430</t>
+          <t>9786257351409</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Ünsi Hasan Şa'Bani Divanı’nın Dini-Tasavvufi Tahlili</t>
+          <t>Gülme Teorileri Bağlamında Letayifat-ı Nasreddin Hoca’nın Paris Yazması</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>491</v>
+        <v>202</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257351393</t>
+          <t>9786257351430</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Bergama Kozak Yöresi Ağzı</t>
+          <t>Ünsi Hasan Şa'Bani Divanı’nın Dini-Tasavvufi Tahlili</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>338</v>
+        <v>491</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257351386</t>
+          <t>9786257351393</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kazak Şairi Meşhur Jüsip Köpeyulı’nın Hayatı, Eserleri ve Edebî Kişiliği</t>
+          <t>Bergama Kozak Yöresi Ağzı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>675</v>
+        <v>338</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054934034</t>
+          <t>9786257351386</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (1-2)</t>
+          <t>Kazak Şairi Meşhur Jüsip Köpeyulı’nın Hayatı, Eserleri ve Edebî Kişiliği</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>1688</v>
+        <v>675</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257351362</t>
+          <t>9786054934034</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Modernleşme Kıskacında Ortadoğu</t>
+          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (1-2)</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>472</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257351348</t>
+          <t>9786257351362</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Divançe-i İsyanı</t>
+          <t>Modernleşme Kıskacında Ortadoğu</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>236</v>
+        <v>472</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257351294</t>
+          <t>9786257351348</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Arap Şiirinde Mitolojik Unsurlar</t>
+          <t>Divançe-i İsyanı</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257351379</t>
+          <t>9786257351294</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Dasitanı Duhteri Şeyh Abdullah</t>
+          <t>Çağdaş Arap Şiirinde Mitolojik Unsurlar</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257351324</t>
+          <t>9786257351379</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Süleyman Hamdi Kadiri Divanı</t>
+          <t>Dasitanı Duhteri Şeyh Abdullah</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257351355</t>
+          <t>9786257351324</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Soğuk Savaş</t>
+          <t>Şeyh Süleyman Hamdi Kadiri Divanı</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257351300</t>
+          <t>9786257351355</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Necati Öner ve Günümüz Türk Felsefesine Katkıları</t>
+          <t>Edebiyat ve Soğuk Savaş</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257351317</t>
+          <t>9786257351300</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>İbn Zeydun Hayatı Edebi Kişiliği ve Eserleri</t>
+          <t>Necati Öner ve Günümüz Türk Felsefesine Katkıları</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>202</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257351270</t>
+          <t>9786257351317</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Divan Şiirinde Haz</t>
+          <t>İbn Zeydun Hayatı Edebi Kişiliği ve Eserleri</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>405</v>
+        <v>202</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257351331</t>
+          <t>9786257351270</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Hans Fallada'nın “Ayyaş” ve “Küçük Adam Ne Oldu Sana?” Adlı Romanlarında Toplumsal ve Bireysel Gerçeklik</t>
+          <t>Divan Şiirinde Haz</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>236</v>
+        <v>405</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786054370658</t>
+          <t>9786257351331</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Maktel-i Hüseyin</t>
+          <t>Hans Fallada'nın “Ayyaş” ve “Küçük Adam Ne Oldu Sana?” Adlı Romanlarında Toplumsal ve Bireysel Gerçeklik</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786058384477</t>
+          <t>9786054370658</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Farsçaya Giriş</t>
+          <t>Maktel-i Hüseyin</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>300</v>
+        <v>338</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257351263</t>
+          <t>9786058384477</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Piyano Eşlikli Solfej</t>
+          <t>Farsçaya Giriş</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257351287</t>
+          <t>9786257351263</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Ahlat Şehri’nin Kültürel Miras Turizmi Potansiyeli (Renkli) (Ciltli)</t>
+          <t>Piyano Eşlikli Solfej</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059474184</t>
+          <t>9786257351287</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Halim Berekat ve Altı Gün Adlı Romanı</t>
+          <t>Ahlat Şehri’nin Kültürel Miras Turizmi Potansiyeli (Renkli) (Ciltli)</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>189</v>
+        <v>338</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059474146</t>
+          <t>9786059474184</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Modern Arap Şiirinde Yeni Bir Eğilim Kasidetu'n Nesr</t>
+          <t>Halim Berekat ve Altı Gün Adlı Romanı</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>338</v>
+        <v>189</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059474191</t>
+          <t>9786059474146</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Mahmud Teymur ve Bilinmeyenin Çağrısı Adlı Romanı</t>
+          <t>Modern Arap Şiirinde Yeni Bir Eğilim Kasidetu'n Nesr</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059474207</t>
+          <t>9786059474191</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Nedret Divan'ı</t>
+          <t>Mahmud Teymur ve Bilinmeyenin Çağrısı Adlı Romanı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>236</v>
+        <v>202</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059474177</t>
+          <t>9786059474207</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Arap-İslam Edebiyatından Esma-i Hüsna İle Manzum Münacatlar</t>
+          <t>Nedret Divan'ı</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>236</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059474276</t>
+          <t>9786059474177</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Harpi İkonografisi</t>
+          <t>Arap-İslam Edebiyatından Esma-i Hüsna İle Manzum Münacatlar</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786054370719</t>
+          <t>9786059474276</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
+          <t>Türk Sanatında Harpi İkonografisi</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>324</v>
+        <v>270</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059474245</t>
+          <t>9786054370719</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Ürdün Romancılığı</t>
+          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>216</v>
+        <v>324</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059474085</t>
+          <t>9786059474245</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Kar Kristalleri</t>
+          <t>Çağdaş Ürdün Romancılığı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>270</v>
+        <v>216</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257351126</t>
+          <t>9786059474085</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle İkinci Dünya Savaşı</t>
+          <t>Kar Kristalleri</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786054370306</t>
+          <t>9786257351126</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Şehir İmajı</t>
+          <t>Çeşitli Yönleriyle İkinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789759893200</t>
+          <t>9786054370306</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Araştırmaları</t>
+          <t>Şehir İmajı</t>
         </is>
       </c>
       <c r="C257" s="1">
         <v>202</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054370351</t>
+          <t>9789759893200</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Vicdan</t>
+          <t>Sosyoloji Araştırmaları</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>270</v>
+        <v>202</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786054370375</t>
+          <t>9786054370351</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Gürcistan'da Türk Edebiyatı Çalışmaları</t>
+          <t>Vicdan</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059474115</t>
+          <t>9786054370375</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi - 3 : Emeviler Dönemi</t>
+          <t>Gürcistan'da Türk Edebiyatı Çalışmaları</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786054370344</t>
+          <t>9786059474115</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>İslam Dünyasında Klasik Felsefe</t>
+          <t>Arap Edebiyatı Tarihi - 3 : Emeviler Dönemi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>50.63</v>
+        <v>405</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786054370368</t>
+          <t>9786054370344</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesine Giriş</t>
+          <t>İslam Dünyasında Klasik Felsefe</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>15</v>
+        <v>50.63</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054370405</t>
+          <t>9786054370368</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Arapça'da İsimler Ve İsim Türetme</t>
+          <t>Tarih Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>256</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786054370474</t>
+          <t>9786054370405</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Oyunlarının Şamani Kökleri</t>
+          <t>Arapça'da İsimler Ve İsim Türetme</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>338</v>
+        <v>256</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789750191473</t>
+          <t>9786054370474</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlam Dünyası</t>
+          <t>Türk Halk Oyunlarının Şamani Kökleri</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>328</v>
+        <v>338</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786054370238</t>
+          <t>9789750191473</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Bir Sanayileşme Örneği</t>
+          <t>Klasik Türk Şiirinin Anlam Dünyası</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>270</v>
+        <v>328</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789759893262</t>
+          <t>9786054370238</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Şehir Erzurum</t>
+          <t>Kırsal Bir Sanayileşme Örneği</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>40.5</v>
+        <v>270</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054370108</t>
+          <t>9789759893262</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İlyas Efendiyev</t>
+          <t>Kaybolan Şehir Erzurum</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>202</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054370320</t>
+          <t>9786054370108</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Hüsnüne Aşk Olsun (Ciltli)</t>
+          <t>İlyas Efendiyev</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>1000</v>
+        <v>202</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054370313</t>
+          <t>9786054370320</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Halk Hikayesi Olarak Yusuf ile Züleyha</t>
+          <t>Hüsnüne Aşk Olsun (Ciltli)</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>405</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054370177</t>
+          <t>9786054370313</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Gurbannazar Ezizov</t>
+          <t>Halk Hikayesi Olarak Yusuf ile Züleyha</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>17</v>
+        <v>405</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054370429</t>
+          <t>9786054370177</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Farsça Öğrenmenin Kolay Yolu</t>
+          <t>Gurbannazar Ezizov</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>202</v>
+        <v>17</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789759893231</t>
+          <t>9786054370429</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Farsça Cümle Bilgisi</t>
+          <t>Farsça Öğrenmenin Kolay Yolu</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>27.78</v>
+        <v>202</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786056093265</t>
+          <t>9789759893231</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Farsça Cümle Anahtarları</t>
+          <t>Farsça Cümle Bilgisi</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>236</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054370337</t>
+          <t>9786056093265</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Fars Edebiyatında Kaynakbilim</t>
+          <t>Farsça Cümle Anahtarları</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>637</v>
+        <v>236</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786056008221</t>
+          <t>9786054370337</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ama Birlikte</t>
+          <t>Fars Edebiyatında Kaynakbilim</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>236</v>
+        <v>637</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786056008269</t>
+          <t>9786056008221</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu Türkçesi</t>
+          <t>Farklı Ama Birlikte</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>401</v>
+        <v>236</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054370542</t>
+          <t>9786056008269</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Edebi Bilgiler ve Aruz</t>
+          <t>Eski Anadolu Türkçesi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>202</v>
+        <v>401</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786054370160</t>
+          <t>9786054370542</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Dertli Divanı</t>
+          <t>Edebi Bilgiler ve Aruz</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054370559</t>
+          <t>9786054370160</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Lehçeleri ve Edebiyatları Bölümleri İçin Rusça</t>
+          <t>Dertli Divanı</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>90</v>
+        <v>338</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789750191497</t>
+          <t>9786054370559</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Fransız Toplumsal Önceleme Romanı</t>
+          <t>Çağdaş Türk Lehçeleri ve Edebiyatları Bölümleri İçin Rusça</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054370092</t>
+          <t>9789750191497</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Boşnak Halk Masalları</t>
+          <t>Çağdaş Fransız Toplumsal Önceleme Romanı</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>338</v>
+        <v>92</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054370085</t>
+          <t>9786054370092</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Boşnak Halk Efsaneleri</t>
+          <t>Boşnak Halk Masalları</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786054370054</t>
+          <t>9786054370085</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sosyolojisi</t>
+          <t>Boşnak Halk Efsaneleri</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>135</v>
+        <v>338</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054370153</t>
+          <t>9786054370054</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan Bağımsızlığa Kadar Türkmen Romanı</t>
+          <t>Bilgi Sosyolojisi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>450</v>
+        <v>135</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789759893248</t>
+          <t>9786054370153</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Edebiyatında 1960 Nesri</t>
+          <t>Başlangıçtan Bağımsızlığa Kadar Türkmen Romanı</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>338</v>
+        <v>450</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786054370139</t>
+          <t>9789759893248</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Teknikleri 1-2</t>
+          <t>Azerbaycan Edebiyatında 1960 Nesri</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>122</v>
+        <v>338</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054370146</t>
+          <t>9786054370139</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Arapça’ya Giriş</t>
+          <t>Araştırma Teknikleri 1-2</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>270</v>
+        <v>122</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786056093289</t>
+          <t>9786054370146</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 2</t>
+          <t>Arapça’ya Giriş</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786056093258</t>
+          <t>9786056093289</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 1 Cahiliye Dönemi</t>
+          <t>Arap Edebiyatı Tarihi 2</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054370283</t>
+          <t>9786056093258</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Altın Adam: Gazimihal</t>
+          <t>Arap Edebiyatı Tarihi 1 Cahiliye Dönemi</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054370412</t>
+          <t>9786054370283</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Farsça Okuma Ve Değerlendirme</t>
+          <t>Altın Adam: Gazimihal</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054370443</t>
+          <t>9786054370412</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Türkçe’den Arapça’ya Çeviri 1</t>
+          <t>Farsça Okuma Ve Değerlendirme</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>236</v>
+        <v>202</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054370450</t>
+          <t>9786054370443</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Türkçe’den Arapça’ya Çeviri 2</t>
+          <t>Türkçe’den Arapça’ya Çeviri 1</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786059474283</t>
+          <t>9786054370450</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Kalkınma ve Çevre</t>
+          <t>Türkçe’den Arapça’ya Çeviri 2</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>202</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786059474238</t>
+          <t>9786059474283</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında İşgal İzmir'i</t>
+          <t>Sürdürülebilir Kalkınma ve Çevre</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786059474108</t>
+          <t>9786059474238</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Aşık Bahattin Yıldızoğlu ve Şiir Dünyası</t>
+          <t>Türk Romanında İşgal İzmir'i</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>472</v>
+        <v>338</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059474122</t>
+          <t>9786059474108</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Türkçesinin Söz Dizimi</t>
+          <t>Aşık Bahattin Yıldızoğlu ve Şiir Dünyası</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>338</v>
+        <v>472</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059474092</t>
+          <t>9786059474122</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Farabi'de Siyaset ve Demokrasi</t>
+          <t>Türkmen Türkçesinin Söz Dizimi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786059474016</t>
+          <t>9786059474092</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dilindeki Birleşik Cümlelerin Sentaksı</t>
+          <t>Farabi'de Siyaset ve Demokrasi</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054370115</t>
+          <t>9786059474016</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinde Tasvir</t>
+          <t>Çağdaş Rus Dilindeki Birleşik Cümlelerin Sentaksı</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>371</v>
+        <v>202</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786059474252</t>
+          <t>9786054370115</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Klasik Fars ve Türk Edebiyatında Şem'ü Pervane Mesnevileri</t>
+          <t>Arap Şiirinde Tasvir</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>456</v>
+        <v>371</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059474269</t>
+          <t>9786059474252</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Üst Düzey Düşünme Becerileri</t>
+          <t>Klasik Fars ve Türk Edebiyatında Şem'ü Pervane Mesnevileri</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>236</v>
+        <v>456</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059474221</t>
+          <t>9786059474269</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Gürcistan'da Türk Edebiyatı (Başlangıç Dönemi)</t>
+          <t>Üst Düzey Düşünme Becerileri</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059474009</t>
+          <t>9786059474221</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>İnsan Duygu ve Hissiyatını İfade Eden Türkçe-Rusça Deyimler Sözlüğü</t>
+          <t>Gürcistan'da Türk Edebiyatı (Başlangıç Dönemi)</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059474023</t>
+          <t>9786059474009</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Arapça Konuşma 1</t>
+          <t>İnsan Duygu ve Hissiyatını İfade Eden Türkçe-Rusça Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786054370948</t>
+          <t>9786059474023</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Hasan Halveti'nin Divan-ı İlahiyatı</t>
+          <t>Arapça Konuşma 1</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>297</v>
+        <v>202</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054370924</t>
+          <t>9786054370948</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Güncellemek</t>
+          <t>Hasan Halveti'nin Divan-ı İlahiyatı</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>202</v>
+        <v>297</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054370955</t>
+          <t>9786054370924</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Buhari Nüshaları ve Nüsha Farklılıklarının Mahiyeti Üzerine</t>
+          <t>Tarihi Güncellemek</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054370979</t>
+          <t>9786054370955</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Gelenekten Bugüne Gazel Şerhleri</t>
+          <t>Buhari Nüshaları ve Nüsha Farklılıklarının Mahiyeti Üzerine</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>54</v>
+        <v>338</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786059474214</t>
+          <t>9786054370979</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Sosyolojisi Okumaları</t>
+          <t>Gelenekten Bugüne Gazel Şerhleri</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>216</v>
+        <v>54</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786054370993</t>
+          <t>9786059474214</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Tevfik: Bu Adem</t>
+          <t>Siyaset Sosyolojisi Okumaları</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>236</v>
+        <v>216</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054370986</t>
+          <t>9786054370993</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Rusça-Türkçe Yumuşatma İşaretiyle Biten İsim Sözlüğü (Ciltli)</t>
+          <t>Mehmed Tevfik: Bu Adem</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>540</v>
+        <v>236</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054370887</t>
+          <t>9786054370986</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Seminerleri</t>
+          <t>Rusça-Türkçe Yumuşatma İşaretiyle Biten İsim Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>202</v>
+        <v>540</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786059474160</t>
+          <t>9786054370887</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Mısır'da Jön Türk Basın ve Edebiyatı</t>
+          <t>Sosyoloji Seminerleri</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786059474139</t>
+          <t>9786059474160</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Bir Bilgi Anarşisti Ve Bilim - Paul Karl Feyerabend</t>
+          <t>Mısır'da Jön Türk Basın ve Edebiyatı</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>162</v>
+        <v>338</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786059474047</t>
+          <t>9786059474139</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Anlamlarıyla Rusçadaki Fiillerin Ön Ekleri</t>
+          <t>Bir Bilgi Anarşisti Ve Bilim - Paul Karl Feyerabend</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>338</v>
+        <v>162</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059474030</t>
+          <t>9786059474047</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Rusçada -in Halinde Kullanılan Edatlar</t>
+          <t>Anlamlarıyla Rusçadaki Fiillerin Ön Ekleri</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786059474061</t>
+          <t>9786059474030</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Meşale</t>
+          <t>Rusçada -in Halinde Kullanılan Edatlar</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>27</v>
+        <v>202</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786059474078</t>
+          <t>9786059474061</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinde Kaside-i Masnu'a ve Nağzı'nin Masnu' Kasideleri</t>
+          <t>Meşale</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>338</v>
+        <v>27</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786059474054</t>
+          <t>9786059474078</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Bir Hisar Şairi Nevzat Yalçın</t>
+          <t>Klasik Türk Şiirinde Kaside-i Masnu'a ve Nağzı'nin Masnu' Kasideleri</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>219</v>
+        <v>338</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059474153</t>
+          <t>9786059474054</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Anlatılarında Kahramanın Yardımcıları</t>
+          <t>Bir Hisar Şairi Nevzat Yalçın</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>338</v>
+        <v>219</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786054370634</t>
+          <t>9786059474153</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Cihan Şah İle Şemsiye Hikayesi</t>
+          <t>Türk Halk Anlatılarında Kahramanın Yardımcıları</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054370900</t>
+          <t>9786054370634</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Rübailer ve Tuyuğlar</t>
+          <t>Cihan Şah İle Şemsiye Hikayesi</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>202</v>
+        <v>270</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786054370832</t>
+          <t>9786054370900</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Yaşamları ve Sanatlarıyla Rus Yazarları : Karamzin, Puşkin, Lermontov ve Gogol</t>
+          <t>Rübailer ve Tuyuğlar</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>270</v>
+        <v>202</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054370856</t>
+          <t>9786054370832</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili - Morfoloji 1. Bölüm</t>
+          <t>Yaşamları ve Sanatlarıyla Rus Yazarları : Karamzin, Puşkin, Lermontov ve Gogol</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054370795</t>
+          <t>9786054370856</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Rusya Tarihi Ders Kitabı (1917'ye Kadar)</t>
+          <t>Çağdaş Rus Dili - Morfoloji 1. Bölüm</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>338</v>
+        <v>273</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054370818</t>
+          <t>9786054370795</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Rusça Sözlü Anlatım Kitabı</t>
+          <t>Rusya Tarihi Ders Kitabı (1917'ye Kadar)</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786054370764</t>
+          <t>9786054370818</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Kültürlerarası İletişim : Rusya - Türkiye Kültür Diyaloğu</t>
+          <t>Rusça Sözlü Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054370863</t>
+          <t>9786054370764</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili-Morfoloji 2. Bölüm</t>
+          <t>Kültürlerarası İletişim : Rusya - Türkiye Kültür Diyaloğu</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054370702</t>
+          <t>9786054370863</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Masalları Rusça Okuyoruz</t>
+          <t>Çağdaş Rus Dili-Morfoloji 2. Bölüm</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>540</v>
+        <v>273</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054370788</t>
+          <t>9786054370702</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Rus Dili Morfoloji</t>
+          <t>Sihirli Masalları Rusça Okuyoruz</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>338</v>
+        <v>540</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054370825</t>
+          <t>9786054370788</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Ses Bilgisi, Grafik, Yazım ve Telaffuz Dersleri</t>
+          <t>Rus Dili Morfoloji</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054370757</t>
+          <t>9786054370825</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>55 Derste Dinleme</t>
+          <t>Ses Bilgisi, Grafik, Yazım ve Telaffuz Dersleri</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>328</v>
+        <v>202</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054370849</t>
+          <t>9786054370757</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili (Sentaks)</t>
+          <t>55 Derste Dinleme</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>236</v>
+        <v>328</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054370726</t>
+          <t>9786054370849</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Oklama Yöntemiyle Türkçenin Yapısal - İşlevsel Söz Dizimi</t>
+          <t>Çağdaş Rus Dili (Sentaks)</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>364</v>
+        <v>236</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786054370740</t>
+          <t>9786054370726</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Rusça Alıştırmalar Kitabı : İsmin -de Hali</t>
+          <t>Oklama Yöntemiyle Türkçenin Yapısal - İşlevsel Söz Dizimi</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>38.73</v>
+        <v>364</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054370771</t>
+          <t>9786054370740</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Metin Çevirileri Kitabı (Türkçe - Rusça)</t>
+          <t>Rusça Alıştırmalar Kitabı : İsmin -de Hali</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>162</v>
+        <v>38.73</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054370733</t>
+          <t>9786054370771</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>50 Altın Kuralda Rusça Bitmiş-Bitmemiş Fiiller</t>
+          <t>Metin Çevirileri Kitabı (Türkçe - Rusça)</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>236</v>
+        <v>162</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054370801</t>
+          <t>9786054370733</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Rusça Alıştırmalar Kitabı : İsmin Yalın Hali</t>
+          <t>50 Altın Kuralda Rusça Bitmiş-Bitmemiş Fiiller</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>27.34</v>
+        <v>236</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789759854317</t>
+          <t>9786054370801</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Aşık Sümmani</t>
+          <t>Rusça Alıştırmalar Kitabı : İsmin Yalın Hali</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>350</v>
+        <v>27.34</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786054370184</t>
+          <t>9789759854317</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Zeban-ı Türki</t>
+          <t>Aşık Sümmani</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>675</v>
+        <v>350</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789750191442</t>
+          <t>9786054370184</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Emiri</t>
+          <t>Zeban-ı Türki</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>675</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054370016</t>
+          <t>9789750191442</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Seçim Sistemleri ve Demokrasi</t>
+          <t>Yusuf Emiri</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>330</v>
+        <v>675</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786054370894</t>
+          <t>9786054370016</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Milliyetçiliğin Sosyolojisi</t>
+          <t>Türkiye’de Seçim Sistemleri ve Demokrasi</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>236</v>
+        <v>330</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789759893224</t>
+          <t>9786054370894</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Tekin Alp ve Türkleştirme</t>
+          <t>Türkiye’de Milliyetçiliğin Sosyolojisi</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>7.41</v>
+        <v>236</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786054370207</t>
+          <t>9789759893224</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Şirvan Şah ve Şema’il Banu Hikayesi</t>
+          <t>Tekin Alp ve Türkleştirme</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>350</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786056008238</t>
+          <t>9786054370207</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Spencer’in Felsefesi</t>
+          <t>Şirvan Şah ve Şema’il Banu Hikayesi</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786054370047</t>
+          <t>9786056008238</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi 2</t>
+          <t>Spencer’in Felsefesi</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>148</v>
+        <v>100</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786054370030</t>
+          <t>9786054370047</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi 1</t>
+          <t>Sosyoloji Tarihi 2</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>162</v>
+        <v>148</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054370009</t>
+          <t>9786054370030</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Siverekli M. Nurettin Bey</t>
+          <t>Sosyoloji Tarihi 1</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>202</v>
+        <v>162</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786054370078</t>
+          <t>9786054370009</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Seğirname</t>
+          <t>Siverekli M. Nurettin Bey</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>175</v>
+        <v>202</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054370245</t>
+          <t>9786054370078</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Sadallah Vennüs ve Tiyatroları</t>
+          <t>Seğirname</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>202</v>
+        <v>175</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786054370191</t>
+          <t>9786054370245</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Özbek Efsaneleri</t>
+          <t>Sadallah Vennüs ve Tiyatroları</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>37.04</v>
+        <v>202</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786054370276</t>
+          <t>9786054370191</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>On Bin Yılın Türküsü</t>
+          <t>Özbek Efsaneleri</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>878</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786056093203</t>
+          <t>9786054370276</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Modern Azerbaycan Edebiyatında Dede Korkut</t>
+          <t>On Bin Yılın Türküsü</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>236</v>
+        <v>878</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786054370214</t>
+          <t>9786056093203</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif - İnsan ve Medeniyet</t>
+          <t>Modern Azerbaycan Edebiyatında Dede Korkut</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>36.45</v>
+        <v>236</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786056008207</t>
+          <t>9786054370214</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Max Frisch</t>
+          <t>Mehmet Akif - İnsan ve Medeniyet</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>36.45</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786054370252</t>
+          <t>9786056008207</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Kurum İmajı</t>
+          <t>Max Frisch</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>270</v>
+        <v>36.45</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786056093296</t>
+          <t>9786054370252</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Krallara Mektuplar</t>
+          <t>Kurum İmajı</t>
         </is>
       </c>
       <c r="C360" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786056008252</t>
+          <t>9786056093296</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>KPSS - DGS - ALES</t>
+          <t>Krallara Mektuplar</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>18.52</v>
+        <v>270</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786054370269</t>
+          <t>9786056008252</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>KPDS Arapça Çözümlü Soru Örnekleri</t>
+          <t>KPSS - DGS - ALES</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>43.2</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786054370580</t>
+          <t>9786054370269</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Çağatay Edebiyatında Antoloji Geleneği Olarak Beyazcılık</t>
+          <t>KPDS Arapça Çözümlü Soru Örnekleri</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>328</v>
+        <v>43.2</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786054370962</t>
+          <t>9786054370580</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Gülistan Tercümesi</t>
+          <t>Çağatay Edebiyatında Antoloji Geleneği Olarak Beyazcılık</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>338</v>
+        <v>328</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786054370931</t>
+          <t>9786054370962</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yeni'nin Son Yolcusu Ülkü Tamer</t>
+          <t>Gülistan Tercümesi</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>297</v>
+        <v>338</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786054370917</t>
+          <t>9786054370931</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Güzide-i Mekkiyye</t>
+          <t>İkinci Yeni'nin Son Yolcusu Ülkü Tamer</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>729</v>
+        <v>297</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786054370467</t>
+          <t>9786054370917</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Osmanlı Türkçesi</t>
+          <t>Güzide-i Mekkiyye</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>338</v>
+        <v>729</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786054370665</t>
+          <t>9786054370467</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>12 Mart Muhtırası Dönemi Türk Dış Politikası</t>
+          <t>Kendi Kendine Osmanlı Türkçesi</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054370870</t>
+          <t>9786054370665</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Farsça Sözdizimi</t>
+          <t>12 Mart Muhtırası Dönemi Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786054370672</t>
+          <t>9786054370870</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Maktel-i Hüseyin</t>
+          <t>Farsça Sözdizimi</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>540</v>
+        <v>338</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054370436</t>
+          <t>9786054370672</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Filistinli Şair Mahmud Derviş</t>
+          <t>Maktel-i Hüseyin</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>472</v>
+        <v>540</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786054370689</t>
+          <t>9786054370436</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Divan-ı Hamdi</t>
+          <t>Filistinli Şair Mahmud Derviş</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>608</v>
+        <v>472</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786054370696</t>
+          <t>9786054370689</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Şehrindeki Mezar Taşlarının Kültürel Coğrafya Bakış Açısıyla İncelenmesi</t>
+          <t>Divan-ı Hamdi</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>273</v>
+        <v>608</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786054370610</t>
+          <t>9786054370696</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Tavus Kuşu İkonografisi</t>
+          <t>Erzurum Şehrindeki Mezar Taşlarının Kültürel Coğrafya Bakış Açısıyla İncelenmesi</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786054370566</t>
+          <t>9786054370610</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sosyoloji</t>
+          <t>Türk Sanatında Tavus Kuşu İkonografisi</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>405</v>
+        <v>270</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786054370597</t>
+          <t>9786054370566</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Sonlar</t>
+          <t>Türkiye’de Sosyoloji</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>189</v>
+        <v>405</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786054370603</t>
+          <t>9786054370597</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
+          <t>Sonlar</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>405</v>
+        <v>189</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786054370573</t>
+          <t>9786054370603</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Davutoğlu Süleyman Hikayesi</t>
+          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>729</v>
+        <v>405</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786054370627</t>
+          <t>9786054370573</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi - Osmanlı Dönemi</t>
+          <t>Davutoğlu Süleyman Hikayesi</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>608</v>
+        <v>729</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786054370535</t>
+          <t>9786054370627</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Eğitimimizin Sahte İlkesi Ya Da Hümanizm ve Realizm</t>
+          <t>Arap Edebiyatı Tarihi - Osmanlı Dönemi</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>109</v>
+        <v>608</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786054370382</t>
+          <t>9786054370535</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Hayatü'l Hayvan Tercümesi Üzerine Bir Dil Çalışması</t>
+          <t>Eğitimimizin Sahte İlkesi Ya Da Hümanizm ve Realizm</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>472</v>
+        <v>109</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786054370498</t>
+          <t>9786054370382</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Yazın</t>
+          <t>Hayatü'l Hayvan Tercümesi Üzerine Bir Dil Çalışması</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>202</v>
+        <v>472</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786054370399</t>
+          <t>9786054370498</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Vahidi Cinanü'l-Cenan</t>
+          <t>Fantastik Yazın</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>729</v>
+        <v>202</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786054370481</t>
+          <t>9786054370399</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>1939 Yılı Türk - İngiliz Siyasi İlişkileri</t>
+          <t>Vahidi Cinanü'l-Cenan</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>328</v>
+        <v>729</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257351164</t>
+          <t>9786054370481</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Hikayet-i Haleddin Oğlu Bedreddin Bey</t>
+          <t>1939 Yılı Türk - İngiliz Siyasi İlişkileri</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>270</v>
+        <v>328</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257351171</t>
+          <t>9786257351164</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Kültürel Boyutlarıyla Ordu 1-2 - Ordu Yöresi Bibliyografyası (3 Kitap Takım Kutulu)</t>
+          <t>Hikayet-i Haleddin Oğlu Bedreddin Bey</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>1453</v>
+        <v>270</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786054370504</t>
+          <t>9786257351171</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Çerkeş İlçesinin Beşeri ve Ekonomik Coğrafyası</t>
+          <t>Tarihi ve Kültürel Boyutlarıyla Ordu 1-2 - Ordu Yöresi Bibliyografyası (3 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>328</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786059474962</t>
+          <t>9786054370504</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Kasım’ın Farukiyye’si</t>
+          <t>Çerkeş İlçesinin Beşeri ve Ekonomik Coğrafyası</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>405</v>
+        <v>328</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786257351218</t>
+          <t>9786059474962</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Sultan 1. Mesud Devri Gazneliler Tarihi (1030-1041)</t>
+          <t>Kasım’ın Farukiyye’si</t>
         </is>
       </c>
       <c r="C389" s="1">
         <v>405</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786059474641</t>
+          <t>9786257351218</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Kars Çocuk Oyunları</t>
+          <t>Sultan 1. Mesud Devri Gazneliler Tarihi (1030-1041)</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>338</v>
+        <v>405</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786257351119</t>
+          <t>9786059474641</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Kırık Sazın Türküsü</t>
+          <t>Geleneksel Kars Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786059474887</t>
+          <t>9786257351119</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Temsilciler Meclisi’nden Cumhuriyet Meclisi’ne Kıbrıs’ta Türk Yönetimleri ve Parlamenter Sistemin Kuruluşu (1960-1983)</t>
+          <t>Kırık Sazın Türküsü</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>270</v>
+        <v>405</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059474870</t>
+          <t>9786059474887</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Gösteri Sanatları</t>
+          <t>Kıbrıs Temsilciler Meclisi’nden Cumhuriyet Meclisi’ne Kıbrıs’ta Türk Yönetimleri ve Parlamenter Sistemin Kuruluşu (1960-1983)</t>
         </is>
       </c>
       <c r="C393" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786059474856</t>
+          <t>9786059474870</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Kentinde Alışveriş ve Fuar Turizmi</t>
+          <t>Osmanlı'da Gösteri Sanatları</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786257351249</t>
+          <t>9786059474856</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi’nde Erzurum'da İmar ve Kalkınma Faaliyetleri (1930-1980)</t>
+          <t>Erzurum Kentinde Alışveriş ve Fuar Turizmi</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>405</v>
+        <v>236</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786257351256</t>
+          <t>9786257351249</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Arap Fetihlerinden Büyük Selçuklu Hakimiyetinin Sonuna Kadar Toharistan</t>
+          <t>Cumhuriyet Dönemi’nde Erzurum'da İmar ve Kalkınma Faaliyetleri (1930-1980)</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>392</v>
+        <v>405</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786257351232</t>
+          <t>9786257351256</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Düşünceden Şiire</t>
+          <t>Arap Fetihlerinden Büyük Selçuklu Hakimiyetinin Sonuna Kadar Toharistan</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>405</v>
+        <v>392</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786257351225</t>
+          <t>9786257351232</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Müzikal Dikte Çalışmaları 1</t>
+          <t>Düşünceden Şiire</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>236</v>
+        <v>405</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786059474900</t>
+          <t>9786257351225</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu Türkçesi Dönemine Ait Bir Kur'an Tefsiri</t>
+          <t>Müzikal Dikte Çalışmaları 1</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>472</v>
+        <v>236</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786059474924</t>
+          <t>9786059474900</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Kaside-i Lüccetü'l-Esrar (Şerh-i Kengeri)</t>
+          <t>Eski Anadolu Türkçesi Dönemine Ait Bir Kur'an Tefsiri</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>270</v>
+        <v>472</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786059474597</t>
+          <t>9786059474924</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet’in Nezafeti</t>
+          <t>Şerh-i Kaside-i Lüccetü'l-Esrar (Şerh-i Kengeri)</t>
         </is>
       </c>
       <c r="C401" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786059474948</t>
+          <t>9786059474597</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs’tan 12 Mart’a Türkiye’de Devlet Teşkilatı ve Siyaset Hayatı (1960-1971)</t>
+          <t>Cumhuriyet’in Nezafeti</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786257351140</t>
+          <t>9786059474948</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Türkolojinin Delikanlısı Seyyah - Prof. Dr. İsmail Doğan Armağanı</t>
+          <t>27 Mayıs’tan 12 Mart’a Türkiye’de Devlet Teşkilatı ve Siyaset Hayatı (1960-1971)</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>675</v>
+        <v>338</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059474894</t>
+          <t>9786257351140</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Necatü’l-İslam - Min Galebeti Ehli’l-Udvan</t>
+          <t>Türkolojinin Delikanlısı Seyyah - Prof. Dr. İsmail Doğan Armağanı</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>150</v>
+        <v>675</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786059474917</t>
+          <t>9786059474894</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>El-Busiri El-Kasidetu'l-Hemziyye ve Manzum Bir Tükçe Çevirisi</t>
+          <t>Necatü’l-İslam - Min Galebeti Ehli’l-Udvan</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>270</v>
+        <v>150</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786257351157</t>
+          <t>9786059474917</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesi Ağızlarında Eskicil (Arkaik) Kelimeler</t>
+          <t>El-Busiri El-Kasidetu'l-Hemziyye ve Manzum Bir Tükçe Çevirisi</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786257351096</t>
+          <t>9786257351157</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 4</t>
+          <t>Türkiye Türkçesi Ağızlarında Eskicil (Arkaik) Kelimeler</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>675</v>
+        <v>236</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786059474979</t>
+          <t>9786257351096</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Basın ve Düşünce Tarihinde Türkmen İli Dergisi (1922-1924)</t>
+          <t>Arap Edebiyatı Tarihi 4</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>270</v>
+        <v>675</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786054371072</t>
+          <t>9786059474979</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>İran Büveyhileri</t>
+          <t>Türkmen Basın ve Düşünce Tarihinde Türkmen İli Dergisi (1922-1924)</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786257351003</t>
+          <t>9786054371072</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Lutfi Gül Ü Nevruz</t>
+          <t>İran Büveyhileri</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>675</v>
+        <v>500</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786257351027</t>
+          <t>9786257351003</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Şiddet</t>
+          <t>Mevlana Lutfi Gül Ü Nevruz</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>202</v>
+        <v>675</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786257351065</t>
+          <t>9786257351027</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya Hattında Osmanlı Hristiyanlarına Yönelik Rus Politikaları (1828-1878)</t>
+          <t>Şiddet</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786059474764</t>
+          <t>9786257351065</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>İlm-i Hal</t>
+          <t>Kafkasya Hattında Osmanlı Hristiyanlarına Yönelik Rus Politikaları (1828-1878)</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>188</v>
+        <v>338</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786257351102</t>
+          <t>9786059474764</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Asaf [Borsacı]’ın Tiyatro Eserleri</t>
+          <t>İlm-i Hal</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>270</v>
+        <v>188</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786257351133</t>
+          <t>9786257351102</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Şah Mayil İle Abugüneş Hikayesi</t>
+          <t>Mehmed Asaf [Borsacı]’ın Tiyatro Eserleri</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257351058</t>
+          <t>9786257351133</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Kırgız Romanı - Başlangıçtan Bağımsızlığa (1917-1990)</t>
+          <t>Şah Mayil İle Abugüneş Hikayesi</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>945</v>
+        <v>236</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786059474849</t>
+          <t>9786257351058</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>İki Savaş Arası Basında Türk - Rus İlişkileri</t>
+          <t>Kırgız Romanı - Başlangıçtan Bağımsızlığa (1917-1990)</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>338</v>
+        <v>945</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059474573</t>
+          <t>9786059474849</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Türkmence / Türkmence - Türkçe Konuşma Kılavuzu</t>
+          <t>İki Savaş Arası Basında Türk - Rus İlişkileri</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059474658</t>
+          <t>9786059474573</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Sırbistan - Karadağ Boşnak Halk Dansları Giysilerinde Türk Kültürü Etkisi</t>
+          <t>Türkçe - Türkmence / Türkmence - Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>236</v>
+        <v>405</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059474603</t>
+          <t>9786059474658</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Kalemimin Ayak İzleri</t>
+          <t>Sırbistan - Karadağ Boşnak Halk Dansları Giysilerinde Türk Kültürü Etkisi</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>472</v>
+        <v>236</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786059474627</t>
+          <t>9786059474603</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Sezgisizliğin Dramı</t>
+          <t>Kalemimin Ayak İzleri</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>270</v>
+        <v>472</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786059474610</t>
+          <t>9786059474627</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’de Deyimler ve İnsanın Temel Özellikleri</t>
+          <t>Sezgisizliğin Dramı</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>472</v>
+        <v>270</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059474634</t>
+          <t>9786059474610</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>İktidar Mücadelesi Temelinde Osmanlı Tarihi</t>
+          <t>Kur’an-ı Kerim’de Deyimler ve İnsanın Temel Özellikleri</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>371</v>
+        <v>472</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786257351034</t>
+          <t>9786059474634</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Öğretmen Yetiştirme Süreci</t>
+          <t>İktidar Mücadelesi Temelinde Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>202</v>
+        <v>371</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059474993</t>
+          <t>9786257351034</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Zileli Muharrem Efendi Osmanlı Türkçesi İle Yazılmış İlk Kadın İlmihali 'Umdetü’n-Nisa</t>
+          <t>Türkiye'de Öğretmen Yetiştirme Süreci</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>472</v>
+        <v>202</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059474986</t>
+          <t>9786059474993</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Türk Havacılığını Geliştirme Faaliyetlerinin Basına Yansıması: Türk Hava Mecmuası (1925-1928)</t>
+          <t>Zileli Muharrem Efendi Osmanlı Türkçesi İle Yazılmış İlk Kadın İlmihali 'Umdetü’n-Nisa</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>338</v>
+        <v>472</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786257351041</t>
+          <t>9786059474986</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Mikdat ile Miyase ve Mikdat'ın Talkan Cengi Hikayeleri</t>
+          <t>Türk Havacılığını Geliştirme Faaliyetlerinin Basına Yansıması: Türk Hava Mecmuası (1925-1928)</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059474832</t>
+          <t>9786257351041</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinin Gölgesinde Serinleyen Bir Fars Şair Menuçihri-yi Damgani</t>
+          <t>Mikdat ile Miyase ve Mikdat'ın Talkan Cengi Hikayeleri</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>456</v>
+        <v>405</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059474733</t>
+          <t>9786059474832</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>İndi'nin Manzum Menasik-i Hacc'ı</t>
+          <t>Arap Şiirinin Gölgesinde Serinleyen Bir Fars Şair Menuçihri-yi Damgani</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>270</v>
+        <v>456</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059474344</t>
+          <t>9786059474733</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>1854 - 1855 Yıllarında Kırım Kampanyası - Lord Raglan’ın Trajedisi - Tarihsel Romanın Sanatsal Alanında Kırım Savaşı (Rusça)</t>
+          <t>İndi'nin Manzum Menasik-i Hacc'ı</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>202</v>
+        <v>270</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059474351</t>
+          <t>9786059474344</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>I. Dünya Savaşı ve Türk Kurtuluş Savaşının Beyaz Perdeye Yansımaları</t>
+          <t>1854 - 1855 Yıllarında Kırım Kampanyası - Lord Raglan’ın Trajedisi - Tarihsel Romanın Sanatsal Alanında Kırım Savaşı (Rusça)</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059474863</t>
+          <t>9786059474351</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Disiplinler Arası J. S. Bach Çalışma Yöntem ve Teknikleri (Piyano İçin)</t>
+          <t>I. Dünya Savaşı ve Türk Kurtuluş Savaşının Beyaz Perdeye Yansımaları</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>188</v>
+        <v>338</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059474825</t>
+          <t>9786059474863</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Ömer bin Salih el-Kırımi - Tuhfetü'l-Fetava</t>
+          <t>Disiplinler Arası J. S. Bach Çalışma Yöntem ve Teknikleri (Piyano İçin)</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>547</v>
+        <v>188</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059474740</t>
+          <t>9786059474825</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle Birinci Dünya Savaşı</t>
+          <t>Ömer bin Salih el-Kırımi - Tuhfetü'l-Fetava</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>338</v>
+        <v>547</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059474672</t>
+          <t>9786059474740</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Niyaz Nişati Divan</t>
+          <t>Çeşitli Yönleriyle Birinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786054370641</t>
+          <t>9786059474672</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Halk Anlatılarında Kahramanın Yardımcıları</t>
+          <t>Muhammed Niyaz Nişati Divan</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>47.25</v>
+        <v>270</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059474702</t>
+          <t>9786054370641</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Serraczade Hasan Hatif Üç Arus ve Üç Damat</t>
+          <t>Halk Anlatılarında Kahramanın Yardımcıları</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>338</v>
+        <v>47.25</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059474689</t>
+          <t>9786059474702</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2617 Numarali Nüfus Defterine Göre Refahiye (Gercanis) Kazasının Demografik Ve Sosyo-İktisadi Durumu (1841)</t>
+          <t>Serraczade Hasan Hatif Üç Arus ve Üç Damat</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>364</v>
+        <v>338</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786059474665</t>
+          <t>9786059474689</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2611 Numaralı Eğin (Kemaliye) Kazası Nüfus Defterine Göre Eğin’in (Kemaliye) Demografik ve Sosyo-İktisadi Yapısı (1841)</t>
+          <t>2617 Numarali Nüfus Defterine Göre Refahiye (Gercanis) Kazasının Demografik Ve Sosyo-İktisadi Durumu (1841)</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>405</v>
+        <v>364</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059474580</t>
+          <t>9786059474665</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili Grameri Tarihi</t>
+          <t>2611 Numaralı Eğin (Kemaliye) Kazası Nüfus Defterine Göre Eğin’in (Kemaliye) Demografik ve Sosyo-İktisadi Yapısı (1841)</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>371</v>
+        <v>405</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059474771</t>
+          <t>9786059474580</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Haza Hüccetü'l-Bürhan</t>
+          <t>Arap Dili Grameri Tarihi</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>236</v>
+        <v>371</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786059474795</t>
+          <t>9786059474771</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Maniheist Uygur Metinlerinde Çince Alıntılar</t>
+          <t>Haza Hüccetü'l-Bürhan</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786059474559</t>
+          <t>9786059474795</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Halim Berekat ve Toplumcu Gerçekçi Romanlarının Teknik Çözümlemesi</t>
+          <t>Maniheist Uygur Metinlerinde Çince Alıntılar</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>472</v>
+        <v>338</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786059474412</t>
+          <t>9786059474559</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Son Dönemin Mütefekkir Bir Mevlevi Şeyhi ve Şairi Kemahlı İbrahim Hakkı Efendi Divan-ı Miftahü'l - Ma'arif fi Na'ti'l Avarif</t>
+          <t>Halim Berekat ve Toplumcu Gerçekçi Romanlarının Teknik Çözümlemesi</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>405</v>
+        <v>472</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786059474511</t>
+          <t>9786059474412</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Narman İlçesinin Nüfus Coğrafyası</t>
+          <t>Son Dönemin Mütefekkir Bir Mevlevi Şeyhi ve Şairi Kemahlı İbrahim Hakkı Efendi Divan-ı Miftahü'l - Ma'arif fi Na'ti'l Avarif</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>270</v>
+        <v>405</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786059474313</t>
+          <t>9786059474511</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Esrar-ı Garibe</t>
+          <t>Narman İlçesinin Nüfus Coğrafyası</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786059474337</t>
+          <t>9786059474313</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Şair ve Şiir Karakteri</t>
+          <t>Esrar-ı Garibe</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786059474719</t>
+          <t>9786059474337</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Hikayet-i Nil</t>
+          <t>Klasik Türk Şiiri Gazellerinde Şair ve Şiir Karakteri</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>270</v>
+        <v>405</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786059474368</t>
+          <t>9786059474719</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Huzur'un Musikisi</t>
+          <t>Hikayet-i Nil</t>
         </is>
       </c>
       <c r="C449" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786059474818</t>
+          <t>9786059474368</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Bursa Belediye Tarihi</t>
+          <t>Huzur'un Musikisi</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>405</v>
+        <v>270</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786059474788</t>
+          <t>9786059474818</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Hulüsi Divanı</t>
+          <t>Bursa Belediye Tarihi</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>273</v>
+        <v>405</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786059474801</t>
+          <t>9786059474788</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Müstakimzade Süleyman Sa‘deddin Efendi - Menakıb-ı İmam-ı A‘zam</t>
+          <t>Hüseyin Hulüsi Divanı</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>547</v>
+        <v>273</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786054370061</t>
+          <t>9786059474801</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Reşahat - Ayn-ül Hayat (Ciltli)</t>
+          <t>Müstakimzade Süleyman Sa‘deddin Efendi - Menakıb-ı İmam-ı A‘zam</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>250</v>
+        <v>547</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786059474399</t>
+          <t>9786054370061</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Bartın Ağızlarının Tematik Sözlüğü</t>
+          <t>Reşahat - Ayn-ül Hayat (Ciltli)</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059474382</t>
+          <t>9786059474399</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Şi’r ve Poiesis Olarak Modern Türk Şiiri</t>
+          <t>Bartın Ağızlarının Tematik Sözlüğü</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>188</v>
+        <v>270</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059474375</t>
+          <t>9786059474382</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Risalelerinde İhvaniyyat</t>
+          <t>Şi’r ve Poiesis Olarak Modern Türk Şiiri</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>270</v>
+        <v>188</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786059474450</t>
+          <t>9786059474375</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Karay Türkçesinde İsim</t>
+          <t>Endülüs Risalelerinde İhvaniyyat</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>405</v>
+        <v>270</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786059474504</t>
+          <t>9786059474450</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Yassıada Yargılamalarında Bir Bakan Celal Yardımcı ve Ağrı Milletvekilleri Suçlamalar-Savunmalar</t>
+          <t>Karay Türkçesinde İsim</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>202</v>
+        <v>405</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786059474443</t>
+          <t>9786059474504</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Vahidi Saadet-Name</t>
+          <t>Yassıada Yargılamalarında Bir Bakan Celal Yardımcı ve Ağrı Milletvekilleri Suçlamalar-Savunmalar</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>637</v>
+        <v>202</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786059474405</t>
+          <t>9786059474443</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Hasan Haydar Divanı (İnceleme-Tenkidli Metin)</t>
+          <t>Vahidi Saadet-Name</t>
         </is>
       </c>
       <c r="C460" s="1">
         <v>637</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786059474429</t>
+          <t>9786059474405</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Poliritmik ve Koordiritmik Alıştırmalar</t>
+          <t>Şeyh Hasan Haydar Divanı (İnceleme-Tenkidli Metin)</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>270</v>
+        <v>637</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786059474467</t>
+          <t>9786059474429</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İran Romancılığında Feriba Vefi</t>
+          <t>Poliritmik ve Koordiritmik Alıştırmalar</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>297</v>
+        <v>270</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786257351089</t>
+          <t>9786059474467</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Modern Botanik Faaliyetleri ve Oryantalist Botanikçiler (1839-1923)</t>
+          <t>Çağdaş İran Romancılığında Feriba Vefi</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>405</v>
+        <v>297</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786059474474</t>
+          <t>9786257351089</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Hezarfen Hüseyin Efendi - Telhisü’l-Beyan Fi Tahlisü’l-Büldan</t>
+          <t>Osmanlı'da Modern Botanik Faaliyetleri ve Oryantalist Botanikçiler (1839-1923)</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>297</v>
+        <v>405</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786059474535</t>
+          <t>9786059474474</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Bahaeddin Özkişi - Edepten Ebede</t>
+          <t>Hezarfen Hüseyin Efendi - Telhisü’l-Beyan Fi Tahlisü’l-Büldan</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>273</v>
+        <v>297</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786059474498</t>
+          <t>9786059474535</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Terceme-i Kava'idü’l-Kur’an ve Fevayidü’l Furķan</t>
+          <t>Bahaeddin Özkişi - Edepten Ebede</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>338</v>
+        <v>273</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786059474528</t>
+          <t>9786059474498</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Dinleme Eğitimi</t>
+          <t>Terceme-i Kava'idü’l-Kur’an ve Fevayidü’l Furķan</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786059474306</t>
+          <t>9786059474528</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Arapça-YÖK DİL ve YDS Sınavlarına Hazırlık Test Soru Örnekleri</t>
+          <t>Dinleme Eğitimi</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>405</v>
+        <v>236</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786059474542</t>
+          <t>9786059474306</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Konuşma Eğitimi</t>
+          <t>Arapça-YÖK DİL ve YDS Sınavlarına Hazırlık Test Soru Örnekleri</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>236</v>
+        <v>405</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786059474320</t>
+          <t>9786059474542</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Hatif Ali Divanı</t>
+          <t>Konuşma Eğitimi</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>878</v>
+        <v>236</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786059474566</t>
+          <t>9786059474320</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Arap Şiirinde Tabiat Tasviri</t>
+          <t>Hatif Ali Divanı</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>270</v>
+        <v>878</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786059474696</t>
+          <t>9786059474566</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'in Anlatılarında Kendilik Bilinci ve Öteki</t>
+          <t>Endülüs Arap Şiirinde Tabiat Tasviri</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>45</v>
+        <v>270</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786059474726</t>
+          <t>9786059474696</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Türk Basın Tarihinde - Ayın Tarihi; (Seçilmiş Haberler 1938-1950)</t>
+          <t>Ömer Seyfettin'in Anlatılarında Kendilik Bilinci ve Öteki</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>371</v>
+        <v>45</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786059474757</t>
+          <t>9786059474726</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Robert Walser Romanlarına Heterotopik Yaklaşımlar</t>
+          <t>Türk Basın Tarihinde - Ayın Tarihi; (Seçilmiş Haberler 1938-1950)</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>236</v>
+        <v>371</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786059474290</t>
+          <t>9786059474757</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Arap-İslam Edebiyatı Manzum Münacatlarda Şekil ve Muhteva</t>
+          <t>Robert Walser Romanlarına Heterotopik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C475" s="1">
         <v>236</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786255527387</t>
+          <t>9786059474290</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Serbest Şiirin Öncü Politikasına Tematik Bir Yolculuk: Nazik el-Melaike</t>
+          <t>Arap-İslam Edebiyatı Manzum Münacatlarda Şekil ve Muhteva</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>500</v>
+        <v>236</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786255527523</t>
+          <t>9786255527387</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Gazneli Sultan İbrahim B. Mesud Dönemi (1059-1099)</t>
+          <t>Serbest Şiirin Öncü Politikasına Tematik Bir Yolculuk: Nazik el-Melaike</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786255527561</t>
+          <t>9786255527523</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>İsmail'in Şiirleri</t>
+          <t>Gazneli Sultan İbrahim B. Mesud Dönemi (1059-1099)</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786255527622</t>
+          <t>9786255527561</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinde Şiddet</t>
+          <t>İsmail'in Şiirleri</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786255527585</t>
+          <t>9786255527622</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Kurgu İle Gerçek Arasında Çingene Kadın İmgesi</t>
+          <t>Klasik Türk Şiirinde Şiddet</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786255527578</t>
+          <t>9786255527585</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Kore Savaşı'nın Diplomatik Yansımaları: Türkiye'nin Uluslararası Rolü ve İttifakları</t>
+          <t>Kurgu İle Gerçek Arasında Çingene Kadın İmgesi</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>450</v>
+        <v>140</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
+          <t>9786255527578</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Kore Savaşı'nın Diplomatik Yansımaları: Türkiye'nin Uluslararası Rolü ve İttifakları</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
           <t>9786255527592</t>
         </is>
       </c>
-      <c r="B482" s="1" t="inlineStr">
+      <c r="B483" s="1" t="inlineStr">
         <is>
           <t>Wattpad Romanlarında Toplumsal Cinsiyet ve İdeoloji</t>
         </is>
       </c>
-      <c r="C482" s="1">
+      <c r="C483" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>