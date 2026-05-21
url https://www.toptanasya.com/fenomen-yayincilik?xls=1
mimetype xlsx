--- v1 (2026-04-02)
+++ v2 (2026-05-21)
@@ -85,7270 +85,7345 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255527653</t>
+          <t>9786255527660</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>The Experience Of Reality in Karl Marx and Jean Baudrillard</t>
+          <t>Dini Simgelerin İstismarı Bağlamında İslamafobi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255527509</t>
+          <t>9786255527462</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Temel Alan Yazıları</t>
+          <t>Selçuklular Dönemi Arap Edebiyatı Tarihi (Abbasiler IV. Dönem-447-656/1055-1258)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255527431</t>
+          <t>9786255527608</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlam Dünyası Edebi Türler</t>
+          <t>Rize'den Yassıada'ya Yusuf İzzet Akçal</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255527493</t>
+          <t>9786255527684</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Anadolu - Kafkasya Kültür ve Sanat Yazıları</t>
+          <t>Ziyariler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255527486</t>
+          <t>9786255527677</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çölyak Hastalarının Sanal Dünyada Örgütlenmesi: Bilgi Yönetimi Temelli Bir Yaklaşım</t>
+          <t>Tarihsel Süreklilik İçinde Çin Düşüncesi ve Siyasal Zihniyet</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255527530</t>
+          <t>9786255527653</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mechuletun Ala't-Tarik Bağlamında Abdusselam el-Uceyli'nin Hikaye Dünyası</t>
+          <t>The Experience Of Reality in Karl Marx and Jean Baudrillard</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255527479</t>
+          <t>9786255527509</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'den Hayatımıza Yön Veren Ayetler</t>
+          <t>Filoloji Temel Alan Yazıları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255527516</t>
+          <t>9786255527431</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Abbasi Dönemi Arap Şiirinde Av Teması</t>
+          <t>Klasik Türk Şiirinin Anlam Dünyası Edebi Türler</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255527646</t>
+          <t>9786255527493</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hak ve Hürriyetlerinin Gelişmesinde Kur'an-ı Kerim'in Rolü</t>
+          <t>Anadolu - Kafkasya Kültür ve Sanat Yazıları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255527554</t>
+          <t>9786255527486</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Yapay Zeka</t>
+          <t>Çölyak Hastalarının Sanal Dünyada Örgütlenmesi: Bilgi Yönetimi Temelli Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255527394</t>
+          <t>9786255527530</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Millet-i Hakimiyeden Millet-i Mahkümiyeye Osmanlı Karadeniz'inde Hristiyan Nüfusunun Yükselişi</t>
+          <t>Mechuletun Ala't-Tarik Bağlamında Abdusselam el-Uceyli'nin Hikaye Dünyası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>630</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255527424</t>
+          <t>9786255527479</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalanların Dünyası : Engin Gençtan'ın Roman Evreni</t>
+          <t>Kur'an-ı Kerim'den Hayatımıza Yön Veren Ayetler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255527615</t>
+          <t>9786255527516</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Doğuştan Kaşif</t>
+          <t>Abbasi Dönemi Arap Şiirinde Av Teması</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255527448</t>
+          <t>9786255527646</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Aybastı - Kabataş</t>
+          <t>İnsan Hak ve Hürriyetlerinin Gelişmesinde Kur'an-ı Kerim'in Rolü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255527547</t>
+          <t>9786255527554</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ'dan Günümüze Ordu'da Nüfus</t>
+          <t>Eğitimde Yapay Zeka</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255527417</t>
+          <t>9786255527394</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Sahası Türk Kültüründe Taş</t>
+          <t>Millet-i Hakimiyeden Millet-i Mahkümiyeye Osmanlı Karadeniz'inde Hristiyan Nüfusunun Yükselişi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>700</v>
+        <v>630</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255527639</t>
+          <t>9786255527424</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çakıroğlan Hikayesi</t>
+          <t>Yarım Kalanların Dünyası : Engin Gençtan'ın Roman Evreni</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255527455</t>
+          <t>9786255527615</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Elfriede Jelinek'in "Michael &amp; Çocuksu Topluma Gençlik Kitabı" Adlı Eserine Anlatıbilimsel Bir Yaklaşım</t>
+          <t>Doğuştan Kaşif</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255527400</t>
+          <t>9786255527448</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tibrü'l-Mesbuk Fi Cihadi Guzati'l-Ceza'ir ve'l-Müluk (İnceleme-Metin)</t>
+          <t>Aybastı - Kabataş</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>580</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255527325</t>
+          <t>9786255527547</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Margaret Atwood'un Tufan Zamanı Adlı Eserinde Ütopya ve Distopya</t>
+          <t>Antik Çağ'dan Günümüze Ordu'da Nüfus</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>185</v>
+        <v>650</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255527370</t>
+          <t>9786255527417</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Resimli Duvar Halıları</t>
+          <t>Anadolu Sahası Türk Kültüründe Taş</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255527363</t>
+          <t>9786255527639</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Kenan Demirayak Armağanı</t>
+          <t>Çakıroğlan Hikayesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255527356</t>
+          <t>9786255527455</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Assessment in Translation Education</t>
+          <t>Elfriede Jelinek'in "Michael &amp; Çocuksu Topluma Gençlik Kitabı" Adlı Eserine Anlatıbilimsel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255527349</t>
+          <t>9786255527400</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ekoşiir: Doğayı Kendi Dilinden Dinlemek</t>
+          <t>Tibrü'l-Mesbuk Fi Cihadi Guzati'l-Ceza'ir ve'l-Müluk (İnceleme-Metin)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255527332</t>
+          <t>9786255527325</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Vahib Ümmi'nin Şiirlerinde Kur'an-ı Kerim ve Hadis-i Şerîflerin Kullanımı</t>
+          <t>Margaret Atwood'un Tufan Zamanı Adlı Eserinde Ütopya ve Distopya</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>185</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255527318</t>
+          <t>9786255527370</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Muş'ta Konuşulan Arapça</t>
+          <t>Resimli Duvar Halıları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255527295</t>
+          <t>9786255527363</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Grupla Psikolojik Danışma Teori ve Pratikler</t>
+          <t>Prof. Dr. Kenan Demirayak Armağanı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255527219</t>
+          <t>9786255527356</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>The Attitudes of Undergraduate Students and Instructors Towards The Use of L1</t>
+          <t>Assessment in Translation Education</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255527301</t>
+          <t>9786255527349</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İki Savaş Arası Dönemde Türk Dış Politikası</t>
+          <t>Ekoşiir: Doğayı Kendi Dilinden Dinlemek</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255527288</t>
+          <t>9786255527332</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>26 Eylül Türk Dil Bayramı Kutlamaları (1933-1938)</t>
+          <t>Vahib Ümmi'nin Şiirlerinde Kur'an-ı Kerim ve Hadis-i Şerîflerin Kullanımı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255527271</t>
+          <t>9786255527318</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tarihi, Coğrafi, Kültürel ve İdari Açılardan Geçmişten Günümüze Korgan</t>
+          <t>Muş'ta Konuşulan Arapça</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255527257</t>
+          <t>9786255527295</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’l-İdrak Li Lisani’l-Etrak Örnekleminde Adlara Sözcükbilimsel Bir Çözümleme</t>
+          <t>Grupla Psikolojik Danışma Teori ve Pratikler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>472</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255527264</t>
+          <t>9786255527219</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kışaşü’l-Enbiya (Rabgüzi) Tahran Nüshası</t>
+          <t>The Attitudes of Undergraduate Students and Instructors Towards The Use of L1</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>878</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255527240</t>
+          <t>9786255527301</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Düzenleme Ortaklık Payı ve Mülkiyet Hakkı</t>
+          <t>İki Savaş Arası Dönemde Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>338</v>
+        <v>370</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054934478</t>
+          <t>9786255527288</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (Ciltli)</t>
+          <t>26 Eylül Türk Dil Bayramı Kutlamaları (1933-1938)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1688</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255527233</t>
+          <t>9786255527271</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ali Zelili'nin Niyazü'l-Müznibin’i</t>
+          <t>Tarihi, Coğrafi, Kültürel ve İdari Açılardan Geçmişten Günümüze Korgan</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>810</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255527202</t>
+          <t>9786255527257</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Rus Halk Masallarında Mitolojik Kadınlar</t>
+          <t>Kitabu’l-İdrak Li Lisani’l-Etrak Örnekleminde Adlara Sözcükbilimsel Bir Çözümleme</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>297</v>
+        <v>472</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255527226</t>
+          <t>9786255527264</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji Perspektifinden Kültür, Edebiyat ve Dil Çalışmaları</t>
+          <t>Kışaşü’l-Enbiya (Rabgüzi) Tahran Nüshası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>405</v>
+        <v>878</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256470491</t>
+          <t>9786255527240</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ürdün Bedevileri</t>
+          <t>Düzenleme Ortaklık Payı ve Mülkiyet Hakkı</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255527196</t>
+          <t>9786054934478</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Çocuğun Bugünü</t>
+          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>472</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255527158</t>
+          <t>9786255527233</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Emiri ve Farsça Divanı</t>
+          <t>Ali Zelili'nin Niyazü'l-Müznibin’i</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>675</v>
+        <v>810</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255527165</t>
+          <t>9786255527202</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Menakıb-ı Aşık Garib</t>
+          <t>Rus Halk Masallarında Mitolojik Kadınlar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>324</v>
+        <v>297</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255527189</t>
+          <t>9786255527226</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Semiotics in Charlie Chaplin Films</t>
+          <t>Ekoloji Perspektifinden Kültür, Edebiyat ve Dil Çalışmaları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>297</v>
+        <v>405</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255527172</t>
+          <t>9786256470491</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>A Representation of Periphery and Centre in the Context of Hybridity and Mimicry Theories: The Grass is Singing (1950) And The Lonely Londoners (1956)</t>
+          <t>Ürdün Bedevileri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256470842</t>
+          <t>9786255527196</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet Öncesi Türklerde Diplomasi ve Hunlar Dönemi</t>
+          <t>İçimizdeki Çocuğun Bugünü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>297</v>
+        <v>472</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256470927</t>
+          <t>9786255527158</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Fatsa'nın Tarihi Eserleri Üzerine Bilimsel Çalışmalar (Ciltli)</t>
+          <t>Yusuf Emiri ve Farsça Divanı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>3375</v>
+        <v>675</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259809793</t>
+          <t>9786255527165</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>10. ve 11. Yüzyıllarda Sîstân’ın Siyasi Tarihi</t>
+          <t>Şerh-i Menakıb-ı Aşık Garib</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>472</v>
+        <v>324</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255527004</t>
+          <t>9786255527189</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Derviş Mehmed Bahtinin Manzum Tercemei Şiratül-İslamı(Metin-İnceleme)</t>
+          <t>Semiotics in Charlie Chaplin Films</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1012</v>
+        <v>297</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255527080</t>
+          <t>9786255527172</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kahramanmaraş Ekinözü Ağzı</t>
+          <t>A Representation of Periphery and Centre in the Context of Hybridity and Mimicry Theories: The Grass is Singing (1950) And The Lonely Londoners (1956)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256470880</t>
+          <t>9786256470842</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Ahi Evran Üniversitesi Türk Dili ve Edebiyatı Bölümü 25. Yıl Armağan Kitabı</t>
+          <t>İslamiyet Öncesi Türklerde Diplomasi ve Hunlar Dönemi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>472</v>
+        <v>297</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255527134</t>
+          <t>9786256470927</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatinda Mikdad ve Miyase Hikayeleri: Abdinin Mikdad Bin Esved ve Miyase Mesnevisi</t>
+          <t>Fatsa'nın Tarihi Eserleri Üzerine Bilimsel Çalışmalar (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>446</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256470958</t>
+          <t>9786259809793</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Suriyeli Arap Sığınmacılarda Dil ve Kültür İncelemesi (Malatya Kampı Örneği)</t>
+          <t>10. ve 11. Yüzyıllarda Sîstân’ın Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>472</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255527011</t>
+          <t>9786255527004</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili ve Edebiyatı ve İslami İlimlerde Oryantalizm Yazıları</t>
+          <t>Derviş Mehmed Bahtinin Manzum Tercemei Şiratül-İslamı(Metin-İnceleme)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>364</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256470972</t>
+          <t>9786255527080</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Munifin El-Babul-Meftuh Adlı Öykü Seçkisinin Teknik İncelemesi</t>
+          <t>Kahramanmaraş Ekinözü Ağzı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>472</v>
+        <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255527103</t>
+          <t>9786256470880</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Hırkayla Taltif Edilen Bir Şiir: Kasidei Bürde Üzerine Yazılmış Bir Haşiye ve Hulasası</t>
+          <t>Kırşehir Ahi Evran Üniversitesi Türk Dili ve Edebiyatı Bölümü 25. Yıl Armağan Kitabı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>405</v>
+        <v>472</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255527097</t>
+          <t>9786255527134</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Ticaret Raporlarında Filistin (1900-1912)</t>
+          <t>Türk Edebiyatinda Mikdad ve Miyase Hikayeleri: Abdinin Mikdad Bin Esved ve Miyase Mesnevisi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>338</v>
+        <v>446</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255527141</t>
+          <t>9786256470958</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Değerler Abidesi Hüseyin Nihal Atsız</t>
+          <t>Suriyeli Arap Sığınmacılarda Dil ve Kültür İncelemesi (Malatya Kampı Örneği)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>405</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255527110</t>
+          <t>9786255527011</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şemsi Ahmed Paşanın Tercümetül-Vikaye ve İtikadnmaesi</t>
+          <t>Arap Dili ve Edebiyatı ve İslami İlimlerde Oryantalizm Yazıları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>243</v>
+        <v>364</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255527059</t>
+          <t>9786256470972</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ziraat Bankası Tarihi (1863-1938)</t>
+          <t>Abdurrahman Munifin El-Babul-Meftuh Adlı Öykü Seçkisinin Teknik İncelemesi</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>472</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256470965</t>
+          <t>9786255527103</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sporda Çok Boyutlu Yaklaşımlar</t>
+          <t>Kutlu Hırkayla Taltif Edilen Bir Şiir: Kasidei Bürde Üzerine Yazılmış Bir Haşiye ve Hulasası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>338</v>
+        <v>405</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255527066</t>
+          <t>9786255527097</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Aşık Şenlikin Şiirlerinin Dili (Giriş-Gramer-Metin-Dizin)</t>
+          <t>İngiliz Ticaret Raporlarında Filistin (1900-1912)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>878</v>
+        <v>338</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255527028</t>
+          <t>9786255527141</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Şirvanlı Ferdi ve Divançesi</t>
+          <t>Değerler Abidesi Hüseyin Nihal Atsız</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>338</v>
+        <v>405</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256470996</t>
+          <t>9786255527110</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dil Edebiyat ve Çeviribilimde Farklı Yaklaşımlar</t>
+          <t>Şemsi Ahmed Paşanın Tercümetül-Vikaye ve İtikadnmaesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>297</v>
+        <v>243</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256470989</t>
+          <t>9786255527059</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Halleri Risalesi</t>
+          <t>Ziraat Bankası Tarihi (1863-1938)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>135</v>
+        <v>472</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256470811</t>
+          <t>9786256470965</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi Eyyubiler Dönemi</t>
+          <t>Sporda Çok Boyutlu Yaklaşımlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>472</v>
+        <v>338</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256470828</t>
+          <t>9786255527066</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Yurttaş Armağan Kitabı</t>
+          <t>Aşık Şenlikin Şiirlerinin Dili (Giriş-Gramer-Metin-Dizin)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>810</v>
+        <v>878</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256470804</t>
+          <t>9786255527028</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Arap Kaynaklarında Türkler</t>
+          <t>Şirvanlı Ferdi ve Divançesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>472</v>
+        <v>338</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255527035</t>
+          <t>9786256470996</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arşiv Vesikalarına Göre Osmanlı - İran İlişkileri (1914-1918)</t>
+          <t>Dil Edebiyat ve Çeviribilimde Farklı Yaklaşımlar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>243</v>
+        <v>297</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255527127</t>
+          <t>9786256470989</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hurşid ve Mahımihri Hikayesi</t>
+          <t>Çocukluk Halleri Risalesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>236</v>
+        <v>135</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255527073</t>
+          <t>9786256470811</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Melda Akbaş'ın "So Wıe Ich Wıll" Adlı Romanında Kültürelerarasılık</t>
+          <t>Arap Edebiyatı Tarihi Eyyubiler Dönemi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>216</v>
+        <v>472</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256470835</t>
+          <t>9786256470828</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ahlakın Hikmetle Kesişen Çizgisi: Ragıb Paşa Divanı'nda Erdemli İnsan Modeli</t>
+          <t>Hüseyin Yurttaş Armağan Kitabı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>324</v>
+        <v>810</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256470941</t>
+          <t>9786256470804</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'un Beyleri Saltuklular</t>
+          <t>Arap Kaynaklarında Türkler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>338</v>
+        <v>472</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255527042</t>
+          <t>9786255527035</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hans Joas'ın Ahlak Anlayışı</t>
+          <t>Osmanlı Arşiv Vesikalarına Göre Osmanlı - İran İlişkileri (1914-1918)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>297</v>
+        <v>243</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256470934</t>
+          <t>9786255527127</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Göçerlikten Yerleşikliğe Bozok Sancağında Mamalı Türkmenleri (16-19 Yüzyıl)</t>
+          <t>Hurşid ve Mahımihri Hikayesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>364</v>
+        <v>236</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256470774</t>
+          <t>9786255527073</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sibirya Destanlarında Kahramanın Erginlenme Süreçleri</t>
+          <t>Melda Akbaş'ın "So Wıe Ich Wıll" Adlı Romanında Kültürelerarasılık</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>472</v>
+        <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256470897</t>
+          <t>9786256470835</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Modern Mısır Romancılarından ‘Alî el-Cârim ve “Seyyidetu’l-Ḳuṣûr, Meraḥu’l-Velîd, Şâ’ir Melik ve Ğadetu’r-Reşîd” Romanlarının Çözümlemesi</t>
+          <t>Ahlakın Hikmetle Kesişen Çizgisi: Ragıb Paşa Divanı'nda Erdemli İnsan Modeli</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256470866</t>
+          <t>9786256470941</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Halk Hikayelerinin Elektronik Kültür Ortamındaki Serüveni</t>
+          <t>Erzurum'un Beyleri Saltuklular</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>742</v>
+        <v>338</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256470873</t>
+          <t>9786255527042</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Kültürel Boyutlarıyla Fatsa</t>
+          <t>Hans Joas'ın Ahlak Anlayışı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>608</v>
+        <v>297</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256470859</t>
+          <t>9786256470934</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Arap Şiirinde Öz Mersiye (Risâu’n-nefs)</t>
+          <t>Göçerlikten Yerleşikliğe Bozok Sancağında Mamalı Türkmenleri (16-19 Yüzyıl)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>338</v>
+        <v>364</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256470910</t>
+          <t>9786256470774</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İncesu</t>
+          <t>Sibirya Destanlarında Kahramanın Erginlenme Süreçleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>364</v>
+        <v>472</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256470903</t>
+          <t>9786256470897</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yöneticilere Tavsiyeler</t>
+          <t>Modern Mısır Romancılarından ‘Alî el-Cârim ve “Seyyidetu’l-Ḳuṣûr, Meraḥu’l-Velîd, Şâ’ir Melik ve Ğadetu’r-Reşîd” Romanlarının Çözümlemesi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>135</v>
+        <v>324</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256470729</t>
+          <t>9786256470866</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Modernist Düşüncede Vahiy ve Mucize İnancına İlişkin Sapmalar</t>
+          <t>Halk Hikayelerinin Elektronik Kültür Ortamındaki Serüveni</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>324</v>
+        <v>742</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256470750</t>
+          <t>9786256470873</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz'de Rum Ayrılıkçılığı</t>
+          <t>Tarihi ve Kültürel Boyutlarıyla Fatsa</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>378</v>
+        <v>608</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256470767</t>
+          <t>9786256470859</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatında Edebi Akımlar</t>
+          <t>Dünden Bugüne Arap Şiirinde Öz Mersiye (Risâu’n-nefs)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>297</v>
+        <v>338</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256470798</t>
+          <t>9786256470910</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>E. E. Hirsch'in Ankara Hukuk Fakültesi Kütüphane Defteri</t>
+          <t>İncesu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>297</v>
+        <v>364</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256470781</t>
+          <t>9786256470903</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Okuryazarlık Becerileri</t>
+          <t>Yöneticilere Tavsiyeler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>280</v>
+        <v>135</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256470712</t>
+          <t>9786256470729</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>XIX. ve XX. Yüzyıl Arap Edebiyatında Tarihi Roman Mısır, Suriye, Lübnan Örneği</t>
+          <t>Modernist Düşüncede Vahiy ve Mucize İnancına İlişkin Sapmalar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>378</v>
+        <v>324</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256470736</t>
+          <t>9786256470750</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Türkçesi El Kitabı</t>
+          <t>Karadeniz'de Rum Ayrılıkçılığı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>256</v>
+        <v>378</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256470705</t>
+          <t>9786256470767</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Usulü</t>
+          <t>Arap Edebiyatında Edebi Akımlar</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>608</v>
+        <v>297</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256470682</t>
+          <t>9786256470798</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Modern Lübnan Edebiyatında Nesir</t>
+          <t>E. E. Hirsch'in Ankara Hukuk Fakültesi Kütüphane Defteri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>378</v>
+        <v>297</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256470675</t>
+          <t>9786256470781</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Erk Söylemi Temelinde Bir Anlam İncelemesi: Orhun Yazıtları</t>
+          <t>Dijital Çağda Okuryazarlık Becerileri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>364</v>
+        <v>280</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256470699</t>
+          <t>9786256470712</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Süreyc Türki: Hicaz Gına Ekolü Öncüsü</t>
+          <t>XIX. ve XX. Yüzyıl Arap Edebiyatında Tarihi Roman Mısır, Suriye, Lübnan Örneği</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>675</v>
+        <v>378</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256470668</t>
+          <t>9786256470736</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti’nin Kuruluşunun 100. Yılı Anısına Danişmentli Havzasında Kültür ve Tarih Ordu</t>
+          <t>Azerbaycan Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>675</v>
+        <v>256</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259969688</t>
+          <t>9786256470705</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Medeniyet Dili Türkçe</t>
+          <t>Tefsir Usulü</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>400</v>
+        <v>608</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256470538</t>
+          <t>9786256470682</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>XIX. Yüzyılda Kırkkilise [Kırklareli]</t>
+          <t>Modern Lübnan Edebiyatında Nesir</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>378</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256470521</t>
+          <t>9786256470675</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yazılmadık Bir Şarkının Gölgesinde Şerafettin Akıncıoğlu</t>
+          <t>Erk Söylemi Temelinde Bir Anlam İncelemesi: Orhun Yazıtları</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>364</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256470637</t>
+          <t>9786256470699</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlatım Dünyası Edebi Tarzlar</t>
+          <t>Abdullah Süreyc Türki: Hicaz Gına Ekolü Öncüsü</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>401</v>
+        <v>675</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256470651</t>
+          <t>9786256470668</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Aşıklık Geleneği ve Ordu Yöresi Aşıklık Geleneği</t>
+          <t>Türkiye Cumhuriyeti’nin Kuruluşunun 100. Yılı Anısına Danişmentli Havzasında Kültür ve Tarih Ordu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>364</v>
+        <v>675</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256470644</t>
+          <t>9786259969688</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tuhfe-yi Vehbi Şerbi: Müntehab-ı Lebib</t>
+          <t>Dünya ve Medeniyet Dili Türkçe</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>456</v>
+        <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256470620</t>
+          <t>9786256470538</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Antalya İli Korkuteli İlçesi Çıvgalar Köyü ve Yörükleri</t>
+          <t>XIX. Yüzyılda Kırkkilise [Kırklareli]</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256470439</t>
+          <t>9786256470521</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Nevzat H. Yanık Armağanı</t>
+          <t>Yazılmadık Bir Şarkının Gölgesinde Şerafettin Akıncıoğlu</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>456</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256470606</t>
+          <t>9786256470637</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname Ve Coğrafi Eserlerde Erzincan</t>
+          <t>Klasik Türk Şiirinin Anlatım Dünyası Edebi Tarzlar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>383</v>
+        <v>401</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256470613</t>
+          <t>9786256470651</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesine Giriş</t>
+          <t>Aşıklık Geleneği ve Ordu Yöresi Aşıklık Geleneği</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256470422</t>
+          <t>9786256470644</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Miras Hukuku</t>
+          <t>Tuhfe-yi Vehbi Şerbi: Müntehab-ı Lebib</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>236</v>
+        <v>456</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256470255</t>
+          <t>9786256470620</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Farsça Halk Hikayesi Emir Ersalan-ı Namdar'da Aşık İle Maşuk</t>
+          <t>Antalya İli Korkuteli İlçesi Çıvgalar Köyü ve Yörükleri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>310</v>
+        <v>364</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786250017814</t>
+          <t>9786256470439</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Grafo Fonoloji</t>
+          <t>Prof. Dr. Nevzat H. Yanık Armağanı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>1640</v>
+        <v>456</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256470514</t>
+          <t>9786256470606</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Abbasi Emirlikleri Döneminde Kültür ve Edebiyat</t>
+          <t>Seyahatname Ve Coğrafi Eserlerde Erzincan</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>346</v>
+        <v>383</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256470460</t>
+          <t>9786256470613</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kuran'ın Allah Tasvirleri</t>
+          <t>Osmanlı Türkçesine Giriş</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256470446</t>
+          <t>9786256470422</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Üslup Stilistik Bir İnceleme Subhi Fahmavi Romanları Örneği</t>
+          <t>Miras Hukuku</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>401</v>
+        <v>236</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256470576</t>
+          <t>9786256470255</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatta Mitolojik Yansımalar</t>
+          <t>Farsça Halk Hikayesi Emir Ersalan-ı Namdar'da Aşık İle Maşuk</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>255</v>
+        <v>310</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256470477</t>
+          <t>9786250017814</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Selimzade Emni ve Şiirleri</t>
+          <t>Grafo Fonoloji</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>255</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256470453</t>
+          <t>9786256470514</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Arkeoloji Eğitim-Öğretimi: Eckhard Unger'in İlmi Asarı Atika Medhali Adlı Eseri</t>
+          <t>Abbasi Emirlikleri Döneminde Kültür ve Edebiyat</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>255</v>
+        <v>346</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256470385</t>
+          <t>9786256470460</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında Sanat Tarihi Çalışmaları</t>
+          <t>Kuran'ın Allah Tasvirleri</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256470484</t>
+          <t>9786256470446</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Atilla Destanı'nda Metinlerarasılık Kültürel Bellekte Simge Düzeyleri</t>
+          <t>Üslup Stilistik Bir İnceleme Subhi Fahmavi Romanları Örneği</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>405</v>
+        <v>401</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256470507</t>
+          <t>9786256470576</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili ve Edebiyatında Oryantalizm Yazıları</t>
+          <t>Edebiyatta Mitolojik Yansımalar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>273</v>
+        <v>255</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256470415</t>
+          <t>9786256470477</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Perde Gazelleri</t>
+          <t>Selimzade Emni ve Şiirleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>456</v>
+        <v>255</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256470408</t>
+          <t>9786256470453</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ortaoyunu Belleğinde Kent, Meslek ve Oyun</t>
+          <t>Osmanlı'da Arkeoloji Eğitim-Öğretimi: Eckhard Unger'in İlmi Asarı Atika Medhali Adlı Eseri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>338</v>
+        <v>255</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256470170</t>
+          <t>9786256470385</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Enveri Divanı</t>
+          <t>Cumhuriyetin 100. Yılında Sanat Tarihi Çalışmaları</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>720</v>
+        <v>364</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256470217</t>
+          <t>9786256470484</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı Hikayesi (Elazığ Cöngü)</t>
+          <t>Atilla Destanı'nda Metinlerarasılık Kültürel Bellekte Simge Düzeyleri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>160</v>
+        <v>405</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256470347</t>
+          <t>9786256470507</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Hikaye-i Cihan Şah</t>
+          <t>Arap Dili ve Edebiyatında Oryantalizm Yazıları</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>346</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256470248</t>
+          <t>9786256470415</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Hakani Mehmed Bey Hilye-i Hakani</t>
+          <t>Karagöz Perde Gazelleri</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>456</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256470309</t>
+          <t>9786256470408</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in 100. Yılında Kadın Araştırmacıların Sosyal Bilimler Çalışmaları - 2</t>
+          <t>Ortaoyunu Belleğinde Kent, Meslek ve Oyun</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>160</v>
+        <v>338</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256470231</t>
+          <t>9786256470170</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Özbek Türkçesinde Yapım Unsurları</t>
+          <t>Enveri Divanı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>310</v>
+        <v>720</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256470392</t>
+          <t>9786256470217</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kars İlindeki Turizm Varlıklarının Küreselleşmenin Etkisi ile İncelenmesi ve CBS Analizi</t>
+          <t>Kerem ile Aslı Hikayesi (Elazığ Cöngü)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>418</v>
+        <v>160</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256470354</t>
+          <t>9786256470347</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Bilimi Araştırmalarında Cönkler</t>
+          <t>Hikaye-i Cihan Şah</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>364</v>
+        <v>346</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256470279</t>
+          <t>9786256470248</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Oltu ve Yöresi Folkloru</t>
+          <t>Hakani Mehmed Bey Hilye-i Hakani</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>364</v>
+        <v>456</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256470323</t>
+          <t>9786256470309</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in 100. Yılında Batı Edebiyatlarında Kültür Üzerine Düşünceler</t>
+          <t>Cumhuriyet'in 100. Yılında Kadın Araştırmacıların Sosyal Bilimler Çalışmaları - 2</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>182</v>
+        <v>160</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256470149</t>
+          <t>9786256470231</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk İnançlarında ve Hekimliğinde Üzerlik</t>
+          <t>Özbek Türkçesinde Yapım Unsurları</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>219</v>
+        <v>310</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256470316</t>
+          <t>9786256470392</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ahizade Abdülhalim Efendi'nin Şevahidü'n-Nübüvve Tercümesi</t>
+          <t>Kars İlindeki Turizm Varlıklarının Küreselleşmenin Etkisi ile İncelenmesi ve CBS Analizi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>821</v>
+        <v>418</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256470378</t>
+          <t>9786256470354</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Aşık Ahmet Sarıgül</t>
+          <t>Türk Halk Bilimi Araştırmalarında Cönkler</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>310</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256470262</t>
+          <t>9786256470279</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Oryantalist Perspektif ile Klasik Arap Şiiri</t>
+          <t>Oltu ve Yöresi Folkloru</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256470361</t>
+          <t>9786256470323</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Araplarda Halk İnanışları Bid'at</t>
+          <t>Cumhuriyet'in 100. Yılında Batı Edebiyatlarında Kültür Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>170</v>
+        <v>182</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256470187</t>
+          <t>9786256470149</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Süleyman 2 (1687-1691)</t>
+          <t>Türk Halk İnançlarında ve Hekimliğinde Üzerlik</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>405</v>
+        <v>219</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256470286</t>
+          <t>9786256470316</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Tosyalı Za'ifi'nin Manzum Menasik-i Hacc'ı</t>
+          <t>Ahizade Abdülhalim Efendi'nin Şevahidü'n-Nübüvve Tercümesi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>328</v>
+        <v>821</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256470293</t>
+          <t>9786256470378</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Melami Meşrep Bir Şair Rıfkı Melül Meriç</t>
+          <t>Aşık Ahmet Sarıgül</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>319</v>
+        <v>310</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256470224</t>
+          <t>9786256470262</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Metinlerle Türkçeden Rusçaya Çeviri Uygulamaları (B1 Seviye)</t>
+          <t>Oryantalist Perspektif ile Klasik Arap Şiiri</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256470194</t>
+          <t>9786256470361</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Öykü Bakışlı Kız - Sözün Tadına Meftun Bir Hikayeci: Ayşe Kilimci</t>
+          <t>Araplarda Halk İnanışları Bid'at</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>450</v>
+        <v>170</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256470132</t>
+          <t>9786256470187</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir’den Derlenen Masalların Kohlberg’in Kuramı Işığında İncelenmesi</t>
+          <t>Süleyman 2 (1687-1691)</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>405</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256470163</t>
+          <t>9786256470286</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Edebiyatı</t>
+          <t>Tosyalı Za'ifi'nin Manzum Menasik-i Hacc'ı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>405</v>
+        <v>328</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256470200</t>
+          <t>9786256470293</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>15. ve 16. Yüzyıllarda Türk Seyyahların Gözünden Çin</t>
+          <t>Melami Meşrep Bir Şair Rıfkı Melül Meriç</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>328</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256470118</t>
+          <t>9786256470224</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Futbolcu Kampı Turizmi</t>
+          <t>Metinlerle Türkçeden Rusçaya Çeviri Uygulamaları (B1 Seviye)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>401</v>
+        <v>364</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256470095</t>
+          <t>9786256470194</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Kültüründe Buğday</t>
+          <t>Öykü Bakışlı Kız - Sözün Tadına Meftun Bir Hikayeci: Ayşe Kilimci</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>338</v>
+        <v>450</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256470101</t>
+          <t>9786256470132</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Modernizm Sorunsalı</t>
+          <t>Kırşehir’den Derlenen Masalların Kohlberg’in Kuramı Işığında İncelenmesi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>273</v>
+        <v>405</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256470057</t>
+          <t>9786256470163</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Keman Eğitiminde Özgün Bestelerle Yay Tekniklerinin Kullanımı</t>
+          <t>Çocuk Edebiyatı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>328</v>
+        <v>405</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256470125</t>
+          <t>9786256470200</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kelkit Yöresinin Dil ve Kültür Özellikleri Üzerine Bir İnceleme</t>
+          <t>15. ve 16. Yüzyıllarda Türk Seyyahların Gözünden Çin</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>364</v>
+        <v>328</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256470019</t>
+          <t>9786256470118</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Aşka Ve Zevke Adanmışlığın Simgesi Bir Esriklik Mekanı Divan Şiirinde Meyhane</t>
+          <t>Türkiye’de Futbolcu Kampı Turizmi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>328</v>
+        <v>401</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256470156</t>
+          <t>9786256470095</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Çalgı Öğretiminde Güncel Yaklaşımlar</t>
+          <t>Türk Halk Kültüründe Buğday</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>364</v>
+        <v>338</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256470064</t>
+          <t>9786256470101</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinde Dostluk Üzerine Bilgece Öğütler</t>
+          <t>Modernizm Sorunsalı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>165</v>
+        <v>273</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256470071</t>
+          <t>9786256470057</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Direnişten Dirilişe Sakarya</t>
+          <t>Keman Eğitiminde Özgün Bestelerle Yay Tekniklerinin Kullanımı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>456</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057244666</t>
+          <t>9786256470125</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Işığında Kemal Edib Şiiri</t>
+          <t>Kelkit Yöresinin Dil ve Kültür Özellikleri Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>270</v>
+        <v>364</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256470026</t>
+          <t>9786256470019</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Exploring Turkish Students' Anxiety Towards Speaking English in The Classroom: Strategies for Enhancing Speaking Confidence</t>
+          <t>Aşka Ve Zevke Adanmışlığın Simgesi Bir Esriklik Mekanı Divan Şiirinde Meyhane</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>223</v>
+        <v>328</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256470040</t>
+          <t>9786256470156</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Milli Mücadelenin Yorgun Savaşçıları Eski Subaylar</t>
+          <t>Çalgı Öğretiminde Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>321</v>
+        <v>364</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057244673</t>
+          <t>9786256470064</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>La'li Dolab-name</t>
+          <t>Arap Şiirinde Dostluk Üzerine Bilgece Öğütler</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>406</v>
+        <v>165</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057244642</t>
+          <t>9786256470071</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kadın Araştırmacıların Sosyal Bilimler Çalışmaları</t>
+          <t>Direnişten Dirilişe Sakarya</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>344</v>
+        <v>456</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256470033</t>
+          <t>9786057244666</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayelerinde Şiddet</t>
+          <t>Tasavvuf Işığında Kemal Edib Şiiri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>296</v>
+        <v>270</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057244659</t>
+          <t>9786256470026</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Seyfü'l Müluk ile Bedi'ül Cemal Hikayesinin Farsça Versiyonu</t>
+          <t>Exploring Turkish Students' Anxiety Towards Speaking English in The Classroom: Strategies for Enhancing Speaking Confidence</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>236</v>
+        <v>223</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057223746</t>
+          <t>9786256470040</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Boyu Öğrenme ve Girişimcilik - Halk Eğitimi Merkezleri Üzerine Bir Değerlendirme</t>
+          <t>Türk Romanında Milli Mücadelenin Yorgun Savaşçıları Eski Subaylar</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>296</v>
+        <v>321</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257351980</t>
+          <t>9786057244673</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Comparative Literature</t>
+          <t>La'li Dolab-name</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>223</v>
+        <v>406</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057244635</t>
+          <t>9786057244642</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yazım Becerilerini Geliştirmenin Bir Aracı Olarak Rusça Derslerinde Modelleme моделирование на уроках русского языка как средство формирования орфографического навыка</t>
+          <t>Kadın Araştırmacıların Sosyal Bilimler Çalışmaları</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>171</v>
+        <v>344</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057223784</t>
+          <t>9786256470033</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Göstergebilim - Dil, Kültür, Çeviri Araştırmaları</t>
+          <t>Dede Korkut Hikayelerinde Şiddet</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>209</v>
+        <v>296</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057223739</t>
+          <t>9786057244659</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Münci İnhimak-I Memat (İnceleme - Metin – Sözlük)</t>
+          <t>Seyfü'l Müluk ile Bedi'ül Cemal Hikayesinin Farsça Versiyonu</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>332</v>
+        <v>236</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057244611</t>
+          <t>9786057223746</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Rasim Özdenören Hakkında Bir Monografi Çalışması</t>
+          <t>Yaşam Boyu Öğrenme ve Girişimcilik - Halk Eğitimi Merkezleri Üzerine Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>860</v>
+        <v>296</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057244628</t>
+          <t>9786257351980</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Soysal’ın Romanlarında Modernizm ve Kadın</t>
+          <t>Comparative Literature</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>296</v>
+        <v>223</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057244604</t>
+          <t>9786057244635</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Gelibolulu Mustafa Ali'nin Künhü'l- Ahbarı'nın IV. Rüknünün Kaynakları</t>
+          <t>Yazım Becerilerini Geliştirmenin Bir Aracı Olarak Rusça Derslerinde Modelleme моделирование на уроках русского языка как средство формирования орфографического навыка</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>616</v>
+        <v>171</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057223777</t>
+          <t>9786057223784</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Erzincan Okyanusu’nun Kanıtları "Fosiller”</t>
+          <t>Göstergebilim - Dil, Kültür, Çeviri Araştırmaları</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>640</v>
+        <v>209</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057223760</t>
+          <t>9786057223739</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Miftaḥu’l - Edeb (İnceleme - Metin - Dizin)</t>
+          <t>Mehmed Münci İnhimak-I Memat (İnceleme - Metin – Sözlük)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>984</v>
+        <v>332</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057223722</t>
+          <t>9786057244611</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Söz Ustası</t>
+          <t>Rasim Özdenören Hakkında Bir Monografi Çalışması</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>296</v>
+        <v>860</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257351898</t>
+          <t>9786057244628</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Fatsa ve Yöresi Tarihi I-II Kutulu Takım</t>
+          <t>Sevgi Soysal’ın Romanlarında Modernizm ve Kadın</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>1112</v>
+        <v>296</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057223753</t>
+          <t>9786057244604</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Araştırmaları</t>
+          <t>Gelibolulu Mustafa Ali'nin Künhü'l- Ahbarı'nın IV. Rüknünün Kaynakları</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>296</v>
+        <v>616</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057223791</t>
+          <t>9786057223777</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Bozok'tan Yozgat'a Köy ve Köylüler</t>
+          <t>Erzincan Okyanusu’nun Kanıtları "Fosiller”</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>370</v>
+        <v>640</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257351843</t>
+          <t>9786057223760</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında İşçiler</t>
+          <t>Miftaḥu’l - Edeb (İnceleme - Metin - Dizin)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>394</v>
+        <v>984</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057223715</t>
+          <t>9786057223722</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Okuma Niyetleri</t>
+          <t>Söz Ustası</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>394</v>
+        <v>296</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257351997</t>
+          <t>9786257351898</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Konjugation - Im Deutschen Und Im Türkischen</t>
+          <t>Fatsa ve Yöresi Tarihi I-II Kutulu Takım</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>197</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257351836</t>
+          <t>9786057223753</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Eynesil İlçesinin Kültürel Coğrafyası</t>
+          <t>Eğitim Araştırmaları</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>344</v>
+        <v>296</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257351959</t>
+          <t>9786057223791</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teorik ve Ampirik Çalışmalar</t>
+          <t>Bozok'tan Yozgat'a Köy ve Köylüler</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>321</v>
+        <v>370</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257351973</t>
+          <t>9786257351843</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - III</t>
+          <t>Türk Romanında İşçiler</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>369</v>
+        <v>394</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257351966</t>
+          <t>9786057223715</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - II</t>
+          <t>Kur’an Okuma Niyetleri</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>344</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257351539</t>
+          <t>9786257351997</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı Hikayesi</t>
+          <t>Konjugation - Im Deutschen Und Im Türkischen</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>321</v>
+        <v>197</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257351935</t>
+          <t>9786257351836</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Modern Arap Şiirinde İğtirab</t>
+          <t>Eynesil İlçesinin Kültürel Coğrafyası</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>296</v>
+        <v>344</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257351928</t>
+          <t>9786257351959</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Şiirle Servet Kazanan Ünlü Şair - Selm El-Hasir</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teorik ve Ampirik Çalışmalar</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>171</v>
+        <v>321</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257351874</t>
+          <t>9786257351973</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Tarihi Gerçeklik</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - III</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>344</v>
+        <v>369</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057223708</t>
+          <t>9786257351966</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Cem Sultan'ın Sergüzeşti</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - II</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>369</v>
+        <v>344</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257351942</t>
+          <t>9786257351539</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Şehir</t>
+          <t>Kerem ile Aslı Hikayesi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>273</v>
+        <v>321</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257351881</t>
+          <t>9786257351935</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Büyük Selçuklular ve Irak Selçuklularında Divan-ı Ala</t>
+          <t>Modern Arap Şiirinde İğtirab</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>418</v>
+        <v>296</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257351720</t>
+          <t>9786257351928</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Serdar Mutçalı'nın Modern Arapça Sözlüğü'ndeki Terimlerin Oluşma</t>
+          <t>Şiirle Servet Kazanan Ünlü Şair - Selm El-Hasir</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>418</v>
+        <v>171</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257351775</t>
+          <t>9786257351874</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Müzikte Güncel Çalışmalar</t>
+          <t>Türk Romanında Tarihi Gerçeklik</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>236</v>
+        <v>344</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257351805</t>
+          <t>9786057223708</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Varlıktan Eyleme İnsanın Hiyerarşideki Konumu</t>
+          <t>Cem Sultan'ın Sergüzeşti</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>358</v>
+        <v>369</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257351713</t>
+          <t>9786257351942</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Recai-Zade Ahmed Cevdet Divançesi</t>
+          <t>Edebiyat ve Şehir</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>332</v>
+        <v>273</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257351799</t>
+          <t>9786257351881</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Reyyi Yusuf Konevi'nin Manzum Akaid Tercümesi: Nürü'lhüda</t>
+          <t>Büyük Selçuklular ve Irak Selçuklularında Divan-ı Ala</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>332</v>
+        <v>418</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257351829</t>
+          <t>9786257351720</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Bir Güfte Mecmuası: Mecmu’atü’l-Leta’if Sandukatü’l-Ma’arif</t>
+          <t>Serdar Mutçalı'nın Modern Arapça Sözlüğü'ndeki Terimlerin Oluşma</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>405</v>
+        <v>418</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257351782</t>
+          <t>9786257351775</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Süleyman-name</t>
+          <t>Müzikte Güncel Çalışmalar</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>369</v>
+        <v>236</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257351867</t>
+          <t>9786257351805</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Adana’da Sosyal ve Ekonomik Hayat</t>
+          <t>Varlıktan Eyleme İnsanın Hiyerarşideki Konumu</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>321</v>
+        <v>358</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257351812</t>
+          <t>9786257351713</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Carullah Zemahşeri'den Altın Öğütler</t>
+          <t>Recai-Zade Ahmed Cevdet Divançesi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>270</v>
+        <v>332</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257351737</t>
+          <t>9786257351799</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Suriye ve Filistin Fatihi Selçuklu Meliki el-Melikü'l-Muazzam Atsız b. Uvak (Ciltli)</t>
+          <t>Reyyi Yusuf Konevi'nin Manzum Akaid Tercümesi: Nürü'lhüda</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>472</v>
+        <v>332</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257351744</t>
+          <t>9786257351829</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Bir Hadisçi Olarak Süfyan b. Uyeyne (H.107/198)</t>
+          <t>Bir Güfte Mecmuası: Mecmu’atü’l-Leta’if Sandukatü’l-Ma’arif</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>270</v>
+        <v>405</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257351751</t>
+          <t>9786257351782</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Bid'at Ehlinden Hadis Rivayeti</t>
+          <t>Süleyman-name</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>297</v>
+        <v>369</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257351768</t>
+          <t>9786257351867</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Masalları</t>
+          <t>Adana’da Sosyal ve Ekonomik Hayat</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>270</v>
+        <v>321</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257351690</t>
+          <t>9786257351812</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Geçiş Dönemleri</t>
+          <t>Carullah Zemahşeri'den Altın Öğütler</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>308</v>
+        <v>270</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257351683</t>
+          <t>9786257351737</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Türkülerinde Makamsal Özellikler</t>
+          <t>Suriye ve Filistin Fatihi Selçuklu Meliki el-Melikü'l-Muazzam Atsız b. Uvak (Ciltli)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>270</v>
+        <v>472</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257351676</t>
+          <t>9786257351744</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kazak Türkçesi El Kitabı</t>
+          <t>Bir Hadisçi Olarak Süfyan b. Uyeyne (H.107/198)</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>324</v>
+        <v>270</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257351706</t>
+          <t>9786257351751</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya İlminin Gelişim Süreci ve XIII. Yüzyılda Anadolu'daki Müslüman Coğrafyacılar</t>
+          <t>Bid'at Ehlinden Hadis Rivayeti</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>246</v>
+        <v>297</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257351553</t>
+          <t>9786257351768</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kenzü'l-Esrar (Sırlar Hazinesi)</t>
+          <t>Ağrı Masalları</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>472</v>
+        <v>270</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257351638</t>
+          <t>9786257351690</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>30 Derste Türkçeden Rusçaya Çeviri (Temel Seviye)</t>
+          <t>Bitlis Geçiş Dönemleri</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>270</v>
+        <v>308</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257351621</t>
+          <t>9786257351683</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Ensar Aslan'a Armağan</t>
+          <t>Kırşehir Türkülerinde Makamsal Özellikler</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>878</v>
+        <v>270</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257351614</t>
+          <t>9786257351676</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Mecmua-ı Ragıb Mehmed Paşa</t>
+          <t>Kazak Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>297</v>
+        <v>324</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257351577</t>
+          <t>9786257351706</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Mir Seyyid Şerif Divanı</t>
+          <t>Coğrafya İlminin Gelişim Süreci ve XIII. Yüzyılda Anadolu'daki Müslüman Coğrafyacılar</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>236</v>
+        <v>246</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257351560</t>
+          <t>9786257351553</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Revani'nin Camiün - Nesayih Adlı Eserinin Terminolojik İncelemesi</t>
+          <t>Kenzü'l-Esrar (Sırlar Hazinesi)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>270</v>
+        <v>472</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257351522</t>
+          <t>9786257351638</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Sührab Name</t>
+          <t>30 Derste Türkçeden Rusçaya Çeviri (Temel Seviye)</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257351669</t>
+          <t>9786257351621</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Abdulhalim Abdullah ve “Lakita, Ba‘De’lğurub, Şeceretu’l-Lablab ve Şemsu’l-Harif” Romanlarının Teknik Çözümlemesi</t>
+          <t>Prof. Dr. Ensar Aslan'a Armağan</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>338</v>
+        <v>878</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257351584</t>
+          <t>9786257351614</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - I</t>
+          <t>Mecmua-ı Ragıb Mehmed Paşa</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>236</v>
+        <v>297</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257351607</t>
+          <t>9786257351577</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Deli Dumrul</t>
+          <t>Mir Seyyid Şerif Divanı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>297</v>
+        <v>236</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257351645</t>
+          <t>9786257351560</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Müzikal İşitme ve Müzikal İşitmenin Gelişimi</t>
+          <t>Revani'nin Camiün - Nesayih Adlı Eserinin Terminolojik İncelemesi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>202</v>
+        <v>270</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257351546</t>
+          <t>9786257351522</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Ali Kemal - Raşid Müverrih mi Şair mi?</t>
+          <t>Sührab Name</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>202</v>
+        <v>270</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257351652</t>
+          <t>9786257351669</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı'nda Söz Varlığı İncelemeleri</t>
+          <t>Muhammed Abdulhalim Abdullah ve “Lakita, Ba‘De’lğurub, Şeceretu’l-Lablab ve Şemsu’l-Harif” Romanlarının Teknik Çözümlemesi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>256</v>
+        <v>338</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257351591</t>
+          <t>9786257351584</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Public Management Reform Experience Of Türkiye</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - I</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257351423</t>
+          <t>9786257351607</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Bir Göç Meselesi: Suriyelilerin Yaşadıkları Sosyal ve Ekonomik Riskler</t>
+          <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>236</v>
+        <v>297</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257351492</t>
+          <t>9786257351645</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Lebib Efendi'nin Miraciyesi</t>
+          <t>Müzikal İşitme ve Müzikal İşitmenin Gelişimi</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>270</v>
+        <v>202</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257351515</t>
+          <t>9786257351546</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Hüsnü Şah İle Selvi Naz Hikayesi</t>
+          <t>Ali Kemal - Raşid Müverrih mi Şair mi?</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>236</v>
+        <v>202</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257351485</t>
+          <t>9786257351652</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Yınal - Selçukluların Kudretli Komutanı ve Üvey Evladı</t>
+          <t>Yunus Emre Divanı'nda Söz Varlığı İncelemeleri</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>135</v>
+        <v>256</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257351010</t>
+          <t>9786257351591</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Razınihan ile Mahfuruze Hikayesi</t>
+          <t>Public Management Reform Experience Of Türkiye</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257351461</t>
+          <t>9786257351423</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Tümleçler “Türkçenin Zenginlikleri”</t>
+          <t>Uluslararası Bir Göç Meselesi: Suriyelilerin Yaşadıkları Sosyal ve Ekonomik Riskler</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>135</v>
+        <v>236</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257351447</t>
+          <t>9786257351492</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Hikayeti Köroğlu</t>
+          <t>Lebib Efendi'nin Miraciyesi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>135</v>
+        <v>270</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257351478</t>
+          <t>9786257351515</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kırgız Türkçesi El Kitabı</t>
+          <t>Hüsnü Şah İle Selvi Naz Hikayesi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>324</v>
+        <v>236</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257351508</t>
+          <t>9786257351485</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Lübnanlı Yazar Tevfik Yusuf Avvad ve Yapıtlarında Öne Çıkan Toplumsal</t>
+          <t>İbrahim Yınal - Selçukluların Kudretli Komutanı ve Üvey Evladı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>338</v>
+        <v>135</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257351454</t>
+          <t>9786257351010</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Birleşik Arap Emirlikleri'nde Roman</t>
+          <t>Razınihan ile Mahfuruze Hikayesi</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>236</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257351416</t>
+          <t>9786257351461</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyıl Şairlerinden Abdi İmam</t>
+          <t>Tümleçler “Türkçenin Zenginlikleri”</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>270</v>
+        <v>135</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257351409</t>
+          <t>9786257351447</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Gülme Teorileri Bağlamında Letayifat-ı Nasreddin Hoca’nın Paris Yazması</t>
+          <t>Hikayeti Köroğlu</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>202</v>
+        <v>135</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257351430</t>
+          <t>9786257351478</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ünsi Hasan Şa'Bani Divanı’nın Dini-Tasavvufi Tahlili</t>
+          <t>Kırgız Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>491</v>
+        <v>324</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257351393</t>
+          <t>9786257351508</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Bergama Kozak Yöresi Ağzı</t>
+          <t>Lübnanlı Yazar Tevfik Yusuf Avvad ve Yapıtlarında Öne Çıkan Toplumsal</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257351386</t>
+          <t>9786257351454</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kazak Şairi Meşhur Jüsip Köpeyulı’nın Hayatı, Eserleri ve Edebî Kişiliği</t>
+          <t>Birleşik Arap Emirlikleri'nde Roman</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>675</v>
+        <v>236</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054934034</t>
+          <t>9786257351416</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (1-2)</t>
+          <t>19. Yüzyıl Şairlerinden Abdi İmam</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>1688</v>
+        <v>270</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257351362</t>
+          <t>9786257351409</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Modernleşme Kıskacında Ortadoğu</t>
+          <t>Gülme Teorileri Bağlamında Letayifat-ı Nasreddin Hoca’nın Paris Yazması</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>472</v>
+        <v>202</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257351348</t>
+          <t>9786257351430</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Divançe-i İsyanı</t>
+          <t>Ünsi Hasan Şa'Bani Divanı’nın Dini-Tasavvufi Tahlili</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>236</v>
+        <v>491</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257351294</t>
+          <t>9786257351393</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Arap Şiirinde Mitolojik Unsurlar</t>
+          <t>Bergama Kozak Yöresi Ağzı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257351379</t>
+          <t>9786257351386</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Dasitanı Duhteri Şeyh Abdullah</t>
+          <t>Kazak Şairi Meşhur Jüsip Köpeyulı’nın Hayatı, Eserleri ve Edebî Kişiliği</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>338</v>
+        <v>675</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257351324</t>
+          <t>9786054934034</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Süleyman Hamdi Kadiri Divanı</t>
+          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (1-2)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>270</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257351355</t>
+          <t>9786257351362</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Soğuk Savaş</t>
+          <t>Modernleşme Kıskacında Ortadoğu</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>236</v>
+        <v>472</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257351300</t>
+          <t>9786257351348</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Necati Öner ve Günümüz Türk Felsefesine Katkıları</t>
+          <t>Divançe-i İsyanı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257351317</t>
+          <t>9786257351294</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İbn Zeydun Hayatı Edebi Kişiliği ve Eserleri</t>
+          <t>Çağdaş Arap Şiirinde Mitolojik Unsurlar</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>202</v>
+        <v>270</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257351270</t>
+          <t>9786257351379</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Divan Şiirinde Haz</t>
+          <t>Dasitanı Duhteri Şeyh Abdullah</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257351331</t>
+          <t>9786257351324</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Hans Fallada'nın “Ayyaş” ve “Küçük Adam Ne Oldu Sana?” Adlı Romanlarında Toplumsal ve Bireysel Gerçeklik</t>
+          <t>Şeyh Süleyman Hamdi Kadiri Divanı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786054370658</t>
+          <t>9786257351355</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Maktel-i Hüseyin</t>
+          <t>Edebiyat ve Soğuk Savaş</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786058384477</t>
+          <t>9786257351300</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Farsçaya Giriş</t>
+          <t>Necati Öner ve Günümüz Türk Felsefesine Katkıları</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>300</v>
+        <v>202</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257351263</t>
+          <t>9786257351317</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Piyano Eşlikli Solfej</t>
+          <t>İbn Zeydun Hayatı Edebi Kişiliği ve Eserleri</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>270</v>
+        <v>202</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257351287</t>
+          <t>9786257351270</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Ahlat Şehri’nin Kültürel Miras Turizmi Potansiyeli (Renkli) (Ciltli)</t>
+          <t>Divan Şiirinde Haz</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>338</v>
+        <v>405</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059474184</t>
+          <t>9786257351331</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Halim Berekat ve Altı Gün Adlı Romanı</t>
+          <t>Hans Fallada'nın “Ayyaş” ve “Küçük Adam Ne Oldu Sana?” Adlı Romanlarında Toplumsal ve Bireysel Gerçeklik</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>189</v>
+        <v>236</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059474146</t>
+          <t>9786054370658</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Modern Arap Şiirinde Yeni Bir Eğilim Kasidetu'n Nesr</t>
+          <t>Maktel-i Hüseyin</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059474191</t>
+          <t>9786058384477</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Mahmud Teymur ve Bilinmeyenin Çağrısı Adlı Romanı</t>
+          <t>Farsçaya Giriş</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>202</v>
+        <v>300</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059474207</t>
+          <t>9786257351263</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Nedret Divan'ı</t>
+          <t>Piyano Eşlikli Solfej</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059474177</t>
+          <t>9786257351287</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Arap-İslam Edebiyatından Esma-i Hüsna İle Manzum Münacatlar</t>
+          <t>Ahlat Şehri’nin Kültürel Miras Turizmi Potansiyeli (Renkli) (Ciltli)</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059474276</t>
+          <t>9786059474184</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Harpi İkonografisi</t>
+          <t>Halim Berekat ve Altı Gün Adlı Romanı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>270</v>
+        <v>189</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786054370719</t>
+          <t>9786059474146</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
+          <t>Modern Arap Şiirinde Yeni Bir Eğilim Kasidetu'n Nesr</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>324</v>
+        <v>338</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059474245</t>
+          <t>9786059474191</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Ürdün Romancılığı</t>
+          <t>Mahmud Teymur ve Bilinmeyenin Çağrısı Adlı Romanı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>216</v>
+        <v>202</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059474085</t>
+          <t>9786059474207</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Kar Kristalleri</t>
+          <t>Nedret Divan'ı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257351126</t>
+          <t>9786059474177</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle İkinci Dünya Savaşı</t>
+          <t>Arap-İslam Edebiyatından Esma-i Hüsna İle Manzum Münacatlar</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786054370306</t>
+          <t>9786059474276</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Şehir İmajı</t>
+          <t>Türk Sanatında Harpi İkonografisi</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>202</v>
+        <v>270</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789759893200</t>
+          <t>9786054370719</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Araştırmaları</t>
+          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>202</v>
+        <v>324</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786054370351</t>
+          <t>9786059474245</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Vicdan</t>
+          <t>Çağdaş Ürdün Romancılığı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>270</v>
+        <v>216</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786054370375</t>
+          <t>9786059474085</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Gürcistan'da Türk Edebiyatı Çalışmaları</t>
+          <t>Kar Kristalleri</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059474115</t>
+          <t>9786257351126</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi - 3 : Emeviler Dönemi</t>
+          <t>Çeşitli Yönleriyle İkinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786054370344</t>
+          <t>9786054370306</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>İslam Dünyasında Klasik Felsefe</t>
+          <t>Şehir İmajı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>50.63</v>
+        <v>202</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054370368</t>
+          <t>9789759893200</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesine Giriş</t>
+          <t>Sosyoloji Araştırmaları</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>15</v>
+        <v>202</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786054370405</t>
+          <t>9786054370351</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Arapça'da İsimler Ve İsim Türetme</t>
+          <t>Vicdan</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>256</v>
+        <v>270</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786054370474</t>
+          <t>9786054370375</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Oyunlarının Şamani Kökleri</t>
+          <t>Gürcistan'da Türk Edebiyatı Çalışmaları</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789750191473</t>
+          <t>9786059474115</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlam Dünyası</t>
+          <t>Arap Edebiyatı Tarihi - 3 : Emeviler Dönemi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>328</v>
+        <v>405</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786054370238</t>
+          <t>9786054370344</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Bir Sanayileşme Örneği</t>
+          <t>İslam Dünyasında Klasik Felsefe</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>270</v>
+        <v>50.63</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789759893262</t>
+          <t>9786054370368</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Şehir Erzurum</t>
+          <t>Tarih Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>40.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054370108</t>
+          <t>9786054370405</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>İlyas Efendiyev</t>
+          <t>Arapça'da İsimler Ve İsim Türetme</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>202</v>
+        <v>256</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054370320</t>
+          <t>9786054370474</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Hüsnüne Aşk Olsun (Ciltli)</t>
+          <t>Türk Halk Oyunlarının Şamani Kökleri</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>1000</v>
+        <v>338</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054370313</t>
+          <t>9789750191473</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Halk Hikayesi Olarak Yusuf ile Züleyha</t>
+          <t>Klasik Türk Şiirinin Anlam Dünyası</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>405</v>
+        <v>328</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054370177</t>
+          <t>9786054370238</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Gurbannazar Ezizov</t>
+          <t>Kırsal Bir Sanayileşme Örneği</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>17</v>
+        <v>270</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786054370429</t>
+          <t>9789759893262</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Farsça Öğrenmenin Kolay Yolu</t>
+          <t>Kaybolan Şehir Erzurum</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>202</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789759893231</t>
+          <t>9786054370108</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Farsça Cümle Bilgisi</t>
+          <t>İlyas Efendiyev</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>27.78</v>
+        <v>202</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786056093265</t>
+          <t>9786054370320</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Farsça Cümle Anahtarları</t>
+          <t>Hüsnüne Aşk Olsun (Ciltli)</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>236</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054370337</t>
+          <t>9786054370313</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Fars Edebiyatında Kaynakbilim</t>
+          <t>Halk Hikayesi Olarak Yusuf ile Züleyha</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>637</v>
+        <v>405</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786056008221</t>
+          <t>9786054370177</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ama Birlikte</t>
+          <t>Gurbannazar Ezizov</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>236</v>
+        <v>17</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786056008269</t>
+          <t>9786054370429</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu Türkçesi</t>
+          <t>Farsça Öğrenmenin Kolay Yolu</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>401</v>
+        <v>202</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786054370542</t>
+          <t>9789759893231</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Edebi Bilgiler ve Aruz</t>
+          <t>Farsça Cümle Bilgisi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>202</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786054370160</t>
+          <t>9786056093265</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Dertli Divanı</t>
+          <t>Farsça Cümle Anahtarları</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054370559</t>
+          <t>9786054370337</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Lehçeleri ve Edebiyatları Bölümleri İçin Rusça</t>
+          <t>Fars Edebiyatında Kaynakbilim</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>90</v>
+        <v>637</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789750191497</t>
+          <t>9786056008221</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Fransız Toplumsal Önceleme Romanı</t>
+          <t>Farklı Ama Birlikte</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>92</v>
+        <v>236</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054370092</t>
+          <t>9786056008269</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Boşnak Halk Masalları</t>
+          <t>Eski Anadolu Türkçesi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>338</v>
+        <v>401</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786054370085</t>
+          <t>9786054370542</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Boşnak Halk Efsaneleri</t>
+          <t>Edebi Bilgiler ve Aruz</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054370054</t>
+          <t>9786054370160</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sosyolojisi</t>
+          <t>Dertli Divanı</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>135</v>
+        <v>338</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054370153</t>
+          <t>9786054370559</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan Bağımsızlığa Kadar Türkmen Romanı</t>
+          <t>Çağdaş Türk Lehçeleri ve Edebiyatları Bölümleri İçin Rusça</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789759893248</t>
+          <t>9789750191497</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Edebiyatında 1960 Nesri</t>
+          <t>Çağdaş Fransız Toplumsal Önceleme Romanı</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>338</v>
+        <v>92</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054370139</t>
+          <t>9786054370092</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Teknikleri 1-2</t>
+          <t>Boşnak Halk Masalları</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>122</v>
+        <v>338</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786054370146</t>
+          <t>9786054370085</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Arapça’ya Giriş</t>
+          <t>Boşnak Halk Efsaneleri</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786056093289</t>
+          <t>9786054370054</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 2</t>
+          <t>Bilgi Sosyolojisi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>338</v>
+        <v>135</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786056093258</t>
+          <t>9786054370153</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 1 Cahiliye Dönemi</t>
+          <t>Başlangıçtan Bağımsızlığa Kadar Türkmen Romanı</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>338</v>
+        <v>450</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054370283</t>
+          <t>9789759893248</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Altın Adam: Gazimihal</t>
+          <t>Azerbaycan Edebiyatında 1960 Nesri</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054370412</t>
+          <t>9786054370139</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Farsça Okuma Ve Değerlendirme</t>
+          <t>Araştırma Teknikleri 1-2</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>202</v>
+        <v>122</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054370443</t>
+          <t>9786054370146</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Türkçe’den Arapça’ya Çeviri 1</t>
+          <t>Arapça’ya Giriş</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786054370450</t>
+          <t>9786056093289</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Türkçe’den Arapça’ya Çeviri 2</t>
+          <t>Arap Edebiyatı Tarihi 2</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786059474283</t>
+          <t>9786056093258</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Kalkınma ve Çevre</t>
+          <t>Arap Edebiyatı Tarihi 1 Cahiliye Dönemi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786059474238</t>
+          <t>9786054370283</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında İşgal İzmir'i</t>
+          <t>Altın Adam: Gazimihal</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786059474108</t>
+          <t>9786054370412</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Aşık Bahattin Yıldızoğlu ve Şiir Dünyası</t>
+          <t>Farsça Okuma Ve Değerlendirme</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>472</v>
+        <v>202</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059474122</t>
+          <t>9786054370443</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Türkçesinin Söz Dizimi</t>
+          <t>Türkçe’den Arapça’ya Çeviri 1</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786059474092</t>
+          <t>9786054370450</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Farabi'de Siyaset ve Demokrasi</t>
+          <t>Türkçe’den Arapça’ya Çeviri 2</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>236</v>
+        <v>202</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786059474016</t>
+          <t>9786059474283</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dilindeki Birleşik Cümlelerin Sentaksı</t>
+          <t>Sürdürülebilir Kalkınma ve Çevre</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>202</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786054370115</t>
+          <t>9786059474238</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinde Tasvir</t>
+          <t>Türk Romanında İşgal İzmir'i</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>371</v>
+        <v>338</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059474252</t>
+          <t>9786059474108</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Klasik Fars ve Türk Edebiyatında Şem'ü Pervane Mesnevileri</t>
+          <t>Aşık Bahattin Yıldızoğlu ve Şiir Dünyası</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>456</v>
+        <v>472</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059474269</t>
+          <t>9786059474122</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Üst Düzey Düşünme Becerileri</t>
+          <t>Türkmen Türkçesinin Söz Dizimi</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059474221</t>
+          <t>9786059474092</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Gürcistan'da Türk Edebiyatı (Başlangıç Dönemi)</t>
+          <t>Farabi'de Siyaset ve Demokrasi</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059474009</t>
+          <t>9786059474016</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>İnsan Duygu ve Hissiyatını İfade Eden Türkçe-Rusça Deyimler Sözlüğü</t>
+          <t>Çağdaş Rus Dilindeki Birleşik Cümlelerin Sentaksı</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>236</v>
+        <v>202</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059474023</t>
+          <t>9786054370115</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Arapça Konuşma 1</t>
+          <t>Arap Şiirinde Tasvir</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>202</v>
+        <v>371</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054370948</t>
+          <t>9786059474252</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Hasan Halveti'nin Divan-ı İlahiyatı</t>
+          <t>Klasik Fars ve Türk Edebiyatında Şem'ü Pervane Mesnevileri</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>297</v>
+        <v>456</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054370924</t>
+          <t>9786059474269</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Güncellemek</t>
+          <t>Üst Düzey Düşünme Becerileri</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054370955</t>
+          <t>9786059474221</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Buhari Nüshaları ve Nüsha Farklılıklarının Mahiyeti Üzerine</t>
+          <t>Gürcistan'da Türk Edebiyatı (Başlangıç Dönemi)</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786054370979</t>
+          <t>9786059474009</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Gelenekten Bugüne Gazel Şerhleri</t>
+          <t>İnsan Duygu ve Hissiyatını İfade Eden Türkçe-Rusça Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>54</v>
+        <v>236</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059474214</t>
+          <t>9786059474023</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Sosyolojisi Okumaları</t>
+          <t>Arapça Konuşma 1</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>216</v>
+        <v>202</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054370993</t>
+          <t>9786054370948</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Tevfik: Bu Adem</t>
+          <t>Hasan Halveti'nin Divan-ı İlahiyatı</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>236</v>
+        <v>297</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054370986</t>
+          <t>9786054370924</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Rusça-Türkçe Yumuşatma İşaretiyle Biten İsim Sözlüğü (Ciltli)</t>
+          <t>Tarihi Güncellemek</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>540</v>
+        <v>202</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054370887</t>
+          <t>9786054370955</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Seminerleri</t>
+          <t>Buhari Nüshaları ve Nüsha Farklılıklarının Mahiyeti Üzerine</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786059474160</t>
+          <t>9786054370979</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Mısır'da Jön Türk Basın ve Edebiyatı</t>
+          <t>Gelenekten Bugüne Gazel Şerhleri</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>338</v>
+        <v>54</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786059474139</t>
+          <t>9786059474214</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Bir Bilgi Anarşisti Ve Bilim - Paul Karl Feyerabend</t>
+          <t>Siyaset Sosyolojisi Okumaları</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>162</v>
+        <v>216</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059474047</t>
+          <t>9786054370993</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Anlamlarıyla Rusçadaki Fiillerin Ön Ekleri</t>
+          <t>Mehmed Tevfik: Bu Adem</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786059474030</t>
+          <t>9786054370986</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Rusçada -in Halinde Kullanılan Edatlar</t>
+          <t>Rusça-Türkçe Yumuşatma İşaretiyle Biten İsim Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>202</v>
+        <v>540</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786059474061</t>
+          <t>9786054370887</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Meşale</t>
+          <t>Sosyoloji Seminerleri</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>27</v>
+        <v>202</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786059474078</t>
+          <t>9786059474160</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinde Kaside-i Masnu'a ve Nağzı'nin Masnu' Kasideleri</t>
+          <t>Mısır'da Jön Türk Basın ve Edebiyatı</t>
         </is>
       </c>
       <c r="C321" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059474054</t>
+          <t>9786059474139</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Bir Hisar Şairi Nevzat Yalçın</t>
+          <t>Bir Bilgi Anarşisti Ve Bilim - Paul Karl Feyerabend</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>219</v>
+        <v>162</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786059474153</t>
+          <t>9786059474047</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Anlatılarında Kahramanın Yardımcıları</t>
+          <t>Anlamlarıyla Rusçadaki Fiillerin Ön Ekleri</t>
         </is>
       </c>
       <c r="C323" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786054370634</t>
+          <t>9786059474030</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Cihan Şah İle Şemsiye Hikayesi</t>
+          <t>Rusçada -in Halinde Kullanılan Edatlar</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>270</v>
+        <v>202</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786054370900</t>
+          <t>9786059474061</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Rübailer ve Tuyuğlar</t>
+          <t>Meşale</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>202</v>
+        <v>27</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786054370832</t>
+          <t>9786059474078</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Yaşamları ve Sanatlarıyla Rus Yazarları : Karamzin, Puşkin, Lermontov ve Gogol</t>
+          <t>Klasik Türk Şiirinde Kaside-i Masnu'a ve Nağzı'nin Masnu' Kasideleri</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786054370856</t>
+          <t>9786059474054</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili - Morfoloji 1. Bölüm</t>
+          <t>Bir Hisar Şairi Nevzat Yalçın</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>273</v>
+        <v>219</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786054370795</t>
+          <t>9786059474153</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Rusya Tarihi Ders Kitabı (1917'ye Kadar)</t>
+          <t>Türk Halk Anlatılarında Kahramanın Yardımcıları</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786054370818</t>
+          <t>9786054370634</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Rusça Sözlü Anlatım Kitabı</t>
+          <t>Cihan Şah İle Şemsiye Hikayesi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054370764</t>
+          <t>9786054370900</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Kültürlerarası İletişim : Rusya - Türkiye Kültür Diyaloğu</t>
+          <t>Rübailer ve Tuyuğlar</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>270</v>
+        <v>202</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054370863</t>
+          <t>9786054370832</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili-Morfoloji 2. Bölüm</t>
+          <t>Yaşamları ve Sanatlarıyla Rus Yazarları : Karamzin, Puşkin, Lermontov ve Gogol</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054370702</t>
+          <t>9786054370856</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Masalları Rusça Okuyoruz</t>
+          <t>Çağdaş Rus Dili - Morfoloji 1. Bölüm</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>540</v>
+        <v>273</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054370788</t>
+          <t>9786054370795</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Rus Dili Morfoloji</t>
+          <t>Rusya Tarihi Ders Kitabı (1917'ye Kadar)</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054370825</t>
+          <t>9786054370818</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Ses Bilgisi, Grafik, Yazım ve Telaffuz Dersleri</t>
+          <t>Rusça Sözlü Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054370757</t>
+          <t>9786054370764</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>55 Derste Dinleme</t>
+          <t>Kültürlerarası İletişim : Rusya - Türkiye Kültür Diyaloğu</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>328</v>
+        <v>270</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054370849</t>
+          <t>9786054370863</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili (Sentaks)</t>
+          <t>Çağdaş Rus Dili-Morfoloji 2. Bölüm</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>236</v>
+        <v>273</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786054370726</t>
+          <t>9786054370702</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Oklama Yöntemiyle Türkçenin Yapısal - İşlevsel Söz Dizimi</t>
+          <t>Sihirli Masalları Rusça Okuyoruz</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>364</v>
+        <v>540</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054370740</t>
+          <t>9786054370788</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Rusça Alıştırmalar Kitabı : İsmin -de Hali</t>
+          <t>Rus Dili Morfoloji</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>38.73</v>
+        <v>338</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054370771</t>
+          <t>9786054370825</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Metin Çevirileri Kitabı (Türkçe - Rusça)</t>
+          <t>Ses Bilgisi, Grafik, Yazım ve Telaffuz Dersleri</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>162</v>
+        <v>202</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054370733</t>
+          <t>9786054370757</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>50 Altın Kuralda Rusça Bitmiş-Bitmemiş Fiiller</t>
+          <t>55 Derste Dinleme</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>236</v>
+        <v>328</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054370801</t>
+          <t>9786054370849</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Rusça Alıştırmalar Kitabı : İsmin Yalın Hali</t>
+          <t>Çağdaş Rus Dili (Sentaks)</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>27.34</v>
+        <v>236</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789759854317</t>
+          <t>9786054370726</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Aşık Sümmani</t>
+          <t>Oklama Yöntemiyle Türkçenin Yapısal - İşlevsel Söz Dizimi</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>350</v>
+        <v>364</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054370184</t>
+          <t>9786054370740</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Zeban-ı Türki</t>
+          <t>Rusça Alıştırmalar Kitabı : İsmin -de Hali</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>675</v>
+        <v>38.73</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789750191442</t>
+          <t>9786054370771</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Emiri</t>
+          <t>Metin Çevirileri Kitabı (Türkçe - Rusça)</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>675</v>
+        <v>162</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786054370016</t>
+          <t>9786054370733</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Seçim Sistemleri ve Demokrasi</t>
+          <t>50 Altın Kuralda Rusça Bitmiş-Bitmemiş Fiiller</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>330</v>
+        <v>236</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054370894</t>
+          <t>9786054370801</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Milliyetçiliğin Sosyolojisi</t>
+          <t>Rusça Alıştırmalar Kitabı : İsmin Yalın Hali</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>236</v>
+        <v>27.34</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789759893224</t>
+          <t>9789759854317</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Tekin Alp ve Türkleştirme</t>
+          <t>Aşık Sümmani</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>7.41</v>
+        <v>350</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786054370207</t>
+          <t>9786054370184</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Şirvan Şah ve Şema’il Banu Hikayesi</t>
+          <t>Zeban-ı Türki</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>350</v>
+        <v>675</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786056008238</t>
+          <t>9789750191442</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Spencer’in Felsefesi</t>
+          <t>Yusuf Emiri</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>100</v>
+        <v>675</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786054370047</t>
+          <t>9786054370016</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi 2</t>
+          <t>Türkiye’de Seçim Sistemleri ve Demokrasi</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>148</v>
+        <v>330</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054370030</t>
+          <t>9786054370894</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi 1</t>
+          <t>Türkiye’de Milliyetçiliğin Sosyolojisi</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>162</v>
+        <v>236</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786054370009</t>
+          <t>9789759893224</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Siverekli M. Nurettin Bey</t>
+          <t>Tekin Alp ve Türkleştirme</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>202</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054370078</t>
+          <t>9786054370207</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Seğirname</t>
+          <t>Şirvan Şah ve Şema’il Banu Hikayesi</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786054370245</t>
+          <t>9786056008238</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Sadallah Vennüs ve Tiyatroları</t>
+          <t>Spencer’in Felsefesi</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>202</v>
+        <v>100</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786054370191</t>
+          <t>9786054370047</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Özbek Efsaneleri</t>
+          <t>Sosyoloji Tarihi 2</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>37.04</v>
+        <v>148</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786054370276</t>
+          <t>9786054370030</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>On Bin Yılın Türküsü</t>
+          <t>Sosyoloji Tarihi 1</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>878</v>
+        <v>162</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786056093203</t>
+          <t>9786054370009</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Modern Azerbaycan Edebiyatında Dede Korkut</t>
+          <t>Siverekli M. Nurettin Bey</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>236</v>
+        <v>202</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786054370214</t>
+          <t>9786054370078</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif - İnsan ve Medeniyet</t>
+          <t>Seğirname</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>36.45</v>
+        <v>175</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786056008207</t>
+          <t>9786054370245</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Max Frisch</t>
+          <t>Sadallah Vennüs ve Tiyatroları</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>36.45</v>
+        <v>202</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786054370252</t>
+          <t>9786054370191</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Kurum İmajı</t>
+          <t>Özbek Efsaneleri</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>270</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786056093296</t>
+          <t>9786054370276</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Krallara Mektuplar</t>
+          <t>On Bin Yılın Türküsü</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>270</v>
+        <v>878</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786056008252</t>
+          <t>9786056093203</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>KPSS - DGS - ALES</t>
+          <t>Modern Azerbaycan Edebiyatında Dede Korkut</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>18.52</v>
+        <v>236</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786054370269</t>
+          <t>9786054370214</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>KPDS Arapça Çözümlü Soru Örnekleri</t>
+          <t>Mehmet Akif - İnsan ve Medeniyet</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>43.2</v>
+        <v>36.45</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786054370580</t>
+          <t>9786056008207</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Çağatay Edebiyatında Antoloji Geleneği Olarak Beyazcılık</t>
+          <t>Max Frisch</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>328</v>
+        <v>36.45</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786054370962</t>
+          <t>9786054370252</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Gülistan Tercümesi</t>
+          <t>Kurum İmajı</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786054370931</t>
+          <t>9786056093296</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yeni'nin Son Yolcusu Ülkü Tamer</t>
+          <t>Krallara Mektuplar</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>297</v>
+        <v>270</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786054370917</t>
+          <t>9786056008252</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Güzide-i Mekkiyye</t>
+          <t>KPSS - DGS - ALES</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>729</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786054370467</t>
+          <t>9786054370269</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Osmanlı Türkçesi</t>
+          <t>KPDS Arapça Çözümlü Soru Örnekleri</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>338</v>
+        <v>43.2</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054370665</t>
+          <t>9786054370580</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>12 Mart Muhtırası Dönemi Türk Dış Politikası</t>
+          <t>Çağatay Edebiyatında Antoloji Geleneği Olarak Beyazcılık</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>236</v>
+        <v>328</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786054370870</t>
+          <t>9786054370962</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Farsça Sözdizimi</t>
+          <t>Gülistan Tercümesi</t>
         </is>
       </c>
       <c r="C370" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054370672</t>
+          <t>9786054370931</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Maktel-i Hüseyin</t>
+          <t>İkinci Yeni'nin Son Yolcusu Ülkü Tamer</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>540</v>
+        <v>297</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786054370436</t>
+          <t>9786054370917</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Filistinli Şair Mahmud Derviş</t>
+          <t>Güzide-i Mekkiyye</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>472</v>
+        <v>729</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786054370689</t>
+          <t>9786054370467</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Divan-ı Hamdi</t>
+          <t>Kendi Kendine Osmanlı Türkçesi</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>608</v>
+        <v>338</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786054370696</t>
+          <t>9786054370665</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Şehrindeki Mezar Taşlarının Kültürel Coğrafya Bakış Açısıyla İncelenmesi</t>
+          <t>12 Mart Muhtırası Dönemi Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>273</v>
+        <v>236</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786054370610</t>
+          <t>9786054370870</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Tavus Kuşu İkonografisi</t>
+          <t>Farsça Sözdizimi</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786054370566</t>
+          <t>9786054370672</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sosyoloji</t>
+          <t>Maktel-i Hüseyin</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>405</v>
+        <v>540</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786054370597</t>
+          <t>9786054370436</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Sonlar</t>
+          <t>Filistinli Şair Mahmud Derviş</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>189</v>
+        <v>472</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786054370603</t>
+          <t>9786054370689</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
+          <t>Divan-ı Hamdi</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>405</v>
+        <v>608</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786054370573</t>
+          <t>9786054370696</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Davutoğlu Süleyman Hikayesi</t>
+          <t>Erzurum Şehrindeki Mezar Taşlarının Kültürel Coğrafya Bakış Açısıyla İncelenmesi</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>729</v>
+        <v>273</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786054370627</t>
+          <t>9786054370610</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi - Osmanlı Dönemi</t>
+          <t>Türk Sanatında Tavus Kuşu İkonografisi</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>608</v>
+        <v>270</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786054370535</t>
+          <t>9786054370566</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Eğitimimizin Sahte İlkesi Ya Da Hümanizm ve Realizm</t>
+          <t>Türkiye’de Sosyoloji</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>109</v>
+        <v>405</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786054370382</t>
+          <t>9786054370597</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Hayatü'l Hayvan Tercümesi Üzerine Bir Dil Çalışması</t>
+          <t>Sonlar</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>472</v>
+        <v>189</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786054370498</t>
+          <t>9786054370603</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Yazın</t>
+          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>202</v>
+        <v>405</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786054370399</t>
+          <t>9786054370573</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Vahidi Cinanü'l-Cenan</t>
+          <t>Davutoğlu Süleyman Hikayesi</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>729</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786054370481</t>
+          <t>9786054370627</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>1939 Yılı Türk - İngiliz Siyasi İlişkileri</t>
+          <t>Arap Edebiyatı Tarihi - Osmanlı Dönemi</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>328</v>
+        <v>608</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257351164</t>
+          <t>9786054370535</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Hikayet-i Haleddin Oğlu Bedreddin Bey</t>
+          <t>Eğitimimizin Sahte İlkesi Ya Da Hümanizm ve Realizm</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>270</v>
+        <v>109</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786257351171</t>
+          <t>9786054370382</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Kültürel Boyutlarıyla Ordu 1-2 - Ordu Yöresi Bibliyografyası (3 Kitap Takım Kutulu)</t>
+          <t>Hayatü'l Hayvan Tercümesi Üzerine Bir Dil Çalışması</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>1453</v>
+        <v>472</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786054370504</t>
+          <t>9786054370498</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Çerkeş İlçesinin Beşeri ve Ekonomik Coğrafyası</t>
+          <t>Fantastik Yazın</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>328</v>
+        <v>202</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786059474962</t>
+          <t>9786054370399</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Kasım’ın Farukiyye’si</t>
+          <t>Vahidi Cinanü'l-Cenan</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>405</v>
+        <v>729</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786257351218</t>
+          <t>9786054370481</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Sultan 1. Mesud Devri Gazneliler Tarihi (1030-1041)</t>
+          <t>1939 Yılı Türk - İngiliz Siyasi İlişkileri</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>405</v>
+        <v>328</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786059474641</t>
+          <t>9786257351164</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Kars Çocuk Oyunları</t>
+          <t>Hikayet-i Haleddin Oğlu Bedreddin Bey</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786257351119</t>
+          <t>9786257351171</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Kırık Sazın Türküsü</t>
+          <t>Tarihi ve Kültürel Boyutlarıyla Ordu 1-2 - Ordu Yöresi Bibliyografyası (3 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>405</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786059474887</t>
+          <t>9786054370504</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Temsilciler Meclisi’nden Cumhuriyet Meclisi’ne Kıbrıs’ta Türk Yönetimleri ve Parlamenter Sistemin Kuruluşu (1960-1983)</t>
+          <t>Çerkeş İlçesinin Beşeri ve Ekonomik Coğrafyası</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>270</v>
+        <v>328</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786059474870</t>
+          <t>9786059474962</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Gösteri Sanatları</t>
+          <t>Kasım’ın Farukiyye’si</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>270</v>
+        <v>405</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786059474856</t>
+          <t>9786257351218</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Kentinde Alışveriş ve Fuar Turizmi</t>
+          <t>Sultan 1. Mesud Devri Gazneliler Tarihi (1030-1041)</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>236</v>
+        <v>405</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786257351249</t>
+          <t>9786059474641</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi’nde Erzurum'da İmar ve Kalkınma Faaliyetleri (1930-1980)</t>
+          <t>Geleneksel Kars Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786257351256</t>
+          <t>9786257351119</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Arap Fetihlerinden Büyük Selçuklu Hakimiyetinin Sonuna Kadar Toharistan</t>
+          <t>Kırık Sazın Türküsü</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>392</v>
+        <v>405</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786257351232</t>
+          <t>9786059474887</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Düşünceden Şiire</t>
+          <t>Kıbrıs Temsilciler Meclisi’nden Cumhuriyet Meclisi’ne Kıbrıs’ta Türk Yönetimleri ve Parlamenter Sistemin Kuruluşu (1960-1983)</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>405</v>
+        <v>270</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786257351225</t>
+          <t>9786059474870</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Müzikal Dikte Çalışmaları 1</t>
+          <t>Osmanlı'da Gösteri Sanatları</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786059474900</t>
+          <t>9786059474856</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu Türkçesi Dönemine Ait Bir Kur'an Tefsiri</t>
+          <t>Erzurum Kentinde Alışveriş ve Fuar Turizmi</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>472</v>
+        <v>236</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786059474924</t>
+          <t>9786257351249</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Kaside-i Lüccetü'l-Esrar (Şerh-i Kengeri)</t>
+          <t>Cumhuriyet Dönemi’nde Erzurum'da İmar ve Kalkınma Faaliyetleri (1930-1980)</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>270</v>
+        <v>405</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786059474597</t>
+          <t>9786257351256</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet’in Nezafeti</t>
+          <t>Arap Fetihlerinden Büyük Selçuklu Hakimiyetinin Sonuna Kadar Toharistan</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>270</v>
+        <v>392</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786059474948</t>
+          <t>9786257351232</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs’tan 12 Mart’a Türkiye’de Devlet Teşkilatı ve Siyaset Hayatı (1960-1971)</t>
+          <t>Düşünceden Şiire</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>338</v>
+        <v>405</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786257351140</t>
+          <t>9786257351225</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Türkolojinin Delikanlısı Seyyah - Prof. Dr. İsmail Doğan Armağanı</t>
+          <t>Müzikal Dikte Çalışmaları 1</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>675</v>
+        <v>236</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786059474894</t>
+          <t>9786059474900</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Necatü’l-İslam - Min Galebeti Ehli’l-Udvan</t>
+          <t>Eski Anadolu Türkçesi Dönemine Ait Bir Kur'an Tefsiri</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>150</v>
+        <v>472</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786059474917</t>
+          <t>9786059474924</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>El-Busiri El-Kasidetu'l-Hemziyye ve Manzum Bir Tükçe Çevirisi</t>
+          <t>Şerh-i Kaside-i Lüccetü'l-Esrar (Şerh-i Kengeri)</t>
         </is>
       </c>
       <c r="C406" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786257351157</t>
+          <t>9786059474597</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesi Ağızlarında Eskicil (Arkaik) Kelimeler</t>
+          <t>Cumhuriyet’in Nezafeti</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786257351096</t>
+          <t>9786059474948</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 4</t>
+          <t>27 Mayıs’tan 12 Mart’a Türkiye’de Devlet Teşkilatı ve Siyaset Hayatı (1960-1971)</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>675</v>
+        <v>338</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786059474979</t>
+          <t>9786257351140</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Basın ve Düşünce Tarihinde Türkmen İli Dergisi (1922-1924)</t>
+          <t>Türkolojinin Delikanlısı Seyyah - Prof. Dr. İsmail Doğan Armağanı</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>270</v>
+        <v>675</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786054371072</t>
+          <t>9786059474894</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>İran Büveyhileri</t>
+          <t>Necatü’l-İslam - Min Galebeti Ehli’l-Udvan</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786257351003</t>
+          <t>9786059474917</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Lutfi Gül Ü Nevruz</t>
+          <t>El-Busiri El-Kasidetu'l-Hemziyye ve Manzum Bir Tükçe Çevirisi</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>675</v>
+        <v>270</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786257351027</t>
+          <t>9786257351157</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Şiddet</t>
+          <t>Türkiye Türkçesi Ağızlarında Eskicil (Arkaik) Kelimeler</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786257351065</t>
+          <t>9786257351096</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya Hattında Osmanlı Hristiyanlarına Yönelik Rus Politikaları (1828-1878)</t>
+          <t>Arap Edebiyatı Tarihi 4</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>338</v>
+        <v>675</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786059474764</t>
+          <t>9786059474979</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>İlm-i Hal</t>
+          <t>Türkmen Basın ve Düşünce Tarihinde Türkmen İli Dergisi (1922-1924)</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>188</v>
+        <v>270</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786257351102</t>
+          <t>9786054371072</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Asaf [Borsacı]’ın Tiyatro Eserleri</t>
+          <t>İran Büveyhileri</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>270</v>
+        <v>500</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257351133</t>
+          <t>9786257351003</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Şah Mayil İle Abugüneş Hikayesi</t>
+          <t>Mevlana Lutfi Gül Ü Nevruz</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>236</v>
+        <v>675</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786257351058</t>
+          <t>9786257351027</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Kırgız Romanı - Başlangıçtan Bağımsızlığa (1917-1990)</t>
+          <t>Şiddet</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>945</v>
+        <v>202</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786059474849</t>
+          <t>9786257351065</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>İki Savaş Arası Basında Türk - Rus İlişkileri</t>
+          <t>Kafkasya Hattında Osmanlı Hristiyanlarına Yönelik Rus Politikaları (1828-1878)</t>
         </is>
       </c>
       <c r="C418" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059474573</t>
+          <t>9786059474764</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Türkmence / Türkmence - Türkçe Konuşma Kılavuzu</t>
+          <t>İlm-i Hal</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>405</v>
+        <v>188</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059474658</t>
+          <t>9786257351102</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Sırbistan - Karadağ Boşnak Halk Dansları Giysilerinde Türk Kültürü Etkisi</t>
+          <t>Mehmed Asaf [Borsacı]’ın Tiyatro Eserleri</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786059474603</t>
+          <t>9786257351133</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Kalemimin Ayak İzleri</t>
+          <t>Şah Mayil İle Abugüneş Hikayesi</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>472</v>
+        <v>236</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786059474627</t>
+          <t>9786257351058</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Sezgisizliğin Dramı</t>
+          <t>Kırgız Romanı - Başlangıçtan Bağımsızlığa (1917-1990)</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>270</v>
+        <v>945</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059474610</t>
+          <t>9786059474849</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’de Deyimler ve İnsanın Temel Özellikleri</t>
+          <t>İki Savaş Arası Basında Türk - Rus İlişkileri</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>472</v>
+        <v>338</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059474634</t>
+          <t>9786059474573</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>İktidar Mücadelesi Temelinde Osmanlı Tarihi</t>
+          <t>Türkçe - Türkmence / Türkmence - Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>371</v>
+        <v>405</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786257351034</t>
+          <t>9786059474658</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Öğretmen Yetiştirme Süreci</t>
+          <t>Sırbistan - Karadağ Boşnak Halk Dansları Giysilerinde Türk Kültürü Etkisi</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059474993</t>
+          <t>9786059474603</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Zileli Muharrem Efendi Osmanlı Türkçesi İle Yazılmış İlk Kadın İlmihali 'Umdetü’n-Nisa</t>
+          <t>Kalemimin Ayak İzleri</t>
         </is>
       </c>
       <c r="C426" s="1">
         <v>472</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786059474986</t>
+          <t>9786059474627</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Türk Havacılığını Geliştirme Faaliyetlerinin Basına Yansıması: Türk Hava Mecmuası (1925-1928)</t>
+          <t>Sezgisizliğin Dramı</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786257351041</t>
+          <t>9786059474610</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Mikdat ile Miyase ve Mikdat'ın Talkan Cengi Hikayeleri</t>
+          <t>Kur’an-ı Kerim’de Deyimler ve İnsanın Temel Özellikleri</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>405</v>
+        <v>472</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059474832</t>
+          <t>9786059474634</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinin Gölgesinde Serinleyen Bir Fars Şair Menuçihri-yi Damgani</t>
+          <t>İktidar Mücadelesi Temelinde Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>456</v>
+        <v>371</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059474733</t>
+          <t>9786257351034</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>İndi'nin Manzum Menasik-i Hacc'ı</t>
+          <t>Türkiye'de Öğretmen Yetiştirme Süreci</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>270</v>
+        <v>202</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059474344</t>
+          <t>9786059474993</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>1854 - 1855 Yıllarında Kırım Kampanyası - Lord Raglan’ın Trajedisi - Tarihsel Romanın Sanatsal Alanında Kırım Savaşı (Rusça)</t>
+          <t>Zileli Muharrem Efendi Osmanlı Türkçesi İle Yazılmış İlk Kadın İlmihali 'Umdetü’n-Nisa</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>202</v>
+        <v>472</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059474351</t>
+          <t>9786059474986</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>I. Dünya Savaşı ve Türk Kurtuluş Savaşının Beyaz Perdeye Yansımaları</t>
+          <t>Türk Havacılığını Geliştirme Faaliyetlerinin Basına Yansıması: Türk Hava Mecmuası (1925-1928)</t>
         </is>
       </c>
       <c r="C432" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059474863</t>
+          <t>9786257351041</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Disiplinler Arası J. S. Bach Çalışma Yöntem ve Teknikleri (Piyano İçin)</t>
+          <t>Mikdat ile Miyase ve Mikdat'ın Talkan Cengi Hikayeleri</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>188</v>
+        <v>405</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059474825</t>
+          <t>9786059474832</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Ömer bin Salih el-Kırımi - Tuhfetü'l-Fetava</t>
+          <t>Arap Şiirinin Gölgesinde Serinleyen Bir Fars Şair Menuçihri-yi Damgani</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>547</v>
+        <v>456</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059474740</t>
+          <t>9786059474733</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle Birinci Dünya Savaşı</t>
+          <t>İndi'nin Manzum Menasik-i Hacc'ı</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059474672</t>
+          <t>9786059474344</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Niyaz Nişati Divan</t>
+          <t>1854 - 1855 Yıllarında Kırım Kampanyası - Lord Raglan’ın Trajedisi - Tarihsel Romanın Sanatsal Alanında Kırım Savaşı (Rusça)</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>270</v>
+        <v>202</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786054370641</t>
+          <t>9786059474351</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Halk Anlatılarında Kahramanın Yardımcıları</t>
+          <t>I. Dünya Savaşı ve Türk Kurtuluş Savaşının Beyaz Perdeye Yansımaları</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>47.25</v>
+        <v>338</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059474702</t>
+          <t>9786059474863</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Serraczade Hasan Hatif Üç Arus ve Üç Damat</t>
+          <t>Disiplinler Arası J. S. Bach Çalışma Yöntem ve Teknikleri (Piyano İçin)</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>338</v>
+        <v>188</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786059474689</t>
+          <t>9786059474825</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2617 Numarali Nüfus Defterine Göre Refahiye (Gercanis) Kazasının Demografik Ve Sosyo-İktisadi Durumu (1841)</t>
+          <t>Ömer bin Salih el-Kırımi - Tuhfetü'l-Fetava</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>364</v>
+        <v>547</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059474665</t>
+          <t>9786059474740</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2611 Numaralı Eğin (Kemaliye) Kazası Nüfus Defterine Göre Eğin’in (Kemaliye) Demografik ve Sosyo-İktisadi Yapısı (1841)</t>
+          <t>Çeşitli Yönleriyle Birinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059474580</t>
+          <t>9786059474672</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili Grameri Tarihi</t>
+          <t>Muhammed Niyaz Nişati Divan</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>371</v>
+        <v>270</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786059474771</t>
+          <t>9786054370641</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Haza Hüccetü'l-Bürhan</t>
+          <t>Halk Anlatılarında Kahramanın Yardımcıları</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>236</v>
+        <v>47.25</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786059474795</t>
+          <t>9786059474702</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Maniheist Uygur Metinlerinde Çince Alıntılar</t>
+          <t>Serraczade Hasan Hatif Üç Arus ve Üç Damat</t>
         </is>
       </c>
       <c r="C443" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786059474559</t>
+          <t>9786059474689</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Halim Berekat ve Toplumcu Gerçekçi Romanlarının Teknik Çözümlemesi</t>
+          <t>2617 Numarali Nüfus Defterine Göre Refahiye (Gercanis) Kazasının Demografik Ve Sosyo-İktisadi Durumu (1841)</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>472</v>
+        <v>364</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786059474412</t>
+          <t>9786059474665</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Son Dönemin Mütefekkir Bir Mevlevi Şeyhi ve Şairi Kemahlı İbrahim Hakkı Efendi Divan-ı Miftahü'l - Ma'arif fi Na'ti'l Avarif</t>
+          <t>2611 Numaralı Eğin (Kemaliye) Kazası Nüfus Defterine Göre Eğin’in (Kemaliye) Demografik ve Sosyo-İktisadi Yapısı (1841)</t>
         </is>
       </c>
       <c r="C445" s="1">
         <v>405</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786059474511</t>
+          <t>9786059474580</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Narman İlçesinin Nüfus Coğrafyası</t>
+          <t>Arap Dili Grameri Tarihi</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>270</v>
+        <v>371</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786059474313</t>
+          <t>9786059474771</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Esrar-ı Garibe</t>
+          <t>Haza Hüccetü'l-Bürhan</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786059474337</t>
+          <t>9786059474795</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Şair ve Şiir Karakteri</t>
+          <t>Maniheist Uygur Metinlerinde Çince Alıntılar</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786059474719</t>
+          <t>9786059474559</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Hikayet-i Nil</t>
+          <t>Halim Berekat ve Toplumcu Gerçekçi Romanlarının Teknik Çözümlemesi</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>270</v>
+        <v>472</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786059474368</t>
+          <t>9786059474412</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Huzur'un Musikisi</t>
+          <t>Son Dönemin Mütefekkir Bir Mevlevi Şeyhi ve Şairi Kemahlı İbrahim Hakkı Efendi Divan-ı Miftahü'l - Ma'arif fi Na'ti'l Avarif</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>270</v>
+        <v>405</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786059474818</t>
+          <t>9786059474511</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Bursa Belediye Tarihi</t>
+          <t>Narman İlçesinin Nüfus Coğrafyası</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>405</v>
+        <v>270</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786059474788</t>
+          <t>9786059474313</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Hulüsi Divanı</t>
+          <t>Esrar-ı Garibe</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>273</v>
+        <v>338</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786059474801</t>
+          <t>9786059474337</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Müstakimzade Süleyman Sa‘deddin Efendi - Menakıb-ı İmam-ı A‘zam</t>
+          <t>Klasik Türk Şiiri Gazellerinde Şair ve Şiir Karakteri</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>547</v>
+        <v>405</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786054370061</t>
+          <t>9786059474719</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Reşahat - Ayn-ül Hayat (Ciltli)</t>
+          <t>Hikayet-i Nil</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059474399</t>
+          <t>9786059474368</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Bartın Ağızlarının Tematik Sözlüğü</t>
+          <t>Huzur'un Musikisi</t>
         </is>
       </c>
       <c r="C455" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059474382</t>
+          <t>9786059474818</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Şi’r ve Poiesis Olarak Modern Türk Şiiri</t>
+          <t>Bursa Belediye Tarihi</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>188</v>
+        <v>405</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786059474375</t>
+          <t>9786059474788</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Risalelerinde İhvaniyyat</t>
+          <t>Hüseyin Hulüsi Divanı</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786059474450</t>
+          <t>9786059474801</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Karay Türkçesinde İsim</t>
+          <t>Müstakimzade Süleyman Sa‘deddin Efendi - Menakıb-ı İmam-ı A‘zam</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>405</v>
+        <v>547</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786059474504</t>
+          <t>9786054370061</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Yassıada Yargılamalarında Bir Bakan Celal Yardımcı ve Ağrı Milletvekilleri Suçlamalar-Savunmalar</t>
+          <t>Reşahat - Ayn-ül Hayat (Ciltli)</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>202</v>
+        <v>250</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786059474443</t>
+          <t>9786059474399</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Vahidi Saadet-Name</t>
+          <t>Bartın Ağızlarının Tematik Sözlüğü</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>637</v>
+        <v>270</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786059474405</t>
+          <t>9786059474382</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Hasan Haydar Divanı (İnceleme-Tenkidli Metin)</t>
+          <t>Şi’r ve Poiesis Olarak Modern Türk Şiiri</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>637</v>
+        <v>188</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786059474429</t>
+          <t>9786059474375</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Poliritmik ve Koordiritmik Alıştırmalar</t>
+          <t>Endülüs Risalelerinde İhvaniyyat</t>
         </is>
       </c>
       <c r="C462" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786059474467</t>
+          <t>9786059474450</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İran Romancılığında Feriba Vefi</t>
+          <t>Karay Türkçesinde İsim</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>297</v>
+        <v>405</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786257351089</t>
+          <t>9786059474504</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Modern Botanik Faaliyetleri ve Oryantalist Botanikçiler (1839-1923)</t>
+          <t>Yassıada Yargılamalarında Bir Bakan Celal Yardımcı ve Ağrı Milletvekilleri Suçlamalar-Savunmalar</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>405</v>
+        <v>202</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786059474474</t>
+          <t>9786059474443</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Hezarfen Hüseyin Efendi - Telhisü’l-Beyan Fi Tahlisü’l-Büldan</t>
+          <t>Vahidi Saadet-Name</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>297</v>
+        <v>637</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786059474535</t>
+          <t>9786059474405</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Bahaeddin Özkişi - Edepten Ebede</t>
+          <t>Şeyh Hasan Haydar Divanı (İnceleme-Tenkidli Metin)</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>273</v>
+        <v>637</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786059474498</t>
+          <t>9786059474429</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Terceme-i Kava'idü’l-Kur’an ve Fevayidü’l Furķan</t>
+          <t>Poliritmik ve Koordiritmik Alıştırmalar</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786059474528</t>
+          <t>9786059474467</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Dinleme Eğitimi</t>
+          <t>Çağdaş İran Romancılığında Feriba Vefi</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>236</v>
+        <v>297</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786059474306</t>
+          <t>9786257351089</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Arapça-YÖK DİL ve YDS Sınavlarına Hazırlık Test Soru Örnekleri</t>
+          <t>Osmanlı'da Modern Botanik Faaliyetleri ve Oryantalist Botanikçiler (1839-1923)</t>
         </is>
       </c>
       <c r="C469" s="1">
         <v>405</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786059474542</t>
+          <t>9786059474474</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Konuşma Eğitimi</t>
+          <t>Hezarfen Hüseyin Efendi - Telhisü’l-Beyan Fi Tahlisü’l-Büldan</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>236</v>
+        <v>297</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786059474320</t>
+          <t>9786059474535</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Hatif Ali Divanı</t>
+          <t>Bahaeddin Özkişi - Edepten Ebede</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>878</v>
+        <v>273</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786059474566</t>
+          <t>9786059474498</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Arap Şiirinde Tabiat Tasviri</t>
+          <t>Terceme-i Kava'idü’l-Kur’an ve Fevayidü’l Furķan</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786059474696</t>
+          <t>9786059474528</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'in Anlatılarında Kendilik Bilinci ve Öteki</t>
+          <t>Dinleme Eğitimi</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>45</v>
+        <v>236</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786059474726</t>
+          <t>9786059474306</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Türk Basın Tarihinde - Ayın Tarihi; (Seçilmiş Haberler 1938-1950)</t>
+          <t>Arapça-YÖK DİL ve YDS Sınavlarına Hazırlık Test Soru Örnekleri</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>371</v>
+        <v>405</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786059474757</t>
+          <t>9786059474542</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Robert Walser Romanlarına Heterotopik Yaklaşımlar</t>
+          <t>Konuşma Eğitimi</t>
         </is>
       </c>
       <c r="C475" s="1">
         <v>236</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786059474290</t>
+          <t>9786059474320</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Arap-İslam Edebiyatı Manzum Münacatlarda Şekil ve Muhteva</t>
+          <t>Hatif Ali Divanı</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>236</v>
+        <v>878</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786255527387</t>
+          <t>9786059474566</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Serbest Şiirin Öncü Politikasına Tematik Bir Yolculuk: Nazik el-Melaike</t>
+          <t>Endülüs Arap Şiirinde Tabiat Tasviri</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786255527523</t>
+          <t>9786059474696</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Gazneli Sultan İbrahim B. Mesud Dönemi (1059-1099)</t>
+          <t>Ömer Seyfettin'in Anlatılarında Kendilik Bilinci ve Öteki</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>400</v>
+        <v>45</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786255527561</t>
+          <t>9786059474726</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>İsmail'in Şiirleri</t>
+          <t>Türk Basın Tarihinde - Ayın Tarihi; (Seçilmiş Haberler 1938-1950)</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>280</v>
+        <v>371</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786255527622</t>
+          <t>9786059474757</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinde Şiddet</t>
+          <t>Robert Walser Romanlarına Heterotopik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>280</v>
+        <v>236</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786255527585</t>
+          <t>9786059474290</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Kurgu İle Gerçek Arasında Çingene Kadın İmgesi</t>
+          <t>Arap-İslam Edebiyatı Manzum Münacatlarda Şekil ve Muhteva</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>140</v>
+        <v>236</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786255527578</t>
+          <t>9786255527387</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Kore Savaşı'nın Diplomatik Yansımaları: Türkiye'nin Uluslararası Rolü ve İttifakları</t>
+          <t>Serbest Şiirin Öncü Politikasına Tematik Bir Yolculuk: Nazik el-Melaike</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
+          <t>9786255527523</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Gazneli Sultan İbrahim B. Mesud Dönemi (1059-1099)</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9786255527561</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>İsmail'in Şiirleri</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9786255527622</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Klasik Türk Şiirinde Şiddet</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9786255527585</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Kurgu İle Gerçek Arasında Çingene Kadın İmgesi</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9786255527578</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Kore Savaşı'nın Diplomatik Yansımaları: Türkiye'nin Uluslararası Rolü ve İttifakları</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
           <t>9786255527592</t>
         </is>
       </c>
-      <c r="B483" s="1" t="inlineStr">
+      <c r="B488" s="1" t="inlineStr">
         <is>
           <t>Wattpad Romanlarında Toplumsal Cinsiyet ve İdeoloji</t>
         </is>
       </c>
-      <c r="C483" s="1">
+      <c r="C488" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>