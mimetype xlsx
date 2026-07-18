--- v2 (2026-05-21)
+++ v3 (2026-07-18)
@@ -85,7345 +85,7360 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255527660</t>
+          <t>9786255527691</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dini Simgelerin İstismarı Bağlamında İslamafobi</t>
+          <t>İmrenler (Balganda)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255527462</t>
+          <t>9786255527660</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Selçuklular Dönemi Arap Edebiyatı Tarihi (Abbasiler IV. Dönem-447-656/1055-1258)</t>
+          <t>Dini Simgelerin İstismarı Bağlamında İslamafobi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255527608</t>
+          <t>9786255527462</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Rize'den Yassıada'ya Yusuf İzzet Akçal</t>
+          <t>Selçuklular Dönemi Arap Edebiyatı Tarihi (Abbasiler IV. Dönem-447-656/1055-1258)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255527684</t>
+          <t>9786255527608</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ziyariler</t>
+          <t>Rize'den Yassıada'ya Yusuf İzzet Akçal</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255527677</t>
+          <t>9786255527684</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Süreklilik İçinde Çin Düşüncesi ve Siyasal Zihniyet</t>
+          <t>Ziyariler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255527653</t>
+          <t>9786255527677</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>The Experience Of Reality in Karl Marx and Jean Baudrillard</t>
+          <t>Tarihsel Süreklilik İçinde Çin Düşüncesi ve Siyasal Zihniyet</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>700</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255527509</t>
+          <t>9786255527653</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Temel Alan Yazıları</t>
+          <t>The Experience Of Reality in Karl Marx and Jean Baudrillard</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255527431</t>
+          <t>9786255527509</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlam Dünyası Edebi Türler</t>
+          <t>Filoloji Temel Alan Yazıları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255527493</t>
+          <t>9786255527431</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Anadolu - Kafkasya Kültür ve Sanat Yazıları</t>
+          <t>Klasik Türk Şiirinin Anlam Dünyası Edebi Türler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255527486</t>
+          <t>9786255527493</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çölyak Hastalarının Sanal Dünyada Örgütlenmesi: Bilgi Yönetimi Temelli Bir Yaklaşım</t>
+          <t>Anadolu - Kafkasya Kültür ve Sanat Yazıları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255527530</t>
+          <t>9786255527486</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mechuletun Ala't-Tarik Bağlamında Abdusselam el-Uceyli'nin Hikaye Dünyası</t>
+          <t>Çölyak Hastalarının Sanal Dünyada Örgütlenmesi: Bilgi Yönetimi Temelli Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255527479</t>
+          <t>9786255527530</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'den Hayatımıza Yön Veren Ayetler</t>
+          <t>Mechuletun Ala't-Tarik Bağlamında Abdusselam el-Uceyli'nin Hikaye Dünyası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255527516</t>
+          <t>9786255527479</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Abbasi Dönemi Arap Şiirinde Av Teması</t>
+          <t>Kur'an-ı Kerim'den Hayatımıza Yön Veren Ayetler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255527646</t>
+          <t>9786255527516</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hak ve Hürriyetlerinin Gelişmesinde Kur'an-ı Kerim'in Rolü</t>
+          <t>Abbasi Dönemi Arap Şiirinde Av Teması</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255527554</t>
+          <t>9786255527646</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Yapay Zeka</t>
+          <t>İnsan Hak ve Hürriyetlerinin Gelişmesinde Kur'an-ı Kerim'in Rolü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255527394</t>
+          <t>9786255527554</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Millet-i Hakimiyeden Millet-i Mahkümiyeye Osmanlı Karadeniz'inde Hristiyan Nüfusunun Yükselişi</t>
+          <t>Eğitimde Yapay Zeka</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>630</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255527424</t>
+          <t>9786255527394</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalanların Dünyası : Engin Gençtan'ın Roman Evreni</t>
+          <t>Millet-i Hakimiyeden Millet-i Mahkümiyeye Osmanlı Karadeniz'inde Hristiyan Nüfusunun Yükselişi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>600</v>
+        <v>630</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255527615</t>
+          <t>9786255527424</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Doğuştan Kaşif</t>
+          <t>Yarım Kalanların Dünyası : Engin Gençtan'ın Roman Evreni</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255527448</t>
+          <t>9786255527615</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Aybastı - Kabataş</t>
+          <t>Doğuştan Kaşif</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>580</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255527547</t>
+          <t>9786255527448</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ'dan Günümüze Ordu'da Nüfus</t>
+          <t>Aybastı - Kabataş</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>650</v>
+        <v>580</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255527417</t>
+          <t>9786255527547</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Sahası Türk Kültüründe Taş</t>
+          <t>Antik Çağ'dan Günümüze Ordu'da Nüfus</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255527639</t>
+          <t>9786255527417</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çakıroğlan Hikayesi</t>
+          <t>Anadolu Sahası Türk Kültüründe Taş</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255527455</t>
+          <t>9786255527639</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Elfriede Jelinek'in "Michael &amp; Çocuksu Topluma Gençlik Kitabı" Adlı Eserine Anlatıbilimsel Bir Yaklaşım</t>
+          <t>Çakıroğlan Hikayesi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255527400</t>
+          <t>9786255527455</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tibrü'l-Mesbuk Fi Cihadi Guzati'l-Ceza'ir ve'l-Müluk (İnceleme-Metin)</t>
+          <t>Elfriede Jelinek'in "Michael &amp; Çocuksu Topluma Gençlik Kitabı" Adlı Eserine Anlatıbilimsel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255527325</t>
+          <t>9786255527400</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Margaret Atwood'un Tufan Zamanı Adlı Eserinde Ütopya ve Distopya</t>
+          <t>Tibrü'l-Mesbuk Fi Cihadi Guzati'l-Ceza'ir ve'l-Müluk (İnceleme-Metin)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>185</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255527370</t>
+          <t>9786255527325</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Resimli Duvar Halıları</t>
+          <t>Margaret Atwood'un Tufan Zamanı Adlı Eserinde Ütopya ve Distopya</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>185</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255527363</t>
+          <t>9786255527370</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Kenan Demirayak Armağanı</t>
+          <t>Resimli Duvar Halıları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255527356</t>
+          <t>9786255527363</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Assessment in Translation Education</t>
+          <t>Prof. Dr. Kenan Demirayak Armağanı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>650</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255527349</t>
+          <t>9786255527356</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ekoşiir: Doğayı Kendi Dilinden Dinlemek</t>
+          <t>Assessment in Translation Education</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255527332</t>
+          <t>9786255527349</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Vahib Ümmi'nin Şiirlerinde Kur'an-ı Kerim ve Hadis-i Şerîflerin Kullanımı</t>
+          <t>Ekoşiir: Doğayı Kendi Dilinden Dinlemek</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255527318</t>
+          <t>9786255527332</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Muş'ta Konuşulan Arapça</t>
+          <t>Vahib Ümmi'nin Şiirlerinde Kur'an-ı Kerim ve Hadis-i Şerîflerin Kullanımı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255527295</t>
+          <t>9786255527318</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Grupla Psikolojik Danışma Teori ve Pratikler</t>
+          <t>Muş'ta Konuşulan Arapça</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255527219</t>
+          <t>9786255527295</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>The Attitudes of Undergraduate Students and Instructors Towards The Use of L1</t>
+          <t>Grupla Psikolojik Danışma Teori ve Pratikler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255527301</t>
+          <t>9786255527219</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İki Savaş Arası Dönemde Türk Dış Politikası</t>
+          <t>The Attitudes of Undergraduate Students and Instructors Towards The Use of L1</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>370</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255527288</t>
+          <t>9786255527301</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>26 Eylül Türk Dil Bayramı Kutlamaları (1933-1938)</t>
+          <t>İki Savaş Arası Dönemde Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>370</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255527271</t>
+          <t>9786255527288</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tarihi, Coğrafi, Kültürel ve İdari Açılardan Geçmişten Günümüze Korgan</t>
+          <t>26 Eylül Türk Dil Bayramı Kutlamaları (1933-1938)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255527257</t>
+          <t>9786255527271</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’l-İdrak Li Lisani’l-Etrak Örnekleminde Adlara Sözcükbilimsel Bir Çözümleme</t>
+          <t>Tarihi, Coğrafi, Kültürel ve İdari Açılardan Geçmişten Günümüze Korgan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>472</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255527264</t>
+          <t>9786255527257</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kışaşü’l-Enbiya (Rabgüzi) Tahran Nüshası</t>
+          <t>Kitabu’l-İdrak Li Lisani’l-Etrak Örnekleminde Adlara Sözcükbilimsel Bir Çözümleme</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>878</v>
+        <v>472</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255527240</t>
+          <t>9786255527264</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Düzenleme Ortaklık Payı ve Mülkiyet Hakkı</t>
+          <t>Kışaşü’l-Enbiya (Rabgüzi) Tahran Nüshası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>338</v>
+        <v>878</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054934478</t>
+          <t>9786255527240</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (Ciltli)</t>
+          <t>Düzenleme Ortaklık Payı ve Mülkiyet Hakkı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>1688</v>
+        <v>338</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255527233</t>
+          <t>9786054934478</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ali Zelili'nin Niyazü'l-Müznibin’i</t>
+          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>810</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255527202</t>
+          <t>9786255527233</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Rus Halk Masallarında Mitolojik Kadınlar</t>
+          <t>Ali Zelili'nin Niyazü'l-Müznibin’i</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>297</v>
+        <v>810</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255527226</t>
+          <t>9786255527202</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji Perspektifinden Kültür, Edebiyat ve Dil Çalışmaları</t>
+          <t>Rus Halk Masallarında Mitolojik Kadınlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>405</v>
+        <v>297</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256470491</t>
+          <t>9786255527226</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ürdün Bedevileri</t>
+          <t>Ekoloji Perspektifinden Kültür, Edebiyat ve Dil Çalışmaları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>338</v>
+        <v>405</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255527196</t>
+          <t>9786256470491</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Çocuğun Bugünü</t>
+          <t>Ürdün Bedevileri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>472</v>
+        <v>338</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255527158</t>
+          <t>9786255527196</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Emiri ve Farsça Divanı</t>
+          <t>İçimizdeki Çocuğun Bugünü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>675</v>
+        <v>472</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255527165</t>
+          <t>9786255527158</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Menakıb-ı Aşık Garib</t>
+          <t>Yusuf Emiri ve Farsça Divanı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>324</v>
+        <v>675</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255527189</t>
+          <t>9786255527165</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Semiotics in Charlie Chaplin Films</t>
+          <t>Şerh-i Menakıb-ı Aşık Garib</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>297</v>
+        <v>324</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255527172</t>
+          <t>9786255527189</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>A Representation of Periphery and Centre in the Context of Hybridity and Mimicry Theories: The Grass is Singing (1950) And The Lonely Londoners (1956)</t>
+          <t>Semiotics in Charlie Chaplin Films</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>270</v>
+        <v>297</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256470842</t>
+          <t>9786255527172</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet Öncesi Türklerde Diplomasi ve Hunlar Dönemi</t>
+          <t>A Representation of Periphery and Centre in the Context of Hybridity and Mimicry Theories: The Grass is Singing (1950) And The Lonely Londoners (1956)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>297</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256470927</t>
+          <t>9786256470842</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Fatsa'nın Tarihi Eserleri Üzerine Bilimsel Çalışmalar (Ciltli)</t>
+          <t>İslamiyet Öncesi Türklerde Diplomasi ve Hunlar Dönemi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>3375</v>
+        <v>297</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259809793</t>
+          <t>9786256470927</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>10. ve 11. Yüzyıllarda Sîstân’ın Siyasi Tarihi</t>
+          <t>Fatsa'nın Tarihi Eserleri Üzerine Bilimsel Çalışmalar (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>472</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255527004</t>
+          <t>9786259809793</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Derviş Mehmed Bahtinin Manzum Tercemei Şiratül-İslamı(Metin-İnceleme)</t>
+          <t>10. ve 11. Yüzyıllarda Sîstân’ın Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>1012</v>
+        <v>472</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255527080</t>
+          <t>9786255527004</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kahramanmaraş Ekinözü Ağzı</t>
+          <t>Derviş Mehmed Bahtinin Manzum Tercemei Şiratül-İslamı(Metin-İnceleme)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>500</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256470880</t>
+          <t>9786255527080</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Ahi Evran Üniversitesi Türk Dili ve Edebiyatı Bölümü 25. Yıl Armağan Kitabı</t>
+          <t>Kahramanmaraş Ekinözü Ağzı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>472</v>
+        <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255527134</t>
+          <t>9786256470880</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatinda Mikdad ve Miyase Hikayeleri: Abdinin Mikdad Bin Esved ve Miyase Mesnevisi</t>
+          <t>Kırşehir Ahi Evran Üniversitesi Türk Dili ve Edebiyatı Bölümü 25. Yıl Armağan Kitabı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>446</v>
+        <v>472</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256470958</t>
+          <t>9786255527134</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Suriyeli Arap Sığınmacılarda Dil ve Kültür İncelemesi (Malatya Kampı Örneği)</t>
+          <t>Türk Edebiyatinda Mikdad ve Miyase Hikayeleri: Abdinin Mikdad Bin Esved ve Miyase Mesnevisi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>446</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255527011</t>
+          <t>9786256470958</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili ve Edebiyatı ve İslami İlimlerde Oryantalizm Yazıları</t>
+          <t>Suriyeli Arap Sığınmacılarda Dil ve Kültür İncelemesi (Malatya Kampı Örneği)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>364</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256470972</t>
+          <t>9786255527011</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Munifin El-Babul-Meftuh Adlı Öykü Seçkisinin Teknik İncelemesi</t>
+          <t>Arap Dili ve Edebiyatı ve İslami İlimlerde Oryantalizm Yazıları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>472</v>
+        <v>364</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255527103</t>
+          <t>9786256470972</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Hırkayla Taltif Edilen Bir Şiir: Kasidei Bürde Üzerine Yazılmış Bir Haşiye ve Hulasası</t>
+          <t>Abdurrahman Munifin El-Babul-Meftuh Adlı Öykü Seçkisinin Teknik İncelemesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>405</v>
+        <v>472</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255527097</t>
+          <t>9786255527103</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Ticaret Raporlarında Filistin (1900-1912)</t>
+          <t>Kutlu Hırkayla Taltif Edilen Bir Şiir: Kasidei Bürde Üzerine Yazılmış Bir Haşiye ve Hulasası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>338</v>
+        <v>405</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255527141</t>
+          <t>9786255527097</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Değerler Abidesi Hüseyin Nihal Atsız</t>
+          <t>İngiliz Ticaret Raporlarında Filistin (1900-1912)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255527110</t>
+          <t>9786255527141</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Şemsi Ahmed Paşanın Tercümetül-Vikaye ve İtikadnmaesi</t>
+          <t>Değerler Abidesi Hüseyin Nihal Atsız</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>243</v>
+        <v>405</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255527059</t>
+          <t>9786255527110</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ziraat Bankası Tarihi (1863-1938)</t>
+          <t>Şemsi Ahmed Paşanın Tercümetül-Vikaye ve İtikadnmaesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>472</v>
+        <v>243</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256470965</t>
+          <t>9786255527059</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sporda Çok Boyutlu Yaklaşımlar</t>
+          <t>Ziraat Bankası Tarihi (1863-1938)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>338</v>
+        <v>472</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255527066</t>
+          <t>9786256470965</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Aşık Şenlikin Şiirlerinin Dili (Giriş-Gramer-Metin-Dizin)</t>
+          <t>Sporda Çok Boyutlu Yaklaşımlar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>878</v>
+        <v>338</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255527028</t>
+          <t>9786255527066</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Şirvanlı Ferdi ve Divançesi</t>
+          <t>Aşık Şenlikin Şiirlerinin Dili (Giriş-Gramer-Metin-Dizin)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>338</v>
+        <v>878</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256470996</t>
+          <t>9786255527028</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dil Edebiyat ve Çeviribilimde Farklı Yaklaşımlar</t>
+          <t>Şirvanlı Ferdi ve Divançesi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>297</v>
+        <v>338</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256470989</t>
+          <t>9786256470996</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Halleri Risalesi</t>
+          <t>Dil Edebiyat ve Çeviribilimde Farklı Yaklaşımlar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>135</v>
+        <v>297</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256470811</t>
+          <t>9786256470989</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi Eyyubiler Dönemi</t>
+          <t>Çocukluk Halleri Risalesi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>472</v>
+        <v>135</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256470828</t>
+          <t>9786256470811</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Yurttaş Armağan Kitabı</t>
+          <t>Arap Edebiyatı Tarihi Eyyubiler Dönemi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>810</v>
+        <v>472</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256470804</t>
+          <t>9786256470828</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Arap Kaynaklarında Türkler</t>
+          <t>Hüseyin Yurttaş Armağan Kitabı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>472</v>
+        <v>810</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255527035</t>
+          <t>9786256470804</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arşiv Vesikalarına Göre Osmanlı - İran İlişkileri (1914-1918)</t>
+          <t>Arap Kaynaklarında Türkler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>243</v>
+        <v>472</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255527127</t>
+          <t>9786255527035</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hurşid ve Mahımihri Hikayesi</t>
+          <t>Osmanlı Arşiv Vesikalarına Göre Osmanlı - İran İlişkileri (1914-1918)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255527073</t>
+          <t>9786255527127</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Melda Akbaş'ın "So Wıe Ich Wıll" Adlı Romanında Kültürelerarasılık</t>
+          <t>Hurşid ve Mahımihri Hikayesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>216</v>
+        <v>236</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256470835</t>
+          <t>9786255527073</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ahlakın Hikmetle Kesişen Çizgisi: Ragıb Paşa Divanı'nda Erdemli İnsan Modeli</t>
+          <t>Melda Akbaş'ın "So Wıe Ich Wıll" Adlı Romanında Kültürelerarasılık</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>324</v>
+        <v>216</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256470941</t>
+          <t>9786256470835</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'un Beyleri Saltuklular</t>
+          <t>Ahlakın Hikmetle Kesişen Çizgisi: Ragıb Paşa Divanı'nda Erdemli İnsan Modeli</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>338</v>
+        <v>324</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255527042</t>
+          <t>9786256470941</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hans Joas'ın Ahlak Anlayışı</t>
+          <t>Erzurum'un Beyleri Saltuklular</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>297</v>
+        <v>338</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256470934</t>
+          <t>9786255527042</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Göçerlikten Yerleşikliğe Bozok Sancağında Mamalı Türkmenleri (16-19 Yüzyıl)</t>
+          <t>Hans Joas'ın Ahlak Anlayışı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>364</v>
+        <v>297</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256470774</t>
+          <t>9786256470934</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sibirya Destanlarında Kahramanın Erginlenme Süreçleri</t>
+          <t>Göçerlikten Yerleşikliğe Bozok Sancağında Mamalı Türkmenleri (16-19 Yüzyıl)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>472</v>
+        <v>364</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256470897</t>
+          <t>9786256470774</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Modern Mısır Romancılarından ‘Alî el-Cârim ve “Seyyidetu’l-Ḳuṣûr, Meraḥu’l-Velîd, Şâ’ir Melik ve Ğadetu’r-Reşîd” Romanlarının Çözümlemesi</t>
+          <t>Sibirya Destanlarında Kahramanın Erginlenme Süreçleri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>324</v>
+        <v>472</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256470866</t>
+          <t>9786256470897</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Halk Hikayelerinin Elektronik Kültür Ortamındaki Serüveni</t>
+          <t>Modern Mısır Romancılarından ‘Alî el-Cârim ve “Seyyidetu’l-Ḳuṣûr, Meraḥu’l-Velîd, Şâ’ir Melik ve Ğadetu’r-Reşîd” Romanlarının Çözümlemesi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>742</v>
+        <v>324</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256470873</t>
+          <t>9786256470866</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Kültürel Boyutlarıyla Fatsa</t>
+          <t>Halk Hikayelerinin Elektronik Kültür Ortamındaki Serüveni</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>608</v>
+        <v>742</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256470859</t>
+          <t>9786256470873</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Arap Şiirinde Öz Mersiye (Risâu’n-nefs)</t>
+          <t>Tarihi ve Kültürel Boyutlarıyla Fatsa</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>338</v>
+        <v>608</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256470910</t>
+          <t>9786256470859</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İncesu</t>
+          <t>Dünden Bugüne Arap Şiirinde Öz Mersiye (Risâu’n-nefs)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>364</v>
+        <v>338</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256470903</t>
+          <t>9786256470910</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yöneticilere Tavsiyeler</t>
+          <t>İncesu</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>135</v>
+        <v>364</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256470729</t>
+          <t>9786256470903</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Modernist Düşüncede Vahiy ve Mucize İnancına İlişkin Sapmalar</t>
+          <t>Yöneticilere Tavsiyeler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>324</v>
+        <v>135</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256470750</t>
+          <t>9786256470729</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz'de Rum Ayrılıkçılığı</t>
+          <t>Modernist Düşüncede Vahiy ve Mucize İnancına İlişkin Sapmalar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>378</v>
+        <v>324</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256470767</t>
+          <t>9786256470750</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatında Edebi Akımlar</t>
+          <t>Karadeniz'de Rum Ayrılıkçılığı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>297</v>
+        <v>378</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256470798</t>
+          <t>9786256470767</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>E. E. Hirsch'in Ankara Hukuk Fakültesi Kütüphane Defteri</t>
+          <t>Arap Edebiyatında Edebi Akımlar</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>297</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256470781</t>
+          <t>9786256470798</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Okuryazarlık Becerileri</t>
+          <t>E. E. Hirsch'in Ankara Hukuk Fakültesi Kütüphane Defteri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>280</v>
+        <v>297</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256470712</t>
+          <t>9786256470781</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>XIX. ve XX. Yüzyıl Arap Edebiyatında Tarihi Roman Mısır, Suriye, Lübnan Örneği</t>
+          <t>Dijital Çağda Okuryazarlık Becerileri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>378</v>
+        <v>280</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256470736</t>
+          <t>9786256470712</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Türkçesi El Kitabı</t>
+          <t>XIX. ve XX. Yüzyıl Arap Edebiyatında Tarihi Roman Mısır, Suriye, Lübnan Örneği</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>256</v>
+        <v>378</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256470705</t>
+          <t>9786256470736</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Usulü</t>
+          <t>Azerbaycan Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>608</v>
+        <v>256</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256470682</t>
+          <t>9786256470705</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Modern Lübnan Edebiyatında Nesir</t>
+          <t>Tefsir Usulü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>378</v>
+        <v>608</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256470675</t>
+          <t>9786256470682</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Erk Söylemi Temelinde Bir Anlam İncelemesi: Orhun Yazıtları</t>
+          <t>Modern Lübnan Edebiyatında Nesir</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>364</v>
+        <v>378</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256470699</t>
+          <t>9786256470675</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Süreyc Türki: Hicaz Gına Ekolü Öncüsü</t>
+          <t>Erk Söylemi Temelinde Bir Anlam İncelemesi: Orhun Yazıtları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>675</v>
+        <v>364</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256470668</t>
+          <t>9786256470699</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti’nin Kuruluşunun 100. Yılı Anısına Danişmentli Havzasında Kültür ve Tarih Ordu</t>
+          <t>Abdullah Süreyc Türki: Hicaz Gına Ekolü Öncüsü</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>675</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259969688</t>
+          <t>9786256470668</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Medeniyet Dili Türkçe</t>
+          <t>Türkiye Cumhuriyeti’nin Kuruluşunun 100. Yılı Anısına Danişmentli Havzasında Kültür ve Tarih Ordu</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>400</v>
+        <v>675</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256470538</t>
+          <t>9786259969688</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>XIX. Yüzyılda Kırkkilise [Kırklareli]</t>
+          <t>Dünya ve Medeniyet Dili Türkçe</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256470521</t>
+          <t>9786256470538</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yazılmadık Bir Şarkının Gölgesinde Şerafettin Akıncıoğlu</t>
+          <t>XIX. Yüzyılda Kırkkilise [Kırklareli]</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256470637</t>
+          <t>9786256470521</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlatım Dünyası Edebi Tarzlar</t>
+          <t>Yazılmadık Bir Şarkının Gölgesinde Şerafettin Akıncıoğlu</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>401</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256470651</t>
+          <t>9786256470637</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Aşıklık Geleneği ve Ordu Yöresi Aşıklık Geleneği</t>
+          <t>Klasik Türk Şiirinin Anlatım Dünyası Edebi Tarzlar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>364</v>
+        <v>401</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256470644</t>
+          <t>9786256470651</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tuhfe-yi Vehbi Şerbi: Müntehab-ı Lebib</t>
+          <t>Aşıklık Geleneği ve Ordu Yöresi Aşıklık Geleneği</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>456</v>
+        <v>364</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256470620</t>
+          <t>9786256470644</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Antalya İli Korkuteli İlçesi Çıvgalar Köyü ve Yörükleri</t>
+          <t>Tuhfe-yi Vehbi Şerbi: Müntehab-ı Lebib</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>364</v>
+        <v>456</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256470439</t>
+          <t>9786256470620</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Nevzat H. Yanık Armağanı</t>
+          <t>Antalya İli Korkuteli İlçesi Çıvgalar Köyü ve Yörükleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>456</v>
+        <v>364</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256470606</t>
+          <t>9786256470439</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname Ve Coğrafi Eserlerde Erzincan</t>
+          <t>Prof. Dr. Nevzat H. Yanık Armağanı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>383</v>
+        <v>456</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256470613</t>
+          <t>9786256470606</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesine Giriş</t>
+          <t>Seyahatname Ve Coğrafi Eserlerde Erzincan</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>364</v>
+        <v>383</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256470422</t>
+          <t>9786256470613</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Miras Hukuku</t>
+          <t>Osmanlı Türkçesine Giriş</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>236</v>
+        <v>364</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256470255</t>
+          <t>9786256470422</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Farsça Halk Hikayesi Emir Ersalan-ı Namdar'da Aşık İle Maşuk</t>
+          <t>Miras Hukuku</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>310</v>
+        <v>236</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786250017814</t>
+          <t>9786256470255</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Grafo Fonoloji</t>
+          <t>Farsça Halk Hikayesi Emir Ersalan-ı Namdar'da Aşık İle Maşuk</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>1640</v>
+        <v>310</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256470514</t>
+          <t>9786250017814</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Abbasi Emirlikleri Döneminde Kültür ve Edebiyat</t>
+          <t>Grafo Fonoloji</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>346</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256470460</t>
+          <t>9786256470514</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kuran'ın Allah Tasvirleri</t>
+          <t>Abbasi Emirlikleri Döneminde Kültür ve Edebiyat</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>364</v>
+        <v>346</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256470446</t>
+          <t>9786256470460</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Üslup Stilistik Bir İnceleme Subhi Fahmavi Romanları Örneği</t>
+          <t>Kuran'ın Allah Tasvirleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>401</v>
+        <v>364</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256470576</t>
+          <t>9786256470446</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatta Mitolojik Yansımalar</t>
+          <t>Üslup Stilistik Bir İnceleme Subhi Fahmavi Romanları Örneği</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>255</v>
+        <v>401</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256470477</t>
+          <t>9786256470576</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Selimzade Emni ve Şiirleri</t>
+          <t>Edebiyatta Mitolojik Yansımalar</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>255</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256470453</t>
+          <t>9786256470477</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Arkeoloji Eğitim-Öğretimi: Eckhard Unger'in İlmi Asarı Atika Medhali Adlı Eseri</t>
+          <t>Selimzade Emni ve Şiirleri</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>255</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256470385</t>
+          <t>9786256470453</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında Sanat Tarihi Çalışmaları</t>
+          <t>Osmanlı'da Arkeoloji Eğitim-Öğretimi: Eckhard Unger'in İlmi Asarı Atika Medhali Adlı Eseri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>364</v>
+        <v>255</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256470484</t>
+          <t>9786256470385</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Atilla Destanı'nda Metinlerarasılık Kültürel Bellekte Simge Düzeyleri</t>
+          <t>Cumhuriyetin 100. Yılında Sanat Tarihi Çalışmaları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>405</v>
+        <v>364</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256470507</t>
+          <t>9786256470484</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili ve Edebiyatında Oryantalizm Yazıları</t>
+          <t>Atilla Destanı'nda Metinlerarasılık Kültürel Bellekte Simge Düzeyleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>273</v>
+        <v>405</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256470415</t>
+          <t>9786256470507</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Perde Gazelleri</t>
+          <t>Arap Dili ve Edebiyatında Oryantalizm Yazıları</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>456</v>
+        <v>273</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256470408</t>
+          <t>9786256470415</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ortaoyunu Belleğinde Kent, Meslek ve Oyun</t>
+          <t>Karagöz Perde Gazelleri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>338</v>
+        <v>456</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256470170</t>
+          <t>9786256470408</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Enveri Divanı</t>
+          <t>Ortaoyunu Belleğinde Kent, Meslek ve Oyun</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>720</v>
+        <v>338</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256470217</t>
+          <t>9786256470170</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı Hikayesi (Elazığ Cöngü)</t>
+          <t>Enveri Divanı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>160</v>
+        <v>720</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256470347</t>
+          <t>9786256470217</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Hikaye-i Cihan Şah</t>
+          <t>Kerem ile Aslı Hikayesi (Elazığ Cöngü)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>346</v>
+        <v>160</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256470248</t>
+          <t>9786256470347</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Hakani Mehmed Bey Hilye-i Hakani</t>
+          <t>Hikaye-i Cihan Şah</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>456</v>
+        <v>346</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256470309</t>
+          <t>9786256470248</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in 100. Yılında Kadın Araştırmacıların Sosyal Bilimler Çalışmaları - 2</t>
+          <t>Hakani Mehmed Bey Hilye-i Hakani</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>160</v>
+        <v>456</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256470231</t>
+          <t>9786256470309</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Özbek Türkçesinde Yapım Unsurları</t>
+          <t>Cumhuriyet'in 100. Yılında Kadın Araştırmacıların Sosyal Bilimler Çalışmaları - 2</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>310</v>
+        <v>160</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256470392</t>
+          <t>9786256470231</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kars İlindeki Turizm Varlıklarının Küreselleşmenin Etkisi ile İncelenmesi ve CBS Analizi</t>
+          <t>Özbek Türkçesinde Yapım Unsurları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>418</v>
+        <v>310</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256470354</t>
+          <t>9786256470392</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Bilimi Araştırmalarında Cönkler</t>
+          <t>Kars İlindeki Turizm Varlıklarının Küreselleşmenin Etkisi ile İncelenmesi ve CBS Analizi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>364</v>
+        <v>418</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256470279</t>
+          <t>9786256470354</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Oltu ve Yöresi Folkloru</t>
+          <t>Türk Halk Bilimi Araştırmalarında Cönkler</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>364</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256470323</t>
+          <t>9786256470279</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in 100. Yılında Batı Edebiyatlarında Kültür Üzerine Düşünceler</t>
+          <t>Oltu ve Yöresi Folkloru</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>182</v>
+        <v>364</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256470149</t>
+          <t>9786256470323</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk İnançlarında ve Hekimliğinde Üzerlik</t>
+          <t>Cumhuriyet'in 100. Yılında Batı Edebiyatlarında Kültür Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>219</v>
+        <v>182</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256470316</t>
+          <t>9786256470149</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ahizade Abdülhalim Efendi'nin Şevahidü'n-Nübüvve Tercümesi</t>
+          <t>Türk Halk İnançlarında ve Hekimliğinde Üzerlik</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>821</v>
+        <v>219</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256470378</t>
+          <t>9786256470316</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Aşık Ahmet Sarıgül</t>
+          <t>Ahizade Abdülhalim Efendi'nin Şevahidü'n-Nübüvve Tercümesi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>310</v>
+        <v>821</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256470262</t>
+          <t>9786256470378</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Oryantalist Perspektif ile Klasik Arap Şiiri</t>
+          <t>Aşık Ahmet Sarıgül</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>364</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256470361</t>
+          <t>9786256470262</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Araplarda Halk İnanışları Bid'at</t>
+          <t>Oryantalist Perspektif ile Klasik Arap Şiiri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>170</v>
+        <v>364</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256470187</t>
+          <t>9786256470361</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Süleyman 2 (1687-1691)</t>
+          <t>Araplarda Halk İnanışları Bid'at</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>405</v>
+        <v>170</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256470286</t>
+          <t>9786256470187</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Tosyalı Za'ifi'nin Manzum Menasik-i Hacc'ı</t>
+          <t>Süleyman 2 (1687-1691)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>328</v>
+        <v>405</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256470293</t>
+          <t>9786256470286</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Melami Meşrep Bir Şair Rıfkı Melül Meriç</t>
+          <t>Tosyalı Za'ifi'nin Manzum Menasik-i Hacc'ı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>319</v>
+        <v>328</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256470224</t>
+          <t>9786256470293</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Metinlerle Türkçeden Rusçaya Çeviri Uygulamaları (B1 Seviye)</t>
+          <t>Melami Meşrep Bir Şair Rıfkı Melül Meriç</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>364</v>
+        <v>319</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256470194</t>
+          <t>9786256470224</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Öykü Bakışlı Kız - Sözün Tadına Meftun Bir Hikayeci: Ayşe Kilimci</t>
+          <t>Metinlerle Türkçeden Rusçaya Çeviri Uygulamaları (B1 Seviye)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>450</v>
+        <v>364</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256470132</t>
+          <t>9786256470194</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir’den Derlenen Masalların Kohlberg’in Kuramı Işığında İncelenmesi</t>
+          <t>Öykü Bakışlı Kız - Sözün Tadına Meftun Bir Hikayeci: Ayşe Kilimci</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>405</v>
+        <v>450</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256470163</t>
+          <t>9786256470132</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Edebiyatı</t>
+          <t>Kırşehir’den Derlenen Masalların Kohlberg’in Kuramı Işığında İncelenmesi</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>405</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256470200</t>
+          <t>9786256470163</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>15. ve 16. Yüzyıllarda Türk Seyyahların Gözünden Çin</t>
+          <t>Çocuk Edebiyatı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>328</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256470118</t>
+          <t>9786256470200</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Futbolcu Kampı Turizmi</t>
+          <t>15. ve 16. Yüzyıllarda Türk Seyyahların Gözünden Çin</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>401</v>
+        <v>328</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256470095</t>
+          <t>9786256470118</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Kültüründe Buğday</t>
+          <t>Türkiye’de Futbolcu Kampı Turizmi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>338</v>
+        <v>401</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256470101</t>
+          <t>9786256470095</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Modernizm Sorunsalı</t>
+          <t>Türk Halk Kültüründe Buğday</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>273</v>
+        <v>338</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256470057</t>
+          <t>9786256470101</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Keman Eğitiminde Özgün Bestelerle Yay Tekniklerinin Kullanımı</t>
+          <t>Modernizm Sorunsalı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>328</v>
+        <v>273</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256470125</t>
+          <t>9786256470057</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kelkit Yöresinin Dil ve Kültür Özellikleri Üzerine Bir İnceleme</t>
+          <t>Keman Eğitiminde Özgün Bestelerle Yay Tekniklerinin Kullanımı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>364</v>
+        <v>328</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256470019</t>
+          <t>9786256470125</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Aşka Ve Zevke Adanmışlığın Simgesi Bir Esriklik Mekanı Divan Şiirinde Meyhane</t>
+          <t>Kelkit Yöresinin Dil ve Kültür Özellikleri Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>328</v>
+        <v>364</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256470156</t>
+          <t>9786256470019</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Çalgı Öğretiminde Güncel Yaklaşımlar</t>
+          <t>Aşka Ve Zevke Adanmışlığın Simgesi Bir Esriklik Mekanı Divan Şiirinde Meyhane</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>364</v>
+        <v>328</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256470064</t>
+          <t>9786256470156</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinde Dostluk Üzerine Bilgece Öğütler</t>
+          <t>Çalgı Öğretiminde Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>165</v>
+        <v>364</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256470071</t>
+          <t>9786256470064</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Direnişten Dirilişe Sakarya</t>
+          <t>Arap Şiirinde Dostluk Üzerine Bilgece Öğütler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>456</v>
+        <v>165</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057244666</t>
+          <t>9786256470071</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Işığında Kemal Edib Şiiri</t>
+          <t>Direnişten Dirilişe Sakarya</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>270</v>
+        <v>456</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256470026</t>
+          <t>9786057244666</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Exploring Turkish Students' Anxiety Towards Speaking English in The Classroom: Strategies for Enhancing Speaking Confidence</t>
+          <t>Tasavvuf Işığında Kemal Edib Şiiri</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>223</v>
+        <v>270</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256470040</t>
+          <t>9786256470026</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Milli Mücadelenin Yorgun Savaşçıları Eski Subaylar</t>
+          <t>Exploring Turkish Students' Anxiety Towards Speaking English in The Classroom: Strategies for Enhancing Speaking Confidence</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>321</v>
+        <v>223</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057244673</t>
+          <t>9786256470040</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>La'li Dolab-name</t>
+          <t>Türk Romanında Milli Mücadelenin Yorgun Savaşçıları Eski Subaylar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>406</v>
+        <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057244642</t>
+          <t>9786057244673</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kadın Araştırmacıların Sosyal Bilimler Çalışmaları</t>
+          <t>La'li Dolab-name</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>344</v>
+        <v>406</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256470033</t>
+          <t>9786057244642</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayelerinde Şiddet</t>
+          <t>Kadın Araştırmacıların Sosyal Bilimler Çalışmaları</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>296</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057244659</t>
+          <t>9786256470033</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Seyfü'l Müluk ile Bedi'ül Cemal Hikayesinin Farsça Versiyonu</t>
+          <t>Dede Korkut Hikayelerinde Şiddet</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>236</v>
+        <v>296</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057223746</t>
+          <t>9786057244659</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Boyu Öğrenme ve Girişimcilik - Halk Eğitimi Merkezleri Üzerine Bir Değerlendirme</t>
+          <t>Seyfü'l Müluk ile Bedi'ül Cemal Hikayesinin Farsça Versiyonu</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>296</v>
+        <v>236</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257351980</t>
+          <t>9786057223746</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Comparative Literature</t>
+          <t>Yaşam Boyu Öğrenme ve Girişimcilik - Halk Eğitimi Merkezleri Üzerine Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>223</v>
+        <v>296</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057244635</t>
+          <t>9786257351980</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yazım Becerilerini Geliştirmenin Bir Aracı Olarak Rusça Derslerinde Modelleme моделирование на уроках русского языка как средство формирования орфографического навыка</t>
+          <t>Comparative Literature</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>171</v>
+        <v>223</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057223784</t>
+          <t>9786057244635</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Göstergebilim - Dil, Kültür, Çeviri Araştırmaları</t>
+          <t>Yazım Becerilerini Geliştirmenin Bir Aracı Olarak Rusça Derslerinde Modelleme моделирование на уроках русского языка как средство формирования орфографического навыка</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>209</v>
+        <v>171</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057223739</t>
+          <t>9786057223784</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Münci İnhimak-I Memat (İnceleme - Metin – Sözlük)</t>
+          <t>Göstergebilim - Dil, Kültür, Çeviri Araştırmaları</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>332</v>
+        <v>209</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057244611</t>
+          <t>9786057223739</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Rasim Özdenören Hakkında Bir Monografi Çalışması</t>
+          <t>Mehmed Münci İnhimak-I Memat (İnceleme - Metin – Sözlük)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>860</v>
+        <v>332</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057244628</t>
+          <t>9786057244611</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Soysal’ın Romanlarında Modernizm ve Kadın</t>
+          <t>Rasim Özdenören Hakkında Bir Monografi Çalışması</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>296</v>
+        <v>860</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057244604</t>
+          <t>9786057244628</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Gelibolulu Mustafa Ali'nin Künhü'l- Ahbarı'nın IV. Rüknünün Kaynakları</t>
+          <t>Sevgi Soysal’ın Romanlarında Modernizm ve Kadın</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>616</v>
+        <v>296</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057223777</t>
+          <t>9786057244604</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Erzincan Okyanusu’nun Kanıtları "Fosiller”</t>
+          <t>Gelibolulu Mustafa Ali'nin Künhü'l- Ahbarı'nın IV. Rüknünün Kaynakları</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>640</v>
+        <v>616</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057223760</t>
+          <t>9786057223777</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Miftaḥu’l - Edeb (İnceleme - Metin - Dizin)</t>
+          <t>Erzincan Okyanusu’nun Kanıtları "Fosiller”</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>984</v>
+        <v>640</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057223722</t>
+          <t>9786057223760</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Söz Ustası</t>
+          <t>Miftaḥu’l - Edeb (İnceleme - Metin - Dizin)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>296</v>
+        <v>984</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257351898</t>
+          <t>9786057223722</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Fatsa ve Yöresi Tarihi I-II Kutulu Takım</t>
+          <t>Söz Ustası</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>1112</v>
+        <v>296</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786057223753</t>
+          <t>9786257351898</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Araştırmaları</t>
+          <t>Fatsa ve Yöresi Tarihi I-II Kutulu Takım</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>296</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057223791</t>
+          <t>9786057223753</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bozok'tan Yozgat'a Köy ve Köylüler</t>
+          <t>Eğitim Araştırmaları</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>370</v>
+        <v>296</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257351843</t>
+          <t>9786057223791</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında İşçiler</t>
+          <t>Bozok'tan Yozgat'a Köy ve Köylüler</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>394</v>
+        <v>370</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057223715</t>
+          <t>9786257351843</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Okuma Niyetleri</t>
+          <t>Türk Romanında İşçiler</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257351997</t>
+          <t>9786057223715</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Konjugation - Im Deutschen Und Im Türkischen</t>
+          <t>Kur’an Okuma Niyetleri</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>197</v>
+        <v>394</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257351836</t>
+          <t>9786257351997</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Eynesil İlçesinin Kültürel Coğrafyası</t>
+          <t>Konjugation - Im Deutschen Und Im Türkischen</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>344</v>
+        <v>197</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257351959</t>
+          <t>9786257351836</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teorik ve Ampirik Çalışmalar</t>
+          <t>Eynesil İlçesinin Kültürel Coğrafyası</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>321</v>
+        <v>344</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257351973</t>
+          <t>9786257351959</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - III</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teorik ve Ampirik Çalışmalar</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>369</v>
+        <v>321</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257351966</t>
+          <t>9786257351973</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - II</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - III</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>344</v>
+        <v>369</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257351539</t>
+          <t>9786257351966</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı Hikayesi</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - II</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>321</v>
+        <v>344</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257351935</t>
+          <t>9786257351539</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Modern Arap Şiirinde İğtirab</t>
+          <t>Kerem ile Aslı Hikayesi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>296</v>
+        <v>321</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257351928</t>
+          <t>9786257351935</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Şiirle Servet Kazanan Ünlü Şair - Selm El-Hasir</t>
+          <t>Modern Arap Şiirinde İğtirab</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>171</v>
+        <v>296</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257351874</t>
+          <t>9786257351928</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Tarihi Gerçeklik</t>
+          <t>Şiirle Servet Kazanan Ünlü Şair - Selm El-Hasir</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>344</v>
+        <v>171</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786057223708</t>
+          <t>9786257351874</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Cem Sultan'ın Sergüzeşti</t>
+          <t>Türk Romanında Tarihi Gerçeklik</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>369</v>
+        <v>344</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257351942</t>
+          <t>9786057223708</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Şehir</t>
+          <t>Cem Sultan'ın Sergüzeşti</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>273</v>
+        <v>369</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257351881</t>
+          <t>9786257351942</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Büyük Selçuklular ve Irak Selçuklularında Divan-ı Ala</t>
+          <t>Edebiyat ve Şehir</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>418</v>
+        <v>273</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257351720</t>
+          <t>9786257351881</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Serdar Mutçalı'nın Modern Arapça Sözlüğü'ndeki Terimlerin Oluşma</t>
+          <t>Büyük Selçuklular ve Irak Selçuklularında Divan-ı Ala</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>418</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257351775</t>
+          <t>9786257351720</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Müzikte Güncel Çalışmalar</t>
+          <t>Serdar Mutçalı'nın Modern Arapça Sözlüğü'ndeki Terimlerin Oluşma</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>236</v>
+        <v>418</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257351805</t>
+          <t>9786257351775</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Varlıktan Eyleme İnsanın Hiyerarşideki Konumu</t>
+          <t>Müzikte Güncel Çalışmalar</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>358</v>
+        <v>236</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257351713</t>
+          <t>9786257351805</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Recai-Zade Ahmed Cevdet Divançesi</t>
+          <t>Varlıktan Eyleme İnsanın Hiyerarşideki Konumu</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>332</v>
+        <v>358</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257351799</t>
+          <t>9786257351713</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Reyyi Yusuf Konevi'nin Manzum Akaid Tercümesi: Nürü'lhüda</t>
+          <t>Recai-Zade Ahmed Cevdet Divançesi</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>332</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257351829</t>
+          <t>9786257351799</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Bir Güfte Mecmuası: Mecmu’atü’l-Leta’if Sandukatü’l-Ma’arif</t>
+          <t>Reyyi Yusuf Konevi'nin Manzum Akaid Tercümesi: Nürü'lhüda</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>405</v>
+        <v>332</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257351782</t>
+          <t>9786257351829</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Süleyman-name</t>
+          <t>Bir Güfte Mecmuası: Mecmu’atü’l-Leta’if Sandukatü’l-Ma’arif</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>369</v>
+        <v>405</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257351867</t>
+          <t>9786257351782</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Adana’da Sosyal ve Ekonomik Hayat</t>
+          <t>Süleyman-name</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>321</v>
+        <v>369</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257351812</t>
+          <t>9786257351867</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Carullah Zemahşeri'den Altın Öğütler</t>
+          <t>Adana’da Sosyal ve Ekonomik Hayat</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>270</v>
+        <v>321</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257351737</t>
+          <t>9786257351812</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Suriye ve Filistin Fatihi Selçuklu Meliki el-Melikü'l-Muazzam Atsız b. Uvak (Ciltli)</t>
+          <t>Carullah Zemahşeri'den Altın Öğütler</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>472</v>
+        <v>270</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257351744</t>
+          <t>9786257351737</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Bir Hadisçi Olarak Süfyan b. Uyeyne (H.107/198)</t>
+          <t>Suriye ve Filistin Fatihi Selçuklu Meliki el-Melikü'l-Muazzam Atsız b. Uvak (Ciltli)</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>270</v>
+        <v>472</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257351751</t>
+          <t>9786257351744</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Bid'at Ehlinden Hadis Rivayeti</t>
+          <t>Bir Hadisçi Olarak Süfyan b. Uyeyne (H.107/198)</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>297</v>
+        <v>270</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257351768</t>
+          <t>9786257351751</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Masalları</t>
+          <t>Bid'at Ehlinden Hadis Rivayeti</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>270</v>
+        <v>297</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257351690</t>
+          <t>9786257351768</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Geçiş Dönemleri</t>
+          <t>Ağrı Masalları</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>308</v>
+        <v>270</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257351683</t>
+          <t>9786257351690</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Türkülerinde Makamsal Özellikler</t>
+          <t>Bitlis Geçiş Dönemleri</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>270</v>
+        <v>308</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257351676</t>
+          <t>9786257351683</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kazak Türkçesi El Kitabı</t>
+          <t>Kırşehir Türkülerinde Makamsal Özellikler</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>324</v>
+        <v>270</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257351706</t>
+          <t>9786257351676</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya İlminin Gelişim Süreci ve XIII. Yüzyılda Anadolu'daki Müslüman Coğrafyacılar</t>
+          <t>Kazak Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>246</v>
+        <v>324</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257351553</t>
+          <t>9786257351706</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Kenzü'l-Esrar (Sırlar Hazinesi)</t>
+          <t>Coğrafya İlminin Gelişim Süreci ve XIII. Yüzyılda Anadolu'daki Müslüman Coğrafyacılar</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>472</v>
+        <v>246</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257351638</t>
+          <t>9786257351553</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>30 Derste Türkçeden Rusçaya Çeviri (Temel Seviye)</t>
+          <t>Kenzü'l-Esrar (Sırlar Hazinesi)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>270</v>
+        <v>472</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257351621</t>
+          <t>9786257351638</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Ensar Aslan'a Armağan</t>
+          <t>30 Derste Türkçeden Rusçaya Çeviri (Temel Seviye)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>878</v>
+        <v>270</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257351614</t>
+          <t>9786257351621</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Mecmua-ı Ragıb Mehmed Paşa</t>
+          <t>Prof. Dr. Ensar Aslan'a Armağan</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>297</v>
+        <v>878</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257351577</t>
+          <t>9786257351614</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Mir Seyyid Şerif Divanı</t>
+          <t>Mecmua-ı Ragıb Mehmed Paşa</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>236</v>
+        <v>297</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257351560</t>
+          <t>9786257351577</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Revani'nin Camiün - Nesayih Adlı Eserinin Terminolojik İncelemesi</t>
+          <t>Mir Seyyid Şerif Divanı</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257351522</t>
+          <t>9786257351560</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Sührab Name</t>
+          <t>Revani'nin Camiün - Nesayih Adlı Eserinin Terminolojik İncelemesi</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257351669</t>
+          <t>9786257351522</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Abdulhalim Abdullah ve “Lakita, Ba‘De’lğurub, Şeceretu’l-Lablab ve Şemsu’l-Harif” Romanlarının Teknik Çözümlemesi</t>
+          <t>Sührab Name</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257351584</t>
+          <t>9786257351669</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - I</t>
+          <t>Muhammed Abdulhalim Abdullah ve “Lakita, Ba‘De’lğurub, Şeceretu’l-Lablab ve Şemsu’l-Harif” Romanlarının Teknik Çözümlemesi</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257351607</t>
+          <t>9786257351584</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Deli Dumrul</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - I</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>297</v>
+        <v>236</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257351645</t>
+          <t>9786257351607</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Müzikal İşitme ve Müzikal İşitmenin Gelişimi</t>
+          <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>202</v>
+        <v>297</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257351546</t>
+          <t>9786257351645</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Ali Kemal - Raşid Müverrih mi Şair mi?</t>
+          <t>Müzikal İşitme ve Müzikal İşitmenin Gelişimi</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>202</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257351652</t>
+          <t>9786257351546</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı'nda Söz Varlığı İncelemeleri</t>
+          <t>Ali Kemal - Raşid Müverrih mi Şair mi?</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>256</v>
+        <v>202</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257351591</t>
+          <t>9786257351652</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Public Management Reform Experience Of Türkiye</t>
+          <t>Yunus Emre Divanı'nda Söz Varlığı İncelemeleri</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>270</v>
+        <v>256</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257351423</t>
+          <t>9786257351591</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Bir Göç Meselesi: Suriyelilerin Yaşadıkları Sosyal ve Ekonomik Riskler</t>
+          <t>Public Management Reform Experience Of Türkiye</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257351492</t>
+          <t>9786257351423</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Lebib Efendi'nin Miraciyesi</t>
+          <t>Uluslararası Bir Göç Meselesi: Suriyelilerin Yaşadıkları Sosyal ve Ekonomik Riskler</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257351515</t>
+          <t>9786257351492</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Hüsnü Şah İle Selvi Naz Hikayesi</t>
+          <t>Lebib Efendi'nin Miraciyesi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257351485</t>
+          <t>9786257351515</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Yınal - Selçukluların Kudretli Komutanı ve Üvey Evladı</t>
+          <t>Hüsnü Şah İle Selvi Naz Hikayesi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>135</v>
+        <v>236</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257351010</t>
+          <t>9786257351485</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Razınihan ile Mahfuruze Hikayesi</t>
+          <t>İbrahim Yınal - Selçukluların Kudretli Komutanı ve Üvey Evladı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>236</v>
+        <v>135</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257351461</t>
+          <t>9786257351010</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Tümleçler “Türkçenin Zenginlikleri”</t>
+          <t>Razınihan ile Mahfuruze Hikayesi</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>135</v>
+        <v>236</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257351447</t>
+          <t>9786257351461</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Hikayeti Köroğlu</t>
+          <t>Tümleçler “Türkçenin Zenginlikleri”</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257351478</t>
+          <t>9786257351447</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Kırgız Türkçesi El Kitabı</t>
+          <t>Hikayeti Köroğlu</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>324</v>
+        <v>135</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257351508</t>
+          <t>9786257351478</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Lübnanlı Yazar Tevfik Yusuf Avvad ve Yapıtlarında Öne Çıkan Toplumsal</t>
+          <t>Kırgız Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>338</v>
+        <v>324</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257351454</t>
+          <t>9786257351508</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Birleşik Arap Emirlikleri'nde Roman</t>
+          <t>Lübnanlı Yazar Tevfik Yusuf Avvad ve Yapıtlarında Öne Çıkan Toplumsal</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257351416</t>
+          <t>9786257351454</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyıl Şairlerinden Abdi İmam</t>
+          <t>Birleşik Arap Emirlikleri'nde Roman</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257351409</t>
+          <t>9786257351416</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Gülme Teorileri Bağlamında Letayifat-ı Nasreddin Hoca’nın Paris Yazması</t>
+          <t>19. Yüzyıl Şairlerinden Abdi İmam</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>202</v>
+        <v>270</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257351430</t>
+          <t>9786257351409</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Ünsi Hasan Şa'Bani Divanı’nın Dini-Tasavvufi Tahlili</t>
+          <t>Gülme Teorileri Bağlamında Letayifat-ı Nasreddin Hoca’nın Paris Yazması</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>491</v>
+        <v>202</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257351393</t>
+          <t>9786257351430</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Bergama Kozak Yöresi Ağzı</t>
+          <t>Ünsi Hasan Şa'Bani Divanı’nın Dini-Tasavvufi Tahlili</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>338</v>
+        <v>491</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257351386</t>
+          <t>9786257351393</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Kazak Şairi Meşhur Jüsip Köpeyulı’nın Hayatı, Eserleri ve Edebî Kişiliği</t>
+          <t>Bergama Kozak Yöresi Ağzı</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>675</v>
+        <v>338</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786054934034</t>
+          <t>9786257351386</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (1-2)</t>
+          <t>Kazak Şairi Meşhur Jüsip Köpeyulı’nın Hayatı, Eserleri ve Edebî Kişiliği</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>1688</v>
+        <v>675</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257351362</t>
+          <t>9786054934034</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Modernleşme Kıskacında Ortadoğu</t>
+          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (1-2)</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>472</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257351348</t>
+          <t>9786257351362</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Divançe-i İsyanı</t>
+          <t>Modernleşme Kıskacında Ortadoğu</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>236</v>
+        <v>472</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257351294</t>
+          <t>9786257351348</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Arap Şiirinde Mitolojik Unsurlar</t>
+          <t>Divançe-i İsyanı</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257351379</t>
+          <t>9786257351294</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Dasitanı Duhteri Şeyh Abdullah</t>
+          <t>Çağdaş Arap Şiirinde Mitolojik Unsurlar</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257351324</t>
+          <t>9786257351379</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Süleyman Hamdi Kadiri Divanı</t>
+          <t>Dasitanı Duhteri Şeyh Abdullah</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257351355</t>
+          <t>9786257351324</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Soğuk Savaş</t>
+          <t>Şeyh Süleyman Hamdi Kadiri Divanı</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257351300</t>
+          <t>9786257351355</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Necati Öner ve Günümüz Türk Felsefesine Katkıları</t>
+          <t>Edebiyat ve Soğuk Savaş</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257351317</t>
+          <t>9786257351300</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>İbn Zeydun Hayatı Edebi Kişiliği ve Eserleri</t>
+          <t>Necati Öner ve Günümüz Türk Felsefesine Katkıları</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>202</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257351270</t>
+          <t>9786257351317</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Divan Şiirinde Haz</t>
+          <t>İbn Zeydun Hayatı Edebi Kişiliği ve Eserleri</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>405</v>
+        <v>202</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257351331</t>
+          <t>9786257351270</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Hans Fallada'nın “Ayyaş” ve “Küçük Adam Ne Oldu Sana?” Adlı Romanlarında Toplumsal ve Bireysel Gerçeklik</t>
+          <t>Divan Şiirinde Haz</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>236</v>
+        <v>405</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786054370658</t>
+          <t>9786257351331</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Maktel-i Hüseyin</t>
+          <t>Hans Fallada'nın “Ayyaş” ve “Küçük Adam Ne Oldu Sana?” Adlı Romanlarında Toplumsal ve Bireysel Gerçeklik</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786058384477</t>
+          <t>9786054370658</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Farsçaya Giriş</t>
+          <t>Maktel-i Hüseyin</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>300</v>
+        <v>338</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257351263</t>
+          <t>9786058384477</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Piyano Eşlikli Solfej</t>
+          <t>Farsçaya Giriş</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257351287</t>
+          <t>9786257351263</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Ahlat Şehri’nin Kültürel Miras Turizmi Potansiyeli (Renkli) (Ciltli)</t>
+          <t>Piyano Eşlikli Solfej</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059474184</t>
+          <t>9786257351287</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Halim Berekat ve Altı Gün Adlı Romanı</t>
+          <t>Ahlat Şehri’nin Kültürel Miras Turizmi Potansiyeli (Renkli) (Ciltli)</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>189</v>
+        <v>338</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059474146</t>
+          <t>9786059474184</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Modern Arap Şiirinde Yeni Bir Eğilim Kasidetu'n Nesr</t>
+          <t>Halim Berekat ve Altı Gün Adlı Romanı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>338</v>
+        <v>189</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059474191</t>
+          <t>9786059474146</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Mahmud Teymur ve Bilinmeyenin Çağrısı Adlı Romanı</t>
+          <t>Modern Arap Şiirinde Yeni Bir Eğilim Kasidetu'n Nesr</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059474207</t>
+          <t>9786059474191</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Nedret Divan'ı</t>
+          <t>Mahmud Teymur ve Bilinmeyenin Çağrısı Adlı Romanı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>236</v>
+        <v>202</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059474177</t>
+          <t>9786059474207</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Arap-İslam Edebiyatından Esma-i Hüsna İle Manzum Münacatlar</t>
+          <t>Nedret Divan'ı</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>236</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059474276</t>
+          <t>9786059474177</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Harpi İkonografisi</t>
+          <t>Arap-İslam Edebiyatından Esma-i Hüsna İle Manzum Münacatlar</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>270</v>
+        <v>236</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786054370719</t>
+          <t>9786059474276</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
+          <t>Türk Sanatında Harpi İkonografisi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>324</v>
+        <v>270</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059474245</t>
+          <t>9786054370719</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Ürdün Romancılığı</t>
+          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>216</v>
+        <v>324</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059474085</t>
+          <t>9786059474245</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Kar Kristalleri</t>
+          <t>Çağdaş Ürdün Romancılığı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>270</v>
+        <v>216</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257351126</t>
+          <t>9786059474085</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle İkinci Dünya Savaşı</t>
+          <t>Kar Kristalleri</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786054370306</t>
+          <t>9786257351126</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Şehir İmajı</t>
+          <t>Çeşitli Yönleriyle İkinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789759893200</t>
+          <t>9786054370306</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Araştırmaları</t>
+          <t>Şehir İmajı</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>202</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786054370351</t>
+          <t>9789759893200</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Vicdan</t>
+          <t>Sosyoloji Araştırmaları</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>270</v>
+        <v>202</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786054370375</t>
+          <t>9786054370351</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Gürcistan'da Türk Edebiyatı Çalışmaları</t>
+          <t>Vicdan</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059474115</t>
+          <t>9786054370375</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi - 3 : Emeviler Dönemi</t>
+          <t>Gürcistan'da Türk Edebiyatı Çalışmaları</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786054370344</t>
+          <t>9786059474115</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>İslam Dünyasında Klasik Felsefe</t>
+          <t>Arap Edebiyatı Tarihi - 3 : Emeviler Dönemi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>50.63</v>
+        <v>405</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054370368</t>
+          <t>9786054370344</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesine Giriş</t>
+          <t>İslam Dünyasında Klasik Felsefe</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>15</v>
+        <v>50.63</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054370405</t>
+          <t>9786054370368</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Arapça'da İsimler Ve İsim Türetme</t>
+          <t>Tarih Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>256</v>
+        <v>15</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054370474</t>
+          <t>9786054370405</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Oyunlarının Şamani Kökleri</t>
+          <t>Arapça'da İsimler Ve İsim Türetme</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>338</v>
+        <v>256</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789750191473</t>
+          <t>9786054370474</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlam Dünyası</t>
+          <t>Türk Halk Oyunlarının Şamani Kökleri</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>328</v>
+        <v>338</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054370238</t>
+          <t>9789750191473</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Bir Sanayileşme Örneği</t>
+          <t>Klasik Türk Şiirinin Anlam Dünyası</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>270</v>
+        <v>328</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789759893262</t>
+          <t>9786054370238</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Şehir Erzurum</t>
+          <t>Kırsal Bir Sanayileşme Örneği</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>40.5</v>
+        <v>270</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786054370108</t>
+          <t>9789759893262</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>İlyas Efendiyev</t>
+          <t>Kaybolan Şehir Erzurum</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>202</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054370320</t>
+          <t>9786054370108</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Hüsnüne Aşk Olsun (Ciltli)</t>
+          <t>İlyas Efendiyev</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>1000</v>
+        <v>202</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054370313</t>
+          <t>9786054370320</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Halk Hikayesi Olarak Yusuf ile Züleyha</t>
+          <t>Hüsnüne Aşk Olsun (Ciltli)</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>405</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786054370177</t>
+          <t>9786054370313</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Gurbannazar Ezizov</t>
+          <t>Halk Hikayesi Olarak Yusuf ile Züleyha</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>17</v>
+        <v>405</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054370429</t>
+          <t>9786054370177</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Farsça Öğrenmenin Kolay Yolu</t>
+          <t>Gurbannazar Ezizov</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>202</v>
+        <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789759893231</t>
+          <t>9786054370429</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Farsça Cümle Bilgisi</t>
+          <t>Farsça Öğrenmenin Kolay Yolu</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>27.78</v>
+        <v>202</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786056093265</t>
+          <t>9789759893231</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Farsça Cümle Anahtarları</t>
+          <t>Farsça Cümle Bilgisi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>236</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054370337</t>
+          <t>9786056093265</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Fars Edebiyatında Kaynakbilim</t>
+          <t>Farsça Cümle Anahtarları</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>637</v>
+        <v>236</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786056008221</t>
+          <t>9786054370337</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ama Birlikte</t>
+          <t>Fars Edebiyatında Kaynakbilim</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>236</v>
+        <v>637</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786056008269</t>
+          <t>9786056008221</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu Türkçesi</t>
+          <t>Farklı Ama Birlikte</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>401</v>
+        <v>236</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786054370542</t>
+          <t>9786056008269</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Edebi Bilgiler ve Aruz</t>
+          <t>Eski Anadolu Türkçesi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>202</v>
+        <v>401</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054370160</t>
+          <t>9786054370542</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Dertli Divanı</t>
+          <t>Edebi Bilgiler ve Aruz</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054370559</t>
+          <t>9786054370160</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Lehçeleri ve Edebiyatları Bölümleri İçin Rusça</t>
+          <t>Dertli Divanı</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>90</v>
+        <v>338</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789750191497</t>
+          <t>9786054370559</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Fransız Toplumsal Önceleme Romanı</t>
+          <t>Çağdaş Türk Lehçeleri ve Edebiyatları Bölümleri İçin Rusça</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054370092</t>
+          <t>9789750191497</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Boşnak Halk Masalları</t>
+          <t>Çağdaş Fransız Toplumsal Önceleme Romanı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>338</v>
+        <v>92</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786054370085</t>
+          <t>9786054370092</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Boşnak Halk Efsaneleri</t>
+          <t>Boşnak Halk Masalları</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786054370054</t>
+          <t>9786054370085</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sosyolojisi</t>
+          <t>Boşnak Halk Efsaneleri</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>135</v>
+        <v>338</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054370153</t>
+          <t>9786054370054</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan Bağımsızlığa Kadar Türkmen Romanı</t>
+          <t>Bilgi Sosyolojisi</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>450</v>
+        <v>135</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789759893248</t>
+          <t>9786054370153</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Edebiyatında 1960 Nesri</t>
+          <t>Başlangıçtan Bağımsızlığa Kadar Türkmen Romanı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>338</v>
+        <v>450</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786054370139</t>
+          <t>9789759893248</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Teknikleri 1-2</t>
+          <t>Azerbaycan Edebiyatında 1960 Nesri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>122</v>
+        <v>338</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054370146</t>
+          <t>9786054370139</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Arapça’ya Giriş</t>
+          <t>Araştırma Teknikleri 1-2</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>270</v>
+        <v>122</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786056093289</t>
+          <t>9786054370146</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 2</t>
+          <t>Arapça’ya Giriş</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786056093258</t>
+          <t>9786056093289</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 1 Cahiliye Dönemi</t>
+          <t>Arap Edebiyatı Tarihi 2</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786054370283</t>
+          <t>9786056093258</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Altın Adam: Gazimihal</t>
+          <t>Arap Edebiyatı Tarihi 1 Cahiliye Dönemi</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054370412</t>
+          <t>9786054370283</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Farsça Okuma Ve Değerlendirme</t>
+          <t>Altın Adam: Gazimihal</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054370443</t>
+          <t>9786054370412</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Türkçe’den Arapça’ya Çeviri 1</t>
+          <t>Farsça Okuma Ve Değerlendirme</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>236</v>
+        <v>202</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054370450</t>
+          <t>9786054370443</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Türkçe’den Arapça’ya Çeviri 2</t>
+          <t>Türkçe’den Arapça’ya Çeviri 1</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786059474283</t>
+          <t>9786054370450</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Kalkınma ve Çevre</t>
+          <t>Türkçe’den Arapça’ya Çeviri 2</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>202</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786059474238</t>
+          <t>9786059474283</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında İşgal İzmir'i</t>
+          <t>Sürdürülebilir Kalkınma ve Çevre</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059474108</t>
+          <t>9786059474238</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Aşık Bahattin Yıldızoğlu ve Şiir Dünyası</t>
+          <t>Türk Romanında İşgal İzmir'i</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>472</v>
+        <v>338</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059474122</t>
+          <t>9786059474108</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Türkçesinin Söz Dizimi</t>
+          <t>Aşık Bahattin Yıldızoğlu ve Şiir Dünyası</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>338</v>
+        <v>472</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059474092</t>
+          <t>9786059474122</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Farabi'de Siyaset ve Demokrasi</t>
+          <t>Türkmen Türkçesinin Söz Dizimi</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059474016</t>
+          <t>9786059474092</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dilindeki Birleşik Cümlelerin Sentaksı</t>
+          <t>Farabi'de Siyaset ve Demokrasi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786054370115</t>
+          <t>9786059474016</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinde Tasvir</t>
+          <t>Çağdaş Rus Dilindeki Birleşik Cümlelerin Sentaksı</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>371</v>
+        <v>202</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786059474252</t>
+          <t>9786054370115</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Klasik Fars ve Türk Edebiyatında Şem'ü Pervane Mesnevileri</t>
+          <t>Arap Şiirinde Tasvir</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>456</v>
+        <v>371</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786059474269</t>
+          <t>9786059474252</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Üst Düzey Düşünme Becerileri</t>
+          <t>Klasik Fars ve Türk Edebiyatında Şem'ü Pervane Mesnevileri</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>236</v>
+        <v>456</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786059474221</t>
+          <t>9786059474269</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Gürcistan'da Türk Edebiyatı (Başlangıç Dönemi)</t>
+          <t>Üst Düzey Düşünme Becerileri</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786059474009</t>
+          <t>9786059474221</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>İnsan Duygu ve Hissiyatını İfade Eden Türkçe-Rusça Deyimler Sözlüğü</t>
+          <t>Gürcistan'da Türk Edebiyatı (Başlangıç Dönemi)</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059474023</t>
+          <t>9786059474009</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Arapça Konuşma 1</t>
+          <t>İnsan Duygu ve Hissiyatını İfade Eden Türkçe-Rusça Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>202</v>
+        <v>236</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786054370948</t>
+          <t>9786059474023</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Hasan Halveti'nin Divan-ı İlahiyatı</t>
+          <t>Arapça Konuşma 1</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>297</v>
+        <v>202</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054370924</t>
+          <t>9786054370948</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Güncellemek</t>
+          <t>Hasan Halveti'nin Divan-ı İlahiyatı</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>202</v>
+        <v>297</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054370955</t>
+          <t>9786054370924</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Buhari Nüshaları ve Nüsha Farklılıklarının Mahiyeti Üzerine</t>
+          <t>Tarihi Güncellemek</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054370979</t>
+          <t>9786054370955</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Gelenekten Bugüne Gazel Şerhleri</t>
+          <t>Buhari Nüshaları ve Nüsha Farklılıklarının Mahiyeti Üzerine</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>54</v>
+        <v>338</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786059474214</t>
+          <t>9786054370979</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Sosyolojisi Okumaları</t>
+          <t>Gelenekten Bugüne Gazel Şerhleri</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>216</v>
+        <v>54</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786054370993</t>
+          <t>9786059474214</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Tevfik: Bu Adem</t>
+          <t>Siyaset Sosyolojisi Okumaları</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>236</v>
+        <v>216</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054370986</t>
+          <t>9786054370993</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Rusça-Türkçe Yumuşatma İşaretiyle Biten İsim Sözlüğü (Ciltli)</t>
+          <t>Mehmed Tevfik: Bu Adem</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>540</v>
+        <v>236</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054370887</t>
+          <t>9786054370986</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Seminerleri</t>
+          <t>Rusça-Türkçe Yumuşatma İşaretiyle Biten İsim Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>202</v>
+        <v>540</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786059474160</t>
+          <t>9786054370887</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Mısır'da Jön Türk Basın ve Edebiyatı</t>
+          <t>Sosyoloji Seminerleri</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059474139</t>
+          <t>9786059474160</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Bir Bilgi Anarşisti Ve Bilim - Paul Karl Feyerabend</t>
+          <t>Mısır'da Jön Türk Basın ve Edebiyatı</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>162</v>
+        <v>338</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786059474047</t>
+          <t>9786059474139</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Anlamlarıyla Rusçadaki Fiillerin Ön Ekleri</t>
+          <t>Bir Bilgi Anarşisti Ve Bilim - Paul Karl Feyerabend</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>338</v>
+        <v>162</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786059474030</t>
+          <t>9786059474047</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Rusçada -in Halinde Kullanılan Edatlar</t>
+          <t>Anlamlarıyla Rusçadaki Fiillerin Ön Ekleri</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059474061</t>
+          <t>9786059474030</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Meşale</t>
+          <t>Rusçada -in Halinde Kullanılan Edatlar</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>27</v>
+        <v>202</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786059474078</t>
+          <t>9786059474061</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinde Kaside-i Masnu'a ve Nağzı'nin Masnu' Kasideleri</t>
+          <t>Meşale</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>338</v>
+        <v>27</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786059474054</t>
+          <t>9786059474078</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Bir Hisar Şairi Nevzat Yalçın</t>
+          <t>Klasik Türk Şiirinde Kaside-i Masnu'a ve Nağzı'nin Masnu' Kasideleri</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>219</v>
+        <v>338</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786059474153</t>
+          <t>9786059474054</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Anlatılarında Kahramanın Yardımcıları</t>
+          <t>Bir Hisar Şairi Nevzat Yalçın</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>338</v>
+        <v>219</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786054370634</t>
+          <t>9786059474153</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Cihan Şah İle Şemsiye Hikayesi</t>
+          <t>Türk Halk Anlatılarında Kahramanın Yardımcıları</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054370900</t>
+          <t>9786054370634</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Rübailer ve Tuyuğlar</t>
+          <t>Cihan Şah İle Şemsiye Hikayesi</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>202</v>
+        <v>270</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054370832</t>
+          <t>9786054370900</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Yaşamları ve Sanatlarıyla Rus Yazarları : Karamzin, Puşkin, Lermontov ve Gogol</t>
+          <t>Rübailer ve Tuyuğlar</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>270</v>
+        <v>202</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054370856</t>
+          <t>9786054370832</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili - Morfoloji 1. Bölüm</t>
+          <t>Yaşamları ve Sanatlarıyla Rus Yazarları : Karamzin, Puşkin, Lermontov ve Gogol</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054370795</t>
+          <t>9786054370856</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Rusya Tarihi Ders Kitabı (1917'ye Kadar)</t>
+          <t>Çağdaş Rus Dili - Morfoloji 1. Bölüm</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>338</v>
+        <v>273</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054370818</t>
+          <t>9786054370795</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Rusça Sözlü Anlatım Kitabı</t>
+          <t>Rusya Tarihi Ders Kitabı (1917'ye Kadar)</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>338</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054370764</t>
+          <t>9786054370818</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Kültürlerarası İletişim : Rusya - Türkiye Kültür Diyaloğu</t>
+          <t>Rusça Sözlü Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054370863</t>
+          <t>9786054370764</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili-Morfoloji 2. Bölüm</t>
+          <t>Kültürlerarası İletişim : Rusya - Türkiye Kültür Diyaloğu</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786054370702</t>
+          <t>9786054370863</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Masalları Rusça Okuyoruz</t>
+          <t>Çağdaş Rus Dili-Morfoloji 2. Bölüm</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>540</v>
+        <v>273</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054370788</t>
+          <t>9786054370702</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Rus Dili Morfoloji</t>
+          <t>Sihirli Masalları Rusça Okuyoruz</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>338</v>
+        <v>540</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054370825</t>
+          <t>9786054370788</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Ses Bilgisi, Grafik, Yazım ve Telaffuz Dersleri</t>
+          <t>Rus Dili Morfoloji</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>202</v>
+        <v>338</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054370757</t>
+          <t>9786054370825</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>55 Derste Dinleme</t>
+          <t>Ses Bilgisi, Grafik, Yazım ve Telaffuz Dersleri</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>328</v>
+        <v>202</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054370849</t>
+          <t>9786054370757</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili (Sentaks)</t>
+          <t>55 Derste Dinleme</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>236</v>
+        <v>328</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786054370726</t>
+          <t>9786054370849</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Oklama Yöntemiyle Türkçenin Yapısal - İşlevsel Söz Dizimi</t>
+          <t>Çağdaş Rus Dili (Sentaks)</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>364</v>
+        <v>236</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054370740</t>
+          <t>9786054370726</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Rusça Alıştırmalar Kitabı : İsmin -de Hali</t>
+          <t>Oklama Yöntemiyle Türkçenin Yapısal - İşlevsel Söz Dizimi</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>38.73</v>
+        <v>364</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054370771</t>
+          <t>9786054370740</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Metin Çevirileri Kitabı (Türkçe - Rusça)</t>
+          <t>Rusça Alıştırmalar Kitabı : İsmin -de Hali</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>162</v>
+        <v>38.73</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786054370733</t>
+          <t>9786054370771</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>50 Altın Kuralda Rusça Bitmiş-Bitmemiş Fiiller</t>
+          <t>Metin Çevirileri Kitabı (Türkçe - Rusça)</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>236</v>
+        <v>162</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054370801</t>
+          <t>9786054370733</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Rusça Alıştırmalar Kitabı : İsmin Yalın Hali</t>
+          <t>50 Altın Kuralda Rusça Bitmiş-Bitmemiş Fiiller</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>27.34</v>
+        <v>236</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789759854317</t>
+          <t>9786054370801</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Aşık Sümmani</t>
+          <t>Rusça Alıştırmalar Kitabı : İsmin Yalın Hali</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>350</v>
+        <v>27.34</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786054370184</t>
+          <t>9789759854317</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Zeban-ı Türki</t>
+          <t>Aşık Sümmani</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>675</v>
+        <v>350</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789750191442</t>
+          <t>9786054370184</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Emiri</t>
+          <t>Zeban-ı Türki</t>
         </is>
       </c>
       <c r="C349" s="1">
         <v>675</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786054370016</t>
+          <t>9789750191442</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Seçim Sistemleri ve Demokrasi</t>
+          <t>Yusuf Emiri</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>330</v>
+        <v>675</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054370894</t>
+          <t>9786054370016</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Milliyetçiliğin Sosyolojisi</t>
+          <t>Türkiye’de Seçim Sistemleri ve Demokrasi</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>236</v>
+        <v>330</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789759893224</t>
+          <t>9786054370894</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Tekin Alp ve Türkleştirme</t>
+          <t>Türkiye’de Milliyetçiliğin Sosyolojisi</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>7.41</v>
+        <v>236</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786054370207</t>
+          <t>9789759893224</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Şirvan Şah ve Şema’il Banu Hikayesi</t>
+          <t>Tekin Alp ve Türkleştirme</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>350</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786056008238</t>
+          <t>9786054370207</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Spencer’in Felsefesi</t>
+          <t>Şirvan Şah ve Şema’il Banu Hikayesi</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786054370047</t>
+          <t>9786056008238</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi 2</t>
+          <t>Spencer’in Felsefesi</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>148</v>
+        <v>100</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786054370030</t>
+          <t>9786054370047</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi 1</t>
+          <t>Sosyoloji Tarihi 2</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>162</v>
+        <v>148</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786054370009</t>
+          <t>9786054370030</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Siverekli M. Nurettin Bey</t>
+          <t>Sosyoloji Tarihi 1</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>202</v>
+        <v>162</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786054370078</t>
+          <t>9786054370009</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Seğirname</t>
+          <t>Siverekli M. Nurettin Bey</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>175</v>
+        <v>202</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786054370245</t>
+          <t>9786054370078</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Sadallah Vennüs ve Tiyatroları</t>
+          <t>Seğirname</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>202</v>
+        <v>175</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786054370191</t>
+          <t>9786054370245</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Özbek Efsaneleri</t>
+          <t>Sadallah Vennüs ve Tiyatroları</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>37.04</v>
+        <v>202</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786054370276</t>
+          <t>9786054370191</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>On Bin Yılın Türküsü</t>
+          <t>Özbek Efsaneleri</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>878</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786056093203</t>
+          <t>9786054370276</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Modern Azerbaycan Edebiyatında Dede Korkut</t>
+          <t>On Bin Yılın Türküsü</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>236</v>
+        <v>878</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786054370214</t>
+          <t>9786056093203</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif - İnsan ve Medeniyet</t>
+          <t>Modern Azerbaycan Edebiyatında Dede Korkut</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>36.45</v>
+        <v>236</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786056008207</t>
+          <t>9786054370214</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Max Frisch</t>
+          <t>Mehmet Akif - İnsan ve Medeniyet</t>
         </is>
       </c>
       <c r="C364" s="1">
         <v>36.45</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786054370252</t>
+          <t>9786056008207</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Kurum İmajı</t>
+          <t>Max Frisch</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>270</v>
+        <v>36.45</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786056093296</t>
+          <t>9786054370252</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Krallara Mektuplar</t>
+          <t>Kurum İmajı</t>
         </is>
       </c>
       <c r="C366" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786056008252</t>
+          <t>9786056093296</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>KPSS - DGS - ALES</t>
+          <t>Krallara Mektuplar</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>18.52</v>
+        <v>270</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786054370269</t>
+          <t>9786056008252</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>KPDS Arapça Çözümlü Soru Örnekleri</t>
+          <t>KPSS - DGS - ALES</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>43.2</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054370580</t>
+          <t>9786054370269</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Çağatay Edebiyatında Antoloji Geleneği Olarak Beyazcılık</t>
+          <t>KPDS Arapça Çözümlü Soru Örnekleri</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>328</v>
+        <v>43.2</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786054370962</t>
+          <t>9786054370580</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Gülistan Tercümesi</t>
+          <t>Çağatay Edebiyatında Antoloji Geleneği Olarak Beyazcılık</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>338</v>
+        <v>328</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054370931</t>
+          <t>9786054370962</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yeni'nin Son Yolcusu Ülkü Tamer</t>
+          <t>Gülistan Tercümesi</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>297</v>
+        <v>338</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786054370917</t>
+          <t>9786054370931</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Güzide-i Mekkiyye</t>
+          <t>İkinci Yeni'nin Son Yolcusu Ülkü Tamer</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>729</v>
+        <v>297</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786054370467</t>
+          <t>9786054370917</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Osmanlı Türkçesi</t>
+          <t>Güzide-i Mekkiyye</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>338</v>
+        <v>729</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786054370665</t>
+          <t>9786054370467</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>12 Mart Muhtırası Dönemi Türk Dış Politikası</t>
+          <t>Kendi Kendine Osmanlı Türkçesi</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786054370870</t>
+          <t>9786054370665</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Farsça Sözdizimi</t>
+          <t>12 Mart Muhtırası Dönemi Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786054370672</t>
+          <t>9786054370870</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Maktel-i Hüseyin</t>
+          <t>Farsça Sözdizimi</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>540</v>
+        <v>338</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786054370436</t>
+          <t>9786054370672</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Filistinli Şair Mahmud Derviş</t>
+          <t>Maktel-i Hüseyin</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>472</v>
+        <v>540</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786054370689</t>
+          <t>9786054370436</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Divan-ı Hamdi</t>
+          <t>Filistinli Şair Mahmud Derviş</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>608</v>
+        <v>472</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786054370696</t>
+          <t>9786054370689</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Şehrindeki Mezar Taşlarının Kültürel Coğrafya Bakış Açısıyla İncelenmesi</t>
+          <t>Divan-ı Hamdi</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>273</v>
+        <v>608</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786054370610</t>
+          <t>9786054370696</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Tavus Kuşu İkonografisi</t>
+          <t>Erzurum Şehrindeki Mezar Taşlarının Kültürel Coğrafya Bakış Açısıyla İncelenmesi</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786054370566</t>
+          <t>9786054370610</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sosyoloji</t>
+          <t>Türk Sanatında Tavus Kuşu İkonografisi</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>405</v>
+        <v>270</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786054370597</t>
+          <t>9786054370566</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Sonlar</t>
+          <t>Türkiye’de Sosyoloji</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>189</v>
+        <v>405</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786054370603</t>
+          <t>9786054370597</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
+          <t>Sonlar</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>405</v>
+        <v>189</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786054370573</t>
+          <t>9786054370603</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Davutoğlu Süleyman Hikayesi</t>
+          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>729</v>
+        <v>405</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786054370627</t>
+          <t>9786054370573</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi - Osmanlı Dönemi</t>
+          <t>Davutoğlu Süleyman Hikayesi</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>608</v>
+        <v>729</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786054370535</t>
+          <t>9786054370627</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Eğitimimizin Sahte İlkesi Ya Da Hümanizm ve Realizm</t>
+          <t>Arap Edebiyatı Tarihi - Osmanlı Dönemi</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>109</v>
+        <v>608</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786054370382</t>
+          <t>9786054370535</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Hayatü'l Hayvan Tercümesi Üzerine Bir Dil Çalışması</t>
+          <t>Eğitimimizin Sahte İlkesi Ya Da Hümanizm ve Realizm</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>472</v>
+        <v>109</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786054370498</t>
+          <t>9786054370382</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Yazın</t>
+          <t>Hayatü'l Hayvan Tercümesi Üzerine Bir Dil Çalışması</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>202</v>
+        <v>472</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786054370399</t>
+          <t>9786054370498</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Vahidi Cinanü'l-Cenan</t>
+          <t>Fantastik Yazın</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>729</v>
+        <v>202</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786054370481</t>
+          <t>9786054370399</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>1939 Yılı Türk - İngiliz Siyasi İlişkileri</t>
+          <t>Vahidi Cinanü'l-Cenan</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>328</v>
+        <v>729</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786257351164</t>
+          <t>9786054370481</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Hikayet-i Haleddin Oğlu Bedreddin Bey</t>
+          <t>1939 Yılı Türk - İngiliz Siyasi İlişkileri</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>270</v>
+        <v>328</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786257351171</t>
+          <t>9786257351164</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Kültürel Boyutlarıyla Ordu 1-2 - Ordu Yöresi Bibliyografyası (3 Kitap Takım Kutulu)</t>
+          <t>Hikayet-i Haleddin Oğlu Bedreddin Bey</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>1453</v>
+        <v>270</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786054370504</t>
+          <t>9786257351171</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Çerkeş İlçesinin Beşeri ve Ekonomik Coğrafyası</t>
+          <t>Tarihi ve Kültürel Boyutlarıyla Ordu 1-2 - Ordu Yöresi Bibliyografyası (3 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>328</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786059474962</t>
+          <t>9786054370504</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Kasım’ın Farukiyye’si</t>
+          <t>Çerkeş İlçesinin Beşeri ve Ekonomik Coğrafyası</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>405</v>
+        <v>328</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786257351218</t>
+          <t>9786059474962</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Sultan 1. Mesud Devri Gazneliler Tarihi (1030-1041)</t>
+          <t>Kasım’ın Farukiyye’si</t>
         </is>
       </c>
       <c r="C395" s="1">
         <v>405</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786059474641</t>
+          <t>9786257351218</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Kars Çocuk Oyunları</t>
+          <t>Sultan 1. Mesud Devri Gazneliler Tarihi (1030-1041)</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>338</v>
+        <v>405</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786257351119</t>
+          <t>9786059474641</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Kırık Sazın Türküsü</t>
+          <t>Geleneksel Kars Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786059474887</t>
+          <t>9786257351119</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Temsilciler Meclisi’nden Cumhuriyet Meclisi’ne Kıbrıs’ta Türk Yönetimleri ve Parlamenter Sistemin Kuruluşu (1960-1983)</t>
+          <t>Kırık Sazın Türküsü</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>270</v>
+        <v>405</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786059474870</t>
+          <t>9786059474887</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Gösteri Sanatları</t>
+          <t>Kıbrıs Temsilciler Meclisi’nden Cumhuriyet Meclisi’ne Kıbrıs’ta Türk Yönetimleri ve Parlamenter Sistemin Kuruluşu (1960-1983)</t>
         </is>
       </c>
       <c r="C399" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786059474856</t>
+          <t>9786059474870</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Kentinde Alışveriş ve Fuar Turizmi</t>
+          <t>Osmanlı'da Gösteri Sanatları</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786257351249</t>
+          <t>9786059474856</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi’nde Erzurum'da İmar ve Kalkınma Faaliyetleri (1930-1980)</t>
+          <t>Erzurum Kentinde Alışveriş ve Fuar Turizmi</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>405</v>
+        <v>236</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786257351256</t>
+          <t>9786257351249</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Arap Fetihlerinden Büyük Selçuklu Hakimiyetinin Sonuna Kadar Toharistan</t>
+          <t>Cumhuriyet Dönemi’nde Erzurum'da İmar ve Kalkınma Faaliyetleri (1930-1980)</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>392</v>
+        <v>405</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786257351232</t>
+          <t>9786257351256</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Düşünceden Şiire</t>
+          <t>Arap Fetihlerinden Büyük Selçuklu Hakimiyetinin Sonuna Kadar Toharistan</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>405</v>
+        <v>392</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786257351225</t>
+          <t>9786257351232</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Müzikal Dikte Çalışmaları 1</t>
+          <t>Düşünceden Şiire</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>236</v>
+        <v>405</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786059474900</t>
+          <t>9786257351225</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu Türkçesi Dönemine Ait Bir Kur'an Tefsiri</t>
+          <t>Müzikal Dikte Çalışmaları 1</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>472</v>
+        <v>236</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786059474924</t>
+          <t>9786059474900</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Kaside-i Lüccetü'l-Esrar (Şerh-i Kengeri)</t>
+          <t>Eski Anadolu Türkçesi Dönemine Ait Bir Kur'an Tefsiri</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>270</v>
+        <v>472</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786059474597</t>
+          <t>9786059474924</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet’in Nezafeti</t>
+          <t>Şerh-i Kaside-i Lüccetü'l-Esrar (Şerh-i Kengeri)</t>
         </is>
       </c>
       <c r="C407" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786059474948</t>
+          <t>9786059474597</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs’tan 12 Mart’a Türkiye’de Devlet Teşkilatı ve Siyaset Hayatı (1960-1971)</t>
+          <t>Cumhuriyet’in Nezafeti</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786257351140</t>
+          <t>9786059474948</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Türkolojinin Delikanlısı Seyyah - Prof. Dr. İsmail Doğan Armağanı</t>
+          <t>27 Mayıs’tan 12 Mart’a Türkiye’de Devlet Teşkilatı ve Siyaset Hayatı (1960-1971)</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>675</v>
+        <v>338</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786059474894</t>
+          <t>9786257351140</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Necatü’l-İslam - Min Galebeti Ehli’l-Udvan</t>
+          <t>Türkolojinin Delikanlısı Seyyah - Prof. Dr. İsmail Doğan Armağanı</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>150</v>
+        <v>675</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786059474917</t>
+          <t>9786059474894</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>El-Busiri El-Kasidetu'l-Hemziyye ve Manzum Bir Tükçe Çevirisi</t>
+          <t>Necatü’l-İslam - Min Galebeti Ehli’l-Udvan</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>270</v>
+        <v>150</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786257351157</t>
+          <t>9786059474917</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesi Ağızlarında Eskicil (Arkaik) Kelimeler</t>
+          <t>El-Busiri El-Kasidetu'l-Hemziyye ve Manzum Bir Tükçe Çevirisi</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786257351096</t>
+          <t>9786257351157</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 4</t>
+          <t>Türkiye Türkçesi Ağızlarında Eskicil (Arkaik) Kelimeler</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>675</v>
+        <v>236</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786059474979</t>
+          <t>9786257351096</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Basın ve Düşünce Tarihinde Türkmen İli Dergisi (1922-1924)</t>
+          <t>Arap Edebiyatı Tarihi 4</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>270</v>
+        <v>675</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786054371072</t>
+          <t>9786059474979</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>İran Büveyhileri</t>
+          <t>Türkmen Basın ve Düşünce Tarihinde Türkmen İli Dergisi (1922-1924)</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257351003</t>
+          <t>9786054371072</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Lutfi Gül Ü Nevruz</t>
+          <t>İran Büveyhileri</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>675</v>
+        <v>500</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786257351027</t>
+          <t>9786257351003</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Şiddet</t>
+          <t>Mevlana Lutfi Gül Ü Nevruz</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>202</v>
+        <v>675</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786257351065</t>
+          <t>9786257351027</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya Hattında Osmanlı Hristiyanlarına Yönelik Rus Politikaları (1828-1878)</t>
+          <t>Şiddet</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059474764</t>
+          <t>9786257351065</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>İlm-i Hal</t>
+          <t>Kafkasya Hattında Osmanlı Hristiyanlarına Yönelik Rus Politikaları (1828-1878)</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>188</v>
+        <v>338</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786257351102</t>
+          <t>9786059474764</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Asaf [Borsacı]’ın Tiyatro Eserleri</t>
+          <t>İlm-i Hal</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>270</v>
+        <v>188</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786257351133</t>
+          <t>9786257351102</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Şah Mayil İle Abugüneş Hikayesi</t>
+          <t>Mehmed Asaf [Borsacı]’ın Tiyatro Eserleri</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>236</v>
+        <v>270</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786257351058</t>
+          <t>9786257351133</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Kırgız Romanı - Başlangıçtan Bağımsızlığa (1917-1990)</t>
+          <t>Şah Mayil İle Abugüneş Hikayesi</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>945</v>
+        <v>236</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059474849</t>
+          <t>9786257351058</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>İki Savaş Arası Basında Türk - Rus İlişkileri</t>
+          <t>Kırgız Romanı - Başlangıçtan Bağımsızlığa (1917-1990)</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>338</v>
+        <v>945</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059474573</t>
+          <t>9786059474849</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Türkmence / Türkmence - Türkçe Konuşma Kılavuzu</t>
+          <t>İki Savaş Arası Basında Türk - Rus İlişkileri</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059474658</t>
+          <t>9786059474573</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Sırbistan - Karadağ Boşnak Halk Dansları Giysilerinde Türk Kültürü Etkisi</t>
+          <t>Türkçe - Türkmence / Türkmence - Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>236</v>
+        <v>405</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059474603</t>
+          <t>9786059474658</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Kalemimin Ayak İzleri</t>
+          <t>Sırbistan - Karadağ Boşnak Halk Dansları Giysilerinde Türk Kültürü Etkisi</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>472</v>
+        <v>236</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786059474627</t>
+          <t>9786059474603</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Sezgisizliğin Dramı</t>
+          <t>Kalemimin Ayak İzleri</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>270</v>
+        <v>472</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059474610</t>
+          <t>9786059474627</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’de Deyimler ve İnsanın Temel Özellikleri</t>
+          <t>Sezgisizliğin Dramı</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>472</v>
+        <v>270</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059474634</t>
+          <t>9786059474610</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>İktidar Mücadelesi Temelinde Osmanlı Tarihi</t>
+          <t>Kur’an-ı Kerim’de Deyimler ve İnsanın Temel Özellikleri</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>371</v>
+        <v>472</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786257351034</t>
+          <t>9786059474634</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Öğretmen Yetiştirme Süreci</t>
+          <t>İktidar Mücadelesi Temelinde Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>202</v>
+        <v>371</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059474993</t>
+          <t>9786257351034</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Zileli Muharrem Efendi Osmanlı Türkçesi İle Yazılmış İlk Kadın İlmihali 'Umdetü’n-Nisa</t>
+          <t>Türkiye'de Öğretmen Yetiştirme Süreci</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>472</v>
+        <v>202</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059474986</t>
+          <t>9786059474993</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Türk Havacılığını Geliştirme Faaliyetlerinin Basına Yansıması: Türk Hava Mecmuası (1925-1928)</t>
+          <t>Zileli Muharrem Efendi Osmanlı Türkçesi İle Yazılmış İlk Kadın İlmihali 'Umdetü’n-Nisa</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>338</v>
+        <v>472</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786257351041</t>
+          <t>9786059474986</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Mikdat ile Miyase ve Mikdat'ın Talkan Cengi Hikayeleri</t>
+          <t>Türk Havacılığını Geliştirme Faaliyetlerinin Basına Yansıması: Türk Hava Mecmuası (1925-1928)</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059474832</t>
+          <t>9786257351041</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinin Gölgesinde Serinleyen Bir Fars Şair Menuçihri-yi Damgani</t>
+          <t>Mikdat ile Miyase ve Mikdat'ın Talkan Cengi Hikayeleri</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>456</v>
+        <v>405</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059474733</t>
+          <t>9786059474832</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>İndi'nin Manzum Menasik-i Hacc'ı</t>
+          <t>Arap Şiirinin Gölgesinde Serinleyen Bir Fars Şair Menuçihri-yi Damgani</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>270</v>
+        <v>456</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059474344</t>
+          <t>9786059474733</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>1854 - 1855 Yıllarında Kırım Kampanyası - Lord Raglan’ın Trajedisi - Tarihsel Romanın Sanatsal Alanında Kırım Savaşı (Rusça)</t>
+          <t>İndi'nin Manzum Menasik-i Hacc'ı</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>202</v>
+        <v>270</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059474351</t>
+          <t>9786059474344</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>I. Dünya Savaşı ve Türk Kurtuluş Savaşının Beyaz Perdeye Yansımaları</t>
+          <t>1854 - 1855 Yıllarında Kırım Kampanyası - Lord Raglan’ın Trajedisi - Tarihsel Romanın Sanatsal Alanında Kırım Savaşı (Rusça)</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059474863</t>
+          <t>9786059474351</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Disiplinler Arası J. S. Bach Çalışma Yöntem ve Teknikleri (Piyano İçin)</t>
+          <t>I. Dünya Savaşı ve Türk Kurtuluş Savaşının Beyaz Perdeye Yansımaları</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>188</v>
+        <v>338</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786059474825</t>
+          <t>9786059474863</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Ömer bin Salih el-Kırımi - Tuhfetü'l-Fetava</t>
+          <t>Disiplinler Arası J. S. Bach Çalışma Yöntem ve Teknikleri (Piyano İçin)</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>547</v>
+        <v>188</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059474740</t>
+          <t>9786059474825</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle Birinci Dünya Savaşı</t>
+          <t>Ömer bin Salih el-Kırımi - Tuhfetü'l-Fetava</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>338</v>
+        <v>547</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059474672</t>
+          <t>9786059474740</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Niyaz Nişati Divan</t>
+          <t>Çeşitli Yönleriyle Birinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>270</v>
+        <v>338</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786054370641</t>
+          <t>9786059474672</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Halk Anlatılarında Kahramanın Yardımcıları</t>
+          <t>Muhammed Niyaz Nişati Divan</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>47.25</v>
+        <v>270</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786059474702</t>
+          <t>9786054370641</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Serraczade Hasan Hatif Üç Arus ve Üç Damat</t>
+          <t>Halk Anlatılarında Kahramanın Yardımcıları</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>338</v>
+        <v>47.25</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786059474689</t>
+          <t>9786059474702</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2617 Numarali Nüfus Defterine Göre Refahiye (Gercanis) Kazasının Demografik Ve Sosyo-İktisadi Durumu (1841)</t>
+          <t>Serraczade Hasan Hatif Üç Arus ve Üç Damat</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>364</v>
+        <v>338</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786059474665</t>
+          <t>9786059474689</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2611 Numaralı Eğin (Kemaliye) Kazası Nüfus Defterine Göre Eğin’in (Kemaliye) Demografik ve Sosyo-İktisadi Yapısı (1841)</t>
+          <t>2617 Numarali Nüfus Defterine Göre Refahiye (Gercanis) Kazasının Demografik Ve Sosyo-İktisadi Durumu (1841)</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>405</v>
+        <v>364</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786059474580</t>
+          <t>9786059474665</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili Grameri Tarihi</t>
+          <t>2611 Numaralı Eğin (Kemaliye) Kazası Nüfus Defterine Göre Eğin’in (Kemaliye) Demografik ve Sosyo-İktisadi Yapısı (1841)</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>371</v>
+        <v>405</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786059474771</t>
+          <t>9786059474580</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Haza Hüccetü'l-Bürhan</t>
+          <t>Arap Dili Grameri Tarihi</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>236</v>
+        <v>371</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786059474795</t>
+          <t>9786059474771</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Maniheist Uygur Metinlerinde Çince Alıntılar</t>
+          <t>Haza Hüccetü'l-Bürhan</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>338</v>
+        <v>236</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786059474559</t>
+          <t>9786059474795</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Halim Berekat ve Toplumcu Gerçekçi Romanlarının Teknik Çözümlemesi</t>
+          <t>Maniheist Uygur Metinlerinde Çince Alıntılar</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>472</v>
+        <v>338</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786059474412</t>
+          <t>9786059474559</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Son Dönemin Mütefekkir Bir Mevlevi Şeyhi ve Şairi Kemahlı İbrahim Hakkı Efendi Divan-ı Miftahü'l - Ma'arif fi Na'ti'l Avarif</t>
+          <t>Halim Berekat ve Toplumcu Gerçekçi Romanlarının Teknik Çözümlemesi</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>405</v>
+        <v>472</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786059474511</t>
+          <t>9786059474412</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Narman İlçesinin Nüfus Coğrafyası</t>
+          <t>Son Dönemin Mütefekkir Bir Mevlevi Şeyhi ve Şairi Kemahlı İbrahim Hakkı Efendi Divan-ı Miftahü'l - Ma'arif fi Na'ti'l Avarif</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>270</v>
+        <v>405</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786059474313</t>
+          <t>9786059474511</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Esrar-ı Garibe</t>
+          <t>Narman İlçesinin Nüfus Coğrafyası</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786059474337</t>
+          <t>9786059474313</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Şair ve Şiir Karakteri</t>
+          <t>Esrar-ı Garibe</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786059474719</t>
+          <t>9786059474337</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Hikayet-i Nil</t>
+          <t>Klasik Türk Şiiri Gazellerinde Şair ve Şiir Karakteri</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>270</v>
+        <v>405</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059474368</t>
+          <t>9786059474719</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Huzur'un Musikisi</t>
+          <t>Hikayet-i Nil</t>
         </is>
       </c>
       <c r="C455" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059474818</t>
+          <t>9786059474368</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Bursa Belediye Tarihi</t>
+          <t>Huzur'un Musikisi</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>405</v>
+        <v>270</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786059474788</t>
+          <t>9786059474818</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Hulüsi Divanı</t>
+          <t>Bursa Belediye Tarihi</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>273</v>
+        <v>405</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786059474801</t>
+          <t>9786059474788</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Müstakimzade Süleyman Sa‘deddin Efendi - Menakıb-ı İmam-ı A‘zam</t>
+          <t>Hüseyin Hulüsi Divanı</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>547</v>
+        <v>273</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786054370061</t>
+          <t>9786059474801</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Reşahat - Ayn-ül Hayat (Ciltli)</t>
+          <t>Müstakimzade Süleyman Sa‘deddin Efendi - Menakıb-ı İmam-ı A‘zam</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>250</v>
+        <v>547</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786059474399</t>
+          <t>9786054370061</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Bartın Ağızlarının Tematik Sözlüğü</t>
+          <t>Reşahat - Ayn-ül Hayat (Ciltli)</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786059474382</t>
+          <t>9786059474399</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Şi’r ve Poiesis Olarak Modern Türk Şiiri</t>
+          <t>Bartın Ağızlarının Tematik Sözlüğü</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>188</v>
+        <v>270</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786059474375</t>
+          <t>9786059474382</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Risalelerinde İhvaniyyat</t>
+          <t>Şi’r ve Poiesis Olarak Modern Türk Şiiri</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>270</v>
+        <v>188</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786059474450</t>
+          <t>9786059474375</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Karay Türkçesinde İsim</t>
+          <t>Endülüs Risalelerinde İhvaniyyat</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>405</v>
+        <v>270</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786059474504</t>
+          <t>9786059474450</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Yassıada Yargılamalarında Bir Bakan Celal Yardımcı ve Ağrı Milletvekilleri Suçlamalar-Savunmalar</t>
+          <t>Karay Türkçesinde İsim</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>202</v>
+        <v>405</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786059474443</t>
+          <t>9786059474504</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Vahidi Saadet-Name</t>
+          <t>Yassıada Yargılamalarında Bir Bakan Celal Yardımcı ve Ağrı Milletvekilleri Suçlamalar-Savunmalar</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>637</v>
+        <v>202</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786059474405</t>
+          <t>9786059474443</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Hasan Haydar Divanı (İnceleme-Tenkidli Metin)</t>
+          <t>Vahidi Saadet-Name</t>
         </is>
       </c>
       <c r="C466" s="1">
         <v>637</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786059474429</t>
+          <t>9786059474405</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Poliritmik ve Koordiritmik Alıştırmalar</t>
+          <t>Şeyh Hasan Haydar Divanı (İnceleme-Tenkidli Metin)</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>270</v>
+        <v>637</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786059474467</t>
+          <t>9786059474429</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İran Romancılığında Feriba Vefi</t>
+          <t>Poliritmik ve Koordiritmik Alıştırmalar</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>297</v>
+        <v>270</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786257351089</t>
+          <t>9786059474467</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Modern Botanik Faaliyetleri ve Oryantalist Botanikçiler (1839-1923)</t>
+          <t>Çağdaş İran Romancılığında Feriba Vefi</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>405</v>
+        <v>297</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786059474474</t>
+          <t>9786257351089</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Hezarfen Hüseyin Efendi - Telhisü’l-Beyan Fi Tahlisü’l-Büldan</t>
+          <t>Osmanlı'da Modern Botanik Faaliyetleri ve Oryantalist Botanikçiler (1839-1923)</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>297</v>
+        <v>405</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786059474535</t>
+          <t>9786059474474</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Bahaeddin Özkişi - Edepten Ebede</t>
+          <t>Hezarfen Hüseyin Efendi - Telhisü’l-Beyan Fi Tahlisü’l-Büldan</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>273</v>
+        <v>297</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786059474498</t>
+          <t>9786059474535</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Terceme-i Kava'idü’l-Kur’an ve Fevayidü’l Furķan</t>
+          <t>Bahaeddin Özkişi - Edepten Ebede</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>338</v>
+        <v>273</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786059474528</t>
+          <t>9786059474498</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Dinleme Eğitimi</t>
+          <t>Terceme-i Kava'idü’l-Kur’an ve Fevayidü’l Furķan</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>236</v>
+        <v>338</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786059474306</t>
+          <t>9786059474528</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Arapça-YÖK DİL ve YDS Sınavlarına Hazırlık Test Soru Örnekleri</t>
+          <t>Dinleme Eğitimi</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>405</v>
+        <v>236</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786059474542</t>
+          <t>9786059474306</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Konuşma Eğitimi</t>
+          <t>Arapça-YÖK DİL ve YDS Sınavlarına Hazırlık Test Soru Örnekleri</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>236</v>
+        <v>405</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786059474320</t>
+          <t>9786059474542</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Hatif Ali Divanı</t>
+          <t>Konuşma Eğitimi</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>878</v>
+        <v>236</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786059474566</t>
+          <t>9786059474320</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Arap Şiirinde Tabiat Tasviri</t>
+          <t>Hatif Ali Divanı</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>270</v>
+        <v>878</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786059474696</t>
+          <t>9786059474566</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'in Anlatılarında Kendilik Bilinci ve Öteki</t>
+          <t>Endülüs Arap Şiirinde Tabiat Tasviri</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>45</v>
+        <v>270</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786059474726</t>
+          <t>9786059474696</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Türk Basın Tarihinde - Ayın Tarihi; (Seçilmiş Haberler 1938-1950)</t>
+          <t>Ömer Seyfettin'in Anlatılarında Kendilik Bilinci ve Öteki</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>371</v>
+        <v>45</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786059474757</t>
+          <t>9786059474726</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Robert Walser Romanlarına Heterotopik Yaklaşımlar</t>
+          <t>Türk Basın Tarihinde - Ayın Tarihi; (Seçilmiş Haberler 1938-1950)</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>236</v>
+        <v>371</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786059474290</t>
+          <t>9786059474757</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Arap-İslam Edebiyatı Manzum Münacatlarda Şekil ve Muhteva</t>
+          <t>Robert Walser Romanlarına Heterotopik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C481" s="1">
         <v>236</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786255527387</t>
+          <t>9786059474290</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Serbest Şiirin Öncü Politikasına Tematik Bir Yolculuk: Nazik el-Melaike</t>
+          <t>Arap-İslam Edebiyatı Manzum Münacatlarda Şekil ve Muhteva</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>500</v>
+        <v>236</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786255527523</t>
+          <t>9786255527387</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Gazneli Sultan İbrahim B. Mesud Dönemi (1059-1099)</t>
+          <t>Serbest Şiirin Öncü Politikasına Tematik Bir Yolculuk: Nazik el-Melaike</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786255527561</t>
+          <t>9786255527523</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>İsmail'in Şiirleri</t>
+          <t>Gazneli Sultan İbrahim B. Mesud Dönemi (1059-1099)</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786255527622</t>
+          <t>9786255527561</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinde Şiddet</t>
+          <t>İsmail'in Şiirleri</t>
         </is>
       </c>
       <c r="C485" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786255527585</t>
+          <t>9786255527622</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Kurgu İle Gerçek Arasında Çingene Kadın İmgesi</t>
+          <t>Klasik Türk Şiirinde Şiddet</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786255527578</t>
+          <t>9786255527585</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Kore Savaşı'nın Diplomatik Yansımaları: Türkiye'nin Uluslararası Rolü ve İttifakları</t>
+          <t>Kurgu İle Gerçek Arasında Çingene Kadın İmgesi</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>450</v>
+        <v>140</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
+          <t>9786255527578</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Kore Savaşı'nın Diplomatik Yansımaları: Türkiye'nin Uluslararası Rolü ve İttifakları</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
           <t>9786255527592</t>
         </is>
       </c>
-      <c r="B488" s="1" t="inlineStr">
+      <c r="B489" s="1" t="inlineStr">
         <is>
           <t>Wattpad Romanlarında Toplumsal Cinsiyet ve İdeoloji</t>
         </is>
       </c>
-      <c r="C488" s="1">
+      <c r="C489" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>