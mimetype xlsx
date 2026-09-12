--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,7360 +85,7375 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255527691</t>
+          <t>9786255527707</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İmrenler (Balganda)</t>
+          <t>Tarihi, Coğrafi, Kültürel ve İdari Açılardan Geçmişten Günümüze Gölköy</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>650</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255527660</t>
+          <t>9786255527691</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dini Simgelerin İstismarı Bağlamında İslamafobi</t>
+          <t>İmrenler (Balganda)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>845</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255527462</t>
+          <t>9786255527660</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Selçuklular Dönemi Arap Edebiyatı Tarihi (Abbasiler IV. Dönem-447-656/1055-1258)</t>
+          <t>Dini Simgelerin İstismarı Bağlamında İslamafobi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255527608</t>
+          <t>9786255527462</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Rize'den Yassıada'ya Yusuf İzzet Akçal</t>
+          <t>Selçuklular Dönemi Arap Edebiyatı Tarihi (Abbasiler IV. Dönem-447-656/1055-1258)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>715</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255527684</t>
+          <t>9786255527608</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ziyariler</t>
+          <t>Rize'den Yassıada'ya Yusuf İzzet Akçal</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255527677</t>
+          <t>9786255527684</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Süreklilik İçinde Çin Düşüncesi ve Siyasal Zihniyet</t>
+          <t>Ziyariler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>585</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255527653</t>
+          <t>9786255527677</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>The Experience Of Reality in Karl Marx and Jean Baudrillard</t>
+          <t>Tarihsel Süreklilik İçinde Çin Düşüncesi ve Siyasal Zihniyet</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>700</v>
+        <v>390</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255527509</t>
+          <t>9786255527653</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Temel Alan Yazıları</t>
+          <t>The Experience Of Reality in Karl Marx and Jean Baudrillard</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255527431</t>
+          <t>9786255527509</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlam Dünyası Edebi Türler</t>
+          <t>Filoloji Temel Alan Yazıları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255527493</t>
+          <t>9786255527431</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Anadolu - Kafkasya Kültür ve Sanat Yazıları</t>
+          <t>Klasik Türk Şiirinin Anlam Dünyası Edebi Türler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>780</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255527486</t>
+          <t>9786255527493</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çölyak Hastalarının Sanal Dünyada Örgütlenmesi: Bilgi Yönetimi Temelli Bir Yaklaşım</t>
+          <t>Anadolu - Kafkasya Kültür ve Sanat Yazıları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>520</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255527530</t>
+          <t>9786255527486</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mechuletun Ala't-Tarik Bağlamında Abdusselam el-Uceyli'nin Hikaye Dünyası</t>
+          <t>Çölyak Hastalarının Sanal Dünyada Örgütlenmesi: Bilgi Yönetimi Temelli Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255527479</t>
+          <t>9786255527530</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'den Hayatımıza Yön Veren Ayetler</t>
+          <t>Mechuletun Ala't-Tarik Bağlamında Abdusselam el-Uceyli'nin Hikaye Dünyası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255527516</t>
+          <t>9786255527479</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Abbasi Dönemi Arap Şiirinde Av Teması</t>
+          <t>Kur'an-ı Kerim'den Hayatımıza Yön Veren Ayetler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>600</v>
+        <v>585</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255527646</t>
+          <t>9786255527516</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hak ve Hürriyetlerinin Gelişmesinde Kur'an-ı Kerim'in Rolü</t>
+          <t>Abbasi Dönemi Arap Şiirinde Av Teması</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>600</v>
+        <v>780</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255527554</t>
+          <t>9786255527646</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Yapay Zeka</t>
+          <t>İnsan Hak ve Hürriyetlerinin Gelişmesinde Kur'an-ı Kerim'in Rolü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>780</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255527394</t>
+          <t>9786255527554</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Millet-i Hakimiyeden Millet-i Mahkümiyeye Osmanlı Karadeniz'inde Hristiyan Nüfusunun Yükselişi</t>
+          <t>Eğitimde Yapay Zeka</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>630</v>
+        <v>585</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255527424</t>
+          <t>9786255527394</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalanların Dünyası : Engin Gençtan'ın Roman Evreni</t>
+          <t>Millet-i Hakimiyeden Millet-i Mahkümiyeye Osmanlı Karadeniz'inde Hristiyan Nüfusunun Yükselişi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>600</v>
+        <v>819</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255527615</t>
+          <t>9786255527424</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Doğuştan Kaşif</t>
+          <t>Yarım Kalanların Dünyası : Engin Gençtan'ın Roman Evreni</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>780</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255527448</t>
+          <t>9786255527615</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aybastı - Kabataş</t>
+          <t>Doğuştan Kaşif</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>580</v>
+        <v>390</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255527547</t>
+          <t>9786255527448</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ'dan Günümüze Ordu'da Nüfus</t>
+          <t>Aybastı - Kabataş</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>650</v>
+        <v>754</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255527417</t>
+          <t>9786255527547</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Sahası Türk Kültüründe Taş</t>
+          <t>Antik Çağ'dan Günümüze Ordu'da Nüfus</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>700</v>
+        <v>845</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255527639</t>
+          <t>9786255527417</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çakıroğlan Hikayesi</t>
+          <t>Anadolu Sahası Türk Kültüründe Taş</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>910</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255527455</t>
+          <t>9786255527639</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Elfriede Jelinek'in "Michael &amp; Çocuksu Topluma Gençlik Kitabı" Adlı Eserine Anlatıbilimsel Bir Yaklaşım</t>
+          <t>Çakıroğlan Hikayesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255527400</t>
+          <t>9786255527455</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tibrü'l-Mesbuk Fi Cihadi Guzati'l-Ceza'ir ve'l-Müluk (İnceleme-Metin)</t>
+          <t>Elfriede Jelinek'in "Michael &amp; Çocuksu Topluma Gençlik Kitabı" Adlı Eserine Anlatıbilimsel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255527325</t>
+          <t>9786255527400</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Margaret Atwood'un Tufan Zamanı Adlı Eserinde Ütopya ve Distopya</t>
+          <t>Tibrü'l-Mesbuk Fi Cihadi Guzati'l-Ceza'ir ve'l-Müluk (İnceleme-Metin)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>185</v>
+        <v>520</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255527370</t>
+          <t>9786255527325</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Resimli Duvar Halıları</t>
+          <t>Margaret Atwood'un Tufan Zamanı Adlı Eserinde Ütopya ve Distopya</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255527363</t>
+          <t>9786255527370</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Kenan Demirayak Armağanı</t>
+          <t>Resimli Duvar Halıları</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255527356</t>
+          <t>9786255527363</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Assessment in Translation Education</t>
+          <t>Prof. Dr. Kenan Demirayak Armağanı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>845</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255527349</t>
+          <t>9786255527356</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ekoşiir: Doğayı Kendi Dilinden Dinlemek</t>
+          <t>Assessment in Translation Education</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>234</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255527332</t>
+          <t>9786255527349</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Vahib Ümmi'nin Şiirlerinde Kur'an-ı Kerim ve Hadis-i Şerîflerin Kullanımı</t>
+          <t>Ekoşiir: Doğayı Kendi Dilinden Dinlemek</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>455</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255527318</t>
+          <t>9786255527332</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Muş'ta Konuşulan Arapça</t>
+          <t>Vahib Ümmi'nin Şiirlerinde Kur'an-ı Kerim ve Hadis-i Şerîflerin Kullanımı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>455</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255527295</t>
+          <t>9786255527318</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Grupla Psikolojik Danışma Teori ve Pratikler</t>
+          <t>Muş'ta Konuşulan Arapça</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>364</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255527219</t>
+          <t>9786255527295</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>The Attitudes of Undergraduate Students and Instructors Towards The Use of L1</t>
+          <t>Grupla Psikolojik Danışma Teori ve Pratikler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>390</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255527301</t>
+          <t>9786255527219</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İki Savaş Arası Dönemde Türk Dış Politikası</t>
+          <t>The Attitudes of Undergraduate Students and Instructors Towards The Use of L1</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>370</v>
+        <v>234</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255527288</t>
+          <t>9786255527301</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>26 Eylül Türk Dil Bayramı Kutlamaları (1933-1938)</t>
+          <t>İki Savaş Arası Dönemde Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>280</v>
+        <v>481</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255527271</t>
+          <t>9786255527288</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tarihi, Coğrafi, Kültürel ve İdari Açılardan Geçmişten Günümüze Korgan</t>
+          <t>26 Eylül Türk Dil Bayramı Kutlamaları (1933-1938)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>1200</v>
+        <v>364</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255527257</t>
+          <t>9786255527271</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’l-İdrak Li Lisani’l-Etrak Örnekleminde Adlara Sözcükbilimsel Bir Çözümleme</t>
+          <t>Tarihi, Coğrafi, Kültürel ve İdari Açılardan Geçmişten Günümüze Korgan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>472</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255527264</t>
+          <t>9786255527257</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kışaşü’l-Enbiya (Rabgüzi) Tahran Nüshası</t>
+          <t>Kitabu’l-İdrak Li Lisani’l-Etrak Örnekleminde Adlara Sözcükbilimsel Bir Çözümleme</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>878</v>
+        <v>614</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255527240</t>
+          <t>9786255527264</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Düzenleme Ortaklık Payı ve Mülkiyet Hakkı</t>
+          <t>Kışaşü’l-Enbiya (Rabgüzi) Tahran Nüshası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>338</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054934478</t>
+          <t>9786255527240</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (Ciltli)</t>
+          <t>Düzenleme Ortaklık Payı ve Mülkiyet Hakkı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>1688</v>
+        <v>439</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255527233</t>
+          <t>9786054934478</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ali Zelili'nin Niyazü'l-Müznibin’i</t>
+          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>810</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255527202</t>
+          <t>9786255527233</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Rus Halk Masallarında Mitolojik Kadınlar</t>
+          <t>Ali Zelili'nin Niyazü'l-Müznibin’i</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>297</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255527226</t>
+          <t>9786255527202</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ekoloji Perspektifinden Kültür, Edebiyat ve Dil Çalışmaları</t>
+          <t>Rus Halk Masallarında Mitolojik Kadınlar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>405</v>
+        <v>386</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256470491</t>
+          <t>9786255527226</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ürdün Bedevileri</t>
+          <t>Ekoloji Perspektifinden Kültür, Edebiyat ve Dil Çalışmaları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>338</v>
+        <v>526</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255527196</t>
+          <t>9786256470491</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Çocuğun Bugünü</t>
+          <t>Ürdün Bedevileri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>472</v>
+        <v>439</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255527158</t>
+          <t>9786255527196</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Emiri ve Farsça Divanı</t>
+          <t>İçimizdeki Çocuğun Bugünü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>675</v>
+        <v>614</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255527165</t>
+          <t>9786255527158</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Menakıb-ı Aşık Garib</t>
+          <t>Yusuf Emiri ve Farsça Divanı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>324</v>
+        <v>878</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255527189</t>
+          <t>9786255527165</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Semiotics in Charlie Chaplin Films</t>
+          <t>Şerh-i Menakıb-ı Aşık Garib</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>297</v>
+        <v>421</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255527172</t>
+          <t>9786255527189</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>A Representation of Periphery and Centre in the Context of Hybridity and Mimicry Theories: The Grass is Singing (1950) And The Lonely Londoners (1956)</t>
+          <t>Semiotics in Charlie Chaplin Films</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>270</v>
+        <v>386</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256470842</t>
+          <t>9786255527172</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet Öncesi Türklerde Diplomasi ve Hunlar Dönemi</t>
+          <t>A Representation of Periphery and Centre in the Context of Hybridity and Mimicry Theories: The Grass is Singing (1950) And The Lonely Londoners (1956)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>297</v>
+        <v>351</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256470927</t>
+          <t>9786256470842</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Fatsa'nın Tarihi Eserleri Üzerine Bilimsel Çalışmalar (Ciltli)</t>
+          <t>İslamiyet Öncesi Türklerde Diplomasi ve Hunlar Dönemi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>3375</v>
+        <v>386</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259809793</t>
+          <t>9786256470927</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>10. ve 11. Yüzyıllarda Sîstân’ın Siyasi Tarihi</t>
+          <t>Fatsa'nın Tarihi Eserleri Üzerine Bilimsel Çalışmalar (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>472</v>
+        <v>4388</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255527004</t>
+          <t>9786259809793</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Derviş Mehmed Bahtinin Manzum Tercemei Şiratül-İslamı(Metin-İnceleme)</t>
+          <t>10. ve 11. Yüzyıllarda Sîstân’ın Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>1012</v>
+        <v>614</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255527080</t>
+          <t>9786255527004</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kahramanmaraş Ekinözü Ağzı</t>
+          <t>Derviş Mehmed Bahtinin Manzum Tercemei Şiratül-İslamı(Metin-İnceleme)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>500</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256470880</t>
+          <t>9786255527080</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Ahi Evran Üniversitesi Türk Dili ve Edebiyatı Bölümü 25. Yıl Armağan Kitabı</t>
+          <t>Kahramanmaraş Ekinözü Ağzı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>472</v>
+        <v>650</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255527134</t>
+          <t>9786256470880</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatinda Mikdad ve Miyase Hikayeleri: Abdinin Mikdad Bin Esved ve Miyase Mesnevisi</t>
+          <t>Kırşehir Ahi Evran Üniversitesi Türk Dili ve Edebiyatı Bölümü 25. Yıl Armağan Kitabı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>446</v>
+        <v>614</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256470958</t>
+          <t>9786255527134</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Suriyeli Arap Sığınmacılarda Dil ve Kültür İncelemesi (Malatya Kampı Örneği)</t>
+          <t>Türk Edebiyatinda Mikdad ve Miyase Hikayeleri: Abdinin Mikdad Bin Esved ve Miyase Mesnevisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>580</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255527011</t>
+          <t>9786256470958</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili ve Edebiyatı ve İslami İlimlerde Oryantalizm Yazıları</t>
+          <t>Suriyeli Arap Sığınmacılarda Dil ve Kültür İncelemesi (Malatya Kampı Örneği)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>364</v>
+        <v>325</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256470972</t>
+          <t>9786255527011</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Abdurrahman Munifin El-Babul-Meftuh Adlı Öykü Seçkisinin Teknik İncelemesi</t>
+          <t>Arap Dili ve Edebiyatı ve İslami İlimlerde Oryantalizm Yazıları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255527103</t>
+          <t>9786256470972</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Hırkayla Taltif Edilen Bir Şiir: Kasidei Bürde Üzerine Yazılmış Bir Haşiye ve Hulasası</t>
+          <t>Abdurrahman Munifin El-Babul-Meftuh Adlı Öykü Seçkisinin Teknik İncelemesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>405</v>
+        <v>614</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255527097</t>
+          <t>9786255527103</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Ticaret Raporlarında Filistin (1900-1912)</t>
+          <t>Kutlu Hırkayla Taltif Edilen Bir Şiir: Kasidei Bürde Üzerine Yazılmış Bir Haşiye ve Hulasası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>338</v>
+        <v>526</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255527141</t>
+          <t>9786255527097</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Değerler Abidesi Hüseyin Nihal Atsız</t>
+          <t>İngiliz Ticaret Raporlarında Filistin (1900-1912)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>405</v>
+        <v>439</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255527110</t>
+          <t>9786255527141</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şemsi Ahmed Paşanın Tercümetül-Vikaye ve İtikadnmaesi</t>
+          <t>Değerler Abidesi Hüseyin Nihal Atsız</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>243</v>
+        <v>526</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255527059</t>
+          <t>9786255527110</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ziraat Bankası Tarihi (1863-1938)</t>
+          <t>Şemsi Ahmed Paşanın Tercümetül-Vikaye ve İtikadnmaesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>472</v>
+        <v>316</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256470965</t>
+          <t>9786255527059</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sporda Çok Boyutlu Yaklaşımlar</t>
+          <t>Ziraat Bankası Tarihi (1863-1938)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>338</v>
+        <v>614</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255527066</t>
+          <t>9786256470965</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Aşık Şenlikin Şiirlerinin Dili (Giriş-Gramer-Metin-Dizin)</t>
+          <t>Sporda Çok Boyutlu Yaklaşımlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>878</v>
+        <v>439</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255527028</t>
+          <t>9786255527066</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Şirvanlı Ferdi ve Divançesi</t>
+          <t>Aşık Şenlikin Şiirlerinin Dili (Giriş-Gramer-Metin-Dizin)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>338</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256470996</t>
+          <t>9786255527028</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Dil Edebiyat ve Çeviribilimde Farklı Yaklaşımlar</t>
+          <t>Şirvanlı Ferdi ve Divançesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>297</v>
+        <v>439</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256470989</t>
+          <t>9786256470996</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Çocukluk Halleri Risalesi</t>
+          <t>Dil Edebiyat ve Çeviribilimde Farklı Yaklaşımlar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>135</v>
+        <v>386</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256470811</t>
+          <t>9786256470989</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi Eyyubiler Dönemi</t>
+          <t>Çocukluk Halleri Risalesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>472</v>
+        <v>176</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256470828</t>
+          <t>9786256470811</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Yurttaş Armağan Kitabı</t>
+          <t>Arap Edebiyatı Tarihi Eyyubiler Dönemi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>810</v>
+        <v>614</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256470804</t>
+          <t>9786256470828</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Arap Kaynaklarında Türkler</t>
+          <t>Hüseyin Yurttaş Armağan Kitabı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>472</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255527035</t>
+          <t>9786256470804</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arşiv Vesikalarına Göre Osmanlı - İran İlişkileri (1914-1918)</t>
+          <t>Arap Kaynaklarında Türkler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>243</v>
+        <v>614</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255527127</t>
+          <t>9786255527035</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hurşid ve Mahımihri Hikayesi</t>
+          <t>Osmanlı Arşiv Vesikalarına Göre Osmanlı - İran İlişkileri (1914-1918)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>236</v>
+        <v>316</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255527073</t>
+          <t>9786255527127</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Melda Akbaş'ın "So Wıe Ich Wıll" Adlı Romanında Kültürelerarasılık</t>
+          <t>Hurşid ve Mahımihri Hikayesi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>216</v>
+        <v>307</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256470835</t>
+          <t>9786255527073</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ahlakın Hikmetle Kesişen Çizgisi: Ragıb Paşa Divanı'nda Erdemli İnsan Modeli</t>
+          <t>Melda Akbaş'ın "So Wıe Ich Wıll" Adlı Romanında Kültürelerarasılık</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>324</v>
+        <v>281</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256470941</t>
+          <t>9786256470835</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Erzurum'un Beyleri Saltuklular</t>
+          <t>Ahlakın Hikmetle Kesişen Çizgisi: Ragıb Paşa Divanı'nda Erdemli İnsan Modeli</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>338</v>
+        <v>421</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255527042</t>
+          <t>9786256470941</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hans Joas'ın Ahlak Anlayışı</t>
+          <t>Erzurum'un Beyleri Saltuklular</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>297</v>
+        <v>439</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256470934</t>
+          <t>9786255527042</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Göçerlikten Yerleşikliğe Bozok Sancağında Mamalı Türkmenleri (16-19 Yüzyıl)</t>
+          <t>Hans Joas'ın Ahlak Anlayışı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>364</v>
+        <v>386</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256470774</t>
+          <t>9786256470934</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sibirya Destanlarında Kahramanın Erginlenme Süreçleri</t>
+          <t>Göçerlikten Yerleşikliğe Bozok Sancağında Mamalı Türkmenleri (16-19 Yüzyıl)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256470897</t>
+          <t>9786256470774</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Modern Mısır Romancılarından ‘Alî el-Cârim ve “Seyyidetu’l-Ḳuṣûr, Meraḥu’l-Velîd, Şâ’ir Melik ve Ğadetu’r-Reşîd” Romanlarının Çözümlemesi</t>
+          <t>Sibirya Destanlarında Kahramanın Erginlenme Süreçleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>324</v>
+        <v>614</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256470866</t>
+          <t>9786256470897</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Halk Hikayelerinin Elektronik Kültür Ortamındaki Serüveni</t>
+          <t>Modern Mısır Romancılarından ‘Alî el-Cârim ve “Seyyidetu’l-Ḳuṣûr, Meraḥu’l-Velîd, Şâ’ir Melik ve Ğadetu’r-Reşîd” Romanlarının Çözümlemesi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>742</v>
+        <v>421</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256470873</t>
+          <t>9786256470866</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Kültürel Boyutlarıyla Fatsa</t>
+          <t>Halk Hikayelerinin Elektronik Kültür Ortamındaki Serüveni</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>608</v>
+        <v>965</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256470859</t>
+          <t>9786256470873</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Arap Şiirinde Öz Mersiye (Risâu’n-nefs)</t>
+          <t>Tarihi ve Kültürel Boyutlarıyla Fatsa</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>338</v>
+        <v>790</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256470910</t>
+          <t>9786256470859</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İncesu</t>
+          <t>Dünden Bugüne Arap Şiirinde Öz Mersiye (Risâu’n-nefs)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>364</v>
+        <v>439</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256470903</t>
+          <t>9786256470910</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yöneticilere Tavsiyeler</t>
+          <t>İncesu</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>135</v>
+        <v>473</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256470729</t>
+          <t>9786256470903</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Modernist Düşüncede Vahiy ve Mucize İnancına İlişkin Sapmalar</t>
+          <t>Yöneticilere Tavsiyeler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>324</v>
+        <v>176</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256470750</t>
+          <t>9786256470729</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz'de Rum Ayrılıkçılığı</t>
+          <t>Modernist Düşüncede Vahiy ve Mucize İnancına İlişkin Sapmalar</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>378</v>
+        <v>421</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256470767</t>
+          <t>9786256470750</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatında Edebi Akımlar</t>
+          <t>Karadeniz'de Rum Ayrılıkçılığı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>297</v>
+        <v>491</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256470798</t>
+          <t>9786256470767</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>E. E. Hirsch'in Ankara Hukuk Fakültesi Kütüphane Defteri</t>
+          <t>Arap Edebiyatında Edebi Akımlar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>297</v>
+        <v>386</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256470781</t>
+          <t>9786256470798</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Okuryazarlık Becerileri</t>
+          <t>E. E. Hirsch'in Ankara Hukuk Fakültesi Kütüphane Defteri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>280</v>
+        <v>386</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256470712</t>
+          <t>9786256470781</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>XIX. ve XX. Yüzyıl Arap Edebiyatında Tarihi Roman Mısır, Suriye, Lübnan Örneği</t>
+          <t>Dijital Çağda Okuryazarlık Becerileri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>378</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256470736</t>
+          <t>9786256470712</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Türkçesi El Kitabı</t>
+          <t>XIX. ve XX. Yüzyıl Arap Edebiyatında Tarihi Roman Mısır, Suriye, Lübnan Örneği</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>256</v>
+        <v>491</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256470705</t>
+          <t>9786256470736</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Usulü</t>
+          <t>Azerbaycan Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>608</v>
+        <v>333</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256470682</t>
+          <t>9786256470705</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Modern Lübnan Edebiyatında Nesir</t>
+          <t>Tefsir Usulü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>378</v>
+        <v>790</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256470675</t>
+          <t>9786256470682</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Erk Söylemi Temelinde Bir Anlam İncelemesi: Orhun Yazıtları</t>
+          <t>Modern Lübnan Edebiyatında Nesir</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>364</v>
+        <v>491</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256470699</t>
+          <t>9786256470675</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Abdullah Süreyc Türki: Hicaz Gına Ekolü Öncüsü</t>
+          <t>Erk Söylemi Temelinde Bir Anlam İncelemesi: Orhun Yazıtları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>675</v>
+        <v>473</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256470668</t>
+          <t>9786256470699</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti’nin Kuruluşunun 100. Yılı Anısına Danişmentli Havzasında Kültür ve Tarih Ordu</t>
+          <t>Abdullah Süreyc Türki: Hicaz Gına Ekolü Öncüsü</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>675</v>
+        <v>878</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259969688</t>
+          <t>9786256470668</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Medeniyet Dili Türkçe</t>
+          <t>Türkiye Cumhuriyeti’nin Kuruluşunun 100. Yılı Anısına Danişmentli Havzasında Kültür ve Tarih Ordu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>400</v>
+        <v>878</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256470538</t>
+          <t>9786259969688</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>XIX. Yüzyılda Kırkkilise [Kırklareli]</t>
+          <t>Dünya ve Medeniyet Dili Türkçe</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256470521</t>
+          <t>9786256470538</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yazılmadık Bir Şarkının Gölgesinde Şerafettin Akıncıoğlu</t>
+          <t>XIX. Yüzyılda Kırkkilise [Kırklareli]</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256470637</t>
+          <t>9786256470521</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlatım Dünyası Edebi Tarzlar</t>
+          <t>Yazılmadık Bir Şarkının Gölgesinde Şerafettin Akıncıoğlu</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>401</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256470651</t>
+          <t>9786256470637</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Aşıklık Geleneği ve Ordu Yöresi Aşıklık Geleneği</t>
+          <t>Klasik Türk Şiirinin Anlatım Dünyası Edebi Tarzlar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>364</v>
+        <v>521</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256470644</t>
+          <t>9786256470651</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tuhfe-yi Vehbi Şerbi: Müntehab-ı Lebib</t>
+          <t>Aşıklık Geleneği ve Ordu Yöresi Aşıklık Geleneği</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>456</v>
+        <v>520</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256470620</t>
+          <t>9786256470644</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Antalya İli Korkuteli İlçesi Çıvgalar Köyü ve Yörükleri</t>
+          <t>Tuhfe-yi Vehbi Şerbi: Müntehab-ı Lebib</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>364</v>
+        <v>593</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256470439</t>
+          <t>9786256470620</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Nevzat H. Yanık Armağanı</t>
+          <t>Antalya İli Korkuteli İlçesi Çıvgalar Köyü ve Yörükleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>456</v>
+        <v>520</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256470606</t>
+          <t>9786256470439</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Seyahatname Ve Coğrafi Eserlerde Erzincan</t>
+          <t>Prof. Dr. Nevzat H. Yanık Armağanı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>383</v>
+        <v>593</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256470613</t>
+          <t>9786256470606</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesine Giriş</t>
+          <t>Seyahatname Ve Coğrafi Eserlerde Erzincan</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>364</v>
+        <v>498</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256470422</t>
+          <t>9786256470613</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Miras Hukuku</t>
+          <t>Osmanlı Türkçesine Giriş</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>236</v>
+        <v>473</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256470255</t>
+          <t>9786256470422</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Farsça Halk Hikayesi Emir Ersalan-ı Namdar'da Aşık İle Maşuk</t>
+          <t>Miras Hukuku</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786250017814</t>
+          <t>9786256470255</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Grafo Fonoloji</t>
+          <t>Farsça Halk Hikayesi Emir Ersalan-ı Namdar'da Aşık İle Maşuk</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>1640</v>
+        <v>403</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256470514</t>
+          <t>9786250017814</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Abbasi Emirlikleri Döneminde Kültür ve Edebiyat</t>
+          <t>Grafo Fonoloji</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>346</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256470460</t>
+          <t>9786256470514</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kuran'ın Allah Tasvirleri</t>
+          <t>Abbasi Emirlikleri Döneminde Kültür ve Edebiyat</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>364</v>
+        <v>450</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256470446</t>
+          <t>9786256470460</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Üslup Stilistik Bir İnceleme Subhi Fahmavi Romanları Örneği</t>
+          <t>Kuran'ın Allah Tasvirleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>401</v>
+        <v>473</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256470576</t>
+          <t>9786256470446</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatta Mitolojik Yansımalar</t>
+          <t>Üslup Stilistik Bir İnceleme Subhi Fahmavi Romanları Örneği</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>255</v>
+        <v>521</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256470477</t>
+          <t>9786256470576</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Selimzade Emni ve Şiirleri</t>
+          <t>Edebiyatta Mitolojik Yansımalar</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>255</v>
+        <v>332</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256470453</t>
+          <t>9786256470477</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Arkeoloji Eğitim-Öğretimi: Eckhard Unger'in İlmi Asarı Atika Medhali Adlı Eseri</t>
+          <t>Selimzade Emni ve Şiirleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>255</v>
+        <v>332</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256470385</t>
+          <t>9786256470453</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında Sanat Tarihi Çalışmaları</t>
+          <t>Osmanlı'da Arkeoloji Eğitim-Öğretimi: Eckhard Unger'in İlmi Asarı Atika Medhali Adlı Eseri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>364</v>
+        <v>332</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256470484</t>
+          <t>9786256470385</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Atilla Destanı'nda Metinlerarasılık Kültürel Bellekte Simge Düzeyleri</t>
+          <t>Cumhuriyetin 100. Yılında Sanat Tarihi Çalışmaları</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>405</v>
+        <v>473</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256470507</t>
+          <t>9786256470484</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili ve Edebiyatında Oryantalizm Yazıları</t>
+          <t>Atilla Destanı'nda Metinlerarasılık Kültürel Bellekte Simge Düzeyleri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>273</v>
+        <v>526</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256470415</t>
+          <t>9786256470507</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Karagöz Perde Gazelleri</t>
+          <t>Arap Dili ve Edebiyatında Oryantalizm Yazıları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>456</v>
+        <v>355</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256470408</t>
+          <t>9786256470415</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ortaoyunu Belleğinde Kent, Meslek ve Oyun</t>
+          <t>Karagöz Perde Gazelleri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>338</v>
+        <v>593</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256470170</t>
+          <t>9786256470408</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Enveri Divanı</t>
+          <t>Ortaoyunu Belleğinde Kent, Meslek ve Oyun</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>720</v>
+        <v>439</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256470217</t>
+          <t>9786256470170</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı Hikayesi (Elazığ Cöngü)</t>
+          <t>Enveri Divanı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>160</v>
+        <v>936</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256470347</t>
+          <t>9786256470217</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Hikaye-i Cihan Şah</t>
+          <t>Kerem ile Aslı Hikayesi (Elazığ Cöngü)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>346</v>
+        <v>160</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256470248</t>
+          <t>9786256470347</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Hakani Mehmed Bey Hilye-i Hakani</t>
+          <t>Hikaye-i Cihan Şah</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>456</v>
+        <v>450</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256470309</t>
+          <t>9786256470248</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in 100. Yılında Kadın Araştırmacıların Sosyal Bilimler Çalışmaları - 2</t>
+          <t>Hakani Mehmed Bey Hilye-i Hakani</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>160</v>
+        <v>593</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256470231</t>
+          <t>9786256470309</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Özbek Türkçesinde Yapım Unsurları</t>
+          <t>Cumhuriyet'in 100. Yılında Kadın Araştırmacıların Sosyal Bilimler Çalışmaları - 2</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>310</v>
+        <v>160</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256470392</t>
+          <t>9786256470231</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kars İlindeki Turizm Varlıklarının Küreselleşmenin Etkisi ile İncelenmesi ve CBS Analizi</t>
+          <t>Özbek Türkçesinde Yapım Unsurları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>418</v>
+        <v>403</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256470354</t>
+          <t>9786256470392</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Bilimi Araştırmalarında Cönkler</t>
+          <t>Kars İlindeki Turizm Varlıklarının Küreselleşmenin Etkisi ile İncelenmesi ve CBS Analizi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>364</v>
+        <v>543</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256470279</t>
+          <t>9786256470354</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Oltu ve Yöresi Folkloru</t>
+          <t>Türk Halk Bilimi Araştırmalarında Cönkler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>364</v>
+        <v>473</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256470323</t>
+          <t>9786256470279</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in 100. Yılında Batı Edebiyatlarında Kültür Üzerine Düşünceler</t>
+          <t>Oltu ve Yöresi Folkloru</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>182</v>
+        <v>473</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256470149</t>
+          <t>9786256470323</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk İnançlarında ve Hekimliğinde Üzerlik</t>
+          <t>Cumhuriyet'in 100. Yılında Batı Edebiyatlarında Kültür Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>219</v>
+        <v>237</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256470316</t>
+          <t>9786256470149</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ahizade Abdülhalim Efendi'nin Şevahidü'n-Nübüvve Tercümesi</t>
+          <t>Türk Halk İnançlarında ve Hekimliğinde Üzerlik</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>821</v>
+        <v>285</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256470378</t>
+          <t>9786256470316</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Aşık Ahmet Sarıgül</t>
+          <t>Ahizade Abdülhalim Efendi'nin Şevahidü'n-Nübüvve Tercümesi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>310</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256470262</t>
+          <t>9786256470378</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Oryantalist Perspektif ile Klasik Arap Şiiri</t>
+          <t>Aşık Ahmet Sarıgül</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>364</v>
+        <v>403</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256470361</t>
+          <t>9786256470262</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Araplarda Halk İnanışları Bid'at</t>
+          <t>Oryantalist Perspektif ile Klasik Arap Şiiri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>170</v>
+        <v>473</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256470187</t>
+          <t>9786256470361</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Süleyman 2 (1687-1691)</t>
+          <t>Araplarda Halk İnanışları Bid'at</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>405</v>
+        <v>170</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256470286</t>
+          <t>9786256470187</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Tosyalı Za'ifi'nin Manzum Menasik-i Hacc'ı</t>
+          <t>Süleyman 2 (1687-1691)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>328</v>
+        <v>526</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256470293</t>
+          <t>9786256470286</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Melami Meşrep Bir Şair Rıfkı Melül Meriç</t>
+          <t>Tosyalı Za'ifi'nin Manzum Menasik-i Hacc'ı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>319</v>
+        <v>426</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256470224</t>
+          <t>9786256470293</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Metinlerle Türkçeden Rusçaya Çeviri Uygulamaları (B1 Seviye)</t>
+          <t>Melami Meşrep Bir Şair Rıfkı Melül Meriç</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>364</v>
+        <v>415</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256470194</t>
+          <t>9786256470224</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Öykü Bakışlı Kız - Sözün Tadına Meftun Bir Hikayeci: Ayşe Kilimci</t>
+          <t>Metinlerle Türkçeden Rusçaya Çeviri Uygulamaları (B1 Seviye)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>450</v>
+        <v>473</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256470132</t>
+          <t>9786256470194</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir’den Derlenen Masalların Kohlberg’in Kuramı Işığında İncelenmesi</t>
+          <t>Öykü Bakışlı Kız - Sözün Tadına Meftun Bir Hikayeci: Ayşe Kilimci</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>405</v>
+        <v>450</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256470163</t>
+          <t>9786256470132</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Edebiyatı</t>
+          <t>Kırşehir’den Derlenen Masalların Kohlberg’in Kuramı Işığında İncelenmesi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>405</v>
+        <v>526</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256470200</t>
+          <t>9786256470163</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>15. ve 16. Yüzyıllarda Türk Seyyahların Gözünden Çin</t>
+          <t>Çocuk Edebiyatı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>328</v>
+        <v>526</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256470118</t>
+          <t>9786256470200</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Futbolcu Kampı Turizmi</t>
+          <t>15. ve 16. Yüzyıllarda Türk Seyyahların Gözünden Çin</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>401</v>
+        <v>426</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256470095</t>
+          <t>9786256470118</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Kültüründe Buğday</t>
+          <t>Türkiye’de Futbolcu Kampı Turizmi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>338</v>
+        <v>521</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256470101</t>
+          <t>9786256470095</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Modernizm Sorunsalı</t>
+          <t>Türk Halk Kültüründe Buğday</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>273</v>
+        <v>439</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256470057</t>
+          <t>9786256470101</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Keman Eğitiminde Özgün Bestelerle Yay Tekniklerinin Kullanımı</t>
+          <t>Modernizm Sorunsalı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>328</v>
+        <v>355</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256470125</t>
+          <t>9786256470057</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kelkit Yöresinin Dil ve Kültür Özellikleri Üzerine Bir İnceleme</t>
+          <t>Keman Eğitiminde Özgün Bestelerle Yay Tekniklerinin Kullanımı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>364</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256470019</t>
+          <t>9786256470125</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Aşka Ve Zevke Adanmışlığın Simgesi Bir Esriklik Mekanı Divan Şiirinde Meyhane</t>
+          <t>Kelkit Yöresinin Dil ve Kültür Özellikleri Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>328</v>
+        <v>473</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256470156</t>
+          <t>9786256470019</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Çalgı Öğretiminde Güncel Yaklaşımlar</t>
+          <t>Aşka Ve Zevke Adanmışlığın Simgesi Bir Esriklik Mekanı Divan Şiirinde Meyhane</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>364</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256470064</t>
+          <t>9786256470156</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinde Dostluk Üzerine Bilgece Öğütler</t>
+          <t>Çalgı Öğretiminde Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>165</v>
+        <v>473</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256470071</t>
+          <t>9786256470064</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Direnişten Dirilişe Sakarya</t>
+          <t>Arap Şiirinde Dostluk Üzerine Bilgece Öğütler</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>456</v>
+        <v>214</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057244666</t>
+          <t>9786256470071</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Işığında Kemal Edib Şiiri</t>
+          <t>Direnişten Dirilişe Sakarya</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>270</v>
+        <v>593</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256470026</t>
+          <t>9786057244666</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Exploring Turkish Students' Anxiety Towards Speaking English in The Classroom: Strategies for Enhancing Speaking Confidence</t>
+          <t>Tasavvuf Işığında Kemal Edib Şiiri</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>223</v>
+        <v>351</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256470040</t>
+          <t>9786256470026</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Milli Mücadelenin Yorgun Savaşçıları Eski Subaylar</t>
+          <t>Exploring Turkish Students' Anxiety Towards Speaking English in The Classroom: Strategies for Enhancing Speaking Confidence</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>321</v>
+        <v>290</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057244673</t>
+          <t>9786256470040</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>La'li Dolab-name</t>
+          <t>Türk Romanında Milli Mücadelenin Yorgun Savaşçıları Eski Subaylar</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>406</v>
+        <v>417</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057244642</t>
+          <t>9786057244673</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kadın Araştırmacıların Sosyal Bilimler Çalışmaları</t>
+          <t>La'li Dolab-name</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>344</v>
+        <v>528</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256470033</t>
+          <t>9786057244642</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayelerinde Şiddet</t>
+          <t>Kadın Araştırmacıların Sosyal Bilimler Çalışmaları</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>296</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057244659</t>
+          <t>9786256470033</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Seyfü'l Müluk ile Bedi'ül Cemal Hikayesinin Farsça Versiyonu</t>
+          <t>Dede Korkut Hikayelerinde Şiddet</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>236</v>
+        <v>385</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057223746</t>
+          <t>9786057244659</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Boyu Öğrenme ve Girişimcilik - Halk Eğitimi Merkezleri Üzerine Bir Değerlendirme</t>
+          <t>Seyfü'l Müluk ile Bedi'ül Cemal Hikayesinin Farsça Versiyonu</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>296</v>
+        <v>307</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257351980</t>
+          <t>9786057223746</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Comparative Literature</t>
+          <t>Yaşam Boyu Öğrenme ve Girişimcilik - Halk Eğitimi Merkezleri Üzerine Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>223</v>
+        <v>385</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057244635</t>
+          <t>9786257351980</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Yazım Becerilerini Geliştirmenin Bir Aracı Olarak Rusça Derslerinde Modelleme моделирование на уроках русского языка как средство формирования орфографического навыка</t>
+          <t>Comparative Literature</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>171</v>
+        <v>290</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057223784</t>
+          <t>9786057244635</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Göstergebilim - Dil, Kültür, Çeviri Araştırmaları</t>
+          <t>Yazım Becerilerini Geliştirmenin Bir Aracı Olarak Rusça Derslerinde Modelleme моделирование на уроках русского языка как средство формирования орфографического навыка</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>209</v>
+        <v>222</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057223739</t>
+          <t>9786057223784</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Münci İnhimak-I Memat (İnceleme - Metin – Sözlük)</t>
+          <t>Göstergebilim - Dil, Kültür, Çeviri Araştırmaları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>332</v>
+        <v>272</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057244611</t>
+          <t>9786057223739</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Rasim Özdenören Hakkında Bir Monografi Çalışması</t>
+          <t>Mehmed Münci İnhimak-I Memat (İnceleme - Metin – Sözlük)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>860</v>
+        <v>432</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057244628</t>
+          <t>9786057244611</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Soysal’ın Romanlarında Modernizm ve Kadın</t>
+          <t>Rasim Özdenören Hakkında Bir Monografi Çalışması</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>296</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057244604</t>
+          <t>9786057244628</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Gelibolulu Mustafa Ali'nin Künhü'l- Ahbarı'nın IV. Rüknünün Kaynakları</t>
+          <t>Sevgi Soysal’ın Romanlarında Modernizm ve Kadın</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>616</v>
+        <v>385</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057223777</t>
+          <t>9786057244604</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Erzincan Okyanusu’nun Kanıtları "Fosiller”</t>
+          <t>Gelibolulu Mustafa Ali'nin Künhü'l- Ahbarı'nın IV. Rüknünün Kaynakları</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>640</v>
+        <v>801</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057223760</t>
+          <t>9786057223777</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Miftaḥu’l - Edeb (İnceleme - Metin - Dizin)</t>
+          <t>Erzincan Okyanusu’nun Kanıtları "Fosiller”</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>984</v>
+        <v>832</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786057223722</t>
+          <t>9786057223760</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Söz Ustası</t>
+          <t>Miftaḥu’l - Edeb (İnceleme - Metin - Dizin)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>296</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257351898</t>
+          <t>9786057223722</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Fatsa ve Yöresi Tarihi I-II Kutulu Takım</t>
+          <t>Söz Ustası</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>1112</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057223753</t>
+          <t>9786257351898</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Araştırmaları</t>
+          <t>Fatsa ve Yöresi Tarihi I-II Kutulu Takım</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>296</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786057223791</t>
+          <t>9786057223753</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bozok'tan Yozgat'a Köy ve Köylüler</t>
+          <t>Eğitim Araştırmaları</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>370</v>
+        <v>385</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257351843</t>
+          <t>9786057223791</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında İşçiler</t>
+          <t>Bozok'tan Yozgat'a Köy ve Köylüler</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>394</v>
+        <v>481</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057223715</t>
+          <t>9786257351843</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Okuma Niyetleri</t>
+          <t>Türk Romanında İşçiler</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>394</v>
+        <v>512</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257351997</t>
+          <t>9786057223715</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Konjugation - Im Deutschen Und Im Türkischen</t>
+          <t>Kur’an Okuma Niyetleri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>197</v>
+        <v>512</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257351836</t>
+          <t>9786257351997</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Eynesil İlçesinin Kültürel Coğrafyası</t>
+          <t>Konjugation - Im Deutschen Und Im Türkischen</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>344</v>
+        <v>256</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257351959</t>
+          <t>9786257351836</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teorik ve Ampirik Çalışmalar</t>
+          <t>Eynesil İlçesinin Kültürel Coğrafyası</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>321</v>
+        <v>447</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257351973</t>
+          <t>9786257351959</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - III</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teorik ve Ampirik Çalışmalar</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>369</v>
+        <v>417</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257351966</t>
+          <t>9786257351973</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - II</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - III</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>344</v>
+        <v>480</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257351539</t>
+          <t>9786257351966</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Aslı Hikayesi</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - II</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>321</v>
+        <v>447</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257351935</t>
+          <t>9786257351539</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Modern Arap Şiirinde İğtirab</t>
+          <t>Kerem ile Aslı Hikayesi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>296</v>
+        <v>417</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257351928</t>
+          <t>9786257351935</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Şiirle Servet Kazanan Ünlü Şair - Selm El-Hasir</t>
+          <t>Modern Arap Şiirinde İğtirab</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>171</v>
+        <v>385</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257351874</t>
+          <t>9786257351928</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Tarihi Gerçeklik</t>
+          <t>Şiirle Servet Kazanan Ünlü Şair - Selm El-Hasir</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>344</v>
+        <v>222</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057223708</t>
+          <t>9786257351874</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Cem Sultan'ın Sergüzeşti</t>
+          <t>Türk Romanında Tarihi Gerçeklik</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>369</v>
+        <v>447</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257351942</t>
+          <t>9786057223708</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Şehir</t>
+          <t>Cem Sultan'ın Sergüzeşti</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>273</v>
+        <v>480</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257351881</t>
+          <t>9786257351942</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Büyük Selçuklular ve Irak Selçuklularında Divan-ı Ala</t>
+          <t>Edebiyat ve Şehir</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>418</v>
+        <v>355</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257351720</t>
+          <t>9786257351881</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Serdar Mutçalı'nın Modern Arapça Sözlüğü'ndeki Terimlerin Oluşma</t>
+          <t>Büyük Selçuklular ve Irak Selçuklularında Divan-ı Ala</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>418</v>
+        <v>543</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257351775</t>
+          <t>9786257351720</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Müzikte Güncel Çalışmalar</t>
+          <t>Serdar Mutçalı'nın Modern Arapça Sözlüğü'ndeki Terimlerin Oluşma</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>236</v>
+        <v>543</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257351805</t>
+          <t>9786257351775</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Varlıktan Eyleme İnsanın Hiyerarşideki Konumu</t>
+          <t>Müzikte Güncel Çalışmalar</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>358</v>
+        <v>307</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257351713</t>
+          <t>9786257351805</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Recai-Zade Ahmed Cevdet Divançesi</t>
+          <t>Varlıktan Eyleme İnsanın Hiyerarşideki Konumu</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>332</v>
+        <v>465</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257351799</t>
+          <t>9786257351713</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Reyyi Yusuf Konevi'nin Manzum Akaid Tercümesi: Nürü'lhüda</t>
+          <t>Recai-Zade Ahmed Cevdet Divançesi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>332</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257351829</t>
+          <t>9786257351799</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Bir Güfte Mecmuası: Mecmu’atü’l-Leta’if Sandukatü’l-Ma’arif</t>
+          <t>Reyyi Yusuf Konevi'nin Manzum Akaid Tercümesi: Nürü'lhüda</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>405</v>
+        <v>432</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257351782</t>
+          <t>9786257351829</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Süleyman-name</t>
+          <t>Bir Güfte Mecmuası: Mecmu’atü’l-Leta’if Sandukatü’l-Ma’arif</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>369</v>
+        <v>526</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257351867</t>
+          <t>9786257351782</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Adana’da Sosyal ve Ekonomik Hayat</t>
+          <t>Süleyman-name</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>321</v>
+        <v>480</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257351812</t>
+          <t>9786257351867</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Carullah Zemahşeri'den Altın Öğütler</t>
+          <t>Adana’da Sosyal ve Ekonomik Hayat</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>270</v>
+        <v>417</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257351737</t>
+          <t>9786257351812</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Suriye ve Filistin Fatihi Selçuklu Meliki el-Melikü'l-Muazzam Atsız b. Uvak (Ciltli)</t>
+          <t>Carullah Zemahşeri'den Altın Öğütler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>472</v>
+        <v>351</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257351744</t>
+          <t>9786257351737</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Bir Hadisçi Olarak Süfyan b. Uyeyne (H.107/198)</t>
+          <t>Suriye ve Filistin Fatihi Selçuklu Meliki el-Melikü'l-Muazzam Atsız b. Uvak (Ciltli)</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>270</v>
+        <v>614</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257351751</t>
+          <t>9786257351744</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Bid'at Ehlinden Hadis Rivayeti</t>
+          <t>Bir Hadisçi Olarak Süfyan b. Uyeyne (H.107/198)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>297</v>
+        <v>351</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257351768</t>
+          <t>9786257351751</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ağrı Masalları</t>
+          <t>Bid'at Ehlinden Hadis Rivayeti</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>270</v>
+        <v>386</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257351690</t>
+          <t>9786257351768</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Bitlis Geçiş Dönemleri</t>
+          <t>Ağrı Masalları</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>308</v>
+        <v>351</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257351683</t>
+          <t>9786257351690</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kırşehir Türkülerinde Makamsal Özellikler</t>
+          <t>Bitlis Geçiş Dönemleri</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257351676</t>
+          <t>9786257351683</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Kazak Türkçesi El Kitabı</t>
+          <t>Kırşehir Türkülerinde Makamsal Özellikler</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>324</v>
+        <v>351</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257351706</t>
+          <t>9786257351676</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya İlminin Gelişim Süreci ve XIII. Yüzyılda Anadolu'daki Müslüman Coğrafyacılar</t>
+          <t>Kazak Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>246</v>
+        <v>421</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257351553</t>
+          <t>9786257351706</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kenzü'l-Esrar (Sırlar Hazinesi)</t>
+          <t>Coğrafya İlminin Gelişim Süreci ve XIII. Yüzyılda Anadolu'daki Müslüman Coğrafyacılar</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>472</v>
+        <v>320</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257351638</t>
+          <t>9786257351553</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>30 Derste Türkçeden Rusçaya Çeviri (Temel Seviye)</t>
+          <t>Kenzü'l-Esrar (Sırlar Hazinesi)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>270</v>
+        <v>614</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257351621</t>
+          <t>9786257351638</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Ensar Aslan'a Armağan</t>
+          <t>30 Derste Türkçeden Rusçaya Çeviri (Temel Seviye)</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>878</v>
+        <v>351</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257351614</t>
+          <t>9786257351621</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Mecmua-ı Ragıb Mehmed Paşa</t>
+          <t>Prof. Dr. Ensar Aslan'a Armağan</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>297</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257351577</t>
+          <t>9786257351614</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Mir Seyyid Şerif Divanı</t>
+          <t>Mecmua-ı Ragıb Mehmed Paşa</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>236</v>
+        <v>386</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257351560</t>
+          <t>9786257351577</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Revani'nin Camiün - Nesayih Adlı Eserinin Terminolojik İncelemesi</t>
+          <t>Mir Seyyid Şerif Divanı</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>270</v>
+        <v>307</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257351522</t>
+          <t>9786257351560</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Sührab Name</t>
+          <t>Revani'nin Camiün - Nesayih Adlı Eserinin Terminolojik İncelemesi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>270</v>
+        <v>351</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257351669</t>
+          <t>9786257351522</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Abdulhalim Abdullah ve “Lakita, Ba‘De’lğurub, Şeceretu’l-Lablab ve Şemsu’l-Harif” Romanlarının Teknik Çözümlemesi</t>
+          <t>Sührab Name</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>338</v>
+        <v>351</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257351584</t>
+          <t>9786257351669</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Araştırmaları - I</t>
+          <t>Muhammed Abdulhalim Abdullah ve “Lakita, Ba‘De’lğurub, Şeceretu’l-Lablab ve Şemsu’l-Harif” Romanlarının Teknik Çözümlemesi</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>236</v>
+        <v>439</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257351607</t>
+          <t>9786257351584</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Deli Dumrul</t>
+          <t>Sosyal ve Beşeri Bilimler Araştırmaları - I</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>297</v>
+        <v>307</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257351645</t>
+          <t>9786257351607</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Müzikal İşitme ve Müzikal İşitmenin Gelişimi</t>
+          <t>Deli Dumrul</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>202</v>
+        <v>386</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257351546</t>
+          <t>9786257351645</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Ali Kemal - Raşid Müverrih mi Şair mi?</t>
+          <t>Müzikal İşitme ve Müzikal İşitmenin Gelişimi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>202</v>
+        <v>263</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257351652</t>
+          <t>9786257351546</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı'nda Söz Varlığı İncelemeleri</t>
+          <t>Ali Kemal - Raşid Müverrih mi Şair mi?</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>256</v>
+        <v>263</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257351591</t>
+          <t>9786257351652</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Public Management Reform Experience Of Türkiye</t>
+          <t>Yunus Emre Divanı'nda Söz Varlığı İncelemeleri</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>270</v>
+        <v>533</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257351423</t>
+          <t>9786257351591</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Bir Göç Meselesi: Suriyelilerin Yaşadıkları Sosyal ve Ekonomik Riskler</t>
+          <t>Public Management Reform Experience Of Türkiye</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>236</v>
+        <v>351</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257351492</t>
+          <t>9786257351423</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Lebib Efendi'nin Miraciyesi</t>
+          <t>Uluslararası Bir Göç Meselesi: Suriyelilerin Yaşadıkları Sosyal ve Ekonomik Riskler</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>270</v>
+        <v>307</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257351515</t>
+          <t>9786257351492</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Hüsnü Şah İle Selvi Naz Hikayesi</t>
+          <t>Lebib Efendi'nin Miraciyesi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>236</v>
+        <v>351</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257351485</t>
+          <t>9786257351515</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Yınal - Selçukluların Kudretli Komutanı ve Üvey Evladı</t>
+          <t>Hüsnü Şah İle Selvi Naz Hikayesi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>135</v>
+        <v>307</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257351010</t>
+          <t>9786257351485</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Razınihan ile Mahfuruze Hikayesi</t>
+          <t>İbrahim Yınal - Selçukluların Kudretli Komutanı ve Üvey Evladı</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>236</v>
+        <v>176</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257351461</t>
+          <t>9786257351010</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Tümleçler “Türkçenin Zenginlikleri”</t>
+          <t>Razınihan ile Mahfuruze Hikayesi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>135</v>
+        <v>307</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257351447</t>
+          <t>9786257351461</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Hikayeti Köroğlu</t>
+          <t>Tümleçler “Türkçenin Zenginlikleri”</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>135</v>
+        <v>176</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257351478</t>
+          <t>9786257351447</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kırgız Türkçesi El Kitabı</t>
+          <t>Hikayeti Köroğlu</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>324</v>
+        <v>176</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257351508</t>
+          <t>9786257351478</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Lübnanlı Yazar Tevfik Yusuf Avvad ve Yapıtlarında Öne Çıkan Toplumsal</t>
+          <t>Kırgız Türkçesi El Kitabı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>338</v>
+        <v>421</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257351454</t>
+          <t>9786257351508</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Birleşik Arap Emirlikleri'nde Roman</t>
+          <t>Lübnanlı Yazar Tevfik Yusuf Avvad ve Yapıtlarında Öne Çıkan Toplumsal</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>236</v>
+        <v>439</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257351416</t>
+          <t>9786257351454</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyıl Şairlerinden Abdi İmam</t>
+          <t>Birleşik Arap Emirlikleri'nde Roman</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>270</v>
+        <v>307</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257351409</t>
+          <t>9786257351416</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Gülme Teorileri Bağlamında Letayifat-ı Nasreddin Hoca’nın Paris Yazması</t>
+          <t>19. Yüzyıl Şairlerinden Abdi İmam</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>202</v>
+        <v>351</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257351430</t>
+          <t>9786257351409</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Ünsi Hasan Şa'Bani Divanı’nın Dini-Tasavvufi Tahlili</t>
+          <t>Gülme Teorileri Bağlamında Letayifat-ı Nasreddin Hoca’nın Paris Yazması</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>491</v>
+        <v>263</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257351393</t>
+          <t>9786257351430</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Bergama Kozak Yöresi Ağzı</t>
+          <t>Ünsi Hasan Şa'Bani Divanı’nın Dini-Tasavvufi Tahlili</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>338</v>
+        <v>638</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257351386</t>
+          <t>9786257351393</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Kazak Şairi Meşhur Jüsip Köpeyulı’nın Hayatı, Eserleri ve Edebî Kişiliği</t>
+          <t>Bergama Kozak Yöresi Ağzı</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>675</v>
+        <v>439</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786054934034</t>
+          <t>9786257351386</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (1-2)</t>
+          <t>Kazak Şairi Meşhur Jüsip Köpeyulı’nın Hayatı, Eserleri ve Edebî Kişiliği</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>1688</v>
+        <v>878</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257351362</t>
+          <t>9786054934034</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Modernleşme Kıskacında Ortadoğu</t>
+          <t>Klasik Türk Edebiyatı Araştırma Yöntemleri (1-2)</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>472</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257351348</t>
+          <t>9786257351362</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Divançe-i İsyanı</t>
+          <t>Modernleşme Kıskacında Ortadoğu</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>236</v>
+        <v>614</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257351294</t>
+          <t>9786257351348</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Arap Şiirinde Mitolojik Unsurlar</t>
+          <t>Divançe-i İsyanı</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>270</v>
+        <v>307</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257351379</t>
+          <t>9786257351294</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Dasitanı Duhteri Şeyh Abdullah</t>
+          <t>Çağdaş Arap Şiirinde Mitolojik Unsurlar</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>338</v>
+        <v>351</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257351324</t>
+          <t>9786257351379</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Süleyman Hamdi Kadiri Divanı</t>
+          <t>Dasitanı Duhteri Şeyh Abdullah</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>270</v>
+        <v>439</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257351355</t>
+          <t>9786257351324</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Soğuk Savaş</t>
+          <t>Şeyh Süleyman Hamdi Kadiri Divanı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>236</v>
+        <v>351</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257351300</t>
+          <t>9786257351355</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Necati Öner ve Günümüz Türk Felsefesine Katkıları</t>
+          <t>Edebiyat ve Soğuk Savaş</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>202</v>
+        <v>307</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257351317</t>
+          <t>9786257351300</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İbn Zeydun Hayatı Edebi Kişiliği ve Eserleri</t>
+          <t>Necati Öner ve Günümüz Türk Felsefesine Katkıları</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>202</v>
+        <v>263</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257351270</t>
+          <t>9786257351317</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Divan Şiirinde Haz</t>
+          <t>İbn Zeydun Hayatı Edebi Kişiliği ve Eserleri</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>405</v>
+        <v>263</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257351331</t>
+          <t>9786257351270</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Hans Fallada'nın “Ayyaş” ve “Küçük Adam Ne Oldu Sana?” Adlı Romanlarında Toplumsal ve Bireysel Gerçeklik</t>
+          <t>Divan Şiirinde Haz</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>236</v>
+        <v>526</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786054370658</t>
+          <t>9786257351331</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Maktel-i Hüseyin</t>
+          <t>Hans Fallada'nın “Ayyaş” ve “Küçük Adam Ne Oldu Sana?” Adlı Romanlarında Toplumsal ve Bireysel Gerçeklik</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>338</v>
+        <v>307</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786058384477</t>
+          <t>9786054370658</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Farsçaya Giriş</t>
+          <t>Maktel-i Hüseyin</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>300</v>
+        <v>439</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257351263</t>
+          <t>9786058384477</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Piyano Eşlikli Solfej</t>
+          <t>Farsçaya Giriş</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>270</v>
+        <v>351</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257351287</t>
+          <t>9786257351263</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Ahlat Şehri’nin Kültürel Miras Turizmi Potansiyeli (Renkli) (Ciltli)</t>
+          <t>Piyano Eşlikli Solfej</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>338</v>
+        <v>351</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059474184</t>
+          <t>9786257351287</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Halim Berekat ve Altı Gün Adlı Romanı</t>
+          <t>Ahlat Şehri’nin Kültürel Miras Turizmi Potansiyeli (Renkli) (Ciltli)</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>189</v>
+        <v>439</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059474146</t>
+          <t>9786059474184</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Modern Arap Şiirinde Yeni Bir Eğilim Kasidetu'n Nesr</t>
+          <t>Halim Berekat ve Altı Gün Adlı Romanı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>338</v>
+        <v>246</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786059474191</t>
+          <t>9786059474146</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Mahmud Teymur ve Bilinmeyenin Çağrısı Adlı Romanı</t>
+          <t>Modern Arap Şiirinde Yeni Bir Eğilim Kasidetu'n Nesr</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>202</v>
+        <v>439</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059474207</t>
+          <t>9786059474191</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Nedret Divan'ı</t>
+          <t>Mahmud Teymur ve Bilinmeyenin Çağrısı Adlı Romanı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>236</v>
+        <v>263</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059474177</t>
+          <t>9786059474207</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Arap-İslam Edebiyatından Esma-i Hüsna İle Manzum Münacatlar</t>
+          <t>Nedret Divan'ı</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>236</v>
+        <v>307</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059474276</t>
+          <t>9786059474177</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Harpi İkonografisi</t>
+          <t>Arap-İslam Edebiyatından Esma-i Hüsna İle Manzum Münacatlar</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>270</v>
+        <v>307</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786054370719</t>
+          <t>9786059474276</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
+          <t>Türk Sanatında Harpi İkonografisi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>324</v>
+        <v>351</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059474245</t>
+          <t>9786054370719</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Ürdün Romancılığı</t>
+          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>216</v>
+        <v>324</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059474085</t>
+          <t>9786059474245</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kar Kristalleri</t>
+          <t>Çağdaş Ürdün Romancılığı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>270</v>
+        <v>281</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257351126</t>
+          <t>9786059474085</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle İkinci Dünya Savaşı</t>
+          <t>Kar Kristalleri</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>338</v>
+        <v>351</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786054370306</t>
+          <t>9786257351126</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Şehir İmajı</t>
+          <t>Çeşitli Yönleriyle İkinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>202</v>
+        <v>481</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789759893200</t>
+          <t>9786054370306</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Araştırmaları</t>
+          <t>Şehir İmajı</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>202</v>
+        <v>263</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786054370351</t>
+          <t>9789759893200</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Vicdan</t>
+          <t>Sosyoloji Araştırmaları</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>270</v>
+        <v>263</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786054370375</t>
+          <t>9786054370351</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Gürcistan'da Türk Edebiyatı Çalışmaları</t>
+          <t>Vicdan</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>338</v>
+        <v>351</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059474115</t>
+          <t>9786054370375</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi - 3 : Emeviler Dönemi</t>
+          <t>Gürcistan'da Türk Edebiyatı Çalışmaları</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>405</v>
+        <v>439</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054370344</t>
+          <t>9786059474115</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>İslam Dünyasında Klasik Felsefe</t>
+          <t>Arap Edebiyatı Tarihi - 3 : Emeviler Dönemi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>50.63</v>
+        <v>526</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054370368</t>
+          <t>9786054370344</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesine Giriş</t>
+          <t>İslam Dünyasında Klasik Felsefe</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>15</v>
+        <v>351</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786054370405</t>
+          <t>9786054370368</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Arapça'da İsimler Ve İsim Türetme</t>
+          <t>Tarih Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>256</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786054370474</t>
+          <t>9786054370405</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Oyunlarının Şamani Kökleri</t>
+          <t>Arapça'da İsimler Ve İsim Türetme</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789750191473</t>
+          <t>9786054370474</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinin Anlam Dünyası</t>
+          <t>Türk Halk Oyunlarının Şamani Kökleri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>328</v>
+        <v>439</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786054370238</t>
+          <t>9789750191473</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Bir Sanayileşme Örneği</t>
+          <t>Klasik Türk Şiirinin Anlam Dünyası</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>270</v>
+        <v>426</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789759893262</t>
+          <t>9786054370238</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Şehir Erzurum</t>
+          <t>Kırsal Bir Sanayileşme Örneği</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>40.5</v>
+        <v>351</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786054370108</t>
+          <t>9789759893262</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>İlyas Efendiyev</t>
+          <t>Kaybolan Şehir Erzurum</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>202</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786054370320</t>
+          <t>9786054370108</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Hüsnüne Aşk Olsun (Ciltli)</t>
+          <t>İlyas Efendiyev</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>1000</v>
+        <v>263</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786054370313</t>
+          <t>9786054370320</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Halk Hikayesi Olarak Yusuf ile Züleyha</t>
+          <t>Hüsnüne Aşk Olsun (Ciltli)</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>405</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786054370177</t>
+          <t>9786054370313</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Gurbannazar Ezizov</t>
+          <t>Halk Hikayesi Olarak Yusuf ile Züleyha</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>17</v>
+        <v>526</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786054370429</t>
+          <t>9786054370177</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Farsça Öğrenmenin Kolay Yolu</t>
+          <t>Gurbannazar Ezizov</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>202</v>
+        <v>17</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789759893231</t>
+          <t>9786054370429</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Farsça Cümle Bilgisi</t>
+          <t>Farsça Öğrenmenin Kolay Yolu</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>27.78</v>
+        <v>263</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786056093265</t>
+          <t>9789759893231</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Farsça Cümle Anahtarları</t>
+          <t>Farsça Cümle Bilgisi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>236</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054370337</t>
+          <t>9786056093265</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Fars Edebiyatında Kaynakbilim</t>
+          <t>Farsça Cümle Anahtarları</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>637</v>
+        <v>307</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786056008221</t>
+          <t>9786054370337</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ama Birlikte</t>
+          <t>Fars Edebiyatında Kaynakbilim</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>236</v>
+        <v>828</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786056008269</t>
+          <t>9786056008221</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu Türkçesi</t>
+          <t>Farklı Ama Birlikte</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>401</v>
+        <v>307</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054370542</t>
+          <t>9786056008269</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Edebi Bilgiler ve Aruz</t>
+          <t>Eski Anadolu Türkçesi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>202</v>
+        <v>521</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054370160</t>
+          <t>9786054370542</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Dertli Divanı</t>
+          <t>Edebi Bilgiler ve Aruz</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>338</v>
+        <v>263</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786054370559</t>
+          <t>9786054370160</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Lehçeleri ve Edebiyatları Bölümleri İçin Rusça</t>
+          <t>Dertli Divanı</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>90</v>
+        <v>439</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789750191497</t>
+          <t>9786054370559</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Fransız Toplumsal Önceleme Romanı</t>
+          <t>Çağdaş Türk Lehçeleri ve Edebiyatları Bölümleri İçin Rusça</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786054370092</t>
+          <t>9789750191497</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Boşnak Halk Masalları</t>
+          <t>Çağdaş Fransız Toplumsal Önceleme Romanı</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>338</v>
+        <v>120</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786054370085</t>
+          <t>9786054370092</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Boşnak Halk Efsaneleri</t>
+          <t>Boşnak Halk Masalları</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>338</v>
+        <v>439</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786054370054</t>
+          <t>9786054370085</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sosyolojisi</t>
+          <t>Boşnak Halk Efsaneleri</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>135</v>
+        <v>439</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786054370153</t>
+          <t>9786054370054</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan Bağımsızlığa Kadar Türkmen Romanı</t>
+          <t>Bilgi Sosyolojisi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>450</v>
+        <v>176</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789759893248</t>
+          <t>9786054370153</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Edebiyatında 1960 Nesri</t>
+          <t>Başlangıçtan Bağımsızlığa Kadar Türkmen Romanı</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>338</v>
+        <v>450</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786054370139</t>
+          <t>9789759893248</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Teknikleri 1-2</t>
+          <t>Azerbaycan Edebiyatında 1960 Nesri</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>122</v>
+        <v>439</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786054370146</t>
+          <t>9786054370139</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Arapça’ya Giriş</t>
+          <t>Araştırma Teknikleri 1-2</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>270</v>
+        <v>159</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786056093289</t>
+          <t>9786054370146</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 2</t>
+          <t>Arapça’ya Giriş</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>338</v>
+        <v>270</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786056093258</t>
+          <t>9786056093289</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 1 Cahiliye Dönemi</t>
+          <t>Arap Edebiyatı Tarihi 2</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>338</v>
+        <v>439</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786054370283</t>
+          <t>9786056093258</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Altın Adam: Gazimihal</t>
+          <t>Arap Edebiyatı Tarihi 1 Cahiliye Dönemi</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>338</v>
+        <v>439</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786054370412</t>
+          <t>9786054370283</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Farsça Okuma Ve Değerlendirme</t>
+          <t>Altın Adam: Gazimihal</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>202</v>
+        <v>439</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786054370443</t>
+          <t>9786054370412</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Türkçe’den Arapça’ya Çeviri 1</t>
+          <t>Farsça Okuma Ve Değerlendirme</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>236</v>
+        <v>263</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786054370450</t>
+          <t>9786054370443</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Türkçe’den Arapça’ya Çeviri 2</t>
+          <t>Türkçe’den Arapça’ya Çeviri 1</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>202</v>
+        <v>307</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786059474283</t>
+          <t>9786054370450</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Kalkınma ve Çevre</t>
+          <t>Türkçe’den Arapça’ya Çeviri 2</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>202</v>
+        <v>263</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059474238</t>
+          <t>9786059474283</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında İşgal İzmir'i</t>
+          <t>Sürdürülebilir Kalkınma ve Çevre</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>338</v>
+        <v>263</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059474108</t>
+          <t>9786059474238</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Aşık Bahattin Yıldızoğlu ve Şiir Dünyası</t>
+          <t>Türk Romanında İşgal İzmir'i</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>472</v>
+        <v>439</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059474122</t>
+          <t>9786059474108</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Türkçesinin Söz Dizimi</t>
+          <t>Aşık Bahattin Yıldızoğlu ve Şiir Dünyası</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>338</v>
+        <v>614</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059474092</t>
+          <t>9786059474122</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Farabi'de Siyaset ve Demokrasi</t>
+          <t>Türkmen Türkçesinin Söz Dizimi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>236</v>
+        <v>439</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059474016</t>
+          <t>9786059474092</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dilindeki Birleşik Cümlelerin Sentaksı</t>
+          <t>Farabi'de Siyaset ve Demokrasi</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>202</v>
+        <v>307</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054370115</t>
+          <t>9786059474016</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinde Tasvir</t>
+          <t>Çağdaş Rus Dilindeki Birleşik Cümlelerin Sentaksı</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>371</v>
+        <v>263</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786059474252</t>
+          <t>9786054370115</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Klasik Fars ve Türk Edebiyatında Şem'ü Pervane Mesnevileri</t>
+          <t>Arap Şiirinde Tasvir</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>456</v>
+        <v>482</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786059474269</t>
+          <t>9786059474252</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Üst Düzey Düşünme Becerileri</t>
+          <t>Klasik Fars ve Türk Edebiyatında Şem'ü Pervane Mesnevileri</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>236</v>
+        <v>593</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786059474221</t>
+          <t>9786059474269</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Gürcistan'da Türk Edebiyatı (Başlangıç Dönemi)</t>
+          <t>Üst Düzey Düşünme Becerileri</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>338</v>
+        <v>307</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059474009</t>
+          <t>9786059474221</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>İnsan Duygu ve Hissiyatını İfade Eden Türkçe-Rusça Deyimler Sözlüğü</t>
+          <t>Gürcistan'da Türk Edebiyatı (Başlangıç Dönemi)</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>236</v>
+        <v>439</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786059474023</t>
+          <t>9786059474009</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Arapça Konuşma 1</t>
+          <t>İnsan Duygu ve Hissiyatını İfade Eden Türkçe-Rusça Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>202</v>
+        <v>307</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054370948</t>
+          <t>9786059474023</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Hasan Halveti'nin Divan-ı İlahiyatı</t>
+          <t>Arapça Konuşma 1</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>297</v>
+        <v>263</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054370924</t>
+          <t>9786054370948</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Güncellemek</t>
+          <t>Hasan Halveti'nin Divan-ı İlahiyatı</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>202</v>
+        <v>386</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054370955</t>
+          <t>9786054370924</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Buhari Nüshaları ve Nüsha Farklılıklarının Mahiyeti Üzerine</t>
+          <t>Tarihi Güncellemek</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>338</v>
+        <v>263</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054370979</t>
+          <t>9786054370955</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Gelenekten Bugüne Gazel Şerhleri</t>
+          <t>Buhari Nüshaları ve Nüsha Farklılıklarının Mahiyeti Üzerine</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>54</v>
+        <v>439</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786059474214</t>
+          <t>9786054370979</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Sosyolojisi Okumaları</t>
+          <t>Gelenekten Bugüne Gazel Şerhleri</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>216</v>
+        <v>54</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054370993</t>
+          <t>9786059474214</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Tevfik: Bu Adem</t>
+          <t>Siyaset Sosyolojisi Okumaları</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>236</v>
+        <v>281</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054370986</t>
+          <t>9786054370993</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Rusça-Türkçe Yumuşatma İşaretiyle Biten İsim Sözlüğü (Ciltli)</t>
+          <t>Mehmed Tevfik: Bu Adem</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>540</v>
+        <v>307</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786054370887</t>
+          <t>9786054370986</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Seminerleri</t>
+          <t>Rusça-Türkçe Yumuşatma İşaretiyle Biten İsim Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>202</v>
+        <v>702</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059474160</t>
+          <t>9786054370887</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Mısır'da Jön Türk Basın ve Edebiyatı</t>
+          <t>Sosyoloji Seminerleri</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>338</v>
+        <v>263</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786059474139</t>
+          <t>9786059474160</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Bir Bilgi Anarşisti Ve Bilim - Paul Karl Feyerabend</t>
+          <t>Mısır'da Jön Türk Basın ve Edebiyatı</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>162</v>
+        <v>439</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786059474047</t>
+          <t>9786059474139</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Anlamlarıyla Rusçadaki Fiillerin Ön Ekleri</t>
+          <t>Bir Bilgi Anarşisti Ve Bilim - Paul Karl Feyerabend</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>338</v>
+        <v>211</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059474030</t>
+          <t>9786059474047</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Rusçada -in Halinde Kullanılan Edatlar</t>
+          <t>Anlamlarıyla Rusçadaki Fiillerin Ön Ekleri</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>202</v>
+        <v>439</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786059474061</t>
+          <t>9786059474030</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Meşale</t>
+          <t>Rusçada -in Halinde Kullanılan Edatlar</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>27</v>
+        <v>263</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786059474078</t>
+          <t>9786059474061</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinde Kaside-i Masnu'a ve Nağzı'nin Masnu' Kasideleri</t>
+          <t>Meşale</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>338</v>
+        <v>147</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786059474054</t>
+          <t>9786059474078</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Bir Hisar Şairi Nevzat Yalçın</t>
+          <t>Klasik Türk Şiirinde Kaside-i Masnu'a ve Nağzı'nin Masnu' Kasideleri</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>219</v>
+        <v>439</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786059474153</t>
+          <t>9786059474054</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Anlatılarında Kahramanın Yardımcıları</t>
+          <t>Bir Hisar Şairi Nevzat Yalçın</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>338</v>
+        <v>285</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054370634</t>
+          <t>9786059474153</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Cihan Şah İle Şemsiye Hikayesi</t>
+          <t>Türk Halk Anlatılarında Kahramanın Yardımcıları</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>270</v>
+        <v>439</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054370900</t>
+          <t>9786054370634</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Rübailer ve Tuyuğlar</t>
+          <t>Cihan Şah İle Şemsiye Hikayesi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>202</v>
+        <v>351</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786054370832</t>
+          <t>9786054370900</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Yaşamları ve Sanatlarıyla Rus Yazarları : Karamzin, Puşkin, Lermontov ve Gogol</t>
+          <t>Rübailer ve Tuyuğlar</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>270</v>
+        <v>263</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786054370856</t>
+          <t>9786054370832</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili - Morfoloji 1. Bölüm</t>
+          <t>Yaşamları ve Sanatlarıyla Rus Yazarları : Karamzin, Puşkin, Lermontov ve Gogol</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>273</v>
+        <v>351</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786054370795</t>
+          <t>9786054370856</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Rusya Tarihi Ders Kitabı (1917'ye Kadar)</t>
+          <t>Çağdaş Rus Dili - Morfoloji 1. Bölüm</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>338</v>
+        <v>355</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786054370818</t>
+          <t>9786054370795</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Rusça Sözlü Anlatım Kitabı</t>
+          <t>Rusya Tarihi Ders Kitabı (1917'ye Kadar)</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>338</v>
+        <v>439</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054370764</t>
+          <t>9786054370818</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Kültürlerarası İletişim : Rusya - Türkiye Kültür Diyaloğu</t>
+          <t>Rusça Sözlü Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>270</v>
+        <v>439</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786054370863</t>
+          <t>9786054370764</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili-Morfoloji 2. Bölüm</t>
+          <t>Kültürlerarası İletişim : Rusya - Türkiye Kültür Diyaloğu</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>273</v>
+        <v>351</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054370702</t>
+          <t>9786054370863</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Masalları Rusça Okuyoruz</t>
+          <t>Çağdaş Rus Dili-Morfoloji 2. Bölüm</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>540</v>
+        <v>355</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054370788</t>
+          <t>9786054370702</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Rus Dili Morfoloji</t>
+          <t>Sihirli Masalları Rusça Okuyoruz</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>338</v>
+        <v>702</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054370825</t>
+          <t>9786054370788</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Ses Bilgisi, Grafik, Yazım ve Telaffuz Dersleri</t>
+          <t>Rus Dili Morfoloji</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>202</v>
+        <v>439</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054370757</t>
+          <t>9786054370825</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>55 Derste Dinleme</t>
+          <t>Ses Bilgisi, Grafik, Yazım ve Telaffuz Dersleri</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>328</v>
+        <v>263</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786054370849</t>
+          <t>9786054370757</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Dili (Sentaks)</t>
+          <t>55 Derste Dinleme</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>236</v>
+        <v>426</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054370726</t>
+          <t>9786054370849</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Oklama Yöntemiyle Türkçenin Yapısal - İşlevsel Söz Dizimi</t>
+          <t>Çağdaş Rus Dili (Sentaks)</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>364</v>
+        <v>307</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054370740</t>
+          <t>9786054370726</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Rusça Alıştırmalar Kitabı : İsmin -de Hali</t>
+          <t>Oklama Yöntemiyle Türkçenin Yapısal - İşlevsel Söz Dizimi</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>38.73</v>
+        <v>364</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786054370771</t>
+          <t>9786054370740</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Metin Çevirileri Kitabı (Türkçe - Rusça)</t>
+          <t>Rusça Alıştırmalar Kitabı : İsmin -de Hali</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>162</v>
+        <v>38.73</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054370733</t>
+          <t>9786054370771</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>50 Altın Kuralda Rusça Bitmiş-Bitmemiş Fiiller</t>
+          <t>Metin Çevirileri Kitabı (Türkçe - Rusça)</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>236</v>
+        <v>211</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786054370801</t>
+          <t>9786054370733</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Rusça Alıştırmalar Kitabı : İsmin Yalın Hali</t>
+          <t>50 Altın Kuralda Rusça Bitmiş-Bitmemiş Fiiller</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>27.34</v>
+        <v>307</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789759854317</t>
+          <t>9786054370801</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Aşık Sümmani</t>
+          <t>Rusça Alıştırmalar Kitabı : İsmin Yalın Hali</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>350</v>
+        <v>27.34</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786054370184</t>
+          <t>9789759854317</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Zeban-ı Türki</t>
+          <t>Aşık Sümmani</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>675</v>
+        <v>614</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789750191442</t>
+          <t>9786054370184</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Emiri</t>
+          <t>Zeban-ı Türki</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>675</v>
+        <v>878</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054370016</t>
+          <t>9789750191442</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Seçim Sistemleri ve Demokrasi</t>
+          <t>Yusuf Emiri</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>330</v>
+        <v>878</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786054370894</t>
+          <t>9786054370016</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Milliyetçiliğin Sosyolojisi</t>
+          <t>Türkiye’de Seçim Sistemleri ve Demokrasi</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>236</v>
+        <v>429</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789759893224</t>
+          <t>9786054370894</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Tekin Alp ve Türkleştirme</t>
+          <t>Türkiye’de Milliyetçiliğin Sosyolojisi</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>7.41</v>
+        <v>307</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786054370207</t>
+          <t>9789759893224</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Şirvan Şah ve Şema’il Banu Hikayesi</t>
+          <t>Tekin Alp ve Türkleştirme</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786056008238</t>
+          <t>9786054370207</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Spencer’in Felsefesi</t>
+          <t>Şirvan Şah ve Şema’il Banu Hikayesi</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>100</v>
+        <v>614</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786054370047</t>
+          <t>9786056008238</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi 2</t>
+          <t>Spencer’in Felsefesi</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>148</v>
+        <v>130</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786054370030</t>
+          <t>9786054370047</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi 1</t>
+          <t>Sosyoloji Tarihi 2</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>162</v>
+        <v>192</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786054370009</t>
+          <t>9786054370030</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Siverekli M. Nurettin Bey</t>
+          <t>Sosyoloji Tarihi 1</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>202</v>
+        <v>211</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786054370078</t>
+          <t>9786054370009</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Seğirname</t>
+          <t>Siverekli M. Nurettin Bey</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>175</v>
+        <v>263</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786054370245</t>
+          <t>9786054370078</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Sadallah Vennüs ve Tiyatroları</t>
+          <t>Seğirname</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>202</v>
+        <v>175</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786054370191</t>
+          <t>9786054370245</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Özbek Efsaneleri</t>
+          <t>Sadallah Vennüs ve Tiyatroları</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>37.04</v>
+        <v>263</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786054370276</t>
+          <t>9786054370191</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>On Bin Yılın Türküsü</t>
+          <t>Özbek Efsaneleri</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>878</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786056093203</t>
+          <t>9786054370276</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Modern Azerbaycan Edebiyatında Dede Korkut</t>
+          <t>On Bin Yılın Türküsü</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>236</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786054370214</t>
+          <t>9786056093203</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif - İnsan ve Medeniyet</t>
+          <t>Modern Azerbaycan Edebiyatında Dede Korkut</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>36.45</v>
+        <v>307</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786056008207</t>
+          <t>9786054370214</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Max Frisch</t>
+          <t>Mehmet Akif - İnsan ve Medeniyet</t>
         </is>
       </c>
       <c r="C365" s="1">
         <v>36.45</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786054370252</t>
+          <t>9786056008207</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Kurum İmajı</t>
+          <t>Max Frisch</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>270</v>
+        <v>36.45</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786056093296</t>
+          <t>9786054370252</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Krallara Mektuplar</t>
+          <t>Kurum İmajı</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>270</v>
+        <v>351</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786056008252</t>
+          <t>9786056093296</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>KPSS - DGS - ALES</t>
+          <t>Krallara Mektuplar</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>18.52</v>
+        <v>351</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054370269</t>
+          <t>9786056008252</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>KPDS Arapça Çözümlü Soru Örnekleri</t>
+          <t>KPSS - DGS - ALES</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>43.2</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786054370580</t>
+          <t>9786054370269</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Çağatay Edebiyatında Antoloji Geleneği Olarak Beyazcılık</t>
+          <t>KPDS Arapça Çözümlü Soru Örnekleri</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>328</v>
+        <v>231</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054370962</t>
+          <t>9786054370580</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Gülistan Tercümesi</t>
+          <t>Çağatay Edebiyatında Antoloji Geleneği Olarak Beyazcılık</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>338</v>
+        <v>426</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786054370931</t>
+          <t>9786054370962</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yeni'nin Son Yolcusu Ülkü Tamer</t>
+          <t>Gülistan Tercümesi</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>297</v>
+        <v>439</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786054370917</t>
+          <t>9786054370931</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Güzide-i Mekkiyye</t>
+          <t>İkinci Yeni'nin Son Yolcusu Ülkü Tamer</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>729</v>
+        <v>386</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786054370467</t>
+          <t>9786054370917</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Osmanlı Türkçesi</t>
+          <t>Güzide-i Mekkiyye</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>338</v>
+        <v>948</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786054370665</t>
+          <t>9786054370467</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>12 Mart Muhtırası Dönemi Türk Dış Politikası</t>
+          <t>Kendi Kendine Osmanlı Türkçesi</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>236</v>
+        <v>439</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786054370870</t>
+          <t>9786054370665</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Farsça Sözdizimi</t>
+          <t>12 Mart Muhtırası Dönemi Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>338</v>
+        <v>307</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786054370672</t>
+          <t>9786054370870</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Maktel-i Hüseyin</t>
+          <t>Farsça Sözdizimi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>540</v>
+        <v>439</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786054370436</t>
+          <t>9786054370672</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Filistinli Şair Mahmud Derviş</t>
+          <t>Maktel-i Hüseyin</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>472</v>
+        <v>702</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786054370689</t>
+          <t>9786054370436</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Divan-ı Hamdi</t>
+          <t>Filistinli Şair Mahmud Derviş</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>608</v>
+        <v>614</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786054370696</t>
+          <t>9786054370689</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Şehrindeki Mezar Taşlarının Kültürel Coğrafya Bakış Açısıyla İncelenmesi</t>
+          <t>Divan-ı Hamdi</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>273</v>
+        <v>790</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786054370610</t>
+          <t>9786054370696</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Türk Sanatında Tavus Kuşu İkonografisi</t>
+          <t>Erzurum Şehrindeki Mezar Taşlarının Kültürel Coğrafya Bakış Açısıyla İncelenmesi</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>270</v>
+        <v>355</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786054370566</t>
+          <t>9786054370610</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sosyoloji</t>
+          <t>Türk Sanatında Tavus Kuşu İkonografisi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>405</v>
+        <v>351</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786054370597</t>
+          <t>9786054370566</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Sonlar</t>
+          <t>Türkiye’de Sosyoloji</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>189</v>
+        <v>526</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786054370603</t>
+          <t>9786054370597</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
+          <t>Sonlar</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>405</v>
+        <v>246</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786054370573</t>
+          <t>9786054370603</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Davutoğlu Süleyman Hikayesi</t>
+          <t>Klasik Türk Şiiri Gazellerinde Leyla</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>729</v>
+        <v>526</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786054370627</t>
+          <t>9786054370573</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi - Osmanlı Dönemi</t>
+          <t>Davutoğlu Süleyman Hikayesi</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>608</v>
+        <v>948</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786054370535</t>
+          <t>9786054370627</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Eğitimimizin Sahte İlkesi Ya Da Hümanizm ve Realizm</t>
+          <t>Arap Edebiyatı Tarihi - Osmanlı Dönemi</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>109</v>
+        <v>790</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786054370382</t>
+          <t>9786054370535</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Hayatü'l Hayvan Tercümesi Üzerine Bir Dil Çalışması</t>
+          <t>Eğitimimizin Sahte İlkesi Ya Da Hümanizm ve Realizm</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>472</v>
+        <v>142</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786054370498</t>
+          <t>9786054370382</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Yazın</t>
+          <t>Hayatü'l Hayvan Tercümesi Üzerine Bir Dil Çalışması</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>202</v>
+        <v>614</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786054370399</t>
+          <t>9786054370498</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Vahidi Cinanü'l-Cenan</t>
+          <t>Fantastik Yazın</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>729</v>
+        <v>263</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786054370481</t>
+          <t>9786054370399</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>1939 Yılı Türk - İngiliz Siyasi İlişkileri</t>
+          <t>Vahidi Cinanü'l-Cenan</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>328</v>
+        <v>948</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786257351164</t>
+          <t>9786054370481</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Hikayet-i Haleddin Oğlu Bedreddin Bey</t>
+          <t>1939 Yılı Türk - İngiliz Siyasi İlişkileri</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>270</v>
+        <v>426</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786257351171</t>
+          <t>9786257351164</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Tarihi ve Kültürel Boyutlarıyla Ordu 1-2 - Ordu Yöresi Bibliyografyası (3 Kitap Takım Kutulu)</t>
+          <t>Hikayet-i Haleddin Oğlu Bedreddin Bey</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>1453</v>
+        <v>351</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786054370504</t>
+          <t>9786257351171</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Çerkeş İlçesinin Beşeri ve Ekonomik Coğrafyası</t>
+          <t>Tarihi ve Kültürel Boyutlarıyla Ordu 1-2 - Ordu Yöresi Bibliyografyası (3 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>328</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786059474962</t>
+          <t>9786054370504</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Kasım’ın Farukiyye’si</t>
+          <t>Çerkeş İlçesinin Beşeri ve Ekonomik Coğrafyası</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>405</v>
+        <v>426</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786257351218</t>
+          <t>9786059474962</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Sultan 1. Mesud Devri Gazneliler Tarihi (1030-1041)</t>
+          <t>Kasım’ın Farukiyye’si</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>405</v>
+        <v>526</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786059474641</t>
+          <t>9786257351218</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Kars Çocuk Oyunları</t>
+          <t>Sultan 1. Mesud Devri Gazneliler Tarihi (1030-1041)</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>338</v>
+        <v>526</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786257351119</t>
+          <t>9786059474641</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Kırık Sazın Türküsü</t>
+          <t>Geleneksel Kars Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>405</v>
+        <v>439</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786059474887</t>
+          <t>9786257351119</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Temsilciler Meclisi’nden Cumhuriyet Meclisi’ne Kıbrıs’ta Türk Yönetimleri ve Parlamenter Sistemin Kuruluşu (1960-1983)</t>
+          <t>Kırık Sazın Türküsü</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>270</v>
+        <v>526</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786059474870</t>
+          <t>9786059474887</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Gösteri Sanatları</t>
+          <t>Kıbrıs Temsilciler Meclisi’nden Cumhuriyet Meclisi’ne Kıbrıs’ta Türk Yönetimleri ve Parlamenter Sistemin Kuruluşu (1960-1983)</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>270</v>
+        <v>351</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786059474856</t>
+          <t>9786059474870</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Kentinde Alışveriş ve Fuar Turizmi</t>
+          <t>Osmanlı'da Gösteri Sanatları</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>236</v>
+        <v>351</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786257351249</t>
+          <t>9786059474856</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi’nde Erzurum'da İmar ve Kalkınma Faaliyetleri (1930-1980)</t>
+          <t>Erzurum Kentinde Alışveriş ve Fuar Turizmi</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>405</v>
+        <v>307</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786257351256</t>
+          <t>9786257351249</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Arap Fetihlerinden Büyük Selçuklu Hakimiyetinin Sonuna Kadar Toharistan</t>
+          <t>Cumhuriyet Dönemi’nde Erzurum'da İmar ve Kalkınma Faaliyetleri (1930-1980)</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>392</v>
+        <v>526</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786257351232</t>
+          <t>9786257351256</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Düşünceden Şiire</t>
+          <t>Arap Fetihlerinden Büyük Selçuklu Hakimiyetinin Sonuna Kadar Toharistan</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>405</v>
+        <v>510</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786257351225</t>
+          <t>9786257351232</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Müzikal Dikte Çalışmaları 1</t>
+          <t>Düşünceden Şiire</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>236</v>
+        <v>526</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786059474900</t>
+          <t>9786257351225</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu Türkçesi Dönemine Ait Bir Kur'an Tefsiri</t>
+          <t>Müzikal Dikte Çalışmaları 1</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>472</v>
+        <v>307</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786059474924</t>
+          <t>9786059474900</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Kaside-i Lüccetü'l-Esrar (Şerh-i Kengeri)</t>
+          <t>Eski Anadolu Türkçesi Dönemine Ait Bir Kur'an Tefsiri</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>270</v>
+        <v>614</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786059474597</t>
+          <t>9786059474924</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet’in Nezafeti</t>
+          <t>Şerh-i Kaside-i Lüccetü'l-Esrar (Şerh-i Kengeri)</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>270</v>
+        <v>351</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786059474948</t>
+          <t>9786059474597</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs’tan 12 Mart’a Türkiye’de Devlet Teşkilatı ve Siyaset Hayatı (1960-1971)</t>
+          <t>Cumhuriyet’in Nezafeti</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>338</v>
+        <v>351</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786257351140</t>
+          <t>9786059474948</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Türkolojinin Delikanlısı Seyyah - Prof. Dr. İsmail Doğan Armağanı</t>
+          <t>27 Mayıs’tan 12 Mart’a Türkiye’de Devlet Teşkilatı ve Siyaset Hayatı (1960-1971)</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>675</v>
+        <v>439</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786059474894</t>
+          <t>9786257351140</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Necatü’l-İslam - Min Galebeti Ehli’l-Udvan</t>
+          <t>Türkolojinin Delikanlısı Seyyah - Prof. Dr. İsmail Doğan Armağanı</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>150</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786059474917</t>
+          <t>9786059474894</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>El-Busiri El-Kasidetu'l-Hemziyye ve Manzum Bir Tükçe Çevirisi</t>
+          <t>Necatü’l-İslam - Min Galebeti Ehli’l-Udvan</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>270</v>
+        <v>263</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786257351157</t>
+          <t>9786059474917</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesi Ağızlarında Eskicil (Arkaik) Kelimeler</t>
+          <t>El-Busiri El-Kasidetu'l-Hemziyye ve Manzum Bir Tükçe Çevirisi</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>236</v>
+        <v>351</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786257351096</t>
+          <t>9786257351157</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Arap Edebiyatı Tarihi 4</t>
+          <t>Türkiye Türkçesi Ağızlarında Eskicil (Arkaik) Kelimeler</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>675</v>
+        <v>307</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786059474979</t>
+          <t>9786257351096</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Basın ve Düşünce Tarihinde Türkmen İli Dergisi (1922-1924)</t>
+          <t>Arap Edebiyatı Tarihi 4</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>270</v>
+        <v>878</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786054371072</t>
+          <t>9786059474979</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>İran Büveyhileri</t>
+          <t>Türkmen Basın ve Düşünce Tarihinde Türkmen İli Dergisi (1922-1924)</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>500</v>
+        <v>351</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786257351003</t>
+          <t>9786054371072</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Lutfi Gül Ü Nevruz</t>
+          <t>İran Büveyhileri</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>675</v>
+        <v>878</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786257351027</t>
+          <t>9786257351003</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Şiddet</t>
+          <t>Mevlana Lutfi Gül Ü Nevruz</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>202</v>
+        <v>878</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786257351065</t>
+          <t>9786257351027</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya Hattında Osmanlı Hristiyanlarına Yönelik Rus Politikaları (1828-1878)</t>
+          <t>Şiddet</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>338</v>
+        <v>263</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059474764</t>
+          <t>9786257351065</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>İlm-i Hal</t>
+          <t>Kafkasya Hattında Osmanlı Hristiyanlarına Yönelik Rus Politikaları (1828-1878)</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>188</v>
+        <v>439</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786257351102</t>
+          <t>9786059474764</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Asaf [Borsacı]’ın Tiyatro Eserleri</t>
+          <t>İlm-i Hal</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>270</v>
+        <v>244</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786257351133</t>
+          <t>9786257351102</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Şah Mayil İle Abugüneş Hikayesi</t>
+          <t>Mehmed Asaf [Borsacı]’ın Tiyatro Eserleri</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>236</v>
+        <v>351</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786257351058</t>
+          <t>9786257351133</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Kırgız Romanı - Başlangıçtan Bağımsızlığa (1917-1990)</t>
+          <t>Şah Mayil İle Abugüneş Hikayesi</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>945</v>
+        <v>307</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059474849</t>
+          <t>9786257351058</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>İki Savaş Arası Basında Türk - Rus İlişkileri</t>
+          <t>Kırgız Romanı - Başlangıçtan Bağımsızlığa (1917-1990)</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>338</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059474573</t>
+          <t>9786059474849</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Türkmence / Türkmence - Türkçe Konuşma Kılavuzu</t>
+          <t>İki Savaş Arası Basında Türk - Rus İlişkileri</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>405</v>
+        <v>439</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059474658</t>
+          <t>9786059474573</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Sırbistan - Karadağ Boşnak Halk Dansları Giysilerinde Türk Kültürü Etkisi</t>
+          <t>Türkçe - Türkmence / Türkmence - Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>236</v>
+        <v>526</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786059474603</t>
+          <t>9786059474658</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Kalemimin Ayak İzleri</t>
+          <t>Sırbistan - Karadağ Boşnak Halk Dansları Giysilerinde Türk Kültürü Etkisi</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>472</v>
+        <v>307</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059474627</t>
+          <t>9786059474603</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Sezgisizliğin Dramı</t>
+          <t>Kalemimin Ayak İzleri</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>270</v>
+        <v>614</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059474610</t>
+          <t>9786059474627</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’de Deyimler ve İnsanın Temel Özellikleri</t>
+          <t>Sezgisizliğin Dramı</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>472</v>
+        <v>351</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059474634</t>
+          <t>9786059474610</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>İktidar Mücadelesi Temelinde Osmanlı Tarihi</t>
+          <t>Kur’an-ı Kerim’de Deyimler ve İnsanın Temel Özellikleri</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>371</v>
+        <v>614</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786257351034</t>
+          <t>9786059474634</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Öğretmen Yetiştirme Süreci</t>
+          <t>İktidar Mücadelesi Temelinde Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>202</v>
+        <v>482</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059474993</t>
+          <t>9786257351034</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Zileli Muharrem Efendi Osmanlı Türkçesi İle Yazılmış İlk Kadın İlmihali 'Umdetü’n-Nisa</t>
+          <t>Türkiye'de Öğretmen Yetiştirme Süreci</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>472</v>
+        <v>263</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059474986</t>
+          <t>9786059474993</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Türk Havacılığını Geliştirme Faaliyetlerinin Basına Yansıması: Türk Hava Mecmuası (1925-1928)</t>
+          <t>Zileli Muharrem Efendi Osmanlı Türkçesi İle Yazılmış İlk Kadın İlmihali 'Umdetü’n-Nisa</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>338</v>
+        <v>614</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786257351041</t>
+          <t>9786059474986</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Mikdat ile Miyase ve Mikdat'ın Talkan Cengi Hikayeleri</t>
+          <t>Türk Havacılığını Geliştirme Faaliyetlerinin Basına Yansıması: Türk Hava Mecmuası (1925-1928)</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>405</v>
+        <v>439</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059474832</t>
+          <t>9786257351041</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Arap Şiirinin Gölgesinde Serinleyen Bir Fars Şair Menuçihri-yi Damgani</t>
+          <t>Mikdat ile Miyase ve Mikdat'ın Talkan Cengi Hikayeleri</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>456</v>
+        <v>526</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059474733</t>
+          <t>9786059474832</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>İndi'nin Manzum Menasik-i Hacc'ı</t>
+          <t>Arap Şiirinin Gölgesinde Serinleyen Bir Fars Şair Menuçihri-yi Damgani</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>270</v>
+        <v>593</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059474344</t>
+          <t>9786059474733</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>1854 - 1855 Yıllarında Kırım Kampanyası - Lord Raglan’ın Trajedisi - Tarihsel Romanın Sanatsal Alanında Kırım Savaşı (Rusça)</t>
+          <t>İndi'nin Manzum Menasik-i Hacc'ı</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>202</v>
+        <v>351</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059474351</t>
+          <t>9786059474344</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>I. Dünya Savaşı ve Türk Kurtuluş Savaşının Beyaz Perdeye Yansımaları</t>
+          <t>1854 - 1855 Yıllarında Kırım Kampanyası - Lord Raglan’ın Trajedisi - Tarihsel Romanın Sanatsal Alanında Kırım Savaşı (Rusça)</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>338</v>
+        <v>263</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786059474863</t>
+          <t>9786059474351</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Disiplinler Arası J. S. Bach Çalışma Yöntem ve Teknikleri (Piyano İçin)</t>
+          <t>I. Dünya Savaşı ve Türk Kurtuluş Savaşının Beyaz Perdeye Yansımaları</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>188</v>
+        <v>439</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786059474825</t>
+          <t>9786059474863</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Ömer bin Salih el-Kırımi - Tuhfetü'l-Fetava</t>
+          <t>Disiplinler Arası J. S. Bach Çalışma Yöntem ve Teknikleri (Piyano İçin)</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>547</v>
+        <v>244</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786059474740</t>
+          <t>9786059474825</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Yönleriyle Birinci Dünya Savaşı</t>
+          <t>Ömer bin Salih el-Kırımi - Tuhfetü'l-Fetava</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>338</v>
+        <v>711</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786059474672</t>
+          <t>9786059474740</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Niyaz Nişati Divan</t>
+          <t>Çeşitli Yönleriyle Birinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>270</v>
+        <v>481</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786054370641</t>
+          <t>9786059474672</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Halk Anlatılarında Kahramanın Yardımcıları</t>
+          <t>Muhammed Niyaz Nişati Divan</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>47.25</v>
+        <v>351</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786059474702</t>
+          <t>9786054370641</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Serraczade Hasan Hatif Üç Arus ve Üç Damat</t>
+          <t>Halk Anlatılarında Kahramanın Yardımcıları</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>338</v>
+        <v>47.25</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786059474689</t>
+          <t>9786059474702</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2617 Numarali Nüfus Defterine Göre Refahiye (Gercanis) Kazasının Demografik Ve Sosyo-İktisadi Durumu (1841)</t>
+          <t>Serraczade Hasan Hatif Üç Arus ve Üç Damat</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>364</v>
+        <v>439</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786059474665</t>
+          <t>9786059474689</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2611 Numaralı Eğin (Kemaliye) Kazası Nüfus Defterine Göre Eğin’in (Kemaliye) Demografik ve Sosyo-İktisadi Yapısı (1841)</t>
+          <t>2617 Numarali Nüfus Defterine Göre Refahiye (Gercanis) Kazasının Demografik Ve Sosyo-İktisadi Durumu (1841)</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>405</v>
+        <v>473</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786059474580</t>
+          <t>9786059474665</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Arap Dili Grameri Tarihi</t>
+          <t>2611 Numaralı Eğin (Kemaliye) Kazası Nüfus Defterine Göre Eğin’in (Kemaliye) Demografik ve Sosyo-İktisadi Yapısı (1841)</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>371</v>
+        <v>526</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786059474771</t>
+          <t>9786059474580</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Haza Hüccetü'l-Bürhan</t>
+          <t>Arap Dili Grameri Tarihi</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>236</v>
+        <v>482</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786059474795</t>
+          <t>9786059474771</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Maniheist Uygur Metinlerinde Çince Alıntılar</t>
+          <t>Haza Hüccetü'l-Bürhan</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>338</v>
+        <v>307</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786059474559</t>
+          <t>9786059474795</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Halim Berekat ve Toplumcu Gerçekçi Romanlarının Teknik Çözümlemesi</t>
+          <t>Maniheist Uygur Metinlerinde Çince Alıntılar</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>472</v>
+        <v>439</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786059474412</t>
+          <t>9786059474559</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Son Dönemin Mütefekkir Bir Mevlevi Şeyhi ve Şairi Kemahlı İbrahim Hakkı Efendi Divan-ı Miftahü'l - Ma'arif fi Na'ti'l Avarif</t>
+          <t>Halim Berekat ve Toplumcu Gerçekçi Romanlarının Teknik Çözümlemesi</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>405</v>
+        <v>614</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786059474511</t>
+          <t>9786059474412</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Narman İlçesinin Nüfus Coğrafyası</t>
+          <t>Son Dönemin Mütefekkir Bir Mevlevi Şeyhi ve Şairi Kemahlı İbrahim Hakkı Efendi Divan-ı Miftahü'l - Ma'arif fi Na'ti'l Avarif</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>270</v>
+        <v>526</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786059474313</t>
+          <t>9786059474511</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Esrar-ı Garibe</t>
+          <t>Narman İlçesinin Nüfus Coğrafyası</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>338</v>
+        <v>351</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786059474337</t>
+          <t>9786059474313</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiiri Gazellerinde Şair ve Şiir Karakteri</t>
+          <t>Esrar-ı Garibe</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>405</v>
+        <v>439</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059474719</t>
+          <t>9786059474337</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Hikayet-i Nil</t>
+          <t>Klasik Türk Şiiri Gazellerinde Şair ve Şiir Karakteri</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>270</v>
+        <v>526</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059474368</t>
+          <t>9786059474719</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Huzur'un Musikisi</t>
+          <t>Hikayet-i Nil</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>270</v>
+        <v>351</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786059474818</t>
+          <t>9786059474368</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Bursa Belediye Tarihi</t>
+          <t>Huzur'un Musikisi</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>405</v>
+        <v>351</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786059474788</t>
+          <t>9786059474818</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Hulüsi Divanı</t>
+          <t>Bursa Belediye Tarihi</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>273</v>
+        <v>526</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786059474801</t>
+          <t>9786059474788</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Müstakimzade Süleyman Sa‘deddin Efendi - Menakıb-ı İmam-ı A‘zam</t>
+          <t>Hüseyin Hulüsi Divanı</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>547</v>
+        <v>355</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786054370061</t>
+          <t>9786059474801</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Reşahat - Ayn-ül Hayat (Ciltli)</t>
+          <t>Müstakimzade Süleyman Sa‘deddin Efendi - Menakıb-ı İmam-ı A‘zam</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>250</v>
+        <v>711</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786059474399</t>
+          <t>9786054370061</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Bartın Ağızlarının Tematik Sözlüğü</t>
+          <t>Reşahat - Ayn-ül Hayat (Ciltli)</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786059474382</t>
+          <t>9786059474399</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Şi’r ve Poiesis Olarak Modern Türk Şiiri</t>
+          <t>Bartın Ağızlarının Tematik Sözlüğü</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>188</v>
+        <v>351</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786059474375</t>
+          <t>9786059474382</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Risalelerinde İhvaniyyat</t>
+          <t>Şi’r ve Poiesis Olarak Modern Türk Şiiri</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>270</v>
+        <v>244</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786059474450</t>
+          <t>9786059474375</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Karay Türkçesinde İsim</t>
+          <t>Endülüs Risalelerinde İhvaniyyat</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>405</v>
+        <v>351</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786059474504</t>
+          <t>9786059474450</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Yassıada Yargılamalarında Bir Bakan Celal Yardımcı ve Ağrı Milletvekilleri Suçlamalar-Savunmalar</t>
+          <t>Karay Türkçesinde İsim</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>202</v>
+        <v>526</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786059474443</t>
+          <t>9786059474504</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Vahidi Saadet-Name</t>
+          <t>Yassıada Yargılamalarında Bir Bakan Celal Yardımcı ve Ağrı Milletvekilleri Suçlamalar-Savunmalar</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>637</v>
+        <v>263</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786059474405</t>
+          <t>9786059474443</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Hasan Haydar Divanı (İnceleme-Tenkidli Metin)</t>
+          <t>Vahidi Saadet-Name</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>637</v>
+        <v>828</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786059474429</t>
+          <t>9786059474405</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Poliritmik ve Koordiritmik Alıştırmalar</t>
+          <t>Şeyh Hasan Haydar Divanı (İnceleme-Tenkidli Metin)</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>270</v>
+        <v>828</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786059474467</t>
+          <t>9786059474429</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İran Romancılığında Feriba Vefi</t>
+          <t>Poliritmik ve Koordiritmik Alıştırmalar</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>297</v>
+        <v>351</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786257351089</t>
+          <t>9786059474467</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Modern Botanik Faaliyetleri ve Oryantalist Botanikçiler (1839-1923)</t>
+          <t>Çağdaş İran Romancılığında Feriba Vefi</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>405</v>
+        <v>386</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786059474474</t>
+          <t>9786257351089</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Hezarfen Hüseyin Efendi - Telhisü’l-Beyan Fi Tahlisü’l-Büldan</t>
+          <t>Osmanlı'da Modern Botanik Faaliyetleri ve Oryantalist Botanikçiler (1839-1923)</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>297</v>
+        <v>526</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786059474535</t>
+          <t>9786059474474</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Bahaeddin Özkişi - Edepten Ebede</t>
+          <t>Hezarfen Hüseyin Efendi - Telhisü’l-Beyan Fi Tahlisü’l-Büldan</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>273</v>
+        <v>386</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786059474498</t>
+          <t>9786059474535</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Terceme-i Kava'idü’l-Kur’an ve Fevayidü’l Furķan</t>
+          <t>Bahaeddin Özkişi - Edepten Ebede</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>338</v>
+        <v>355</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786059474528</t>
+          <t>9786059474498</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Dinleme Eğitimi</t>
+          <t>Terceme-i Kava'idü’l-Kur’an ve Fevayidü’l Furķan</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>236</v>
+        <v>439</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786059474306</t>
+          <t>9786059474528</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Arapça-YÖK DİL ve YDS Sınavlarına Hazırlık Test Soru Örnekleri</t>
+          <t>Dinleme Eğitimi</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>405</v>
+        <v>307</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786059474542</t>
+          <t>9786059474306</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Konuşma Eğitimi</t>
+          <t>Arapça-YÖK DİL ve YDS Sınavlarına Hazırlık Test Soru Örnekleri</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>236</v>
+        <v>526</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786059474320</t>
+          <t>9786059474542</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Hatif Ali Divanı</t>
+          <t>Konuşma Eğitimi</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>878</v>
+        <v>307</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786059474566</t>
+          <t>9786059474320</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Arap Şiirinde Tabiat Tasviri</t>
+          <t>Hatif Ali Divanı</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>270</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786059474696</t>
+          <t>9786059474566</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'in Anlatılarında Kendilik Bilinci ve Öteki</t>
+          <t>Endülüs Arap Şiirinde Tabiat Tasviri</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>45</v>
+        <v>351</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786059474726</t>
+          <t>9786059474696</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Türk Basın Tarihinde - Ayın Tarihi; (Seçilmiş Haberler 1938-1950)</t>
+          <t>Ömer Seyfettin'in Anlatılarında Kendilik Bilinci ve Öteki</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>371</v>
+        <v>45</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786059474757</t>
+          <t>9786059474726</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Robert Walser Romanlarına Heterotopik Yaklaşımlar</t>
+          <t>Türk Basın Tarihinde - Ayın Tarihi; (Seçilmiş Haberler 1938-1950)</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>236</v>
+        <v>482</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786059474290</t>
+          <t>9786059474757</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Arap-İslam Edebiyatı Manzum Münacatlarda Şekil ve Muhteva</t>
+          <t>Robert Walser Romanlarına Heterotopik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>236</v>
+        <v>307</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786255527387</t>
+          <t>9786059474290</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Serbest Şiirin Öncü Politikasına Tematik Bir Yolculuk: Nazik el-Melaike</t>
+          <t>Arap-İslam Edebiyatı Manzum Münacatlarda Şekil ve Muhteva</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>500</v>
+        <v>307</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786255527523</t>
+          <t>9786255527387</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Gazneli Sultan İbrahim B. Mesud Dönemi (1059-1099)</t>
+          <t>Serbest Şiirin Öncü Politikasına Tematik Bir Yolculuk: Nazik el-Melaike</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786255527561</t>
+          <t>9786255527523</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>İsmail'in Şiirleri</t>
+          <t>Gazneli Sultan İbrahim B. Mesud Dönemi (1059-1099)</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>280</v>
+        <v>520</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786255527622</t>
+          <t>9786255527561</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Klasik Türk Şiirinde Şiddet</t>
+          <t>İsmail'in Şiirleri</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>280</v>
+        <v>364</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786255527585</t>
+          <t>9786255527622</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Kurgu İle Gerçek Arasında Çingene Kadın İmgesi</t>
+          <t>Klasik Türk Şiirinde Şiddet</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>140</v>
+        <v>364</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786255527578</t>
+          <t>9786255527585</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Kore Savaşı'nın Diplomatik Yansımaları: Türkiye'nin Uluslararası Rolü ve İttifakları</t>
+          <t>Kurgu İle Gerçek Arasında Çingene Kadın İmgesi</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>450</v>
+        <v>182</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
+          <t>9786255527578</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Kore Savaşı'nın Diplomatik Yansımaları: Türkiye'nin Uluslararası Rolü ve İttifakları</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
           <t>9786255527592</t>
         </is>
       </c>
-      <c r="B489" s="1" t="inlineStr">
+      <c r="B490" s="1" t="inlineStr">
         <is>
           <t>Wattpad Romanlarında Toplumsal Cinsiyet ve İdeoloji</t>
         </is>
       </c>
-      <c r="C489" s="1">
-        <v>500</v>
+      <c r="C490" s="1">
+        <v>650</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>