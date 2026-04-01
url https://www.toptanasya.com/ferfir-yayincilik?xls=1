--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -1654,51 +1654,51 @@
         <is>
           <t>9786059937177</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Kuytudaki Kulübe</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786059937405</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Konsolosun Köpeği</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786059937139</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Kybele’nin Varisleri</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786059937535</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>