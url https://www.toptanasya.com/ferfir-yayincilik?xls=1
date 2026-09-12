--- v1 (2026-04-01)
+++ v2 (2026-09-12)
@@ -85,2275 +85,2320 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057741257</t>
+          <t>9786057372338</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yolluk</t>
+          <t>Meraklı Çivi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057741264</t>
+          <t>9786057372369</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Juanca Şiirler</t>
+          <t>Ceviz Kabukları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256941298</t>
+          <t>9786057741271</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Karıncanın Seferi</t>
+          <t>Türk - Altay Felsefesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057372321</t>
+          <t>9786057741257</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sayılar Tatilde</t>
+          <t>Yolluk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057498434</t>
+          <t>9786057741264</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Astronot Gökmen Seti (5 Kitap)</t>
+          <t>Juanca Şiirler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057498489</t>
+          <t>9786256941298</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Güneş'in Arkadaşları Yıldızlar - Astronot Gökmen</t>
+          <t>Karıncanın Seferi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057498472</t>
+          <t>9786057372321</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gezegenlerin Öğretmeni Güneş - Astronot Gökmen</t>
+          <t>Sayılar Tatilde</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057498496</t>
+          <t>9786057498434</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Güneş'in Öğrencileri Gezegenler - Astronot Gökmen</t>
+          <t>Astronot Gökmen Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057498465</t>
+          <t>9786057498489</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dünyamızın Uydusu Ay - Astronot Gökmen</t>
+          <t>Güneş'in Arkadaşları Yıldızlar - Astronot Gökmen</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057372307</t>
+          <t>9786057498472</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gezegen Dünyamız - Astronot Gökmen</t>
+          <t>Gezegenlerin Öğretmeni Güneş - Astronot Gökmen</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057741240</t>
+          <t>9786057498496</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Şansı</t>
+          <t>Güneş'in Öğrencileri Gezegenler - Astronot Gökmen</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057741219</t>
+          <t>9786057498465</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Karagül - Nefesi'nin Nefesinden</t>
+          <t>Dünyamızın Uydusu Ay - Astronot Gökmen</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057741196</t>
+          <t>9786057372307</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>17 Şiir</t>
+          <t>Mavi Gezegen Dünyamız - Astronot Gökmen</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057741202</t>
+          <t>9786057741240</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yaşıyor Musun?</t>
+          <t>Yeryüzü Şansı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786254443350</t>
+          <t>9786057741219</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çalışkan Bekçi Kalp - Organlar Konuşuyor Serisi 2</t>
+          <t>Karagül - Nefesi'nin Nefesinden</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786254443374</t>
+          <t>9786057741196</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Büyük Başkan Beyin - Organlar Konuşuyor Serisi 1</t>
+          <t>17 Şiir</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057741189</t>
+          <t>9786057741202</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Akşam Sefası</t>
+          <t>Yaşıyor Musun?</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057498441</t>
+          <t>9786254443350</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sünger Böbrekler - Organlar Konuşuyor Serisi 10</t>
+          <t>Çalışkan Bekçi Kalp - Organlar Konuşuyor Serisi 2</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057498458</t>
+          <t>9786254443374</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sucu Kalın Bağırsak - Organlar Konuşuyor Serisi 9</t>
+          <t>Büyük Başkan Beyin - Organlar Konuşuyor Serisi 1</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057741172</t>
+          <t>9786057741189</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zafer Nağmeleri</t>
+          <t>Akşam Sefası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257224055</t>
+          <t>9786057498441</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yarpuz Yaz</t>
+          <t>Sünger Böbrekler - Organlar Konuşuyor Serisi 10</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257224048</t>
+          <t>9786057498458</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kenarı Kesik Yıldızlar</t>
+          <t>Sucu Kalın Bağırsak - Organlar Konuşuyor Serisi 9</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257224024</t>
+          <t>9786057741172</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Memleket Özlemi</t>
+          <t>Zafer Nağmeleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057741004</t>
+          <t>9786257224055</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Dökülen İnciler</t>
+          <t>Yarpuz Yaz</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257224031</t>
+          <t>9786257224048</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ulu Turan'ın Oğulları</t>
+          <t>Kenarı Kesik Yıldızlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057498410</t>
+          <t>9786257224024</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çevik Atardamarlar İle Tembel Toplardamarlar - Organlar Konuşuyor Serisi 4</t>
+          <t>Memleket Özlemi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057498403</t>
+          <t>9786057741004</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Örümcek Kılcal Damarlar - Organlar Konuşuyor Serisi 5</t>
+          <t>Yüreğimden Dökülen İnciler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057498427</t>
+          <t>9786257224031</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İnce Elek İnce Bağırsak - Organlar Konuşuyor Serisi 7</t>
+          <t>Ulu Turan'ın Oğulları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059937801</t>
+          <t>9786057498410</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kiraz Çiçeği</t>
+          <t>Çevik Atardamarlar İle Tembel Toplardamarlar - Organlar Konuşuyor Serisi 4</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054447862</t>
+          <t>9786057498403</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Duası Olanın Umudu Bitmez</t>
+          <t>Örümcek Kılcal Damarlar - Organlar Konuşuyor Serisi 5</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>9</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054447596</t>
+          <t>9786057498427</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dostun Taşı Baş Yarmaz</t>
+          <t>İnce Elek İnce Bağırsak - Organlar Konuşuyor Serisi 7</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>9</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054447602</t>
+          <t>9786059937801</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Musibet Bin Nasihatten İyidir</t>
+          <t>Kiraz Çiçeği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059937559</t>
+          <t>9786054447862</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kedi Kız</t>
+          <t>Duası Olanın Umudu Bitmez</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058162747</t>
+          <t>9786054447596</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Düet</t>
+          <t>Dostun Taşı Baş Yarmaz</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054447879</t>
+          <t>9786054447602</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Paylaşan Dostsuz Kalmaz</t>
+          <t>Bir Musibet Bin Nasihatten İyidir</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054447541</t>
+          <t>9786059937559</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Olgun Başak Eğilir</t>
+          <t>Kedi Kız</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058162792</t>
+          <t>9786058162747</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Metinlerle Yeni Kazak Edebiyatı</t>
+          <t>Düet</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059937962</t>
+          <t>9786054447879</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türkçenin Huzurunda</t>
+          <t>Paylaşan Dostsuz Kalmaz</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059937955</t>
+          <t>9786054447541</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Midhat Efendi</t>
+          <t>Olgun Başak Eğilir</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054447916</t>
+          <t>9786058162792</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dağınık Çintirik ile Düzenli Pintirik</t>
+          <t>Metinlerle Yeni Kazak Edebiyatı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>10</v>
+        <v>600</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054437238</t>
+          <t>9786059937962</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Pasaklı Çintirik ile Temiz Pintirik</t>
+          <t>Türkçenin Huzurunda</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059937511</t>
+          <t>9786059937955</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Mağarası</t>
+          <t>Ahmet Midhat Efendi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>10</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054447459</t>
+          <t>9786054447916</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşi</t>
+          <t>Dağınık Çintirik ile Düzenli Pintirik</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058863736</t>
+          <t>9786054437238</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Umre Değen Sözler</t>
+          <t>Pasaklı Çintirik ile Temiz Pintirik</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054447077</t>
+          <t>9786059937511</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Sığmayan Destan Çanakkale</t>
+          <t>Oyuncak Mağarası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>160</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056118395</t>
+          <t>9786054447459</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Savcısı</t>
+          <t>Yüzleşi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>23.15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058863798</t>
+          <t>9786058863736</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Şiir Adımlı Bir Yolcu Haydar Ergülen</t>
+          <t>Umre Değen Sözler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>20.37</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056118388</t>
+          <t>9786054447077</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sürmeli Türkçe</t>
+          <t>Tarihe Sığmayan Destan Çanakkale</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>60</v>
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054447008</t>
+          <t>9786056118395</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzla Sek Sek</t>
+          <t>Tanrının Savcısı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>5</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054447343</t>
+          <t>9786058863798</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sonradan Görme</t>
+          <t>Şiir Adımlı Bir Yolcu Haydar Ergülen</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>12.04</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054447091</t>
+          <t>9786056118388</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sır ve Sur</t>
+          <t>Sürmeli Türkçe</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>8.33</v>
+        <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054447053</t>
+          <t>9786054447008</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Seyr-i Adem</t>
+          <t>Sonsuzla Sek Sek</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054447633</t>
+          <t>9786054447343</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Serçe Saati</t>
+          <t>Sonradan Görme</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054447183</t>
+          <t>9786054447091</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Öyküler Kimi Söyler? Özcan Karabulut</t>
+          <t>Sır ve Sur</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>12.96</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054447121</t>
+          <t>9786054447053</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Orhan Pamuk - Yaşar Kemal: Zamansız Bir Karşılaşma</t>
+          <t>Seyr-i Adem</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>120</v>
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054447213</t>
+          <t>9786054447633</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ne Kadar Gitsem O Kadar Uzak Hilmi Yavuz</t>
+          <t>Serçe Saati</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>120</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9788748963252</t>
+          <t>9786054447183</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Namlunun Ucundaki Başbakan Hedef RTE</t>
+          <t>Öyküler Kimi Söyler? Özcan Karabulut</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>14</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058863774</t>
+          <t>9786054447121</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi</t>
+          <t>Orhan Pamuk - Yaşar Kemal: Zamansız Bir Karşılaşma</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>8</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054447107</t>
+          <t>9786054447213</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif’i Doğru Anlamak</t>
+          <t>Ne Kadar Gitsem O Kadar Uzak Hilmi Yavuz</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>9</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056118326</t>
+          <t>9788748963252</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Matrak Lise Öyküleri</t>
+          <t>Namlunun Ucundaki Başbakan Hedef RTE</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056118333</t>
+          <t>9786058863774</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sayılamayanlar</t>
+          <t>Mesnevi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9788743569879</t>
+          <t>9786054447107</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mahcup Denizler</t>
+          <t>Mehmet Akif’i Doğru Anlamak</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058863750</t>
+          <t>9786056118326</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Keşke Yine Kar Yağsa</t>
+          <t>Matrak Lise Öyküleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054447329</t>
+          <t>9786056118333</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Erkek İktidar Savaşı</t>
+          <t>Sayılamayanlar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054447022</t>
+          <t>9788743569879</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İnternet Bağımlılığı</t>
+          <t>Mahcup Denizler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054447336</t>
+          <t>9786058863750</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İlk Cemreyle Raks</t>
+          <t>Keşke Yine Kar Yağsa</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056118357</t>
+          <t>9786054447329</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İçinizdeki Kadını Uyandırın</t>
+          <t>Kadın ve Erkek İktidar Savaşı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000026984</t>
+          <t>9786054447022</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Göğsündeki Gökyüzü</t>
+          <t>İnternet Bağımlılığı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056118364</t>
+          <t>9786054447336</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatımızın Kozmik Odası</t>
+          <t>İlk Cemreyle Raks</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056118302</t>
+          <t>9786056118357</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Dünya Durulmaz</t>
+          <t>İçinizdeki Kadını Uyandırın</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056118340</t>
+          <t>3990000026984</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Dilhane Parkı</t>
+          <t>Göğsündeki Gökyüzü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>11</v>
+        <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056118371</t>
+          <t>9786056118364</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bütün Hatıralar Islaktır</t>
+          <t>Edebiyatımızın Kozmik Odası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058863712</t>
+          <t>9786056118302</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hikayat</t>
+          <t>Dünya Durulmaz</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058863729</t>
+          <t>9786056118340</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bostan ve Gülistan</t>
+          <t>Dilhane Parkı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054447299</t>
+          <t>9786056118371</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bilgelik Kulesi</t>
+          <t>Bütün Hatıralar Islaktır</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054447169</t>
+          <t>9786058863712</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Berneva</t>
+          <t>Hikayat</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056118319</t>
+          <t>9786058863729</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Beethoven’ın Gözleri</t>
+          <t>Bostan ve Gülistan</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054447015</t>
+          <t>9786054447299</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Batıya Akan Nehirler</t>
+          <t>Bilgelik Kulesi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054447350</t>
+          <t>9786054447169</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Aşka Sor O Bilir</t>
+          <t>Berneva</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054447312</t>
+          <t>9786056118319</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Gül Zamanı Çocukları</t>
+          <t>Beethoven’ın Gözleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054447701</t>
+          <t>9786054447015</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Arabesk ve Müslüm Gürses</t>
+          <t>Batıya Akan Nehirler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>18</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786058863705</t>
+          <t>9786054447350</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Arabanın Dili Olsa</t>
+          <t>Aşka Sor O Bilir</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054447039</t>
+          <t>9786054447312</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Allahuekber Şehitleri</t>
+          <t>Gül Zamanı Çocukları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054447718</t>
+          <t>9786054447701</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gri Tilki</t>
+          <t>Arabesk ve Müslüm Gürses</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054447961</t>
+          <t>9786058863705</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yasak Delme Saati</t>
+          <t>Arabanın Dili Olsa</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059937023</t>
+          <t>9786054447039</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şaşkın Prenses</t>
+          <t>Allahuekber Şehitleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054447978</t>
+          <t>9786054447718</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Geçidi</t>
+          <t>Gri Tilki</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>120</v>
+        <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054447589</t>
+          <t>9786054447961</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Doğru Söz Yemin İstemez</t>
+          <t>Yasak Delme Saati</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054447657</t>
+          <t>9786059937023</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Veren Eli Herkes Öper</t>
+          <t>Şaşkın Prenses</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054447572</t>
+          <t>9786054447978</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İşleyen Demir Işıldar</t>
+          <t>Kıyamet Geçidi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>9</v>
+        <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054447640</t>
+          <t>9786054447589</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Taş Duvar Olmaz</t>
+          <t>Doğru Söz Yemin İstemez</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>60</v>
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054447510</t>
+          <t>9786054447657</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İyilik Yap Denize At</t>
+          <t>Veren Eli Herkes Öper</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>60</v>
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054447886</t>
+          <t>9786054447572</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bürde Ağrısı</t>
+          <t>İşleyen Demir Işıldar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059937047</t>
+          <t>9786054447640</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Şefkat Perisi</t>
+          <t>Yalnız Taş Duvar Olmaz</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>9</v>
+        <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059937054</t>
+          <t>9786054447510</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Korkak Uçak</t>
+          <t>İyilik Yap Denize At</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059937061</t>
+          <t>9786054447886</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Korsan</t>
+          <t>Bürde Ağrısı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059937078</t>
+          <t>9786059937047</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Yolculuk</t>
+          <t>Şefkat Perisi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058863743</t>
+          <t>9786059937054</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül</t>
+          <t>Korkak Uçak</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054447930</t>
+          <t>9786059937061</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Çivi</t>
+          <t>Korsan</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059937757</t>
+          <t>9786059937078</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Modern Çağın Vicdanı ve Kafka</t>
+          <t>Sihirli Yolculuk</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059937580</t>
+          <t>9786058863743</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Girdap</t>
+          <t>12 Eylül</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>60</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059937122</t>
+          <t>9786054447930</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kurt Ağzı</t>
+          <t>Çivi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>600</v>
+        <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059937429</t>
+          <t>9786059937757</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sıla Özlemi</t>
+          <t>Modern Çağın Vicdanı ve Kafka</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059937177</t>
+          <t>9786059937580</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kuytudaki Kulübe</t>
+          <t>Girdap</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>18</v>
+        <v>60</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059937405</t>
+          <t>9786059937122</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Konsolosun Köpeği</t>
+          <t>Kurt Ağzı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059937139</t>
+          <t>9786059937429</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kybele’nin Varisleri</t>
+          <t>Sıla Özlemi</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059937535</t>
+          <t>9786059937177</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Hayal Yüklü Posta Treni</t>
+          <t>Kuytudaki Kulübe</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059937191</t>
+          <t>9786059937405</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Oyunu</t>
+          <t>Konsolosun Köpeği</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>12</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059937092</t>
+          <t>9786059937139</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Erguvan Hasreti</t>
+          <t>Kybele’nin Varisleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059937382</t>
+          <t>9786059937535</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Televizyon Kıskacında Çocuk ve Subliminal Mesajlar</t>
+          <t>Hayal Yüklü Posta Treni</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>80</v>
+        <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059937245</t>
+          <t>9786059937191</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gezegen Dünyamız - Astronot Gökmen</t>
+          <t>Rüzgarın Oyunu</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059937252</t>
+          <t>9786059937092</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Güneş'in Arkadaşları Yıldızlar -Astronot Gökmen</t>
+          <t>Erguvan Hasreti</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059937276</t>
+          <t>9786059937382</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Gezegenlerin Öğretmeni Güneş - Astronot Gökmen</t>
+          <t>Televizyon Kıskacında Çocuk ve Subliminal Mesajlar</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059937283</t>
+          <t>9786059937245</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Öğrencileri Gezegenler - Astronot Gökmen</t>
+          <t>Mavi Gezegen Dünyamız - Astronot Gökmen</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059937269</t>
+          <t>9786059937252</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Dünyamızın Uydusu Ay - Astronot Gökmen</t>
+          <t>Güneş'in Arkadaşları Yıldızlar -Astronot Gökmen</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054447992</t>
+          <t>9786059937276</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Zeka Oyunları</t>
+          <t>Gezegenlerin Öğretmeni Güneş - Astronot Gökmen</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>9</v>
+        <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059937870</t>
+          <t>9786059937283</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Elbistan Masalları</t>
+          <t>Güneşin Öğrencileri Gezegenler - Astronot Gökmen</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059937603</t>
+          <t>9786059937269</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Şımarık</t>
+          <t>Dünyamızın Uydusu Ay - Astronot Gökmen</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>8</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059937160</t>
+          <t>9786054447992</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Çocuklar</t>
+          <t>Zeka Oyunları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000023975</t>
+          <t>9786059937870</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Çintirikle Pintirik (4 Kitap Takım)</t>
+          <t>Elbistan Masalları</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>26</v>
+        <v>120</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054447954</t>
+          <t>9786059937603</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Çintirik Çevreyi Düzenliyor</t>
+          <t>Şımarık</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>100</v>
+        <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059937689</t>
+          <t>9786059937160</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Da</t>
+          <t>Kahraman Çocuklar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>180</v>
+        <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054437207</t>
+          <t>3990000023975</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çintirik İle Pintirik Diş Fırçalıyor</t>
+          <t>Çintirikle Pintirik (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059937221</t>
+          <t>9786054447954</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Atasözlerimiz - Acele İşe Şeytan Karışır</t>
+          <t>Çintirik Çevreyi Düzenliyor</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>18</v>
+        <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059937146</t>
+          <t>9786059937689</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Nebula’nın Kuşları</t>
+          <t>Da</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786054447855</t>
+          <t>9786054437207</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Eski Bisiklet</t>
+          <t>Çintirik İle Pintirik Diş Fırçalıyor</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059937030</t>
+          <t>9786059937221</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ensesi Kalın Yalnızlık</t>
+          <t>Masallarla Atasözlerimiz - Acele İşe Şeytan Karışır</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059937320</t>
+          <t>9786059937146</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Çocuklar Tunus Macerası</t>
+          <t>Nebula’nın Kuşları</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>8</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059937313</t>
+          <t>9786054447855</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kızı Prenses Damla</t>
+          <t>Eski Bisiklet</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059937337</t>
+          <t>9786059937030</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Köpek Tarçın</t>
+          <t>Ensesi Kalın Yalnızlık</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>180</v>
+        <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786254443343</t>
+          <t>9786059937320</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Dostluk</t>
+          <t>Kahraman Çocuklar Tunus Macerası</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786254443367</t>
+          <t>9786059937313</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Kabukları</t>
+          <t>Deniz Kızı Prenses Damla</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786254443329</t>
+          <t>9786059937337</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Çivi</t>
+          <t>Kayıp Köpek Tarçın</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>30</v>
+        <v>180</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786254443305</t>
+          <t>9786254443343</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Usta Karaciğer - Organlar Konuşuyor Serisi 8</t>
+          <t>Dostluk</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786254443312</t>
+          <t>9786254443367</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Obur Mide - Organlar Konuşuyor Serisi 6</t>
+          <t>Ceviz Kabukları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257224000</t>
+          <t>9786254443329</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Gönül Seferi</t>
+          <t>Meraklı Çivi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257224017</t>
+          <t>9786254443305</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık İzi Var Gözlerimde</t>
+          <t>Usta Karaciğer - Organlar Konuşuyor Serisi 8</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059937542</t>
+          <t>9786254443312</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Havalı Akciğerler - Organlar Konuşuyor Serisi 3</t>
+          <t>Obur Mide - Organlar Konuşuyor Serisi 6</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786058102965</t>
+          <t>9786257224000</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ölçüler - Kavramlar 3</t>
+          <t>Gönül Seferi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786058102958</t>
+          <t>9786257224017</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Duyular - Kavramlar 2</t>
+          <t>Ayrılık İzi Var Gözlerimde</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786058102972</t>
+          <t>9786059937542</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Renkler - Kavramlar 1</t>
+          <t>Havalı Akciğerler - Organlar Konuşuyor Serisi 3</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786254443381</t>
+          <t>9786058102965</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş Olmak</t>
+          <t>Ölçüler - Kavramlar 3</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786254443398</t>
+          <t>9786058102958</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Altın Balıklar</t>
+          <t>Duyular - Kavramlar 2</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059937375</t>
+          <t>9786058102972</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sebzelerin Dansı</t>
+          <t>Renkler - Kavramlar 1</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>4.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059937344</t>
+          <t>9786254443381</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ponponlu Pembe Şapka</t>
+          <t>Arkadaş Olmak</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>4.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059937351</t>
+          <t>9786254443398</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Pıtpıt ile Çıtçıt</t>
+          <t>Altın Balıklar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>4.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786058102996</t>
+          <t>9786059937375</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yüreğime Seken Yağmurlar</t>
+          <t>Sebzelerin Dansı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>200</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059937368</t>
+          <t>9786059937344</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Sayılar Tatilde</t>
+          <t>Ponponlu Pembe Şapka</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>80</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
+          <t>9786059937351</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Pıtpıt ile Çıtçıt</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786058102996</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğime Seken Yağmurlar</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786059937368</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Sayılar Tatilde</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
           <t>9786057741288</t>
         </is>
       </c>
-      <c r="B150" s="1" t="inlineStr">
+      <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Yeniden Varoluş Mucizesi</t>
         </is>
       </c>
-      <c r="C150" s="1">
+      <c r="C153" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>