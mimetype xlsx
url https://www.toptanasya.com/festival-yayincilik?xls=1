--- v0 (2026-02-14)
+++ v1 (2026-05-21)
@@ -85,1825 +85,1900 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257843454</t>
+          <t>9789757843492</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Başkasının Derdini Duymadan Derdim Var Deme</t>
+          <t>Sion’un Karanlığı Temriz Adası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257843461</t>
+          <t>9786257843515</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Özümden Sözüme</t>
+          <t>Garip</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257843430</t>
+          <t>9786257843522</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Asil ve Asi</t>
+          <t>İki Üzüm Tanesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>370</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257843423</t>
+          <t>9786257843508</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Makamların Manevi Hüviyetleri</t>
+          <t>Son İlk Gün</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257843416</t>
+          <t>9786257843485</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Adı Yüzgara Yazılan</t>
+          <t>İslami Pedagoji</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257843409</t>
+          <t>9786257843454</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hocazade'nin Aşk Öyküsü</t>
+          <t>Başkasının Derdini Duymadan Derdim Var Deme</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257843393</t>
+          <t>9786257843461</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Merhametli Dedem</t>
+          <t>Özümden Sözüme</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257843386</t>
+          <t>9786257843430</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Göğe Sürgün Cümleler</t>
+          <t>Asil ve Asi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257843379</t>
+          <t>9786257843423</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tereke</t>
+          <t>Makamların Manevi Hüviyetleri</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257843362</t>
+          <t>9786257843416</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çalışkan Arı Kuki</t>
+          <t>Adı Yüzgara Yazılan</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758719051</t>
+          <t>9786257843409</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde Öğretim Yönetim Ve Teknikler</t>
+          <t>Hocazade'nin Aşk Öyküsü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789758719082</t>
+          <t>9786257843393</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde Okuma ve Anlama Becerilerinin Geliştirilmesi</t>
+          <t>Merhametli Dedem</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257843331</t>
+          <t>9786257843386</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde Telaffuz Eğitimi</t>
+          <t>Göğe Sürgün Cümleler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257843355</t>
+          <t>9786257843379</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde Kelime Bilgisi ve Sözcük Dağarcığı Geliştirme</t>
+          <t>Tereke</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257843348</t>
+          <t>9786257843362</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde Çocuklar İçin Türkçe Öğretimi</t>
+          <t>Çalışkan Arı Kuki</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257843324</t>
+          <t>9789758719051</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Modernleşmenin Eşiğinde Giyim Kuşam Telakkimiz</t>
+          <t>Yabancılara Türkçe Öğretiminde Öğretim Yönetim Ve Teknikler</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257843225</t>
+          <t>9789758719082</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gezegenlerin Dansı</t>
+          <t>Yabancılara Türkçe Öğretiminde Okuma ve Anlama Becerilerinin Geliştirilmesi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257843300</t>
+          <t>9786257843331</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Diksiyon Doğru Türkçe Güzel ve Etkili Konuşma</t>
+          <t>Yabancılara Türkçe Öğretiminde Telaffuz Eğitimi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257843256</t>
+          <t>9786257843355</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Son Çağrı Doğuş</t>
+          <t>Yabancılara Türkçe Öğretiminde Kelime Bilgisi ve Sözcük Dağarcığı Geliştirme</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>2000</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257843294</t>
+          <t>9786257843348</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Beden Dili Rahatlatan ve Güven Kazandıran</t>
+          <t>Yabancılara Türkçe Öğretiminde Çocuklar İçin Türkçe Öğretimi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257843287</t>
+          <t>9786257843324</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Elif ve Burak'ın Yaz Tatili - Niksar Macerası</t>
+          <t>Modernleşmenin Eşiğinde Giyim Kuşam Telakkimiz</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257843263</t>
+          <t>9786257843225</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Düşümdeki Peygamber Hz. Muhammed’in (S.A.V) Gölgesinde</t>
+          <t>Gezegenlerin Dansı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257843249</t>
+          <t>9786257843300</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yukarı Köyün Delileri</t>
+          <t>Diksiyon Doğru Türkçe Güzel ve Etkili Konuşma</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257843232</t>
+          <t>9786257843256</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Put Kır’an İns’an</t>
+          <t>Son Çağrı Doğuş</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257843218</t>
+          <t>9786257843294</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Seven Sevdiğini Söylesin</t>
+          <t>Beden Dili Rahatlatan ve Güven Kazandıran</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257843201</t>
+          <t>9786257843287</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Savaşçı</t>
+          <t>Elif ve Burak'ın Yaz Tatili - Niksar Macerası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257843195</t>
+          <t>9786257843263</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>O’sen’sin</t>
+          <t>Düşümdeki Peygamber Hz. Muhammed’in (S.A.V) Gölgesinde</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257843188</t>
+          <t>9786257843249</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Küpü</t>
+          <t>Yukarı Köyün Delileri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257843171</t>
+          <t>9786257843232</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Abbara Gölgeleri</t>
+          <t>Put Kır’an İns’an</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>800</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257843164</t>
+          <t>9786257843218</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Fer</t>
+          <t>Seven Sevdiğini Söylesin</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257843133</t>
+          <t>9786257843201</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Başarı Yolunda İletişim Becerileri</t>
+          <t>Savaşçı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257843157</t>
+          <t>9786257843195</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Başarı Yolunda Bahanem Yok</t>
+          <t>O’sen’sin</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257843140</t>
+          <t>9786257843188</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Başarı Yolunda Bakış Açılarımız</t>
+          <t>Bilgi Küpü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059322669</t>
+          <t>9786257843171</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Çile</t>
+          <t>Abbara Gölgeleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059322676</t>
+          <t>9786257843164</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Haram Lokma</t>
+          <t>Fer</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>16</v>
+        <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059322652</t>
+          <t>9786257843133</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gafiller</t>
+          <t>Başarı Yolunda İletişim Becerileri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>15</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059322706</t>
+          <t>9786257843157</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Sabah</t>
+          <t>Başarı Yolunda Bahanem Yok</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>20</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059322690</t>
+          <t>9786257843140</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Annenin Feryadı</t>
+          <t>Başarı Yolunda Bakış Açılarımız</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059322683</t>
+          <t>9786059322669</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dinmeyen Gözyaşları</t>
+          <t>Kutsal Çile</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>15</v>
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059322294</t>
+          <t>9786059322676</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Beni Güzel Hatırla</t>
+          <t>Haram Lokma</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>230</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059322560</t>
+          <t>9786059322652</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Selahaddin Eyyübi</t>
+          <t>Gafiller</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059322614</t>
+          <t>9786059322706</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Çağrı</t>
+          <t>Beklenen Sabah</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059322546</t>
+          <t>9786059322690</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Adam</t>
+          <t>Bir Annenin Feryadı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>130</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059322522</t>
+          <t>9786059322683</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Şehir Felluce</t>
+          <t>Dinmeyen Gözyaşları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059322515</t>
+          <t>9786059322294</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İblis</t>
+          <t>Beni Güzel Hatırla</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059322447</t>
+          <t>9786059322560</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Gözyaşları</t>
+          <t>Selahaddin Eyyübi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059322454</t>
+          <t>9786059322614</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Gözyaşları 2</t>
+          <t>Özgürlüğe Çağrı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059322423</t>
+          <t>9786059322546</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Akıbet</t>
+          <t>Meçhul Adam</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059322577</t>
+          <t>9786059322522</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Batı ve İslam</t>
+          <t>Kıyamet Şehir Felluce</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059322584</t>
+          <t>9786059322515</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Takip</t>
+          <t>İblis</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059322645</t>
+          <t>9786059322447</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Said Havva - Tavsiyeler</t>
+          <t>Direnişin Gözyaşları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059322638</t>
+          <t>9786059322454</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hasan En Nedvi - Tavsiyeler</t>
+          <t>Direnişin Gözyaşları 2</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>10</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059322621</t>
+          <t>9786059322423</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Yusuf El Kardavi - Tavsiyeler</t>
+          <t>Akıbet</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>60</v>
+        <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059322270</t>
+          <t>9786059322577</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Zerdüştlik</t>
+          <t>Türkiye Batı ve İslam</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059322225</t>
+          <t>9786059322584</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yahudilik</t>
+          <t>Takip</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>18</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059322287</t>
+          <t>9786059322645</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm</t>
+          <t>Said Havva - Tavsiyeler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059322256</t>
+          <t>9786059322638</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Süryanilik</t>
+          <t>Hasan En Nedvi - Tavsiyeler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059322249</t>
+          <t>9786059322621</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sihizm</t>
+          <t>Yusuf El Kardavi - Tavsiyeler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059322195</t>
+          <t>9786059322270</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet</t>
+          <t>Zerdüştlik</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059322188</t>
+          <t>9786059322225</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlık</t>
+          <t>Yahudilik</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059322218</t>
+          <t>9786059322287</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm</t>
+          <t>Şamanizm</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059322201</t>
+          <t>9786059322256</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Budizm</t>
+          <t>Süryanilik</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257843096</t>
+          <t>9786059322249</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Annemin Çeyiz Sandığı</t>
+          <t>Sihizm</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059322355</t>
+          <t>9786059322195</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>7 Ayna</t>
+          <t>İslamiyet</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059322485</t>
+          <t>9786059322188</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İdamlık Genç</t>
+          <t>Hristiyanlık</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059322478</t>
+          <t>9786059322218</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Gülü</t>
+          <t>Hinduizm</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059322461</t>
+          <t>9786059322201</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Harcandık</t>
+          <t>Budizm</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059322492</t>
+          <t>9786257843096</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İmamın Manken Kızı</t>
+          <t>Annemin Çeyiz Sandığı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059322508</t>
+          <t>9786059322355</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Gençliğin İmanını Sorularla Çaldılar ?</t>
+          <t>7 Ayna</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059322607</t>
+          <t>9786059322485</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Çin İşkencesi</t>
+          <t>İdamlık Genç</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059322430</t>
+          <t>9786059322478</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bize Nasıl Kıydınız?</t>
+          <t>Hristiyan Gülü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059322393</t>
+          <t>9786059322461</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Kutub Tavsiyeler</t>
+          <t>Harcandık</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059322379</t>
+          <t>9786059322492</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Meşhur Tavsiyeler</t>
+          <t>İmamın Manken Kızı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>60</v>
+        <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059322362</t>
+          <t>9786059322508</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ebu'l A'la Mevdudi Tavsiyeler</t>
+          <t>Gençliğin İmanını Sorularla Çaldılar ?</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059322386</t>
+          <t>9786059322607</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Malcom X Tavsiyeleri</t>
+          <t>Çin İşkencesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059322317</t>
+          <t>9786059322430</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hasan El Benna Tavsiyeler</t>
+          <t>Bize Nasıl Kıydınız?</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>10</v>
+        <v>23</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059322416</t>
+          <t>9786059322393</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Fethi Yeken Tavsiyeler</t>
+          <t>Seyyid Kutub Tavsiyeler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059322539</t>
+          <t>9786059322379</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>Mustafa Meşhur Tavsiyeler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>21</v>
+        <v>60</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059322140</t>
+          <t>9786059322362</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanımda Dağlar Yıkıldı</t>
+          <t>Ebu'l A'la Mevdudi Tavsiyeler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059322591</t>
+          <t>9786059322386</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Azabı</t>
+          <t>Malcom X Tavsiyeleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059322553</t>
+          <t>9786059322317</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sabıkalı ve Dul</t>
+          <t>Hasan El Benna Tavsiyeler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059322133</t>
+          <t>9786059322416</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Tito</t>
+          <t>Fethi Yeken Tavsiyeler</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059322409</t>
+          <t>9786059322539</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Aliya İzzetbegoviç Tavsiyeler</t>
+          <t>Maria</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059322232</t>
+          <t>9786059322140</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihi</t>
+          <t>Sol Yanımda Dağlar Yıkıldı</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059322096</t>
+          <t>9786059322591</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Aliya</t>
+          <t>Vicdan Azabı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>60</v>
+        <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257843119</t>
+          <t>9786059322553</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Bir Gezi Günlüğü</t>
+          <t>Sabıkalı ve Dul</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257843072</t>
+          <t>9786059322133</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Sevda</t>
+          <t>Tito</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257843126</t>
+          <t>9786059322409</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kırk</t>
+          <t>Aliya İzzetbegoviç Tavsiyeler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257843041</t>
+          <t>9786059322232</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Mısralar</t>
+          <t>Dinler Tarihi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050661934</t>
+          <t>9786059322096</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Romanlar Tarihi</t>
+          <t>Aliya</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056931178</t>
+          <t>9786257843119</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Lazlar Tarihi</t>
+          <t>Neşeli Bir Gezi Günlüğü</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056931185</t>
+          <t>9786257843072</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kürtler Tarihi</t>
+          <t>Aykırı Sevda</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050661910</t>
+          <t>9786257843126</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gürcüler Tarihi</t>
+          <t>Kırk</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786050661903</t>
+          <t>9786257843041</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Çerkesler Tarihi</t>
+          <t>Sessiz Mısralar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050661927</t>
+          <t>9786050661934</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Boşnaklar Tarihi</t>
+          <t>Romanlar Tarihi</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786050661965</t>
+          <t>9786056931178</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Arnavutlar Tarihi</t>
+          <t>Lazlar Tarihi</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786050661972</t>
+          <t>9786056931185</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Araplar Tarihi</t>
+          <t>Kürtler Tarihi</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056931192</t>
+          <t>9786050661910</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Zazalar Tarihi</t>
+          <t>Gürcüler Tarihi</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056931161</t>
+          <t>9786050661903</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Türkler Tarihi</t>
+          <t>Çerkesler Tarihi</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257843089</t>
+          <t>9786050661927</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Ötesinde Ne Var ?</t>
+          <t>Boşnaklar Tarihi</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257843102</t>
+          <t>9786050661965</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Pamuk’u Çok Özledim</t>
+          <t>Arnavutlar Tarihi</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786050661941</t>
+          <t>9786050661972</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yezidilik</t>
+          <t>Araplar Tarihi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257843027</t>
+          <t>9786056931192</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yahudilik</t>
+          <t>Zazalar Tarihi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786050661989</t>
+          <t>9786056931161</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm</t>
+          <t>Türkler Tarihi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786050661996</t>
+          <t>9786257843089</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Süryanilik</t>
+          <t>Ölümün Ötesinde Ne Var ?</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257843003</t>
+          <t>9786257843102</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet</t>
+          <t>Pamuk’u Çok Özledim</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786050661958</t>
+          <t>9786050661941</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm</t>
+          <t>Yezidilik</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>25</v>
+        <v>180</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257843010</t>
+          <t>9786257843027</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlik</t>
+          <t>Yahudilik</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257843034</t>
+          <t>9786050661989</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Budizm</t>
+          <t>Şamanizm</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>30</v>
+        <v>180</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056931154</t>
+          <t>9786050661996</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Hayallerine Uçan Güvercinler</t>
+          <t>Süryanilik</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056931130</t>
+          <t>9786257843003</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Pelda</t>
+          <t>İslamiyet</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056931147</t>
+          <t>9786050661958</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Bir Melek Hikayesi</t>
+          <t>Hinduizm</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257843065</t>
+          <t>9786257843010</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Efsun</t>
+          <t>Hıristiyanlik</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257843058</t>
+          <t>9786257843034</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>DNA'ya Dayalı Zazaların Kökeni</t>
+          <t>Budizm</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056931109</t>
+          <t>9786056931154</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Kaleminden</t>
+          <t>Hayallerine Uçan Güvercinler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786056931116</t>
+          <t>9786056931130</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Çay Çiçeğim</t>
+          <t>Pelda</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056931123</t>
+          <t>9786056931147</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>18+3</t>
+          <t>Bir Melek Hikayesi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052196090</t>
+          <t>9786257843065</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Sözü</t>
+          <t>Efsun</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
+          <t>9786257843058</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>DNA'ya Dayalı Zazaların Kökeni</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786056931109</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimin Kaleminden</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786056931116</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Çay Çiçeğim</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786056931123</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>18+3</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786052196090</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Kelebek Sözü</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
           <t>9786257843478</t>
         </is>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Beyanat</t>
         </is>
       </c>
-      <c r="C120" s="1">
+      <c r="C125" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>