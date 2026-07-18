--- v1 (2026-05-21)
+++ v2 (2026-07-18)
@@ -85,1900 +85,1990 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757843492</t>
+          <t>9786257843553</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sion’un Karanlığı Temriz Adası</t>
+          <t>Z Kuşağından Elif'e</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257843515</t>
+          <t>9786257843584</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Garip</t>
+          <t>İzler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257843522</t>
+          <t>9786257843577</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İki Üzüm Tanesi</t>
+          <t>Gürültü Çağında Sessiz Soluk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257843508</t>
+          <t>9786257843560</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Son İlk Gün</t>
+          <t>Bizim Köyde Huzur Var</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257843485</t>
+          <t>9786257843546</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İslami Pedagoji</t>
+          <t>Kaybolanlar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257843454</t>
+          <t>9786257843539</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Başkasının Derdini Duymadan Derdim Var Deme</t>
+          <t>Eski Kalem Özbekçe</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257843461</t>
+          <t>9789757843492</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Özümden Sözüme</t>
+          <t>Sion’un Karanlığı Temriz Adası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>600</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257843430</t>
+          <t>9786257843515</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Asil ve Asi</t>
+          <t>Garip</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>330</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257843423</t>
+          <t>9786257843522</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Makamların Manevi Hüviyetleri</t>
+          <t>İki Üzüm Tanesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257843416</t>
+          <t>9786257843508</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Adı Yüzgara Yazılan</t>
+          <t>Son İlk Gün</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257843409</t>
+          <t>9786257843485</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hocazade'nin Aşk Öyküsü</t>
+          <t>İslami Pedagoji</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257843393</t>
+          <t>9786257843454</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Merhametli Dedem</t>
+          <t>Başkasının Derdini Duymadan Derdim Var Deme</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257843386</t>
+          <t>9786257843461</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Göğe Sürgün Cümleler</t>
+          <t>Özümden Sözüme</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257843379</t>
+          <t>9786257843430</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tereke</t>
+          <t>Asil ve Asi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257843362</t>
+          <t>9786257843423</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çalışkan Arı Kuki</t>
+          <t>Makamların Manevi Hüviyetleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758719051</t>
+          <t>9786257843416</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde Öğretim Yönetim Ve Teknikler</t>
+          <t>Adı Yüzgara Yazılan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789758719082</t>
+          <t>9786257843409</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde Okuma ve Anlama Becerilerinin Geliştirilmesi</t>
+          <t>Hocazade'nin Aşk Öyküsü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257843331</t>
+          <t>9786257843393</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde Telaffuz Eğitimi</t>
+          <t>Merhametli Dedem</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257843355</t>
+          <t>9786257843386</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde Kelime Bilgisi ve Sözcük Dağarcığı Geliştirme</t>
+          <t>Göğe Sürgün Cümleler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257843348</t>
+          <t>9786257843379</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde Çocuklar İçin Türkçe Öğretimi</t>
+          <t>Tereke</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257843324</t>
+          <t>9786257843362</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Modernleşmenin Eşiğinde Giyim Kuşam Telakkimiz</t>
+          <t>Çalışkan Arı Kuki</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257843225</t>
+          <t>9789758719051</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gezegenlerin Dansı</t>
+          <t>Yabancılara Türkçe Öğretiminde Öğretim Yönetim Ve Teknikler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257843300</t>
+          <t>9789758719082</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Diksiyon Doğru Türkçe Güzel ve Etkili Konuşma</t>
+          <t>Yabancılara Türkçe Öğretiminde Okuma ve Anlama Becerilerinin Geliştirilmesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257843256</t>
+          <t>9786257843331</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Son Çağrı Doğuş</t>
+          <t>Yabancılara Türkçe Öğretiminde Telaffuz Eğitimi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>2000</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257843294</t>
+          <t>9786257843355</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Beden Dili Rahatlatan ve Güven Kazandıran</t>
+          <t>Yabancılara Türkçe Öğretiminde Kelime Bilgisi ve Sözcük Dağarcığı Geliştirme</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257843287</t>
+          <t>9786257843348</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Elif ve Burak'ın Yaz Tatili - Niksar Macerası</t>
+          <t>Yabancılara Türkçe Öğretiminde Çocuklar İçin Türkçe Öğretimi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257843263</t>
+          <t>9786257843324</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Düşümdeki Peygamber Hz. Muhammed’in (S.A.V) Gölgesinde</t>
+          <t>Modernleşmenin Eşiğinde Giyim Kuşam Telakkimiz</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257843249</t>
+          <t>9786257843225</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yukarı Köyün Delileri</t>
+          <t>Gezegenlerin Dansı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>80</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257843232</t>
+          <t>9786257843300</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Put Kır’an İns’an</t>
+          <t>Diksiyon Doğru Türkçe Güzel ve Etkili Konuşma</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257843218</t>
+          <t>9786257843256</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Seven Sevdiğini Söylesin</t>
+          <t>Son Çağrı Doğuş</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257843201</t>
+          <t>9786257843294</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Savaşçı</t>
+          <t>Beden Dili Rahatlatan ve Güven Kazandıran</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257843195</t>
+          <t>9786257843287</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>O’sen’sin</t>
+          <t>Elif ve Burak'ın Yaz Tatili - Niksar Macerası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>1000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257843188</t>
+          <t>9786257843263</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Küpü</t>
+          <t>Düşümdeki Peygamber Hz. Muhammed’in (S.A.V) Gölgesinde</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257843171</t>
+          <t>9786257843249</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Abbara Gölgeleri</t>
+          <t>Yukarı Köyün Delileri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257843164</t>
+          <t>9786257843232</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Fer</t>
+          <t>Put Kır’an İns’an</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>40</v>
+        <v>800</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257843133</t>
+          <t>9786257843218</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Başarı Yolunda İletişim Becerileri</t>
+          <t>Seven Sevdiğini Söylesin</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257843157</t>
+          <t>9786257843201</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Başarı Yolunda Bahanem Yok</t>
+          <t>Savaşçı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257843140</t>
+          <t>9786257843195</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Başarı Yolunda Bakış Açılarımız</t>
+          <t>O’sen’sin</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059322669</t>
+          <t>9786257843188</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Çile</t>
+          <t>Bilgi Küpü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059322676</t>
+          <t>9786257843171</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Haram Lokma</t>
+          <t>Abbara Gölgeleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>16</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059322652</t>
+          <t>9786257843164</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gafiller</t>
+          <t>Fer</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059322706</t>
+          <t>9786257843133</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Sabah</t>
+          <t>Başarı Yolunda İletişim Becerileri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>20</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059322690</t>
+          <t>9786257843157</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bir Annenin Feryadı</t>
+          <t>Başarı Yolunda Bahanem Yok</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>15</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059322683</t>
+          <t>9786257843140</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dinmeyen Gözyaşları</t>
+          <t>Başarı Yolunda Bakış Açılarımız</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>15</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059322294</t>
+          <t>9786059322669</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Beni Güzel Hatırla</t>
+          <t>Kutsal Çile</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>230</v>
+        <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059322560</t>
+          <t>9786059322676</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Selahaddin Eyyübi</t>
+          <t>Haram Lokma</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059322614</t>
+          <t>9786059322652</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Çağrı</t>
+          <t>Gafiller</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059322546</t>
+          <t>9786059322706</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Adam</t>
+          <t>Beklenen Sabah</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>130</v>
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059322522</t>
+          <t>9786059322690</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Şehir Felluce</t>
+          <t>Bir Annenin Feryadı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059322515</t>
+          <t>9786059322683</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İblis</t>
+          <t>Dinmeyen Gözyaşları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059322447</t>
+          <t>9786059322294</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Gözyaşları</t>
+          <t>Beni Güzel Hatırla</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059322454</t>
+          <t>9786059322560</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Gözyaşları 2</t>
+          <t>Selahaddin Eyyübi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059322423</t>
+          <t>9786059322614</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Akıbet</t>
+          <t>Özgürlüğe Çağrı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059322577</t>
+          <t>9786059322546</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Batı ve İslam</t>
+          <t>Meçhul Adam</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059322584</t>
+          <t>9786059322522</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Takip</t>
+          <t>Kıyamet Şehir Felluce</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059322645</t>
+          <t>9786059322515</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Said Havva - Tavsiyeler</t>
+          <t>İblis</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>10</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059322638</t>
+          <t>9786059322447</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hasan En Nedvi - Tavsiyeler</t>
+          <t>Direnişin Gözyaşları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059322621</t>
+          <t>9786059322454</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yusuf El Kardavi - Tavsiyeler</t>
+          <t>Direnişin Gözyaşları 2</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059322270</t>
+          <t>9786059322423</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Zerdüştlik</t>
+          <t>Akıbet</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>25</v>
+        <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059322225</t>
+          <t>9786059322577</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yahudilik</t>
+          <t>Türkiye Batı ve İslam</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>18</v>
+        <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059322287</t>
+          <t>9786059322584</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm</t>
+          <t>Takip</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>18</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059322256</t>
+          <t>9786059322645</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Süryanilik</t>
+          <t>Said Havva - Tavsiyeler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059322249</t>
+          <t>9786059322638</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sihizm</t>
+          <t>Hasan En Nedvi - Tavsiyeler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059322195</t>
+          <t>9786059322621</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet</t>
+          <t>Yusuf El Kardavi - Tavsiyeler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>18</v>
+        <v>60</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059322188</t>
+          <t>9786059322270</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlık</t>
+          <t>Zerdüştlik</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059322218</t>
+          <t>9786059322225</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm</t>
+          <t>Yahudilik</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059322201</t>
+          <t>9786059322287</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Budizm</t>
+          <t>Şamanizm</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257843096</t>
+          <t>9786059322256</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Annemin Çeyiz Sandığı</t>
+          <t>Süryanilik</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059322355</t>
+          <t>9786059322249</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>7 Ayna</t>
+          <t>Sihizm</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059322485</t>
+          <t>9786059322195</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İdamlık Genç</t>
+          <t>İslamiyet</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059322478</t>
+          <t>9786059322188</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Gülü</t>
+          <t>Hristiyanlık</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059322461</t>
+          <t>9786059322218</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Harcandık</t>
+          <t>Hinduizm</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059322492</t>
+          <t>9786059322201</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İmamın Manken Kızı</t>
+          <t>Budizm</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059322508</t>
+          <t>9786257843096</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gençliğin İmanını Sorularla Çaldılar ?</t>
+          <t>Annemin Çeyiz Sandığı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059322607</t>
+          <t>9786059322355</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Çin İşkencesi</t>
+          <t>7 Ayna</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059322430</t>
+          <t>9786059322485</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bize Nasıl Kıydınız?</t>
+          <t>İdamlık Genç</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059322393</t>
+          <t>9786059322478</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Kutub Tavsiyeler</t>
+          <t>Hristiyan Gülü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059322379</t>
+          <t>9786059322461</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Meşhur Tavsiyeler</t>
+          <t>Harcandık</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059322362</t>
+          <t>9786059322492</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ebu'l A'la Mevdudi Tavsiyeler</t>
+          <t>İmamın Manken Kızı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>60</v>
+        <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059322386</t>
+          <t>9786059322508</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Malcom X Tavsiyeleri</t>
+          <t>Gençliğin İmanını Sorularla Çaldılar ?</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059322317</t>
+          <t>9786059322607</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hasan El Benna Tavsiyeler</t>
+          <t>Çin İşkencesi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>10</v>
+        <v>21</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059322416</t>
+          <t>9786059322430</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Fethi Yeken Tavsiyeler</t>
+          <t>Bize Nasıl Kıydınız?</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>60</v>
+        <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059322539</t>
+          <t>9786059322393</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Maria</t>
+          <t>Seyyid Kutub Tavsiyeler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059322140</t>
+          <t>9786059322379</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanımda Dağlar Yıkıldı</t>
+          <t>Mustafa Meşhur Tavsiyeler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059322591</t>
+          <t>9786059322362</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Azabı</t>
+          <t>Ebu'l A'la Mevdudi Tavsiyeler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>22</v>
+        <v>60</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059322553</t>
+          <t>9786059322386</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sabıkalı ve Dul</t>
+          <t>Malcom X Tavsiyeleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059322133</t>
+          <t>9786059322317</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tito</t>
+          <t>Hasan El Benna Tavsiyeler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059322409</t>
+          <t>9786059322416</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Aliya İzzetbegoviç Tavsiyeler</t>
+          <t>Fethi Yeken Tavsiyeler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059322232</t>
+          <t>9786059322539</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihi</t>
+          <t>Maria</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>50</v>
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059322096</t>
+          <t>9786059322140</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Aliya</t>
+          <t>Sol Yanımda Dağlar Yıkıldı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257843119</t>
+          <t>9786059322591</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Bir Gezi Günlüğü</t>
+          <t>Vicdan Azabı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>150</v>
+        <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257843072</t>
+          <t>9786059322553</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Sevda</t>
+          <t>Sabıkalı ve Dul</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257843126</t>
+          <t>9786059322133</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kırk</t>
+          <t>Tito</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257843041</t>
+          <t>9786059322409</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Mısralar</t>
+          <t>Aliya İzzetbegoviç Tavsiyeler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050661934</t>
+          <t>9786059322232</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Romanlar Tarihi</t>
+          <t>Dinler Tarihi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056931178</t>
+          <t>9786059322096</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Lazlar Tarihi</t>
+          <t>Aliya</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056931185</t>
+          <t>9786257843119</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kürtler Tarihi</t>
+          <t>Neşeli Bir Gezi Günlüğü</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786050661910</t>
+          <t>9786257843072</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Gürcüler Tarihi</t>
+          <t>Aykırı Sevda</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050661903</t>
+          <t>9786257843126</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Çerkesler Tarihi</t>
+          <t>Kırk</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050661927</t>
+          <t>9786257843041</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Boşnaklar Tarihi</t>
+          <t>Sessiz Mısralar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786050661965</t>
+          <t>9786050661934</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Arnavutlar Tarihi</t>
+          <t>Romanlar Tarihi</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786050661972</t>
+          <t>9786056931178</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Araplar Tarihi</t>
+          <t>Lazlar Tarihi</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056931192</t>
+          <t>9786056931185</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Zazalar Tarihi</t>
+          <t>Kürtler Tarihi</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056931161</t>
+          <t>9786050661910</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Türkler Tarihi</t>
+          <t>Gürcüler Tarihi</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257843089</t>
+          <t>9786050661903</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Ötesinde Ne Var ?</t>
+          <t>Çerkesler Tarihi</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257843102</t>
+          <t>9786050661927</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Pamuk’u Çok Özledim</t>
+          <t>Boşnaklar Tarihi</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786050661941</t>
+          <t>9786050661965</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yezidilik</t>
+          <t>Arnavutlar Tarihi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257843027</t>
+          <t>9786050661972</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yahudilik</t>
+          <t>Araplar Tarihi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786050661989</t>
+          <t>9786056931192</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm</t>
+          <t>Zazalar Tarihi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786050661996</t>
+          <t>9786056931161</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Süryanilik</t>
+          <t>Türkler Tarihi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257843003</t>
+          <t>9786257843089</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İslamiyet</t>
+          <t>Ölümün Ötesinde Ne Var ?</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786050661958</t>
+          <t>9786257843102</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm</t>
+          <t>Pamuk’u Çok Özledim</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257843010</t>
+          <t>9786050661941</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlik</t>
+          <t>Yezidilik</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>20</v>
+        <v>180</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257843034</t>
+          <t>9786257843027</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Budizm</t>
+          <t>Yahudilik</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056931154</t>
+          <t>9786050661989</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hayallerine Uçan Güvercinler</t>
+          <t>Şamanizm</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786056931130</t>
+          <t>9786050661996</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Pelda</t>
+          <t>Süryanilik</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056931147</t>
+          <t>9786257843003</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Bir Melek Hikayesi</t>
+          <t>İslamiyet</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257843065</t>
+          <t>9786050661958</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Efsun</t>
+          <t>Hinduizm</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257843058</t>
+          <t>9786257843010</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>DNA'ya Dayalı Zazaların Kökeni</t>
+          <t>Hıristiyanlik</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786056931109</t>
+          <t>9786257843034</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Kaleminden</t>
+          <t>Budizm</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056931116</t>
+          <t>9786056931154</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Çay Çiçeğim</t>
+          <t>Hayallerine Uçan Güvercinler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056931123</t>
+          <t>9786056931130</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>18+3</t>
+          <t>Pelda</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052196090</t>
+          <t>9786056931147</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Sözü</t>
+          <t>Bir Melek Hikayesi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
+          <t>9786257843065</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Efsun</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786257843058</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>DNA'ya Dayalı Zazaların Kökeni</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786056931109</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimin Kaleminden</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786056931116</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Çay Çiçeğim</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786056931123</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>18+3</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786052196090</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Kelebek Sözü</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
           <t>9786257843478</t>
         </is>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Beyanat</t>
         </is>
       </c>
-      <c r="C125" s="1">
+      <c r="C131" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>