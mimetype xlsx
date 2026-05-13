--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -85,1000 +85,1030 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259250113</t>
+          <t>9786259250144</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Er Meydanında Destan Yazanlar</t>
+          <t>Ali Şeriati ile Düşünce Seyrimiz</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259250106</t>
+          <t>9786259250137</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aya Dönüşen Yıldız</t>
+          <t>Babamla Anılarım</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259544991</t>
+          <t>9786259250113</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Pervane</t>
+          <t>Er Meydanında Destan Yazanlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259544984</t>
+          <t>9786259250106</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Nura</t>
+          <t>Aya Dönüşen Yıldız</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259544977</t>
+          <t>9786259544991</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar Koparılmaz</t>
+          <t>Üçüncü Pervane</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259544960</t>
+          <t>9786259544984</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Senuber</t>
+          <t>Nura</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259544946</t>
+          <t>9786259544977</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İslamcılık ve Aydın Anatomisi</t>
+          <t>Yıldızlar Koparılmaz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259544953</t>
+          <t>9786259544960</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yalınayak Savaş</t>
+          <t>Senuber</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259544922</t>
+          <t>9786259544946</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Madalya ve İzin</t>
+          <t>Türkiye’de İslamcılık ve Aydın Anatomisi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259544939</t>
+          <t>9786259544953</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ölümcül Kadının İkinci Defni</t>
+          <t>Yalınayak Savaş</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256799400</t>
+          <t>9786259544922</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mikonos’un Hayaleti</t>
+          <t>Madalya ve İzin</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259544915</t>
+          <t>9786259544939</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hacı Celal</t>
+          <t>Ölümcül Kadının İkinci Defni</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259544908</t>
+          <t>9786256799400</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Güney’den Mektuplar</t>
+          <t>Mikonos’un Hayaleti</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786254446290</t>
+          <t>9786259544915</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Şafakta Şehadet</t>
+          <t>Hacı Celal</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786254446283</t>
+          <t>9786259544908</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kayıtsız Ali</t>
+          <t>Güney’den Mektuplar</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786254446276</t>
+          <t>9786254446290</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kına Şenliği</t>
+          <t>Şafakta Şehadet</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786254446269</t>
+          <t>9786254446283</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tel Aviv Düştü</t>
+          <t>Kayıtsız Ali</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256799424</t>
+          <t>9786254446276</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Geri Dönüş</t>
+          <t>Kına Şenliği</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256799110</t>
+          <t>9786254446269</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sönmeyen Ateş</t>
+          <t>Tel Aviv Düştü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257555982</t>
+          <t>9786256799424</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ben Gazi Değilim</t>
+          <t>Geri Dönüş</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257555814</t>
+          <t>9786256799110</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Geldi</t>
+          <t>Sönmeyen Ateş</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257555647</t>
+          <t>9786257555982</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Güçlü İran</t>
+          <t>Ben Gazi Değilim</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257555630</t>
+          <t>9786257555814</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Filistin Meselesi</t>
+          <t>Sonbahar Geldi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257555449</t>
+          <t>9786257555647</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Süleymani’nin Sırları</t>
+          <t>Güçlü İran</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786254446252</t>
+          <t>9786257555630</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Akik Taşının Sırrı</t>
+          <t>Filistin Meselesi</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257555272</t>
+          <t>9786257555449</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mucizesiz Peygamber</t>
+          <t>Süleymani’nin Sırları</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786254446238</t>
+          <t>9786254446252</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Allah Vardı ve Başka Hiçbir Şey Yoktu</t>
+          <t>Kırmızı Akik Taşının Sırrı</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257555289</t>
+          <t>9786257555272</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Benim Tanıdığım Hacı Kasım</t>
+          <t>Mucizesiz Peygamber</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786254446245</t>
+          <t>9786254446238</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Samsun Macerası</t>
+          <t>Allah Vardı ve Başka Hiçbir Şey Yoktu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257555296</t>
+          <t>9786257555289</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Şeyden Korkmuyordum</t>
+          <t>Benim Tanıdığım Hacı Kasım</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055030858</t>
+          <t>9786254446245</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İmam Hamenei'nin Düşüncesinde Akıllı Savunma</t>
+          <t>Samsun Macerası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055030643</t>
+          <t>9786257555296</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ayetullah Hamanei’nin Siyaset Felsefesi (Ciltli)</t>
+          <t>Hiçbir Şeyden Korkmuyordum</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055030636</t>
+          <t>9786055030858</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Genç Müslümanın Test Kitabı</t>
+          <t>İmam Hamenei'nin Düşüncesinde Akıllı Savunma</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055030216</t>
+          <t>9786055030643</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Şehadet</t>
+          <t>Ayetullah Hamanei’nin Siyaset Felsefesi (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055030209</t>
+          <t>9786055030636</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğünü Bekleyen Toprak Filistin</t>
+          <t>Genç Müslümanın Test Kitabı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058616141</t>
+          <t>9786055030216</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Fethi Şikaki ve İslami Cihad</t>
+          <t>Aşk-ı Şehadet</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056323874</t>
+          <t>9786055030209</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ortadünya Jeopolitiğinde İslami Uyanış</t>
+          <t>Özgürlüğünü Bekleyen Toprak Filistin</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058704671</t>
+          <t>9786058616141</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Lübnan’da Direniş’in Mimarı İmam Musa Sadr</t>
+          <t>Fethi Şikaki ve İslami Cihad</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055030971</t>
+          <t>9786056323874</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Küresel İslami Direnişin Mimarı Hizbullah'ın Komutanı Şehid İmad Muğniye</t>
+          <t>Ortadünya Jeopolitiğinde İslami Uyanış</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056323836</t>
+          <t>9786058704671</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İslami Birlik</t>
+          <t>Lübnan’da Direniş’in Mimarı İmam Musa Sadr</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058704626</t>
+          <t>9786055030971</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Direniş’in Dili</t>
+          <t>Küresel İslami Direnişin Mimarı Hizbullah'ın Komutanı Şehid İmad Muğniye</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055030292</t>
+          <t>9786056323836</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aşura Felsefesi - 72 Konuşma</t>
+          <t>İslami Birlik</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055030285</t>
+          <t>9786058704626</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>250 Yıllık İnsan - Ehl-i Beyt'in İki Yüz Elli Yıllık Mücadele Tarihi</t>
+          <t>Direniş’in Dili</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055030384</t>
+          <t>9786055030292</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Lübnan İslami Direnişi Hizbullah’ın Kurucu Lideri Şehid: Seyyid Abbas Musavi</t>
+          <t>Aşura Felsefesi - 72 Konuşma</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055030377</t>
+          <t>9786055030285</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Devrim’in Evladı</t>
+          <t>250 Yıllık İnsan - Ehl-i Beyt'in İki Yüz Elli Yıllık Mücadele Tarihi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055030117</t>
+          <t>9786055030384</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yüce Nur : Hz. Muhammed Mustafa (s.a.a.)</t>
+          <t>Lübnan İslami Direnişi Hizbullah’ın Kurucu Lideri Şehid: Seyyid Abbas Musavi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055030278</t>
+          <t>9786055030377</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kerbela Kıyamında Avam ve Havass</t>
+          <t>Devrim’in Evladı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257055314</t>
+          <t>9786055030117</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Şehit Hacı Kasım Süleymani Mektebi</t>
+          <t>Yüce Nur : Hz. Muhammed Mustafa (s.a.a.)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257055291</t>
+          <t>9786055030278</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Ali Hamaney’in Zindan ve Sürgün Hatıraları</t>
+          <t>Kerbela Kıyamında Avam ve Havass</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786254446214</t>
+          <t>9786257055314</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İbrahim’in Güzel Allah’ı</t>
+          <t>Şehit Hacı Kasım Süleymani Mektebi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786254446207</t>
+          <t>9786257055291</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Güneş Ülkesinden Gelen Anne</t>
+          <t>Seyyid Ali Hamaney’in Zindan ve Sürgün Hatıraları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056323805</t>
+          <t>9786254446214</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Irak’ta İşgal ve Direniş</t>
+          <t>İbrahim’in Güzel Allah’ı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058616127</t>
+          <t>9786254446207</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Güneş’e Övgü</t>
+          <t>Güneş Ülkesinden Gelen Anne</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257055017</t>
+          <t>9786056323805</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Siyasi ve Tarihi Söyleşiler</t>
+          <t>Irak’ta İşgal ve Direniş</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257055000</t>
+          <t>9786058616127</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İbrahim'e Selam 2</t>
+          <t>Güneş’e Övgü</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055030995</t>
+          <t>9786257055017</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İran Hanım'ın Hatıratı</t>
+          <t>Siyasi ve Tarihi Söyleşiler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257055208</t>
+          <t>9786257055000</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Bedreddin El-Husi ve Yemen Direnişi</t>
+          <t>İbrahim'e Selam 2</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055030964</t>
+          <t>9786055030995</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İmam'ın Küçük Askeri</t>
+          <t>İran Hanım'ın Hatıratı</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055030827</t>
+          <t>9786257055208</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İmam Hamenei'nin Penceresinden İslam'da Savunma</t>
+          <t>Hüseyin Bedreddin El-Husi ve Yemen Direnişi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257055109</t>
+          <t>9786055030964</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Direniş’in Otuz Yılı</t>
+          <t>İmam'ın Küçük Askeri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257055048</t>
+          <t>9786055030827</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hacı Kasım Süleymani ve Harem Savunucuları</t>
+          <t>İmam Hamenei'nin Penceresinden İslam'da Savunma</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257055024</t>
+          <t>9786257055109</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çamran Mazlumdu</t>
+          <t>Direniş’in Otuz Yılı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055030803</t>
+          <t>9786257055048</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İmam Seyyid Ali Hamanei</t>
+          <t>Hacı Kasım Süleymani ve Harem Savunucuları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
+          <t>9786257055024</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Çamran Mazlumdu</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786055030803</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>İmam Seyyid Ali Hamanei</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
           <t>9786055030780</t>
         </is>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Su Ölümsüzdür</t>
         </is>
       </c>
-      <c r="C65" s="1">
+      <c r="C67" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>