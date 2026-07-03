--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1030 +85,1045 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259250144</t>
+          <t>9786259250151</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ali Şeriati ile Düşünce Seyrimiz</t>
+          <t>Canfeda</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259250137</t>
+          <t>9786259250144</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Babamla Anılarım</t>
+          <t>Ali Şeriati ile Düşünce Seyrimiz</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259250113</t>
+          <t>9786259250137</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Er Meydanında Destan Yazanlar</t>
+          <t>Babamla Anılarım</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259250106</t>
+          <t>9786259250113</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aya Dönüşen Yıldız</t>
+          <t>Er Meydanında Destan Yazanlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259544991</t>
+          <t>9786259250106</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Pervane</t>
+          <t>Aya Dönüşen Yıldız</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259544984</t>
+          <t>9786259544991</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Nura</t>
+          <t>Üçüncü Pervane</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259544977</t>
+          <t>9786259544984</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar Koparılmaz</t>
+          <t>Nura</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259544960</t>
+          <t>9786259544977</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Senuber</t>
+          <t>Yıldızlar Koparılmaz</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259544946</t>
+          <t>9786259544960</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İslamcılık ve Aydın Anatomisi</t>
+          <t>Senuber</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259544953</t>
+          <t>9786259544946</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yalınayak Savaş</t>
+          <t>Türkiye’de İslamcılık ve Aydın Anatomisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259544922</t>
+          <t>9786259544953</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Madalya ve İzin</t>
+          <t>Yalınayak Savaş</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259544939</t>
+          <t>9786259544922</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ölümcül Kadının İkinci Defni</t>
+          <t>Madalya ve İzin</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256799400</t>
+          <t>9786259544939</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mikonos’un Hayaleti</t>
+          <t>Ölümcül Kadının İkinci Defni</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259544915</t>
+          <t>9786256799400</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hacı Celal</t>
+          <t>Mikonos’un Hayaleti</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259544908</t>
+          <t>9786259544915</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Güney’den Mektuplar</t>
+          <t>Hacı Celal</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786254446290</t>
+          <t>9786259544908</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Şafakta Şehadet</t>
+          <t>Güney’den Mektuplar</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786254446283</t>
+          <t>9786254446290</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kayıtsız Ali</t>
+          <t>Şafakta Şehadet</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786254446276</t>
+          <t>9786254446283</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kına Şenliği</t>
+          <t>Kayıtsız Ali</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786254446269</t>
+          <t>9786254446276</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tel Aviv Düştü</t>
+          <t>Kına Şenliği</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256799424</t>
+          <t>9786254446269</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Geri Dönüş</t>
+          <t>Tel Aviv Düştü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256799110</t>
+          <t>9786256799424</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sönmeyen Ateş</t>
+          <t>Geri Dönüş</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257555982</t>
+          <t>9786256799110</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ben Gazi Değilim</t>
+          <t>Sönmeyen Ateş</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257555814</t>
+          <t>9786257555982</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Geldi</t>
+          <t>Ben Gazi Değilim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257555647</t>
+          <t>9786257555814</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Güçlü İran</t>
+          <t>Sonbahar Geldi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257555630</t>
+          <t>9786257555647</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Filistin Meselesi</t>
+          <t>Güçlü İran</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257555449</t>
+          <t>9786257555630</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Süleymani’nin Sırları</t>
+          <t>Filistin Meselesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786254446252</t>
+          <t>9786257555449</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Akik Taşının Sırrı</t>
+          <t>Süleymani’nin Sırları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257555272</t>
+          <t>9786254446252</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mucizesiz Peygamber</t>
+          <t>Kırmızı Akik Taşının Sırrı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786254446238</t>
+          <t>9786257555272</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Allah Vardı ve Başka Hiçbir Şey Yoktu</t>
+          <t>Mucizesiz Peygamber</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257555289</t>
+          <t>9786254446238</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Benim Tanıdığım Hacı Kasım</t>
+          <t>Allah Vardı ve Başka Hiçbir Şey Yoktu</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786254446245</t>
+          <t>9786257555289</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Samsun Macerası</t>
+          <t>Benim Tanıdığım Hacı Kasım</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257555296</t>
+          <t>9786254446245</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Şeyden Korkmuyordum</t>
+          <t>Samsun Macerası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055030858</t>
+          <t>9786257555296</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İmam Hamenei'nin Düşüncesinde Akıllı Savunma</t>
+          <t>Hiçbir Şeyden Korkmuyordum</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055030643</t>
+          <t>9786055030858</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ayetullah Hamanei’nin Siyaset Felsefesi (Ciltli)</t>
+          <t>İmam Hamenei'nin Düşüncesinde Akıllı Savunma</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>700</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055030636</t>
+          <t>9786055030643</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Genç Müslümanın Test Kitabı</t>
+          <t>Ayetullah Hamanei’nin Siyaset Felsefesi (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055030216</t>
+          <t>9786055030636</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Şehadet</t>
+          <t>Genç Müslümanın Test Kitabı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055030209</t>
+          <t>9786055030216</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğünü Bekleyen Toprak Filistin</t>
+          <t>Aşk-ı Şehadet</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058616141</t>
+          <t>9786055030209</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Fethi Şikaki ve İslami Cihad</t>
+          <t>Özgürlüğünü Bekleyen Toprak Filistin</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056323874</t>
+          <t>9786058616141</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ortadünya Jeopolitiğinde İslami Uyanış</t>
+          <t>Fethi Şikaki ve İslami Cihad</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058704671</t>
+          <t>9786056323874</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Lübnan’da Direniş’in Mimarı İmam Musa Sadr</t>
+          <t>Ortadünya Jeopolitiğinde İslami Uyanış</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055030971</t>
+          <t>9786058704671</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Küresel İslami Direnişin Mimarı Hizbullah'ın Komutanı Şehid İmad Muğniye</t>
+          <t>Lübnan’da Direniş’in Mimarı İmam Musa Sadr</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056323836</t>
+          <t>9786055030971</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İslami Birlik</t>
+          <t>Küresel İslami Direnişin Mimarı Hizbullah'ın Komutanı Şehid İmad Muğniye</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058704626</t>
+          <t>9786056323836</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Direniş’in Dili</t>
+          <t>İslami Birlik</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055030292</t>
+          <t>9786058704626</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aşura Felsefesi - 72 Konuşma</t>
+          <t>Direniş’in Dili</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055030285</t>
+          <t>9786055030292</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>250 Yıllık İnsan - Ehl-i Beyt'in İki Yüz Elli Yıllık Mücadele Tarihi</t>
+          <t>Aşura Felsefesi - 72 Konuşma</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055030384</t>
+          <t>9786055030285</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Lübnan İslami Direnişi Hizbullah’ın Kurucu Lideri Şehid: Seyyid Abbas Musavi</t>
+          <t>250 Yıllık İnsan - Ehl-i Beyt'in İki Yüz Elli Yıllık Mücadele Tarihi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055030377</t>
+          <t>9786055030384</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Devrim’in Evladı</t>
+          <t>Lübnan İslami Direnişi Hizbullah’ın Kurucu Lideri Şehid: Seyyid Abbas Musavi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055030117</t>
+          <t>9786055030377</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yüce Nur : Hz. Muhammed Mustafa (s.a.a.)</t>
+          <t>Devrim’in Evladı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055030278</t>
+          <t>9786055030117</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kerbela Kıyamında Avam ve Havass</t>
+          <t>Yüce Nur : Hz. Muhammed Mustafa (s.a.a.)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257055314</t>
+          <t>9786055030278</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Şehit Hacı Kasım Süleymani Mektebi</t>
+          <t>Kerbela Kıyamında Avam ve Havass</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257055291</t>
+          <t>9786257055314</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Ali Hamaney’in Zindan ve Sürgün Hatıraları</t>
+          <t>Şehit Hacı Kasım Süleymani Mektebi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786254446214</t>
+          <t>9786257055291</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İbrahim’in Güzel Allah’ı</t>
+          <t>Seyyid Ali Hamaney’in Zindan ve Sürgün Hatıraları</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786254446207</t>
+          <t>9786254446214</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Güneş Ülkesinden Gelen Anne</t>
+          <t>İbrahim’in Güzel Allah’ı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056323805</t>
+          <t>9786254446207</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Irak’ta İşgal ve Direniş</t>
+          <t>Güneş Ülkesinden Gelen Anne</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058616127</t>
+          <t>9786056323805</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Güneş’e Övgü</t>
+          <t>Irak’ta İşgal ve Direniş</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257055017</t>
+          <t>9786058616127</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Siyasi ve Tarihi Söyleşiler</t>
+          <t>Güneş’e Övgü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257055000</t>
+          <t>9786257055017</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İbrahim'e Selam 2</t>
+          <t>Siyasi ve Tarihi Söyleşiler</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055030995</t>
+          <t>9786257055000</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İran Hanım'ın Hatıratı</t>
+          <t>İbrahim'e Selam 2</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257055208</t>
+          <t>9786055030995</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Bedreddin El-Husi ve Yemen Direnişi</t>
+          <t>İran Hanım'ın Hatıratı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055030964</t>
+          <t>9786257055208</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İmam'ın Küçük Askeri</t>
+          <t>Hüseyin Bedreddin El-Husi ve Yemen Direnişi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055030827</t>
+          <t>9786055030964</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İmam Hamenei'nin Penceresinden İslam'da Savunma</t>
+          <t>İmam'ın Küçük Askeri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257055109</t>
+          <t>9786055030827</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Direniş’in Otuz Yılı</t>
+          <t>İmam Hamenei'nin Penceresinden İslam'da Savunma</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257055048</t>
+          <t>9786257055109</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hacı Kasım Süleymani ve Harem Savunucuları</t>
+          <t>Direniş’in Otuz Yılı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257055024</t>
+          <t>9786257055048</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çamran Mazlumdu</t>
+          <t>Hacı Kasım Süleymani ve Harem Savunucuları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055030803</t>
+          <t>9786257055024</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İmam Seyyid Ali Hamanei</t>
+          <t>Çamran Mazlumdu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
+          <t>9786055030803</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>İmam Seyyid Ali Hamanei</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
           <t>9786055030780</t>
         </is>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Su Ölümsüzdür</t>
         </is>
       </c>
-      <c r="C67" s="1">
+      <c r="C68" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>