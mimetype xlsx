--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,1045 +85,1060 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259250151</t>
+          <t>9786259250120</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Canfeda</t>
+          <t>İsrail'in Çöküşü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>270</v>
+        <v>470</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259250144</t>
+          <t>9786259250151</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ali Şeriati ile Düşünce Seyrimiz</t>
+          <t>Canfeda</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259250137</t>
+          <t>9786259250144</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Babamla Anılarım</t>
+          <t>Ali Şeriati ile Düşünce Seyrimiz</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259250113</t>
+          <t>9786259250137</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Er Meydanında Destan Yazanlar</t>
+          <t>Babamla Anılarım</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259250106</t>
+          <t>9786259250113</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aya Dönüşen Yıldız</t>
+          <t>Er Meydanında Destan Yazanlar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259544991</t>
+          <t>9786259250106</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Pervane</t>
+          <t>Aya Dönüşen Yıldız</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259544984</t>
+          <t>9786259544991</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Nura</t>
+          <t>Üçüncü Pervane</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259544977</t>
+          <t>9786259544984</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar Koparılmaz</t>
+          <t>Nura</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259544960</t>
+          <t>9786259544977</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Senuber</t>
+          <t>Yıldızlar Koparılmaz</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259544946</t>
+          <t>9786259544960</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İslamcılık ve Aydın Anatomisi</t>
+          <t>Senuber</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259544953</t>
+          <t>9786259544946</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yalınayak Savaş</t>
+          <t>Türkiye’de İslamcılık ve Aydın Anatomisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259544922</t>
+          <t>9786259544953</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Madalya ve İzin</t>
+          <t>Yalınayak Savaş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259544939</t>
+          <t>9786259544922</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ölümcül Kadının İkinci Defni</t>
+          <t>Madalya ve İzin</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256799400</t>
+          <t>9786259544939</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mikonos’un Hayaleti</t>
+          <t>Ölümcül Kadının İkinci Defni</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259544915</t>
+          <t>9786256799400</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hacı Celal</t>
+          <t>Mikonos’un Hayaleti</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259544908</t>
+          <t>9786259544915</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Güney’den Mektuplar</t>
+          <t>Hacı Celal</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786254446290</t>
+          <t>9786259544908</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Şafakta Şehadet</t>
+          <t>Güney’den Mektuplar</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786254446283</t>
+          <t>9786254446290</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kayıtsız Ali</t>
+          <t>Şafakta Şehadet</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786254446276</t>
+          <t>9786254446283</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kına Şenliği</t>
+          <t>Kayıtsız Ali</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786254446269</t>
+          <t>9786254446276</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tel Aviv Düştü</t>
+          <t>Kına Şenliği</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256799424</t>
+          <t>9786254446269</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Geri Dönüş</t>
+          <t>Tel Aviv Düştü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256799110</t>
+          <t>9786256799424</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sönmeyen Ateş</t>
+          <t>Geri Dönüş</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257555982</t>
+          <t>9786256799110</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ben Gazi Değilim</t>
+          <t>Sönmeyen Ateş</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257555814</t>
+          <t>9786257555982</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Geldi</t>
+          <t>Ben Gazi Değilim</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257555647</t>
+          <t>9786257555814</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Güçlü İran</t>
+          <t>Sonbahar Geldi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257555630</t>
+          <t>9786257555647</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Filistin Meselesi</t>
+          <t>Güçlü İran</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257555449</t>
+          <t>9786257555630</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Süleymani’nin Sırları</t>
+          <t>Filistin Meselesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786254446252</t>
+          <t>9786257555449</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Akik Taşının Sırrı</t>
+          <t>Süleymani’nin Sırları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257555272</t>
+          <t>9786254446252</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mucizesiz Peygamber</t>
+          <t>Kırmızı Akik Taşının Sırrı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786254446238</t>
+          <t>9786257555272</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Allah Vardı ve Başka Hiçbir Şey Yoktu</t>
+          <t>Mucizesiz Peygamber</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257555289</t>
+          <t>9786254446238</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Benim Tanıdığım Hacı Kasım</t>
+          <t>Allah Vardı ve Başka Hiçbir Şey Yoktu</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786254446245</t>
+          <t>9786257555289</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Samsun Macerası</t>
+          <t>Benim Tanıdığım Hacı Kasım</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257555296</t>
+          <t>9786254446245</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Şeyden Korkmuyordum</t>
+          <t>Samsun Macerası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055030858</t>
+          <t>9786257555296</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İmam Hamenei'nin Düşüncesinde Akıllı Savunma</t>
+          <t>Hiçbir Şeyden Korkmuyordum</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055030643</t>
+          <t>9786055030858</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ayetullah Hamanei’nin Siyaset Felsefesi (Ciltli)</t>
+          <t>İmam Hamenei'nin Düşüncesinde Akıllı Savunma</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>700</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055030636</t>
+          <t>9786055030643</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Genç Müslümanın Test Kitabı</t>
+          <t>Ayetullah Hamanei’nin Siyaset Felsefesi (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055030216</t>
+          <t>9786055030636</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Şehadet</t>
+          <t>Genç Müslümanın Test Kitabı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055030209</t>
+          <t>9786055030216</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğünü Bekleyen Toprak Filistin</t>
+          <t>Aşk-ı Şehadet</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058616141</t>
+          <t>9786055030209</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Fethi Şikaki ve İslami Cihad</t>
+          <t>Özgürlüğünü Bekleyen Toprak Filistin</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056323874</t>
+          <t>9786058616141</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ortadünya Jeopolitiğinde İslami Uyanış</t>
+          <t>Fethi Şikaki ve İslami Cihad</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058704671</t>
+          <t>9786056323874</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Lübnan’da Direniş’in Mimarı İmam Musa Sadr</t>
+          <t>Ortadünya Jeopolitiğinde İslami Uyanış</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055030971</t>
+          <t>9786058704671</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Küresel İslami Direnişin Mimarı Hizbullah'ın Komutanı Şehid İmad Muğniye</t>
+          <t>Lübnan’da Direniş’in Mimarı İmam Musa Sadr</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056323836</t>
+          <t>9786055030971</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İslami Birlik</t>
+          <t>Küresel İslami Direnişin Mimarı Hizbullah'ın Komutanı Şehid İmad Muğniye</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058704626</t>
+          <t>9786056323836</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Direniş’in Dili</t>
+          <t>İslami Birlik</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055030292</t>
+          <t>9786058704626</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Aşura Felsefesi - 72 Konuşma</t>
+          <t>Direniş’in Dili</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055030285</t>
+          <t>9786055030292</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>250 Yıllık İnsan - Ehl-i Beyt'in İki Yüz Elli Yıllık Mücadele Tarihi</t>
+          <t>Aşura Felsefesi - 72 Konuşma</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055030384</t>
+          <t>9786055030285</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Lübnan İslami Direnişi Hizbullah’ın Kurucu Lideri Şehid: Seyyid Abbas Musavi</t>
+          <t>250 Yıllık İnsan - Ehl-i Beyt'in İki Yüz Elli Yıllık Mücadele Tarihi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055030377</t>
+          <t>9786055030384</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Devrim’in Evladı</t>
+          <t>Lübnan İslami Direnişi Hizbullah’ın Kurucu Lideri Şehid: Seyyid Abbas Musavi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055030117</t>
+          <t>9786055030377</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yüce Nur : Hz. Muhammed Mustafa (s.a.a.)</t>
+          <t>Devrim’in Evladı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055030278</t>
+          <t>9786055030117</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kerbela Kıyamında Avam ve Havass</t>
+          <t>Yüce Nur : Hz. Muhammed Mustafa (s.a.a.)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257055314</t>
+          <t>9786055030278</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şehit Hacı Kasım Süleymani Mektebi</t>
+          <t>Kerbela Kıyamında Avam ve Havass</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257055291</t>
+          <t>9786257055314</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Ali Hamaney’in Zindan ve Sürgün Hatıraları</t>
+          <t>Şehit Hacı Kasım Süleymani Mektebi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786254446214</t>
+          <t>9786257055291</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İbrahim’in Güzel Allah’ı</t>
+          <t>Seyyid Ali Hamaney’in Zindan ve Sürgün Hatıraları</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786254446207</t>
+          <t>9786254446214</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Güneş Ülkesinden Gelen Anne</t>
+          <t>İbrahim’in Güzel Allah’ı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056323805</t>
+          <t>9786254446207</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Irak’ta İşgal ve Direniş</t>
+          <t>Güneş Ülkesinden Gelen Anne</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058616127</t>
+          <t>9786056323805</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Güneş’e Övgü</t>
+          <t>Irak’ta İşgal ve Direniş</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257055017</t>
+          <t>9786058616127</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Siyasi ve Tarihi Söyleşiler</t>
+          <t>Güneş’e Övgü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257055000</t>
+          <t>9786257055017</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İbrahim'e Selam 2</t>
+          <t>Siyasi ve Tarihi Söyleşiler</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055030995</t>
+          <t>9786257055000</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İran Hanım'ın Hatıratı</t>
+          <t>İbrahim'e Selam 2</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257055208</t>
+          <t>9786055030995</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Bedreddin El-Husi ve Yemen Direnişi</t>
+          <t>İran Hanım'ın Hatıratı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055030964</t>
+          <t>9786257055208</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İmam'ın Küçük Askeri</t>
+          <t>Hüseyin Bedreddin El-Husi ve Yemen Direnişi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055030827</t>
+          <t>9786055030964</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İmam Hamenei'nin Penceresinden İslam'da Savunma</t>
+          <t>İmam'ın Küçük Askeri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257055109</t>
+          <t>9786055030827</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Direniş’in Otuz Yılı</t>
+          <t>İmam Hamenei'nin Penceresinden İslam'da Savunma</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257055048</t>
+          <t>9786257055109</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hacı Kasım Süleymani ve Harem Savunucuları</t>
+          <t>Direniş’in Otuz Yılı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257055024</t>
+          <t>9786257055048</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çamran Mazlumdu</t>
+          <t>Hacı Kasım Süleymani ve Harem Savunucuları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055030803</t>
+          <t>9786257055024</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İmam Seyyid Ali Hamanei</t>
+          <t>Çamran Mazlumdu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
+          <t>9786055030803</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>İmam Seyyid Ali Hamanei</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
           <t>9786055030780</t>
         </is>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Su Ölümsüzdür</t>
         </is>
       </c>
-      <c r="C68" s="1">
+      <c r="C69" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>