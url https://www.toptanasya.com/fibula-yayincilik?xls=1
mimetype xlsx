--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -85,850 +85,880 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259656847</t>
+          <t>9786259656861</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Kalbinde - Bir Mantar Alfabesi</t>
+          <t>Ve Burada (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259656830</t>
+          <t>9786259656854</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dedem Beş Yaşında (Ciltli)</t>
+          <t>Yaşlanmak Neye Benzer? (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>375</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259656823</t>
+          <t>9786259656847</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ayaklarımın Altında (Ciltli)</t>
+          <t>Ormanın Kalbinde - Bir Mantar Alfabesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259656816</t>
+          <t>9786259656830</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yanındayım Yapabilirsin (Ciltli)</t>
+          <t>Dedem Beş Yaşında (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259656809</t>
+          <t>9786259656823</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yanındayım Ağlayabilirsin (Ciltli)</t>
+          <t>Ayaklarımın Altında (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259522074</t>
+          <t>9786259656816</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Nedir Bu İnsan? İnsan Vücudunu Tanıma Rehberi (Ciltli)</t>
+          <t>Yanındayım Yapabilirsin (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259522098</t>
+          <t>9786259656809</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Julia ve Küçük Büyük Dedesi (Ciltli)</t>
+          <t>Yanındayım Ağlayabilirsin (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259522081</t>
+          <t>9786259522074</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ben Bazen (Ciltli)</t>
+          <t>Nedir Bu İnsan? İnsan Vücudunu Tanıma Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259522067</t>
+          <t>9786259522098</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Makinesi (Ciltli)</t>
+          <t>Julia ve Küçük Büyük Dedesi (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259522050</t>
+          <t>9786259522081</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ressamın Şemsiyesi (Ciltli)</t>
+          <t>Ben Bazen (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259522043</t>
+          <t>9786259522067</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Söz Uçar Sanat Kalır (Ciltli)</t>
+          <t>Hikaye Makinesi (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>950</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259522036</t>
+          <t>9786259522050</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>4 Mevsim 4 Kent 4 Kuş (Ciltli)</t>
+          <t>Ressamın Şemsiyesi (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259522012</t>
+          <t>9786259522043</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Karmaşa (Ciltli)</t>
+          <t>Söz Uçar Sanat Kalır (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259522005</t>
+          <t>9786259522036</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Acaba Karga Ne Gördü Aşağıda</t>
+          <t>4 Mevsim 4 Kent 4 Kuş (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259419060</t>
+          <t>9786259522012</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Alpi Okula Sığmıyor!</t>
+          <t>Karmaşa (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259419091</t>
+          <t>9786259522005</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Işıltılı Sahil</t>
+          <t>Acaba Karga Ne Gördü Aşağıda</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259419084</t>
+          <t>9786259419060</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sesin Resmi</t>
+          <t>Alpi Okula Sığmıyor!</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259419077</t>
+          <t>9786259419091</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Nerede Bulunur Bu Dinozorlar? (Ciltli)</t>
+          <t>Işıltılı Sahil</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259419053</t>
+          <t>9786259419084</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bodur Dağ (Ciltli)</t>
+          <t>Sesin Resmi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259419046</t>
+          <t>9786259419077</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bitkilerin Gücü Adına (Ciltli)</t>
+          <t>Nerede Bulunur Bu Dinozorlar? (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259419039</t>
+          <t>9786259419053</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Kaybolduğu Gün (Ciltli)</t>
+          <t>Bodur Dağ (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259419022</t>
+          <t>9786259419046</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Nasıl Gidilir?</t>
+          <t>Bitkilerin Gücü Adına (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259419015</t>
+          <t>9786259419039</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Son Ayı (Ciltli)</t>
+          <t>Hayvanların Kaybolduğu Gün (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259419008</t>
+          <t>9786259419022</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kağıdın Sırrı</t>
+          <t>Ay’a Nasıl Gidilir?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259982083</t>
+          <t>9786259419015</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Göl (Ciltli)</t>
+          <t>Son Ayı (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259982090</t>
+          <t>9786259419008</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yanındayım Güvendesin (Ciltli)</t>
+          <t>Kağıdın Sırrı</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259982069</t>
+          <t>9786259982083</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Böylesi Daha İyi (Ciltli)</t>
+          <t>Kaybolan Göl (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>325</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259982076</t>
+          <t>9786259982090</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Benim Komşum Bir Ağaç (Ciltli)</t>
+          <t>Yanındayım Güvendesin (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259982052</t>
+          <t>9786259982069</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Nerede?</t>
+          <t>Böylesi Daha İyi (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259982038</t>
+          <t>9786259982076</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Okapi (Ciltli)</t>
+          <t>Benim Komşum Bir Ağaç (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259982045</t>
+          <t>9786259982052</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Acayip Bi’ İcat (Ciltli)</t>
+          <t>Her Şey Nerede?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259982021</t>
+          <t>9786259982038</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Benim Ülkem - Meraklısına Türkiye Atlası (Ciltli)</t>
+          <t>Okapi (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>850</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259982014</t>
+          <t>9786259982045</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Okumak Ne Harika Bir Şey! (Ciltli)</t>
+          <t>Acayip Bi’ İcat (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259982007</t>
+          <t>9786259982021</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Delikli Öykü (Ciltli)</t>
+          <t>Benim Ülkem - Meraklısına Türkiye Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>325</v>
+        <v>850</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057199560</t>
+          <t>9786259982014</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Bir Atom (Ciltli)</t>
+          <t>Okumak Ne Harika Bir Şey! (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057199584</t>
+          <t>9786259982007</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Bir Yıldız (Ciltli)</t>
+          <t>Delikli Öykü (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057199546</t>
+          <t>9786057199560</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Biraz Zaman Alabilir miyim? (Ciltli)</t>
+          <t>Bir Zamanlar Bir Atom (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057199591</t>
+          <t>9786057199584</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Küçük Adımlarım (Ciltli)</t>
+          <t>Bir Zamanlar Bir Yıldız (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057199553</t>
+          <t>9786057199546</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacı, Dedem ve Ben (Ciltli)</t>
+          <t>Biraz Zaman Alabilir miyim? (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>550</v>
+        <v>325</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057199577</t>
+          <t>9786057199591</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ayda ve Kızılgerdan (Ciltli)</t>
+          <t>Küçük Adımlarım (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057199522</t>
+          <t>9786057199553</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Macera Parkuru</t>
+          <t>Ceviz Ağacı, Dedem ve Ben (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057199539</t>
+          <t>9786057199577</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Elma Ağacının Hikayesi (Ciltli)</t>
+          <t>Ayda ve Kızılgerdan (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>260</v>
+        <v>325</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057147783</t>
+          <t>9786057199522</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Çocukları (Ciltli)</t>
+          <t>Macera Parkuru</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057147776</t>
+          <t>9786057199539</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Uykular (Ciltli)</t>
+          <t>Elma Ağacının Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057199515</t>
+          <t>9786057147783</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bir Ev Yapmak (Ciltli)</t>
+          <t>Dünyanın Çocukları (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057199508</t>
+          <t>9786057147776</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Özel Teslimat - Bir Kitabın Yolculuğu (Ciltli)</t>
+          <t>Tatlı Uykular (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057147790</t>
+          <t>9786057199515</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tırtıl Pırtık (Ciltli)</t>
+          <t>Bir Ev Yapmak (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>325</v>
+        <v>550</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057147721</t>
+          <t>9786057199508</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nereden Çıktı Bu Gösteri? (Ciltli)</t>
+          <t>Özel Teslimat - Bir Kitabın Yolculuğu (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057147745</t>
+          <t>9786057147790</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İçinde Ne Oluyor? - Sıradan Şeylerin Sıra Dışı İşleyişi (Ciltli)</t>
+          <t>Tırtıl Pırtık (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>375</v>
+        <v>325</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057147738</t>
+          <t>9786057147721</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan ile Bir Şehir Kurmak (Ciltli)</t>
+          <t>Nereden Çıktı Bu Gösteri? (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>405</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057147769</t>
+          <t>9786057147745</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gece Boyunca - Biz Uyurken Çalışanlar (Ciltli)</t>
+          <t>İçinde Ne Oluyor? - Sıradan Şeylerin Sıra Dışı İşleyişi (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>550</v>
+        <v>375</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057147714</t>
+          <t>9786057147738</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hep Yanımda - Sayma Kitabım</t>
+          <t>Mimar Sinan ile Bir Şehir Kurmak (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>405</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057147707</t>
+          <t>9786057147769</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hep Yanımda - Fark Bulma Kitabım</t>
+          <t>Gece Boyunca - Biz Uyurken Çalışanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>80</v>
+        <v>550</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
+          <t>9786057147714</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Hep Yanımda - Sayma Kitabım</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786057147707</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Hep Yanımda - Fark Bulma Kitabım</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
           <t>9786057147752</t>
         </is>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Kaz! Kaz! Kaz! (Ciltli)</t>
         </is>
       </c>
-      <c r="C55" s="1">
+      <c r="C57" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>