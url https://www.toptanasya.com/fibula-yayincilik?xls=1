--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,880 +85,910 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259656861</t>
+          <t>9786259656885</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ve Burada (Ciltli)</t>
+          <t>Yeniden Bak (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259656854</t>
+          <t>9786259656878</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yaşlanmak Neye Benzer? (Ciltli)</t>
+          <t>Fil ve Piyano (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259656847</t>
+          <t>9786259656861</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Kalbinde - Bir Mantar Alfabesi</t>
+          <t>Ve Burada (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259656830</t>
+          <t>9786259656854</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dedem Beş Yaşında (Ciltli)</t>
+          <t>Yaşlanmak Neye Benzer? (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>280</v>
+        <v>375</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259656823</t>
+          <t>9786259656847</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ayaklarımın Altında (Ciltli)</t>
+          <t>Ormanın Kalbinde - Bir Mantar Alfabesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259656816</t>
+          <t>9786259656830</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yanındayım Yapabilirsin (Ciltli)</t>
+          <t>Dedem Beş Yaşında (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259656809</t>
+          <t>9786259656823</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yanındayım Ağlayabilirsin (Ciltli)</t>
+          <t>Ayaklarımın Altında (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259522074</t>
+          <t>9786259656816</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Nedir Bu İnsan? İnsan Vücudunu Tanıma Rehberi (Ciltli)</t>
+          <t>Yanındayım Yapabilirsin (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259522098</t>
+          <t>9786259656809</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Julia ve Küçük Büyük Dedesi (Ciltli)</t>
+          <t>Yanındayım Ağlayabilirsin (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259522081</t>
+          <t>9786259522074</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ben Bazen (Ciltli)</t>
+          <t>Nedir Bu İnsan? İnsan Vücudunu Tanıma Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259522067</t>
+          <t>9786259522098</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Makinesi (Ciltli)</t>
+          <t>Julia ve Küçük Büyük Dedesi (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259522050</t>
+          <t>9786259522081</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ressamın Şemsiyesi (Ciltli)</t>
+          <t>Ben Bazen (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259522043</t>
+          <t>9786259522067</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Söz Uçar Sanat Kalır (Ciltli)</t>
+          <t>Hikaye Makinesi (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>950</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259522036</t>
+          <t>9786259522050</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>4 Mevsim 4 Kent 4 Kuş (Ciltli)</t>
+          <t>Ressamın Şemsiyesi (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259522012</t>
+          <t>9786259522043</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Karmaşa (Ciltli)</t>
+          <t>Söz Uçar Sanat Kalır (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259522005</t>
+          <t>9786259522036</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Acaba Karga Ne Gördü Aşağıda</t>
+          <t>4 Mevsim 4 Kent 4 Kuş (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259419060</t>
+          <t>9786259522012</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Alpi Okula Sığmıyor!</t>
+          <t>Karmaşa (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259419091</t>
+          <t>9786259522005</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Işıltılı Sahil</t>
+          <t>Acaba Karga Ne Gördü Aşağıda</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259419084</t>
+          <t>9786259419060</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sesin Resmi</t>
+          <t>Alpi Okula Sığmıyor!</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259419077</t>
+          <t>9786259419091</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Nerede Bulunur Bu Dinozorlar? (Ciltli)</t>
+          <t>Işıltılı Sahil</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259419053</t>
+          <t>9786259419084</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bodur Dağ (Ciltli)</t>
+          <t>Sesin Resmi</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259419046</t>
+          <t>9786259419077</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bitkilerin Gücü Adına (Ciltli)</t>
+          <t>Nerede Bulunur Bu Dinozorlar? (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259419039</t>
+          <t>9786259419053</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Kaybolduğu Gün (Ciltli)</t>
+          <t>Bodur Dağ (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259419022</t>
+          <t>9786259419046</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Nasıl Gidilir?</t>
+          <t>Bitkilerin Gücü Adına (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259419015</t>
+          <t>9786259419039</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Son Ayı (Ciltli)</t>
+          <t>Hayvanların Kaybolduğu Gün (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259419008</t>
+          <t>9786259419022</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kağıdın Sırrı</t>
+          <t>Ay’a Nasıl Gidilir?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259982083</t>
+          <t>9786259419015</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Göl (Ciltli)</t>
+          <t>Son Ayı (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259982090</t>
+          <t>9786259419008</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yanındayım Güvendesin (Ciltli)</t>
+          <t>Kağıdın Sırrı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259982069</t>
+          <t>9786259982083</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Böylesi Daha İyi (Ciltli)</t>
+          <t>Kaybolan Göl (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>325</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259982076</t>
+          <t>9786259982090</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Benim Komşum Bir Ağaç (Ciltli)</t>
+          <t>Yanındayım Güvendesin (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259982052</t>
+          <t>9786259982069</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Nerede?</t>
+          <t>Böylesi Daha İyi (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259982038</t>
+          <t>9786259982076</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Okapi (Ciltli)</t>
+          <t>Benim Komşum Bir Ağaç (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259982045</t>
+          <t>9786259982052</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Acayip Bi’ İcat (Ciltli)</t>
+          <t>Her Şey Nerede?</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259982021</t>
+          <t>9786259982038</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Benim Ülkem - Meraklısına Türkiye Atlası (Ciltli)</t>
+          <t>Okapi (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>850</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259982014</t>
+          <t>9786259982045</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Okumak Ne Harika Bir Şey! (Ciltli)</t>
+          <t>Acayip Bi’ İcat (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259982007</t>
+          <t>9786259982021</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Delikli Öykü (Ciltli)</t>
+          <t>Benim Ülkem - Meraklısına Türkiye Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>325</v>
+        <v>850</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057199560</t>
+          <t>9786259982014</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Bir Atom (Ciltli)</t>
+          <t>Okumak Ne Harika Bir Şey! (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057199584</t>
+          <t>9786259982007</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Bir Yıldız (Ciltli)</t>
+          <t>Delikli Öykü (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057199546</t>
+          <t>9786057199560</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Biraz Zaman Alabilir miyim? (Ciltli)</t>
+          <t>Bir Zamanlar Bir Atom (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057199591</t>
+          <t>9786057199584</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Küçük Adımlarım (Ciltli)</t>
+          <t>Bir Zamanlar Bir Yıldız (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057199553</t>
+          <t>9786057199546</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacı, Dedem ve Ben (Ciltli)</t>
+          <t>Biraz Zaman Alabilir miyim? (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>550</v>
+        <v>325</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057199577</t>
+          <t>9786057199591</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ayda ve Kızılgerdan (Ciltli)</t>
+          <t>Küçük Adımlarım (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057199522</t>
+          <t>9786057199553</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Macera Parkuru</t>
+          <t>Ceviz Ağacı, Dedem ve Ben (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057199539</t>
+          <t>9786057199577</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Elma Ağacının Hikayesi (Ciltli)</t>
+          <t>Ayda ve Kızılgerdan (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>260</v>
+        <v>325</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057147783</t>
+          <t>9786057199522</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Çocukları (Ciltli)</t>
+          <t>Macera Parkuru</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057147776</t>
+          <t>9786057199539</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Uykular (Ciltli)</t>
+          <t>Elma Ağacının Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057199515</t>
+          <t>9786057147783</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bir Ev Yapmak (Ciltli)</t>
+          <t>Dünyanın Çocukları (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057199508</t>
+          <t>9786057147776</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Özel Teslimat - Bir Kitabın Yolculuğu (Ciltli)</t>
+          <t>Tatlı Uykular (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057147790</t>
+          <t>9786057199515</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tırtıl Pırtık (Ciltli)</t>
+          <t>Bir Ev Yapmak (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>325</v>
+        <v>550</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057147721</t>
+          <t>9786057199508</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nereden Çıktı Bu Gösteri? (Ciltli)</t>
+          <t>Özel Teslimat - Bir Kitabın Yolculuğu (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057147745</t>
+          <t>9786057147790</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İçinde Ne Oluyor? - Sıradan Şeylerin Sıra Dışı İşleyişi (Ciltli)</t>
+          <t>Tırtıl Pırtık (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>375</v>
+        <v>325</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057147738</t>
+          <t>9786057147721</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan ile Bir Şehir Kurmak (Ciltli)</t>
+          <t>Nereden Çıktı Bu Gösteri? (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>405</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057147769</t>
+          <t>9786057147745</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gece Boyunca - Biz Uyurken Çalışanlar (Ciltli)</t>
+          <t>İçinde Ne Oluyor? - Sıradan Şeylerin Sıra Dışı İşleyişi (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>550</v>
+        <v>375</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057147714</t>
+          <t>9786057147738</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hep Yanımda - Sayma Kitabım</t>
+          <t>Mimar Sinan ile Bir Şehir Kurmak (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>405</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057147707</t>
+          <t>9786057147769</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hep Yanımda - Fark Bulma Kitabım</t>
+          <t>Gece Boyunca - Biz Uyurken Çalışanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>80</v>
+        <v>550</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
+          <t>9786057147714</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Hep Yanımda - Sayma Kitabım</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786057147707</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Hep Yanımda - Fark Bulma Kitabım</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
           <t>9786057147752</t>
         </is>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Kaz! Kaz! Kaz! (Ciltli)</t>
         </is>
       </c>
-      <c r="C57" s="1">
+      <c r="C59" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>