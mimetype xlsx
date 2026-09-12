--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,910 +85,940 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259656885</t>
+          <t>9786259656892</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Bak (Ciltli)</t>
+          <t>Baş Aşağı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259656878</t>
+          <t>9786259655692</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Fil ve Piyano (Ciltli)</t>
+          <t>Baş Aşağı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259656861</t>
+          <t>9786259656885</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ve Burada (Ciltli)</t>
+          <t>Yeniden Bak (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259656854</t>
+          <t>9786259656878</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yaşlanmak Neye Benzer? (Ciltli)</t>
+          <t>Fil ve Piyano (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259656847</t>
+          <t>9786259656861</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Kalbinde - Bir Mantar Alfabesi</t>
+          <t>Ve Burada (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259656830</t>
+          <t>9786259656854</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dedem Beş Yaşında (Ciltli)</t>
+          <t>Yaşlanmak Neye Benzer? (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>375</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259656823</t>
+          <t>9786259656847</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ayaklarımın Altında (Ciltli)</t>
+          <t>Ormanın Kalbinde - Bir Mantar Alfabesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259656816</t>
+          <t>9786259656830</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yanındayım Yapabilirsin (Ciltli)</t>
+          <t>Dedem Beş Yaşında (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259656809</t>
+          <t>9786259656823</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yanındayım Ağlayabilirsin (Ciltli)</t>
+          <t>Ayaklarımın Altında (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259522074</t>
+          <t>9786259656816</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Nedir Bu İnsan? İnsan Vücudunu Tanıma Rehberi (Ciltli)</t>
+          <t>Yanındayım Yapabilirsin (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259522098</t>
+          <t>9786259656809</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Julia ve Küçük Büyük Dedesi (Ciltli)</t>
+          <t>Yanındayım Ağlayabilirsin (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259522081</t>
+          <t>9786259522074</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ben Bazen (Ciltli)</t>
+          <t>Nedir Bu İnsan? İnsan Vücudunu Tanıma Rehberi (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259522067</t>
+          <t>9786259522098</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Makinesi (Ciltli)</t>
+          <t>Julia ve Küçük Büyük Dedesi (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259522050</t>
+          <t>9786259522081</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ressamın Şemsiyesi (Ciltli)</t>
+          <t>Ben Bazen (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259522043</t>
+          <t>9786259522067</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Söz Uçar Sanat Kalır (Ciltli)</t>
+          <t>Hikaye Makinesi (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>950</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259522036</t>
+          <t>9786259522050</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>4 Mevsim 4 Kent 4 Kuş (Ciltli)</t>
+          <t>Ressamın Şemsiyesi (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259522012</t>
+          <t>9786259522043</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Karmaşa (Ciltli)</t>
+          <t>Söz Uçar Sanat Kalır (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259522005</t>
+          <t>9786259522036</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Acaba Karga Ne Gördü Aşağıda</t>
+          <t>4 Mevsim 4 Kent 4 Kuş (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259419060</t>
+          <t>9786259522012</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Alpi Okula Sığmıyor!</t>
+          <t>Karmaşa (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259419091</t>
+          <t>9786259522005</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Işıltılı Sahil</t>
+          <t>Acaba Karga Ne Gördü Aşağıda</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259419084</t>
+          <t>9786259419060</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sesin Resmi</t>
+          <t>Alpi Okula Sığmıyor!</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259419077</t>
+          <t>9786259419091</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Nerede Bulunur Bu Dinozorlar? (Ciltli)</t>
+          <t>Işıltılı Sahil</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259419053</t>
+          <t>9786259419084</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bodur Dağ (Ciltli)</t>
+          <t>Sesin Resmi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259419046</t>
+          <t>9786259419077</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bitkilerin Gücü Adına (Ciltli)</t>
+          <t>Nerede Bulunur Bu Dinozorlar? (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259419039</t>
+          <t>9786259419053</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Kaybolduğu Gün (Ciltli)</t>
+          <t>Bodur Dağ (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259419022</t>
+          <t>9786259419046</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Nasıl Gidilir?</t>
+          <t>Bitkilerin Gücü Adına (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259419015</t>
+          <t>9786259419039</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Son Ayı (Ciltli)</t>
+          <t>Hayvanların Kaybolduğu Gün (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259419008</t>
+          <t>9786259419022</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kağıdın Sırrı</t>
+          <t>Ay’a Nasıl Gidilir?</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259982083</t>
+          <t>9786259419015</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Göl (Ciltli)</t>
+          <t>Son Ayı (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259982090</t>
+          <t>9786259419008</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yanındayım Güvendesin (Ciltli)</t>
+          <t>Kağıdın Sırrı</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259982069</t>
+          <t>9786259982083</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Böylesi Daha İyi (Ciltli)</t>
+          <t>Kaybolan Göl (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>325</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259982076</t>
+          <t>9786259982090</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Benim Komşum Bir Ağaç (Ciltli)</t>
+          <t>Yanındayım Güvendesin (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259982052</t>
+          <t>9786259982069</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Nerede?</t>
+          <t>Böylesi Daha İyi (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259982038</t>
+          <t>9786259982076</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Okapi (Ciltli)</t>
+          <t>Benim Komşum Bir Ağaç (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259982045</t>
+          <t>9786259982052</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Acayip Bi’ İcat (Ciltli)</t>
+          <t>Her Şey Nerede?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259982021</t>
+          <t>9786259982038</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Benim Ülkem - Meraklısına Türkiye Atlası (Ciltli)</t>
+          <t>Okapi (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>850</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259982014</t>
+          <t>9786259982045</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Okumak Ne Harika Bir Şey! (Ciltli)</t>
+          <t>Acayip Bi’ İcat (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259982007</t>
+          <t>9786259982021</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Delikli Öykü (Ciltli)</t>
+          <t>Benim Ülkem - Meraklısına Türkiye Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>325</v>
+        <v>850</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057199560</t>
+          <t>9786259982014</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Bir Atom (Ciltli)</t>
+          <t>Okumak Ne Harika Bir Şey! (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057199584</t>
+          <t>9786259982007</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Bir Yıldız (Ciltli)</t>
+          <t>Delikli Öykü (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057199546</t>
+          <t>9786057199560</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Biraz Zaman Alabilir miyim? (Ciltli)</t>
+          <t>Bir Zamanlar Bir Atom (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057199591</t>
+          <t>9786057199584</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Küçük Adımlarım (Ciltli)</t>
+          <t>Bir Zamanlar Bir Yıldız (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057199553</t>
+          <t>9786057199546</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ceviz Ağacı, Dedem ve Ben (Ciltli)</t>
+          <t>Biraz Zaman Alabilir miyim? (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>550</v>
+        <v>325</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057199577</t>
+          <t>9786057199591</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ayda ve Kızılgerdan (Ciltli)</t>
+          <t>Küçük Adımlarım (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057199522</t>
+          <t>9786057199553</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Macera Parkuru</t>
+          <t>Ceviz Ağacı, Dedem ve Ben (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057199539</t>
+          <t>9786057199577</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Elma Ağacının Hikayesi (Ciltli)</t>
+          <t>Ayda ve Kızılgerdan (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>260</v>
+        <v>325</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057147783</t>
+          <t>9786057199522</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Çocukları (Ciltli)</t>
+          <t>Macera Parkuru</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057147776</t>
+          <t>9786057199539</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Uykular (Ciltli)</t>
+          <t>Elma Ağacının Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057199515</t>
+          <t>9786057147783</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir Ev Yapmak (Ciltli)</t>
+          <t>Dünyanın Çocukları (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057199508</t>
+          <t>9786057147776</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Özel Teslimat - Bir Kitabın Yolculuğu (Ciltli)</t>
+          <t>Tatlı Uykular (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057147790</t>
+          <t>9786057199515</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tırtıl Pırtık (Ciltli)</t>
+          <t>Bir Ev Yapmak (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>325</v>
+        <v>550</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057147721</t>
+          <t>9786057199508</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Nereden Çıktı Bu Gösteri? (Ciltli)</t>
+          <t>Özel Teslimat - Bir Kitabın Yolculuğu (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057147745</t>
+          <t>9786057147790</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İçinde Ne Oluyor? - Sıradan Şeylerin Sıra Dışı İşleyişi (Ciltli)</t>
+          <t>Tırtıl Pırtık (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>375</v>
+        <v>325</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057147738</t>
+          <t>9786057147721</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan ile Bir Şehir Kurmak (Ciltli)</t>
+          <t>Nereden Çıktı Bu Gösteri? (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>405</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057147769</t>
+          <t>9786057147745</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gece Boyunca - Biz Uyurken Çalışanlar (Ciltli)</t>
+          <t>İçinde Ne Oluyor? - Sıradan Şeylerin Sıra Dışı İşleyişi (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>550</v>
+        <v>375</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057147714</t>
+          <t>9786057147738</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hep Yanımda - Sayma Kitabım</t>
+          <t>Mimar Sinan ile Bir Şehir Kurmak (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>405</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057147707</t>
+          <t>9786057147769</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hep Yanımda - Fark Bulma Kitabım</t>
+          <t>Gece Boyunca - Biz Uyurken Çalışanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>80</v>
+        <v>550</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
+          <t>9786057147714</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Hep Yanımda - Sayma Kitabım</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786057147707</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Hep Yanımda - Fark Bulma Kitabım</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
           <t>9786057147752</t>
         </is>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Kaz! Kaz! Kaz! (Ciltli)</t>
         </is>
       </c>
-      <c r="C59" s="1">
+      <c r="C61" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>