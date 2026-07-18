--- v0 (2026-02-14)
+++ v1 (2026-07-18)
@@ -85,490 +85,505 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259555720</t>
+          <t>9786259555737</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sefer ve Savaşta Osmanlılar</t>
+          <t>Divan Şiirinde Özgünlük Arayışı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259555713</t>
+          <t>9786259555720</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve Roman</t>
+          <t>Sefer ve Savaşta Osmanlılar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259404769</t>
+          <t>9786259555713</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Mitoloji</t>
+          <t>İdeoloji ve Roman</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259404745</t>
+          <t>9786259404769</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dilin Öteki Kıyısı</t>
+          <t>Sorularla Mitoloji</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259404752</t>
+          <t>9786259404745</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hayal Perdesi</t>
+          <t>Dilin Öteki Kıyısı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259404738</t>
+          <t>9786259404752</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Astroloji ve Şiir</t>
+          <t>Hayal Perdesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259404707</t>
+          <t>9786259404738</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Bilimi - Teoriler -Yöntemler - Uygulamalar</t>
+          <t>Astroloji ve Şiir</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057305794</t>
+          <t>9786259404707</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesi Grameri</t>
+          <t>Edebiyat Bilimi - Teoriler -Yöntemler - Uygulamalar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057305725</t>
+          <t>9786057305794</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Sultan Selim Han Farsça Divan (Ciltli)</t>
+          <t>Türkiye Türkçesi Grameri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>780</v>
+        <v>390</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057305763</t>
+          <t>9786057305725</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuk Felsefesi</t>
+          <t>Yavuz Sultan Selim Han Farsça Divan (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>780</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057305718</t>
+          <t>9786057305763</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Van Küresinli Ağzı</t>
+          <t>İslam Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>580</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057305701</t>
+          <t>9786057305718</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Teori ve Pratikte Uluslararası Güvenlik</t>
+          <t>Van Küresinli Ağzı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>380</v>
+        <v>580</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057049773</t>
+          <t>9786057305701</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Postmodernizm ve Edebiyat</t>
+          <t>Teori ve Pratikte Uluslararası Güvenlik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057049735</t>
+          <t>9786057049773</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın Ermenileri</t>
+          <t>Postmodernizm ve Edebiyat</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057049766</t>
+          <t>9786057049735</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İslam İbadet Fıkhına Giriş</t>
+          <t>Osmanlı’nın Ermenileri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057049759</t>
+          <t>9786057049766</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hak Sarhoşları</t>
+          <t>İslam İbadet Fıkhına Giriş</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058177352</t>
+          <t>9786057049759</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İhvan-ı Safa’nın İnsan Tasavvurunda Bilgi Ahlak İman İlişkisi</t>
+          <t>Hak Sarhoşları</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058177314</t>
+          <t>9786058177352</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesi Dersleri</t>
+          <t>İhvan-ı Safa’nın İnsan Tasavvurunda Bilgi Ahlak İman İlişkisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058177307</t>
+          <t>9786058177314</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türk-İslam Sanatları Tarihi</t>
+          <t>Osmanlı Türkçesi Dersleri</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058177390</t>
+          <t>9786058177307</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Varlık</t>
+          <t>Türk-İslam Sanatları Tarihi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058177376</t>
+          <t>9786058177390</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mefaḫıru’l-Makal fi’l-Mesadiri ve’l-Ef’al Cilt 1</t>
+          <t>Edebiyat ve Varlık</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058177383</t>
+          <t>9786058177376</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mefaḫıru’l-Maḳal Fi’l-Mesadiri ve’l-Ef‘al Cilt 2</t>
+          <t>Mefaḫıru’l-Makal fi’l-Mesadiri ve’l-Ef’al Cilt 1</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057049728</t>
+          <t>9786058177383</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mukayeseli İslam Hukuku</t>
+          <t>Mefaḫıru’l-Maḳal Fi’l-Mesadiri ve’l-Ef‘al Cilt 2</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057049742</t>
+          <t>9786057049728</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi Yazıları</t>
+          <t>Mukayeseli İslam Hukuku</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057049704</t>
+          <t>9786057049742</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Müsebbib</t>
+          <t>Din Sosyolojisi Yazıları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057049711</t>
+          <t>9786057049704</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Teehhül Aleminde</t>
+          <t>Müsebbib</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058177345</t>
+          <t>9786057049711</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukukuna Giriş</t>
+          <t>Teehhül Aleminde</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058077508</t>
+          <t>9786058177345</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkülerle Anadolu</t>
+          <t>İslam Hukukuna Giriş</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>75</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058177321</t>
+          <t>9786058077508</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sanatı Algılamanın Sosyolojisi</t>
+          <t>Türkülerle Anadolu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>330</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
+          <t>9786058177321</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Sanatı Algılamanın Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
           <t>9786058177338</t>
         </is>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>İlitam ve İlahiyat Fakülteleri İçin İslam Hukuk Usulü Dersleri</t>
         </is>
       </c>
-      <c r="C31" s="1">
+      <c r="C32" s="1">
         <v>480</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>