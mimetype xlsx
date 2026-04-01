--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -85,340 +85,355 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057391261</t>
+          <t>9786056939006</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sevgilinin İzinde (Ciltli)</t>
+          <t>Güzel Dinimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>430</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056939020</t>
+          <t>9786057391261</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dinim İslam</t>
+          <t>Sevgilinin İzinde (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054214501</t>
+          <t>9786056939020</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Alfabesi</t>
+          <t>Dinim İslam</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>110</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054491971</t>
+          <t>9786054214501</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hac Boyama Kitabı</t>
+          <t>Kur’an Alfabesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056939075</t>
+          <t>9786054491971</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Namaz - Oku Öğren Boya Eğlen</t>
+          <t>Hac Boyama Kitabı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056939068</t>
+          <t>9786056939075</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kelime-i Şehadet - Oku Öğren Boya Eğlen</t>
+          <t>Namaz - Oku Öğren Boya Eğlen</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057391223</t>
+          <t>9786056939068</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Sahabiler</t>
+          <t>Kelime-i Şehadet - Oku Öğren Boya Eğlen</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>530</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051594606</t>
+          <t>9786057391223</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İman Cevheri</t>
+          <t>Kahraman Sahabiler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>175</v>
+        <v>530</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051594590</t>
+          <t>9786051594606</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İbadet Saati</t>
+          <t>İman Cevheri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051594583</t>
+          <t>9786051594590</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Haydi Namaza</t>
+          <t>İbadet Saati</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051594576</t>
+          <t>9786051594583</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ahlakım</t>
+          <t>Haydi Namaza</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>145</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051594569</t>
+          <t>9786051594576</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Canım Peygamberim</t>
+          <t>Güzel Ahlakım</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>170</v>
+        <v>145</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055455989</t>
+          <t>9786051594569</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ben Kur'an Öğreniyorum</t>
+          <t>Canım Peygamberim</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>310</v>
+        <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055078904</t>
+          <t>9786055455989</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Kur'an Öğreniyorum Seti (3 Kitap + 1 Dvd)</t>
+          <t>Ben Kur'an Öğreniyorum</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>395</v>
+        <v>310</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054214976</t>
+          <t>9786055078904</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kuran Alfabesi Boyama Kitabı</t>
+          <t>Adım Adım Kur'an Öğreniyorum Seti (3 Kitap + 1 Dvd)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>205</v>
+        <v>395</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051590585</t>
+          <t>9786054214976</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Benim Güzel Peygamberim (Ciltli)</t>
+          <t>Kuran Alfabesi Boyama Kitabı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>580</v>
+        <v>205</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054565672</t>
+          <t>9786051590585</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Güzel Dinimi Öğreniyorum (7-11 Yaş)</t>
+          <t>Benim Güzel Peygamberim (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>255</v>
+        <v>580</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056939051</t>
+          <t>9786054565672</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hac - Oku Öğren Boya Eğlen</t>
+          <t>Etkinliklerle Güzel Dinimi Öğreniyorum (7-11 Yaş)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>105</v>
+        <v>255</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056939044</t>
+          <t>9786056939051</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Zekat - Oku Öğren Boya Eğlen</t>
+          <t>Hac - Oku Öğren Boya Eğlen</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
+          <t>9786056939044</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Zekat - Oku Öğren Boya Eğlen</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
           <t>9786056939037</t>
         </is>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Oruç - Oku Öğren Boya Eğlen</t>
         </is>
       </c>
-      <c r="C21" s="1">
+      <c r="C22" s="1">
         <v>105</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>