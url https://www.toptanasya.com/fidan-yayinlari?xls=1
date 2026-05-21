--- v1 (2026-04-01)
+++ v2 (2026-05-21)
@@ -139,96 +139,96 @@
         <is>
           <t>9786056939020</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dinim İslam</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786054214501</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kur’an Alfabesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>110</v>
+        <v>195</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786054491971</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Hac Boyama Kitabı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786056939075</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Namaz - Oku Öğren Boya Eğlen</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786056939068</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Kelime-i Şehadet - Oku Öğren Boya Eğlen</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057391223</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kahraman Sahabiler</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786051594606</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>