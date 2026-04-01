--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -85,4210 +85,4270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258749137</t>
+          <t>9786258749151</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Valentino Rossi</t>
+          <t>Döngüler Krallığının Şaklabanları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>359.5</v>
+        <v>219.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258749069</t>
+          <t>9786258749298</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İnsanın İnsan Kullanımı</t>
+          <t>Dönüşümler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>279.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258749076</t>
+          <t>9786258749281</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sibernetik</t>
+          <t>Duka Begoviç</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>389.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258749083</t>
+          <t>9786258749144</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Modern Bilimkurgu ve J.-H. Rosny Aîné</t>
+          <t>Materyalist Liberteryenizm</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>249.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258749045</t>
+          <t>9786258749137</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Veli Joze</t>
+          <t>Valentino Rossi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>159.5</v>
+        <v>419.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258749052</t>
+          <t>9786258749069</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çukur</t>
+          <t>İnsanın İnsan Kullanımı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>119.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255512994</t>
+          <t>9786258749076</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Homo Connectens - Görünmeyen Bağların Anatomisi</t>
+          <t>Sibernetik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>214.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255512987</t>
+          <t>9786258749083</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tanrıları Kıskanan Şair</t>
+          <t>Modern Bilimkurgu ve J.-H. Rosny Aîné</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>244.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255512963</t>
+          <t>9786258749045</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Panayırı</t>
+          <t>Veli Joze</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>174.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255512970</t>
+          <t>9786258749052</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Maco Mliec</t>
+          <t>Çukur</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>149.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256730939</t>
+          <t>9786255512994</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan'da Din ve Sanat</t>
+          <t>Homo Connectens - Görünmeyen Bağların Anatomisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>134.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255512666</t>
+          <t>9786255512987</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gazap Günü</t>
+          <t>Tanrıları Kıskanan Şair</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>194.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255512925</t>
+          <t>9786255512963</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İnsan Çeşitliliği</t>
+          <t>Tanrının Panayırı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>699.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255512918</t>
+          <t>9786255512970</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İsmail Çengiç Ağa’nın Ölümü</t>
+          <t>Maco Mliec</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>169.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255512710</t>
+          <t>9786256730939</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Colas Breugnon</t>
+          <t>Antik Yunan'da Din ve Sanat</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>299.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255512871</t>
+          <t>9786255512666</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Görevleri</t>
+          <t>Gazap Günü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>199.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256730595</t>
+          <t>9786255512925</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Öjeni</t>
+          <t>İnsan Çeşitliliği</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>179.5</v>
+        <v>849.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255512727</t>
+          <t>9786255512918</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Toprak Adaleti</t>
+          <t>İsmail Çengiç Ağa’nın Ölümü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>109.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257599788</t>
+          <t>9786255512710</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İlerleme ve Yoksulluk</t>
+          <t>Colas Breugnon</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>599.5</v>
+        <v>344.5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255512413</t>
+          <t>9786255512871</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Saraydan Kız Kaçırma</t>
+          <t>İnsanın Görevleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>199.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255512703</t>
+          <t>9786256730595</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Statik</t>
+          <t>Öjeni</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>569.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255512697</t>
+          <t>9786255512727</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kusurlar Suç Değildir Ahlaki Özgürlüğün Müdafaası</t>
+          <t>Toprak Adaleti</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>114.5</v>
+        <v>124.5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255512680</t>
+          <t>9786257599788</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Tilki Kadın Toplu Öyküler</t>
+          <t>İlerleme ve Yoksulluk</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>259.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255512673</t>
+          <t>9786255512413</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Barışçıl Olan Her Şey</t>
+          <t>Saraydan Kız Kaçırma</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>274.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255512659</t>
+          <t>9786255512703</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ateş Savaşı</t>
+          <t>Sosyal Statik</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>309.5</v>
+        <v>664.5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255512642</t>
+          <t>9786255512697</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bir Alman Sevdim</t>
+          <t>Kusurlar Suç Değildir Ahlaki Özgürlüğün Müdafaası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>294.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255512628</t>
+          <t>9786255512680</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Savaşın Üzerinde Pasifist Manifesto</t>
+          <t>Tilki Kadın Toplu Öyküler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>194.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255512635</t>
+          <t>9786255512673</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Geç Açan Çiçekler Toplu Öyküler</t>
+          <t>Barışçıl Olan Her Şey</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>259.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255512611</t>
+          <t>9786255512659</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bugünü ve Yarınıyla</t>
+          <t>Ateş Savaşı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>339.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255512406</t>
+          <t>9786255512642</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Uçan Hollandalı</t>
+          <t>Bir Alman Sevdim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>164.5</v>
+        <v>344.5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255512390</t>
+          <t>9786255512628</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Nabucco</t>
+          <t>Savaşın Üzerinde Pasifist Manifesto</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>154.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255512604</t>
+          <t>9786255512635</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Michael: Bir Alman Yazgısı</t>
+          <t>Geç Açan Çiçekler Toplu Öyküler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>214.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255512536</t>
+          <t>9786255512611</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Calvin Coolidge’in Özyaşamöyküsü</t>
+          <t>Bugünü ve Yarınıyla</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>229.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256730953</t>
+          <t>9786255512406</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Tarihi</t>
+          <t>Uçan Hollandalı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>249.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255512383</t>
+          <t>9786255512390</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Lucia di Lammermoor</t>
+          <t>Nabucco</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>164.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255512376</t>
+          <t>9786255512604</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Aşk İksiri</t>
+          <t>Michael: Bir Alman Yazgısı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>184.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256438439</t>
+          <t>9786255512536</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Calvin Coolidge’in Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>249.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255512529</t>
+          <t>9786256730953</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Kimi Raikkonen</t>
+          <t>Antik Yunan Tarihi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>319.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255512482</t>
+          <t>9786255512383</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Özgürlük İçin/ Liberteryen Manifesto</t>
+          <t>Lucia di Lammermoor</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>499.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255512505</t>
+          <t>9786255512376</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Devlet’e Karşı / Anarko-Kapitalist Manifesto</t>
+          <t>Aşk İksiri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>279.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255512512</t>
+          <t>9786256438439</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Başıbozuk Süvariler</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>259.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255512277</t>
+          <t>9786255512529</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sol’a Karşı</t>
+          <t>Bilinmeyen Kimi Raikkonen</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>189.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256730861</t>
+          <t>9786255512482</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Dağlar</t>
+          <t>Yeni Bir Özgürlük İçin/ Liberteryen Manifesto</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>309.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256730816</t>
+          <t>9786255512505</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yasak Aşk</t>
+          <t>Devlet’e Karşı / Anarko-Kapitalist Manifesto</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>244.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256730809</t>
+          <t>9786255512512</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İstasyon</t>
+          <t>Başıbozuk Süvariler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>274.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256730779</t>
+          <t>9786255512277</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Aynı Yolun Yolcusu</t>
+          <t>Sol’a Karşı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>234.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256730731</t>
+          <t>9786256730861</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Akasyalar Şehri</t>
+          <t>Şehir ve Dağlar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>249.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256730113</t>
+          <t>9786256730816</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mutlak Rekabet</t>
+          <t>Yasak Aşk</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>329.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256730298</t>
+          <t>9786256730809</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Adalet Safsataları</t>
+          <t>İstasyon</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>264.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256730434</t>
+          <t>9786256730779</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Serseri Bulutlar</t>
+          <t>Aynı Yolun Yolcusu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>364.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256730571</t>
+          <t>9786256730731</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Pasajlar</t>
+          <t>Akasyalar Şehri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>169.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256730588</t>
+          <t>9786256730113</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Madam Butterfly</t>
+          <t>Mutlak Rekabet</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>144.5</v>
+        <v>374.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255512147</t>
+          <t>9786256730298</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Norma</t>
+          <t>Sosyal Adalet Safsataları</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>179.5</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255512130</t>
+          <t>9786256730434</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Parsifal</t>
+          <t>Serseri Bulutlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>209.5</v>
+        <v>424.5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255512116</t>
+          <t>9786256730571</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Salome</t>
+          <t>Pasajlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>164.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255512093</t>
+          <t>9786256730588</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>La Sonnambula</t>
+          <t>Madam Butterfly</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>159.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255512079</t>
+          <t>9786255512147</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Cosi Fan Tutte</t>
+          <t>Norma</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>224.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255512055</t>
+          <t>9786255512130</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi</t>
+          <t>Parsifal</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>209.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256730786</t>
+          <t>9786255512116</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Falstaff</t>
+          <t>Salome</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>284.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256730564</t>
+          <t>9786255512093</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Alacakaranlığı</t>
+          <t>La Sonnambula</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>244.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256730557</t>
+          <t>9786255512079</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Siegfried</t>
+          <t>Cosi Fan Tutte</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>254.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256730540</t>
+          <t>9786255512055</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Valkürler</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>244.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256730533</t>
+          <t>9786256730786</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ren Altını</t>
+          <t>Falstaff</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>214.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255512239</t>
+          <t>9786256730564</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Surviving to Drive</t>
+          <t>Tanrıların Alacakaranlığı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>339.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255512215</t>
+          <t>9786256730557</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Goliah: Bilimkurgu Öyküleri</t>
+          <t>Siegfried</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>234.5</v>
+        <v>294.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255512222</t>
+          <t>9786256730540</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Zihin Telgrafı: Bilimkurgu Öyküleri</t>
+          <t>Valkürler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>219.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256730823</t>
+          <t>9786256730533</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Doğa Felsefesi</t>
+          <t>Ren Altını</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>184.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256730892</t>
+          <t>9786255512239</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ulusçuluk</t>
+          <t>Surviving to Drive</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>264.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256730922</t>
+          <t>9786255512215</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yeni Özgürlük</t>
+          <t>Goliah: Bilimkurgu Öyküleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>259.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256730946</t>
+          <t>9786255512222</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Akhenaton: IV. Amenhotep</t>
+          <t>Zihin Telgrafı: Bilimkurgu Öyküleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>274.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255512178</t>
+          <t>9786256730823</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Uygarlığın Geleceği</t>
+          <t>Doğa Felsefesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>134.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255512192</t>
+          <t>9786256730892</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Heretikler</t>
+          <t>Yeni Ulusçuluk</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>269.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255512208</t>
+          <t>9786256730922</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ortodoksi</t>
+          <t>Yeni Özgürlük</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>259.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255512246</t>
+          <t>9786256730946</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Düşmanımız, Devlet</t>
+          <t>Akhenaton: IV. Amenhotep</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>209.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255512253</t>
+          <t>9786255512178</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kısa Bir Tarihi</t>
+          <t>Uygarlığın Geleceği</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>179.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255512260</t>
+          <t>9786255512192</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Liberteryenizmi Doğru Anlamak</t>
+          <t>Heretikler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>174.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256730960</t>
+          <t>9786255512208</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>The Mucker</t>
+          <t>Ortodoksi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>429.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256730526</t>
+          <t>9786255512246</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Faust</t>
+          <t>Düşmanımız, Devlet</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>214.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256730427</t>
+          <t>9786255512253</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Caspak Üçlemesi</t>
+          <t>İnsanlığın Kısa Bir Tarihi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>384.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256730410</t>
+          <t>9786255512260</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Femei Kadınlar</t>
+          <t>Liberteryenizmi Doğru Anlamak</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>219.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256730397</t>
+          <t>9786256730960</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Masal ve Bir Fazlası</t>
+          <t>The Mucker</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>279.5</v>
+        <v>489.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256730403</t>
+          <t>9786256730526</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kavga ve Diğer Öyküler</t>
+          <t>Faust</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>284.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256730229</t>
+          <t>9786256730427</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bir Araba Nasıl Yapılır?</t>
+          <t>Caspak Üçlemesi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>499.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256730168</t>
+          <t>9786256730410</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Hiçbir Zaman - Çevreci Evhamcılık Neden Hepimize Zarar Veriyor?</t>
+          <t>Femei Kadınlar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>499.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256730243</t>
+          <t>9786256730397</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Dokuz Masal ve Bir Fazlası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>209.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256438989</t>
+          <t>9786256730403</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Madama Butterfly</t>
+          <t>Kavga ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>194.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256730236</t>
+          <t>9786256730229</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Dubrovnik Üçlemesi</t>
+          <t>Bir Araba Nasıl Yapılır?</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>199.5</v>
+        <v>579.5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256438996</t>
+          <t>9786256730168</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>La Boheme</t>
+          <t>Kıyamet Hiçbir Zaman - Çevreci Evhamcılık Neden Hepimize Zarar Veriyor?</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>229.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256730007</t>
+          <t>9786256730243</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Der Rosenkavalier</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>299.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256730083</t>
+          <t>9786256438989</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar VII: Vahşi Pellucidar</t>
+          <t>Madama Butterfly</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>329.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256730076</t>
+          <t>9786256730236</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar VI: Korku Diyarı</t>
+          <t>Dubrovnik Üçlemesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>259.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256730021</t>
+          <t>9786256438996</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar V: Taş Devrine Dönüş</t>
+          <t>La Boheme</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>314.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256730182</t>
+          <t>9786256730007</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Enzo Ferrari - İnsan ve Efsane</t>
+          <t>Der Rosenkavalier</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>599.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256438965</t>
+          <t>9786256730083</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yevgeni Onegin</t>
+          <t>Pellucidar VII: Vahşi Pellucidar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>204.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256730014</t>
+          <t>9786256730076</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Aida</t>
+          <t>Pellucidar VI: Korku Diyarı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>199.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256438972</t>
+          <t>9786256730021</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tosca</t>
+          <t>Pellucidar V: Taş Devrine Dönüş</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>209.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256438910</t>
+          <t>9786256730182</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar IV: Tarzan Dünya'nın Merkezinde</t>
+          <t>Enzo Ferrari - İnsan ve Efsane</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>294</v>
+        <v>749.5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256438941</t>
+          <t>9786256438965</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>La Traviata</t>
+          <t>Yevgeni Onegin</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>189.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256438934</t>
+          <t>9786256730014</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>L’Orfeo</t>
+          <t>Aida</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>144.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256438958</t>
+          <t>9786256438972</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Figaro’nun Düğünü</t>
+          <t>Tosca</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>304.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256438415</t>
+          <t>9786256438910</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Pierre ve Luce</t>
+          <t>Pellucidar IV: Tarzan Dünya'nın Merkezinde</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>144.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256438927</t>
+          <t>9786256438941</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Venüs Büyücüsü</t>
+          <t>La Traviata</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>149.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256438903</t>
+          <t>9786256438934</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Venüs Dizisi: 4 - Venüs’te Kaçış</t>
+          <t>L’Orfeo</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>374.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256438385</t>
+          <t>9786256438958</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ay Prensesi</t>
+          <t>Figaro’nun Düğünü</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>449.5</v>
+        <v>354.5</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256438446</t>
+          <t>9786256438415</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>John Carter XI: Marslı John Carter</t>
+          <t>Pierre ve Luce</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>239.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256438798</t>
+          <t>9786256438927</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Dünya</t>
+          <t>Venüs Büyücüsü</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>144.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256438378</t>
+          <t>9786256438903</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tarzan VI: Tarzan’ın Orman Öyküleri</t>
+          <t>Venüs Dizisi: 4 - Venüs’te Kaçış</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>284.5</v>
+        <v>434.5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256438828</t>
+          <t>9786256438385</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Bartek ve Diğer Öyküler</t>
+          <t>Ay Prensesi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>229.5</v>
+        <v>524.5</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256438811</t>
+          <t>9786256438446</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar III</t>
+          <t>John Carter XI: Marslı John Carter</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>314.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256438361</t>
+          <t>9786256438798</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyetin Sonu - Toplumdaki Cinsiyet ve Kimlik Efsanelerini Çürütmek</t>
+          <t>Başka Bir Dünya</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>359.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256438453</t>
+          <t>9786256438378</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Büyükanne</t>
+          <t>Tarzan VI: Tarzan’ın Orman Öyküleri</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>339.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256438460</t>
+          <t>9786256438828</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Alves A.Ş. ve Diğer Öyküler</t>
+          <t>Kahraman Bartek ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>209.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256438804</t>
+          <t>9786256438811</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sözde Adam</t>
+          <t>Pellucidar III</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>379.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256438781</t>
+          <t>9786256438361</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tek Kişilik Oyunlar - İmparator Klişe</t>
+          <t>Toplumsal Cinsiyetin Sonu - Toplumdaki Cinsiyet ve Kimlik Efsanelerini Çürütmek</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>154.5</v>
+        <v>419.5</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256438392</t>
+          <t>9786256438453</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Venüslü Carson - Venüs Dizisi: 3</t>
+          <t>Büyükanne</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>294.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256438477</t>
+          <t>9786256438460</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hans Huckebein: Talihsiz Kuzgun</t>
+          <t>Alves A.Ş. ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>119.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256438187</t>
+          <t>9786256438804</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Victoria</t>
+          <t>Sözde Adam</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>349.5</v>
+        <v>444.5</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256438422</t>
+          <t>9786256438781</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Pia Fraus</t>
+          <t>Tek Kişilik Oyunlar - İmparator Klişe</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>104.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256438323</t>
+          <t>9786256438392</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Zaman ve Balık</t>
+          <t>Venüslü Carson - Venüs Dizisi: 3</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>144.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256438347</t>
+          <t>9786256438477</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Hakuran Kafesinde Bir Gözlemci</t>
+          <t>Hans Huckebein: Talihsiz Kuzgun</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>224.5</v>
+        <v>139.5</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256438354</t>
+          <t>9786256438187</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Buzdolabı Vatandaşları: Bir Gastronomi Distopyası</t>
+          <t>Kraliçe Victoria</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>184.5</v>
+        <v>409.5</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256438408</t>
+          <t>9786256438422</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Arz Cephesinde Yeni Bir Şey Yok</t>
+          <t>Pia Fraus</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>279.5</v>
+        <v>119.5</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256438330</t>
+          <t>9786256438323</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>John Carter X: Gathol Prensesi Llana</t>
+          <t>Zaman ve Balık</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>329.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256438293</t>
+          <t>9786256438347</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tarzan V: Tarzan ve Opar’ın Mücevherleri</t>
+          <t>Hakuran Kafesinde Bir Gözlemci</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>269.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256438316</t>
+          <t>9786256438354</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Efsuncu ve Diğer Öyküler</t>
+          <t>Buzdolabı Vatandaşları: Bir Gastronomi Distopyası</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>184.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256438286</t>
+          <t>9786256438408</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yaprakların Hüznü</t>
+          <t>Arz Cephesinde Yeni Bir Şey Yok</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>239.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256438255</t>
+          <t>9786256438330</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar 2</t>
+          <t>John Carter X: Gathol Prensesi Llana</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>249.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256438309</t>
+          <t>9786256438293</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>John Carter IX: Mars’ın Yapay Adamları</t>
+          <t>Tarzan V: Tarzan ve Opar’ın Mücevherleri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>289.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256438163</t>
+          <t>9786256438316</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Övgü</t>
+          <t>Efsuncu ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>164.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256438279</t>
+          <t>9786256438286</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Uzayın Derin Karanlığı</t>
+          <t>Yaprakların Hüznü</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>409.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256438248</t>
+          <t>9786256438255</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Venüs’ün Derinliklerinde Venüs Dizisi: 2</t>
+          <t>Pellucidar 2</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>284.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256438262</t>
+          <t>9786256438309</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>John Carter VIII: Mars Kılıçları</t>
+          <t>John Carter IX: Mars’ın Yapay Adamları</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>339.5</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256438224</t>
+          <t>9786256438163</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ve Değildik Henüz</t>
+          <t>Ölüme Övgü</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>109.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256438231</t>
+          <t>9786256438279</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bir İş Adamının Hatıraları</t>
+          <t>Uzayın Derin Karanlığı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>209.5</v>
+        <v>479.5</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256438217</t>
+          <t>9786256438248</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Lümen</t>
+          <t>Venüs’ün Derinliklerinde Venüs Dizisi: 2</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>219.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256407923</t>
+          <t>9786256438262</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Mozaik: Toplu Öyküler</t>
+          <t>John Carter VIII: Mars Kılıçları</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>174.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256407954</t>
+          <t>9786256438224</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Öyküleri</t>
+          <t>Ve Değildik Henüz</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>219.5</v>
+        <v>124.5</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256438200</t>
+          <t>9786256438231</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Abes</t>
+          <t>Bir İş Adamının Hatıraları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>149.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256407978</t>
+          <t>9786256438217</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Venüs Korsanları</t>
+          <t>Lümen</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>264.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256438194</t>
+          <t>9786256407923</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Tarzan IV: Tarzan’ın Oğlu</t>
+          <t>Mozaik: Toplu Öyküler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>344.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256438170</t>
+          <t>9786256407954</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche ve Schopenhauer ile Küçük bir Söyleşi</t>
+          <t>Eski Zaman Öyküleri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>129.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256407930</t>
+          <t>9786256438200</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Madam Sourdis ve Diğer Öyküler</t>
+          <t>Abes</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>224.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256438040</t>
+          <t>9786256407978</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Anahtar</t>
+          <t>Venüs Korsanları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>284.5</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257599849</t>
+          <t>9786256438194</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Şiirler</t>
+          <t>Tarzan IV: Tarzan’ın Oğlu</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>224.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256438101</t>
+          <t>9786256438170</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kampanya Kapsamında Kalan Kadir</t>
+          <t>Nietzsche ve Schopenhauer ile Küçük bir Söyleşi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>189.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256407947</t>
+          <t>9786256407930</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>John Carter VII: Mars Askeri</t>
+          <t>Madam Sourdis ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>339.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256407961</t>
+          <t>9786256438040</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Eşitliğe Övgü</t>
+          <t>Kayıp Anahtar</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>164.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256407916</t>
+          <t>9786257599849</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar Mazide Kalır</t>
+          <t>Şiirler</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>474.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257599962</t>
+          <t>9786256438101</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Mary</t>
+          <t>Kampanya Kapsamında Kalan Kadir</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>169.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256407909</t>
+          <t>9786256407947</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ve Tanrı Öl Dedi İnsana</t>
+          <t>John Carter VII: Mars Askeri</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>129.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256407831</t>
+          <t>9786256407961</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Övgü</t>
+          <t>Eşitliğe Övgü</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>169.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256407893</t>
+          <t>9786256407916</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Benim Saf Amcam Ve Diğer Öyküler</t>
+          <t>Ve Şarkılar Mazide Kalır</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>229.5</v>
+        <v>554.5</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256407824</t>
+          <t>9786257599962</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar I: Dünya’nın Merkezinde</t>
+          <t>Mary</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>239.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256407671</t>
+          <t>9786256407909</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Maraton</t>
+          <t>Ve Tanrı Öl Dedi İnsana</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>234.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256407848</t>
+          <t>9786256407831</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Andrew Carnegie’nin Özyaşamöyküsü</t>
+          <t>Özgürlüğe Övgü</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>454.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256407855</t>
+          <t>9786256407893</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Transhümanizm - Yeni Şarap İçin Yeni Şişeler</t>
+          <t>Benim Saf Amcam Ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>429.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256407862</t>
+          <t>9786256407824</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi Şövalyesi</t>
+          <t>Pellucidar I: Dünya’nın Merkezinde</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>344.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256407879</t>
+          <t>9786256407671</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Fihrist Kitap Düşünce Seti (Sticker Hediyeli)</t>
+          <t>Maraton</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>259.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257275608</t>
+          <t>9786256407848</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Nehrin Sonsuz Serüveni</t>
+          <t>Andrew Carnegie’nin Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>259.5</v>
+        <v>529.5</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257599993</t>
+          <t>9786256407855</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Optik</t>
+          <t>Transhümanizm - Yeni Şarap İçin Yeni Şişeler</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>409.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257599986</t>
+          <t>9786256407862</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Woke A.Ş.</t>
+          <t>Gastronomi Şövalyesi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>449.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257599979</t>
+          <t>9786256407879</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair Öyküler</t>
+          <t>Fihrist Kitap Düşünce Seti (Sticker Hediyeli)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>179.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257599955</t>
+          <t>9786257275608</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Tarzan III: Tarzan’ın Canavarları</t>
+          <t>Nehrin Sonsuz Serüveni</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>279.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257599863</t>
+          <t>9786257599993</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Barışa Övgü</t>
+          <t>Optik</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>164.5</v>
+        <v>479.5</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257599856</t>
+          <t>9786257599986</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kızılderili Öyküleri ve Efsaneleri</t>
+          <t>Woke A.Ş.</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>234.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257599764</t>
+          <t>9786257599979</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Takıntıburnu</t>
+          <t>Yaşama Dair Öyküler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>99.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257599825</t>
+          <t>9786257599955</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Gelinciklerin Ölümü</t>
+          <t>Tarzan III: Tarzan’ın Canavarları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>199.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257599900</t>
+          <t>9786257599863</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Dindar Helena</t>
+          <t>Barışa Övgü</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>229.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257599924</t>
+          <t>9786257599856</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>John Carter VI: Mars Dehası</t>
+          <t>Kızılderili Öyküleri ve Efsaneleri</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>244.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257599917</t>
+          <t>9786257599764</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yelkovan Durağı</t>
+          <t>Takıntıburnu</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>119.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257599948</t>
+          <t>9786257599825</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Dağılma</t>
+          <t>Gelinciklerin Ölümü</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>164.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257599894</t>
+          <t>9786257599900</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Anarşinin Maskesi</t>
+          <t>Dindar Helena</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>144.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257599931</t>
+          <t>9786257599924</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Her Dem Yeşil</t>
+          <t>John Carter VI: Mars Dehası</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>309.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257599832</t>
+          <t>9786257599917</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Komedyen</t>
+          <t>Yelkovan Durağı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>364.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257599870</t>
+          <t>9786257599948</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Elektrosfer</t>
+          <t>Dağılma</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>334.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257599801</t>
+          <t>9786257599894</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Anarşinin Maskesi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>214.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257599795</t>
+          <t>9786257599931</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Gece Postasıyla</t>
+          <t>Her Dem Yeşil</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>174.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052253818</t>
+          <t>9786257599832</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Patates ve Diğer Öyküler</t>
+          <t>Komedyen</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>239.5</v>
+        <v>424.5</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257599771</t>
+          <t>9786257599870</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Pastel Yalnızlıklar</t>
+          <t>Elektrosfer</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>139.5</v>
+        <v>389.5</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257599757</t>
+          <t>9786257599801</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Tek Satırlık Mutluluk</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>124.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257599658</t>
+          <t>9786257599795</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Armageddon M.S. 2419</t>
+          <t>Gece Postasıyla</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>289.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257599696</t>
+          <t>9786052253818</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Mandarin ve Diğer Öyküler</t>
+          <t>Patates ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>239.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257599719</t>
+          <t>9786257599771</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Duygulanım</t>
+          <t>Pastel Yalnızlıklar</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>109.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257599740</t>
+          <t>9786257599757</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>John Carter V: Mars Satrancı</t>
+          <t>Tek Satırlık Mutluluk</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>354.5</v>
+        <v>144.5</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257599702</t>
+          <t>9786257599658</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Göç</t>
+          <t>Armageddon M.S. 2419</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>109.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257599726</t>
+          <t>9786257599696</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>5 Saniyede Venüs’e</t>
+          <t>Mandarin ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>174.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257599733</t>
+          <t>9786257599719</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Was Für Ein Schreklicher</t>
+          <t>Duygulanım</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>109.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257599641</t>
+          <t>9786257599740</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İngiltere Mektupları</t>
+          <t>John Carter V: Mars Satrancı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>239.5</v>
+        <v>414.5</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257599672</t>
+          <t>9786257599702</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Nihilist Alarm</t>
+          <t>Göç</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>129.5</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257599665</t>
+          <t>9786257599726</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Çift Yarık</t>
+          <t>5 Saniyede Venüs’e</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>114.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257599689</t>
+          <t>9786257599733</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Udumbara</t>
+          <t>Was Für Ein Schreklicher</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>99.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257599634</t>
+          <t>9786257599641</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Ötekinin Keşfi</t>
+          <t>İngiltere Mektupları</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>224.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257599610</t>
+          <t>9786257599672</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Buyruğu Çiğnemek</t>
+          <t>Nihilist Alarm</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>369.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257599627</t>
+          <t>9786257599665</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Bilimkurgu ve Kıyamet</t>
+          <t>Çift Yarık</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>439.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257599603</t>
+          <t>9786257599689</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Mogens ve Diğer Öyküler</t>
+          <t>Udumbara</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>159.5</v>
+        <v>114.5</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257599580</t>
+          <t>9786257599634</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>John Carter IV: Thuvia, Mars Kızı</t>
+          <t>Ötekinin Keşfi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>249.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257599597</t>
+          <t>9786257599610</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Yarına Dönüş</t>
+          <t>Buyruğu Çiğnemek</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>259.5</v>
+        <v>429.5</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257599566</t>
+          <t>9786257599627</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Sakal: Toplu Öyküler</t>
+          <t>Sinemada Bilimkurgu ve Kıyamet</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>254.5</v>
+        <v>514.5</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257599573</t>
+          <t>9786257599603</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sağ Kalan</t>
+          <t>Mogens ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>199.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257599504</t>
+          <t>9786257599580</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Ayrımcılık</t>
+          <t>John Carter IV: Thuvia, Mars Kızı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>319.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257599542</t>
+          <t>9786257599597</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kadın Manzaraları</t>
+          <t>Yarına Dönüş</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>309.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257599535</t>
+          <t>9786257599566</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Ama</t>
+          <t>Sakal: Toplu Öyküler</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>309.5</v>
+        <v>294.5</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257599511</t>
+          <t>9786257599573</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar Ölümü Çağırır</t>
+          <t>Sağ Kalan</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>459.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257599528</t>
+          <t>9786257599504</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ancak Söndüğünde Parlayan</t>
+          <t>Pozitif Ayrımcılık</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>249.5</v>
+        <v>374.5</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257599559</t>
+          <t>9786257599542</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf John</t>
+          <t>Kadın Manzaraları</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>319.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257599481</t>
+          <t>9786257599535</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Yerin Ortasında</t>
+          <t>Ama</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>139.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257599498</t>
+          <t>9786257599511</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Gestumblindi</t>
+          <t>Ve Şarkılar Ölümü Çağırır</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>399.5</v>
+        <v>539.5</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257599450</t>
+          <t>9786257599528</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Gemlik’e Doğru Denizi Göreceksin</t>
+          <t>Ancak Söndüğünde Parlayan</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>239.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257599467</t>
+          <t>9786257599559</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Çilekeş Kardeşler</t>
+          <t>Tuhaf John</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>289.5</v>
+        <v>374.5</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257599474</t>
+          <t>9786257599481</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Slovak Halk Hikayeleri</t>
+          <t>Hiçbir Yerin Ortasında</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>244.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257599337</t>
+          <t>9786257599498</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Bir Otto Weininger Kritiği</t>
+          <t>Gestumblindi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>134.5</v>
+        <v>469.5</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257599382</t>
+          <t>9786257599450</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Akan Sudan Şüphe</t>
+          <t>Gemlik’e Doğru Denizi Göreceksin</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>119.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257599351</t>
+          <t>9786257599467</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Katolik Isabel - İspanya'yı Birleştiren Kraliçe</t>
+          <t>Çilekeş Kardeşler</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>199.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257599344</t>
+          <t>9786257599474</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Özyaşamöyküm - Faşizmin Siyasi ve Toplumsal Kuramı</t>
+          <t>Slovak Halk Hikayeleri</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>334.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257599368</t>
+          <t>9786257599337</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Tragedya</t>
+          <t>Bir Otto Weininger Kritiği</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>304.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257599429</t>
+          <t>9786257599382</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğe İsim Verme Masrafları</t>
+          <t>Akan Sudan Şüphe</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>139.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257599399</t>
+          <t>9786257599351</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Auguste Comte ve Pozitivizm</t>
+          <t>Katolik Isabel - İspanya'yı Birleştiren Kraliçe</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>259.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257599375</t>
+          <t>9786257599344</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sol Düşünürleri</t>
+          <t>Özyaşamöyküm - Faşizmin Siyasi ve Toplumsal Kuramı</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>464.5</v>
+        <v>389.5</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257599443</t>
+          <t>9786257599368</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İşlerlik</t>
+          <t>Tragedya</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>304.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257599436</t>
+          <t>9786257599429</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>John Carter 3: Mars Komutanı</t>
+          <t>Sessizliğe İsim Verme Masrafları</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>269.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257599405</t>
+          <t>9786257599399</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Açıktaki Kayık</t>
+          <t>Auguste Comte ve Pozitivizm</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>159.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257599412</t>
+          <t>9786257599375</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Tarzan II: Tarzan'ın Dönüşü</t>
+          <t>Yeni Sol Düşünürleri</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>404</v>
+        <v>539.5</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257599320</t>
+          <t>9786257599443</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Şairin 12’si</t>
+          <t>İşlerlik</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>234.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257599313</t>
+          <t>9786257599436</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Bahçe</t>
+          <t>John Carter 3: Mars Komutanı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>119.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257599306</t>
+          <t>9786257599405</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Bunca Şingayı Kim Yedi?</t>
+          <t>Açıktaki Kayık</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>329.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257599276</t>
+          <t>9786257599412</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Katil Şairler Antolojisi Polaonat</t>
+          <t>Tarzan II: Tarzan'ın Dönüşü</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>214.5</v>
+        <v>469.5</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257599252</t>
+          <t>9786257599320</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Kıyım</t>
+          <t>Şairin 12’si</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>274.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257599245</t>
+          <t>9786257599313</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar İçine Kapanır</t>
+          <t>Kutsal Bahçe</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>479.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257599283</t>
+          <t>9786257599306</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Olmak İsteyen Adam</t>
+          <t>Bunca Şingayı Kim Yedi?</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>154.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257599290</t>
+          <t>9786257599276</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Mary Wollstonecraft: Kadın Haklarının Gerekçelendirmesi’nin Yazarı</t>
+          <t>Katil Şairler Antolojisi Polaonat</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>174.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257599269</t>
+          <t>9786257599252</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Symzonya Bir Keşif Yolculuğu</t>
+          <t>İnsancıl Kıyım</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>229.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257599238</t>
+          <t>9786257599245</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Özyaşamöyküsü</t>
+          <t>Ve Şarkılar İçine Kapanır</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>294.5</v>
+        <v>559.5</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786058181120</t>
+          <t>9786257599283</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Kın</t>
+          <t>Görünmez Olmak İsteyen Adam</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>169.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786058181106</t>
+          <t>9786257599290</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Söylem</t>
+          <t>Mary Wollstonecraft: Kadın Haklarının Gerekçelendirmesi’nin Yazarı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>184.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786058181137</t>
+          <t>9786257599269</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Kor</t>
+          <t>Symzonya Bir Keşif Yolculuğu</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>164.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786058181113</t>
+          <t>9786257599238</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Kan</t>
+          <t>Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>164.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257599191</t>
+          <t>9786058181120</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Tarzan I: Maymunların Tarzan'ı</t>
+          <t>Kın</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>449</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257599115</t>
+          <t>9786058181106</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>John Carter 1: Mars Prensesi</t>
+          <t>Söylem</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>319.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786057464880</t>
+          <t>9786058181137</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Son Adam</t>
+          <t>Kor</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>304.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257599023</t>
+          <t>9786058181113</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Aşka Övgü</t>
+          <t>Kan</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>164.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257599009</t>
+          <t>9786257599191</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Max ve Moritz (Çizimli)</t>
+          <t>Tarzan I: Maymunların Tarzan'ı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>209.5</v>
+        <v>529.5</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257599016</t>
+          <t>9786257599115</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Bir Ütopya</t>
+          <t>John Carter 1: Mars Prensesi</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>344.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786057464873</t>
+          <t>9786057464880</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Tuğla Ay</t>
+          <t>Son Adam</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>204.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786057464804</t>
+          <t>9786257599023</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Kırılca Adam</t>
+          <t>Aşka Övgü</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>189.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786057464842</t>
+          <t>9786257599009</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Distopya</t>
+          <t>Max ve Moritz (Çizimli)</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>224.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786057464859</t>
+          <t>9786257599016</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Xipehuz: Şekiller</t>
+          <t>Çağdaş Bir Ütopya</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>159.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257599160</t>
+          <t>9786057464873</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Yaşayan En İyi Yazarı</t>
+          <t>Tuğla Ay</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>314.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257599177</t>
+          <t>9786057464804</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Son Adam: Kıyamet Şiirleri</t>
+          <t>Kırılca Adam</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>199.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257599122</t>
+          <t>9786057464842</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Yeni Amazonya: Gelecekten Bir Tadımlık</t>
+          <t>Distopya</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>264.5</v>
+        <v>259.6</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786057464897</t>
+          <t>9786057464859</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Efendisi</t>
+          <t>Xipehuz: Şekiller</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>484.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786058181151</t>
+          <t>9786257599160</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Kahve Arası Sanat Konuşmaları</t>
+          <t>Türkiye'nin Yaşayan En İyi Yazarı</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>199.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257599139</t>
+          <t>9786257599177</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Erkek Hakları ya da Bir Kadının Rüyası</t>
+          <t>Son Adam: Kıyamet Şiirleri</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>194.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257599153</t>
+          <t>9786257599122</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Cumhuriyeti ya da Sosyalizm Gerçeği</t>
+          <t>Yeni Amazonya: Gelecekten Bir Tadımlık</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>134.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257599146</t>
+          <t>9786057464897</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler Üzerine</t>
+          <t>Dünyanın Efendisi</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>164.5</v>
+        <v>564.5</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257599108</t>
+          <t>9786058181151</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk</t>
+          <t>Kahve Arası Sanat Konuşmaları</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>299.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257599030</t>
+          <t>9786257599139</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Kısa Kısa Sevinçlerdi</t>
+          <t>Erkek Hakları ya da Bir Kadının Rüyası</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>154.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257599061</t>
+          <t>9786257599153</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Mizora: Bir Kehanet</t>
+          <t>Geleceğin Cumhuriyeti ya da Sosyalizm Gerçeği</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>314.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257599092</t>
+          <t>9786257599146</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Cümleler</t>
+          <t>Üniversiteler Üzerine</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>474.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257599078</t>
+          <t>9786257599108</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Daimon’u</t>
+          <t>Ay'a Yolculuk</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>159.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257599085</t>
+          <t>9786257599030</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Pitsim Garı</t>
+          <t>Kısa Kısa Sevinçlerdi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>414.4</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257599047</t>
+          <t>9786257599061</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Ölümü</t>
+          <t>Mizora: Bir Kehanet</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>274.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257599214</t>
+          <t>9786257599092</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Havva’sı</t>
+          <t>Ölümsüz Cümleler</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>449.5</v>
+        <v>554.5</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257599221</t>
+          <t>9786257599078</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Bilimkurgu Manifestosu</t>
+          <t>Dünyanın Daimon’u</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>149.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257599054</t>
+          <t>9786257599085</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Tertemiz Delirmeler</t>
+          <t>Pitsim Garı</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>289.5</v>
+        <v>484.5</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257599207</t>
+          <t>9786257599047</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>John Carter 2: Mars Tanrıları</t>
+          <t>Doğanın Ölümü</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>379.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257599184</t>
+          <t>9786257599214</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Uzay Seyyahları</t>
+          <t>Geleceğin Havva’sı</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>234.5</v>
+        <v>519.5</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786058181175</t>
+          <t>9786257599221</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Deri Kalınlığında</t>
+          <t>Bilimkurgu Manifestosu</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>199.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786058181168</t>
+          <t>9786257599054</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Salınım</t>
+          <t>Tertemiz Delirmeler</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>134.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786058181144</t>
+          <t>9786257599207</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Kut</t>
+          <t>John Carter 2: Mars Tanrıları</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>164.5</v>
+        <v>439.5</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786057464835</t>
+          <t>9786257599184</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Ay'daki Adam</t>
+          <t>Uzay Seyyahları</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>139.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786057464828</t>
+          <t>9786058181175</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Görüşün Ölümü</t>
+          <t>Deri Kalınlığında</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>129.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786057464811</t>
+          <t>9786058181168</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Güzel</t>
+          <t>Salınım</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>139.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786058181199</t>
+          <t>9786058181144</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Yük Yukarı</t>
+          <t>Kut</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>144.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786058181182</t>
+          <t>9786057464835</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>İçeri</t>
+          <t>Ay'daki Adam</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>134.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057464866</t>
+          <t>9786057464828</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Summerfield Vakası</t>
+          <t>Görüşün Ölümü</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>179.5</v>
+        <v>144.5</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786258749090</t>
+          <t>9786057464811</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Güzel</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>159.5</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786258749106</t>
+          <t>9786058181199</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Kıymıklar</t>
+          <t>Yük Yukarı</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>234.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
+          <t>9786058181182</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>İçeri</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>154.5</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786057464866</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Summerfield Vakası</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>204.5</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786258749090</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Aşk</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>179.5</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786258749106</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Kıymıklar</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>274.5</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
           <t>9786258749113</t>
         </is>
       </c>
-      <c r="B279" s="1" t="inlineStr">
+      <c r="B283" s="1" t="inlineStr">
         <is>
           <t>Kuyumcunun Altını</t>
         </is>
       </c>
-      <c r="C279" s="1">
-        <v>379.5</v>
+      <c r="C283" s="1">
+        <v>444.5</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>