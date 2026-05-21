--- v1 (2026-04-01)
+++ v2 (2026-05-21)
@@ -85,4270 +85,4390 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258749151</t>
+          <t>9786258749403</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Döngüler Krallığının Şaklabanları</t>
+          <t>Kanlı Soneler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>219.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258749298</t>
+          <t>9786258749397</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dönüşümler</t>
+          <t>Juha</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>199.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258749281</t>
+          <t>9786255512499</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Duka Begoviç</t>
+          <t>Beyaz Adam'ın Yükü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>244.5</v>
+        <v>144.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258749144</t>
+          <t>9786258749342</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Materyalist Liberteryenizm</t>
+          <t>Lakme</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>234.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258749137</t>
+          <t>9786258749335</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Valentino Rossi</t>
+          <t>Attila</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>419.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258749069</t>
+          <t>9786258749328</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İnsanın İnsan Kullanımı</t>
+          <t>Cavalleria Rusticana</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>319.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258749076</t>
+          <t>9786258749311</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sibernetik</t>
+          <t>Pagliacci</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>449.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258749083</t>
+          <t>9786258749304</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Modern Bilimkurgu ve J.-H. Rosny Aîné</t>
+          <t>Turandot</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>289.5</v>
+        <v>219.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258749045</t>
+          <t>9786258749151</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Veli Joze</t>
+          <t>Döngüler Krallığının Şaklabanları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>179.5</v>
+        <v>219.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258749052</t>
+          <t>9786258749298</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çukur</t>
+          <t>Dönüşümler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>134.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255512994</t>
+          <t>9786258749281</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Homo Connectens - Görünmeyen Bağların Anatomisi</t>
+          <t>Duka Begoviç</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>249.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255512987</t>
+          <t>9786258749144</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tanrıları Kıskanan Şair</t>
+          <t>Materyalist Liberteryenizm</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>284.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255512963</t>
+          <t>9786258749137</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Panayırı</t>
+          <t>Valentino Rossi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>199.5</v>
+        <v>419.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255512970</t>
+          <t>9786258749069</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Maco Mliec</t>
+          <t>İnsanın İnsan Kullanımı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>174.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256730939</t>
+          <t>9786258749076</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan'da Din ve Sanat</t>
+          <t>Sibernetik</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>154.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255512666</t>
+          <t>9786258749083</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gazap Günü</t>
+          <t>Modern Bilimkurgu ve J.-H. Rosny Aîné</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>224.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255512925</t>
+          <t>9786258749045</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İnsan Çeşitliliği</t>
+          <t>Veli Joze</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>849.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255512918</t>
+          <t>9786258749052</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İsmail Çengiç Ağa’nın Ölümü</t>
+          <t>Çukur</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>194.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255512710</t>
+          <t>9786255512994</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Colas Breugnon</t>
+          <t>Homo Connectens - Görünmeyen Bağların Anatomisi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>344.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255512871</t>
+          <t>9786255512987</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Görevleri</t>
+          <t>Tanrıları Kıskanan Şair</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>234.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256730595</t>
+          <t>9786255512963</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Öjeni</t>
+          <t>Tanrının Panayırı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>204.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255512727</t>
+          <t>9786255512970</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Toprak Adaleti</t>
+          <t>Maco Mliec</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>124.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257599788</t>
+          <t>9786256730939</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İlerleme ve Yoksulluk</t>
+          <t>Antik Yunan'da Din ve Sanat</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>699.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255512413</t>
+          <t>9786255512666</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Saraydan Kız Kaçırma</t>
+          <t>Gazap Günü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>229.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255512703</t>
+          <t>9786255512925</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Statik</t>
+          <t>İnsan Çeşitliliği</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>664.5</v>
+        <v>849.5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255512697</t>
+          <t>9786255512918</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kusurlar Suç Değildir Ahlaki Özgürlüğün Müdafaası</t>
+          <t>İsmail Çengiç Ağa’nın Ölümü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>129.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255512680</t>
+          <t>9786255512710</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tilki Kadın Toplu Öyküler</t>
+          <t>Colas Breugnon</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>299.5</v>
+        <v>344.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255512673</t>
+          <t>9786255512871</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Barışçıl Olan Her Şey</t>
+          <t>İnsanın Görevleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>319.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255512659</t>
+          <t>9786256730595</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ateş Savaşı</t>
+          <t>Öjeni</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>359.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255512642</t>
+          <t>9786255512727</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bir Alman Sevdim</t>
+          <t>Toprak Adaleti</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>344.5</v>
+        <v>124.5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255512628</t>
+          <t>9786257599788</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Savaşın Üzerinde Pasifist Manifesto</t>
+          <t>İlerleme ve Yoksulluk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>224.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255512635</t>
+          <t>9786255512413</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Geç Açan Çiçekler Toplu Öyküler</t>
+          <t>Saraydan Kız Kaçırma</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>299.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255512611</t>
+          <t>9786255512703</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bugünü ve Yarınıyla</t>
+          <t>Sosyal Statik</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>394.5</v>
+        <v>664.5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255512406</t>
+          <t>9786255512697</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Uçan Hollandalı</t>
+          <t>Kusurlar Suç Değildir Ahlaki Özgürlüğün Müdafaası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>189.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255512390</t>
+          <t>9786255512680</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Nabucco</t>
+          <t>Tilki Kadın Toplu Öyküler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>179.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255512604</t>
+          <t>9786255512673</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Michael: Bir Alman Yazgısı</t>
+          <t>Barışçıl Olan Her Şey</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>249.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255512536</t>
+          <t>9786255512659</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Calvin Coolidge’in Özyaşamöyküsü</t>
+          <t>Ateş Savaşı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>264.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256730953</t>
+          <t>9786255512642</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Tarihi</t>
+          <t>Bir Alman Sevdim</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>289.5</v>
+        <v>344.5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255512383</t>
+          <t>9786255512628</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Lucia di Lammermoor</t>
+          <t>Savaşın Üzerinde Pasifist Manifesto</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>189.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255512376</t>
+          <t>9786255512635</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aşk İksiri</t>
+          <t>Geç Açan Çiçekler Toplu Öyküler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>214.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256438439</t>
+          <t>9786255512611</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Bugünü ve Yarınıyla</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>289.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255512529</t>
+          <t>9786255512406</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Kimi Raikkonen</t>
+          <t>Uçan Hollandalı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>369.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255512482</t>
+          <t>9786255512390</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Özgürlük İçin/ Liberteryen Manifesto</t>
+          <t>Nabucco</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>599.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255512505</t>
+          <t>9786255512604</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Devlet’e Karşı / Anarko-Kapitalist Manifesto</t>
+          <t>Michael: Bir Alman Yazgısı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>324.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255512512</t>
+          <t>9786255512536</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Başıbozuk Süvariler</t>
+          <t>Calvin Coolidge’in Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>299.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255512277</t>
+          <t>9786256730953</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sol’a Karşı</t>
+          <t>Antik Yunan Tarihi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>214.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256730861</t>
+          <t>9786255512383</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Dağlar</t>
+          <t>Lucia di Lammermoor</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>359.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256730816</t>
+          <t>9786255512376</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yasak Aşk</t>
+          <t>Aşk İksiri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>279.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256730809</t>
+          <t>9786256438439</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İstasyon</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>319.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256730779</t>
+          <t>9786255512529</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Aynı Yolun Yolcusu</t>
+          <t>Bilinmeyen Kimi Raikkonen</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>269.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256730731</t>
+          <t>9786255512482</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Akasyalar Şehri</t>
+          <t>Yeni Bir Özgürlük İçin/ Liberteryen Manifesto</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>289.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256730113</t>
+          <t>9786255512505</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mutlak Rekabet</t>
+          <t>Devlet’e Karşı / Anarko-Kapitalist Manifesto</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>374.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256730298</t>
+          <t>9786255512512</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Adalet Safsataları</t>
+          <t>Başıbozuk Süvariler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>304.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256730434</t>
+          <t>9786255512277</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Serseri Bulutlar</t>
+          <t>Sol’a Karşı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>424.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256730571</t>
+          <t>9786256730861</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Pasajlar</t>
+          <t>Şehir ve Dağlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>194.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256730588</t>
+          <t>9786256730816</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Madam Butterfly</t>
+          <t>Yasak Aşk</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>169.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255512147</t>
+          <t>9786256730809</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Norma</t>
+          <t>İstasyon</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>204.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255512130</t>
+          <t>9786256730779</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Parsifal</t>
+          <t>Aynı Yolun Yolcusu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>244.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255512116</t>
+          <t>9786256730731</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Salome</t>
+          <t>Akasyalar Şehri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>189.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255512093</t>
+          <t>9786256730113</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>La Sonnambula</t>
+          <t>Mutlak Rekabet</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>179.5</v>
+        <v>374.5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255512079</t>
+          <t>9786256730298</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Cosi Fan Tutte</t>
+          <t>Sosyal Adalet Safsataları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>259.5</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255512055</t>
+          <t>9786256730434</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi</t>
+          <t>Serseri Bulutlar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>239.5</v>
+        <v>424.5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256730786</t>
+          <t>9786256730571</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Falstaff</t>
+          <t>Pasajlar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>329.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256730564</t>
+          <t>9786256730588</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Alacakaranlığı</t>
+          <t>Madam Butterfly</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>284.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256730557</t>
+          <t>9786255512147</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Siegfried</t>
+          <t>Norma</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>294.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256730540</t>
+          <t>9786255512130</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Valkürler</t>
+          <t>Parsifal</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>279.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256730533</t>
+          <t>9786255512116</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ren Altını</t>
+          <t>Salome</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>249.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255512239</t>
+          <t>9786255512093</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Surviving to Drive</t>
+          <t>La Sonnambula</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>369.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255512215</t>
+          <t>9786255512079</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Goliah: Bilimkurgu Öyküleri</t>
+          <t>Cosi Fan Tutte</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>269.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255512222</t>
+          <t>9786255512055</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Zihin Telgrafı: Bilimkurgu Öyküleri</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>254.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256730823</t>
+          <t>9786256730786</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Doğa Felsefesi</t>
+          <t>Falstaff</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>209.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256730892</t>
+          <t>9786256730564</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ulusçuluk</t>
+          <t>Tanrıların Alacakaranlığı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>309.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256730922</t>
+          <t>9786256730557</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yeni Özgürlük</t>
+          <t>Siegfried</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>299.5</v>
+        <v>294.5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256730946</t>
+          <t>9786256730540</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Akhenaton: IV. Amenhotep</t>
+          <t>Valkürler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>319.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255512178</t>
+          <t>9786256730533</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Uygarlığın Geleceği</t>
+          <t>Ren Altını</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>149.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255512192</t>
+          <t>9786255512239</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Heretikler</t>
+          <t>Surviving to Drive</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>309.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255512208</t>
+          <t>9786255512215</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ortodoksi</t>
+          <t>Goliah: Bilimkurgu Öyküleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>299.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255512246</t>
+          <t>9786255512222</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Düşmanımız, Devlet</t>
+          <t>Zihin Telgrafı: Bilimkurgu Öyküleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>244.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255512253</t>
+          <t>9786256730823</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kısa Bir Tarihi</t>
+          <t>Doğa Felsefesi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>204.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255512260</t>
+          <t>9786256730892</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Liberteryenizmi Doğru Anlamak</t>
+          <t>Yeni Ulusçuluk</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>199.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256730960</t>
+          <t>9786256730922</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>The Mucker</t>
+          <t>Yeni Özgürlük</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>489.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256730526</t>
+          <t>9786256730946</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Faust</t>
+          <t>Akhenaton: IV. Amenhotep</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>249.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256730427</t>
+          <t>9786255512178</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Caspak Üçlemesi</t>
+          <t>Uygarlığın Geleceği</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>449.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256730410</t>
+          <t>9786255512192</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Femei Kadınlar</t>
+          <t>Heretikler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>254.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256730397</t>
+          <t>9786255512208</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Masal ve Bir Fazlası</t>
+          <t>Ortodoksi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>319.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256730403</t>
+          <t>9786255512246</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kavga ve Diğer Öyküler</t>
+          <t>Düşmanımız, Devlet</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>334.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256730229</t>
+          <t>9786255512253</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Bir Araba Nasıl Yapılır?</t>
+          <t>İnsanlığın Kısa Bir Tarihi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>579.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256730168</t>
+          <t>9786255512260</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Hiçbir Zaman - Çevreci Evhamcılık Neden Hepimize Zarar Veriyor?</t>
+          <t>Liberteryenizmi Doğru Anlamak</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>599.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256730243</t>
+          <t>9786256730960</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>The Mucker</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>244.5</v>
+        <v>489.5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256438989</t>
+          <t>9786256730526</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Madama Butterfly</t>
+          <t>Faust</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>224.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256730236</t>
+          <t>9786256730427</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Dubrovnik Üçlemesi</t>
+          <t>Caspak Üçlemesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>229.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256438996</t>
+          <t>9786256730410</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>La Boheme</t>
+          <t>Femei Kadınlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>264.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256730007</t>
+          <t>9786256730397</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Der Rosenkavalier</t>
+          <t>Dokuz Masal ve Bir Fazlası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>349.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256730083</t>
+          <t>9786256730403</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar VII: Vahşi Pellucidar</t>
+          <t>Kavga ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>384.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256730076</t>
+          <t>9786256730229</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar VI: Korku Diyarı</t>
+          <t>Bir Araba Nasıl Yapılır?</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>299.5</v>
+        <v>579.5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256730021</t>
+          <t>9786256730168</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar V: Taş Devrine Dönüş</t>
+          <t>Kıyamet Hiçbir Zaman - Çevreci Evhamcılık Neden Hepimize Zarar Veriyor?</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>369.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256730182</t>
+          <t>9786256730243</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Enzo Ferrari - İnsan ve Efsane</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>749.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256438965</t>
+          <t>9786256438989</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yevgeni Onegin</t>
+          <t>Madama Butterfly</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>234.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256730014</t>
+          <t>9786256730236</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Aida</t>
+          <t>Dubrovnik Üçlemesi</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>229.5</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256438972</t>
+          <t>9786256438996</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Tosca</t>
+          <t>La Boheme</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>239.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256438910</t>
+          <t>9786256730007</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar IV: Tarzan Dünya'nın Merkezinde</t>
+          <t>Der Rosenkavalier</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>339.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256438941</t>
+          <t>9786256730083</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>La Traviata</t>
+          <t>Pellucidar VII: Vahşi Pellucidar</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>214.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256438934</t>
+          <t>9786256730076</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>L’Orfeo</t>
+          <t>Pellucidar VI: Korku Diyarı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>169.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256438958</t>
+          <t>9786256730021</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Figaro’nun Düğünü</t>
+          <t>Pellucidar V: Taş Devrine Dönüş</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>354.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256438415</t>
+          <t>9786256730182</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Pierre ve Luce</t>
+          <t>Enzo Ferrari - İnsan ve Efsane</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>164.5</v>
+        <v>749.5</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256438927</t>
+          <t>9786256438965</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Venüs Büyücüsü</t>
+          <t>Yevgeni Onegin</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>169.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256438903</t>
+          <t>9786256730014</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Venüs Dizisi: 4 - Venüs’te Kaçış</t>
+          <t>Aida</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>434.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256438385</t>
+          <t>9786256438972</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ay Prensesi</t>
+          <t>Tosca</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>524.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256438446</t>
+          <t>9786256438910</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>John Carter XI: Marslı John Carter</t>
+          <t>Pellucidar IV: Tarzan Dünya'nın Merkezinde</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>274.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256438798</t>
+          <t>9786256438941</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Dünya</t>
+          <t>La Traviata</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>164.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256438378</t>
+          <t>9786256438934</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Tarzan VI: Tarzan’ın Orman Öyküleri</t>
+          <t>L’Orfeo</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>334.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256438828</t>
+          <t>9786256438958</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Bartek ve Diğer Öyküler</t>
+          <t>Figaro’nun Düğünü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>264.5</v>
+        <v>354.5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256438811</t>
+          <t>9786256438415</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar III</t>
+          <t>Pierre ve Luce</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>369.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256438361</t>
+          <t>9786256438927</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyetin Sonu - Toplumdaki Cinsiyet ve Kimlik Efsanelerini Çürütmek</t>
+          <t>Venüs Büyücüsü</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>419.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256438453</t>
+          <t>9786256438903</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Büyükanne</t>
+          <t>Venüs Dizisi: 4 - Venüs’te Kaçış</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>394.5</v>
+        <v>434.5</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256438460</t>
+          <t>9786256438385</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Alves A.Ş. ve Diğer Öyküler</t>
+          <t>Ay Prensesi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>244.5</v>
+        <v>524.5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256438804</t>
+          <t>9786256438446</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sözde Adam</t>
+          <t>John Carter XI: Marslı John Carter</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>444.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256438781</t>
+          <t>9786256438798</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Tek Kişilik Oyunlar - İmparator Klişe</t>
+          <t>Başka Bir Dünya</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>174.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256438392</t>
+          <t>9786256438378</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Venüslü Carson - Venüs Dizisi: 3</t>
+          <t>Tarzan VI: Tarzan’ın Orman Öyküleri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>339.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256438477</t>
+          <t>9786256438828</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Hans Huckebein: Talihsiz Kuzgun</t>
+          <t>Kahraman Bartek ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>139.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256438187</t>
+          <t>9786256438811</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Victoria</t>
+          <t>Pellucidar III</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>409.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256438422</t>
+          <t>9786256438361</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Pia Fraus</t>
+          <t>Toplumsal Cinsiyetin Sonu - Toplumdaki Cinsiyet ve Kimlik Efsanelerini Çürütmek</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>119.5</v>
+        <v>419.5</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256438323</t>
+          <t>9786256438453</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Zaman ve Balık</t>
+          <t>Büyükanne</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>164.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256438347</t>
+          <t>9786256438460</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Hakuran Kafesinde Bir Gözlemci</t>
+          <t>Alves A.Ş. ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>259.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256438354</t>
+          <t>9786256438804</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Buzdolabı Vatandaşları: Bir Gastronomi Distopyası</t>
+          <t>Sözde Adam</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>209.5</v>
+        <v>444.5</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256438408</t>
+          <t>9786256438781</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Arz Cephesinde Yeni Bir Şey Yok</t>
+          <t>Tek Kişilik Oyunlar - İmparator Klişe</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>324.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256438330</t>
+          <t>9786256438392</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>John Carter X: Gathol Prensesi Llana</t>
+          <t>Venüslü Carson - Venüs Dizisi: 3</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>384.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256438293</t>
+          <t>9786256438477</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Tarzan V: Tarzan ve Opar’ın Mücevherleri</t>
+          <t>Hans Huckebein: Talihsiz Kuzgun</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>309.5</v>
+        <v>139.5</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256438316</t>
+          <t>9786256438187</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Efsuncu ve Diğer Öyküler</t>
+          <t>Kraliçe Victoria</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>209.5</v>
+        <v>409.5</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256438286</t>
+          <t>9786256438422</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yaprakların Hüznü</t>
+          <t>Pia Fraus</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>279.5</v>
+        <v>119.5</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256438255</t>
+          <t>9786256438323</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar 2</t>
+          <t>Zaman ve Balık</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>289.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256438309</t>
+          <t>9786256438347</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>John Carter IX: Mars’ın Yapay Adamları</t>
+          <t>Hakuran Kafesinde Bir Gözlemci</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>339.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256438163</t>
+          <t>9786256438354</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Övgü</t>
+          <t>Buzdolabı Vatandaşları: Bir Gastronomi Distopyası</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>184.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256438279</t>
+          <t>9786256438408</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Uzayın Derin Karanlığı</t>
+          <t>Arz Cephesinde Yeni Bir Şey Yok</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>479.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256438248</t>
+          <t>9786256438330</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Venüs’ün Derinliklerinde Venüs Dizisi: 2</t>
+          <t>John Carter X: Gathol Prensesi Llana</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>334.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256438262</t>
+          <t>9786256438293</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>John Carter VIII: Mars Kılıçları</t>
+          <t>Tarzan V: Tarzan ve Opar’ın Mücevherleri</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>394.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256438224</t>
+          <t>9786256438316</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ve Değildik Henüz</t>
+          <t>Efsuncu ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>124.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256438231</t>
+          <t>9786256438286</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bir İş Adamının Hatıraları</t>
+          <t>Yaprakların Hüznü</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>244.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256438217</t>
+          <t>9786256438255</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Lümen</t>
+          <t>Pellucidar 2</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>254.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256407923</t>
+          <t>9786256438309</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Mozaik: Toplu Öyküler</t>
+          <t>John Carter IX: Mars’ın Yapay Adamları</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>204.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256407954</t>
+          <t>9786256438163</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Öyküleri</t>
+          <t>Ölüme Övgü</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>254.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256438200</t>
+          <t>9786256438279</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Abes</t>
+          <t>Uzayın Derin Karanlığı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>174.5</v>
+        <v>479.5</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256407978</t>
+          <t>9786256438248</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Venüs Korsanları</t>
+          <t>Venüs’ün Derinliklerinde Venüs Dizisi: 2</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>304.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256438194</t>
+          <t>9786256438262</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Tarzan IV: Tarzan’ın Oğlu</t>
+          <t>John Carter VIII: Mars Kılıçları</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>399.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256438170</t>
+          <t>9786256438224</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche ve Schopenhauer ile Küçük bir Söyleşi</t>
+          <t>Ve Değildik Henüz</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>149.5</v>
+        <v>124.5</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256407930</t>
+          <t>9786256438231</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Madam Sourdis ve Diğer Öyküler</t>
+          <t>Bir İş Adamının Hatıraları</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>259.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256438040</t>
+          <t>9786256438217</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Anahtar</t>
+          <t>Lümen</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>329.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257599849</t>
+          <t>9786256407923</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Şiirler</t>
+          <t>Mozaik: Toplu Öyküler</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>259.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256438101</t>
+          <t>9786256407954</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kampanya Kapsamında Kalan Kadir</t>
+          <t>Eski Zaman Öyküleri</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>214.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256407947</t>
+          <t>9786256438200</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>John Carter VII: Mars Askeri</t>
+          <t>Abes</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>394.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256407961</t>
+          <t>9786256407978</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Eşitliğe Övgü</t>
+          <t>Venüs Korsanları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>184.5</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256407916</t>
+          <t>9786256438194</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar Mazide Kalır</t>
+          <t>Tarzan IV: Tarzan’ın Oğlu</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>554.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257599962</t>
+          <t>9786256438170</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Mary</t>
+          <t>Nietzsche ve Schopenhauer ile Küçük bir Söyleşi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>194.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256407909</t>
+          <t>9786256407930</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Ve Tanrı Öl Dedi İnsana</t>
+          <t>Madam Sourdis ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>149.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256407831</t>
+          <t>9786256438040</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Övgü</t>
+          <t>Kayıp Anahtar</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>194.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256407893</t>
+          <t>9786257599849</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Benim Saf Amcam Ve Diğer Öyküler</t>
+          <t>Şiirler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>264.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256407824</t>
+          <t>9786256438101</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar I: Dünya’nın Merkezinde</t>
+          <t>Kampanya Kapsamında Kalan Kadir</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>279.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256407671</t>
+          <t>9786256407947</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Maraton</t>
+          <t>John Carter VII: Mars Askeri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>269.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256407848</t>
+          <t>9786256407961</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Andrew Carnegie’nin Özyaşamöyküsü</t>
+          <t>Eşitliğe Övgü</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>529.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256407855</t>
+          <t>9786256407916</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Transhümanizm - Yeni Şarap İçin Yeni Şişeler</t>
+          <t>Ve Şarkılar Mazide Kalır</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>499.5</v>
+        <v>554.5</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256407862</t>
+          <t>9786257599962</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi Şövalyesi</t>
+          <t>Mary</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>399.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256407879</t>
+          <t>9786256407909</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Fihrist Kitap Düşünce Seti (Sticker Hediyeli)</t>
+          <t>Ve Tanrı Öl Dedi İnsana</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>259.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257275608</t>
+          <t>9786256407831</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Nehrin Sonsuz Serüveni</t>
+          <t>Özgürlüğe Övgü</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>299.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257599993</t>
+          <t>9786256407893</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Optik</t>
+          <t>Benim Saf Amcam Ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>479.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257599986</t>
+          <t>9786256407824</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Woke A.Ş.</t>
+          <t>Pellucidar I: Dünya’nın Merkezinde</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>499.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257599979</t>
+          <t>9786256407671</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair Öyküler</t>
+          <t>Maraton</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>209.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257599955</t>
+          <t>9786256407848</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tarzan III: Tarzan’ın Canavarları</t>
+          <t>Andrew Carnegie’nin Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>324.5</v>
+        <v>529.5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257599863</t>
+          <t>9786256407855</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Barışa Övgü</t>
+          <t>Transhümanizm - Yeni Şarap İçin Yeni Şişeler</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>184.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257599856</t>
+          <t>9786256407862</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kızılderili Öyküleri ve Efsaneleri</t>
+          <t>Gastronomi Şövalyesi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>269.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257599764</t>
+          <t>9786256407879</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Takıntıburnu</t>
+          <t>Fihrist Kitap Düşünce Seti (Sticker Hediyeli)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>129.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257599825</t>
+          <t>9786257275608</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Gelinciklerin Ölümü</t>
+          <t>Nehrin Sonsuz Serüveni</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>229.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257599900</t>
+          <t>9786257599993</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Dindar Helena</t>
+          <t>Optik</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>264.5</v>
+        <v>479.5</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257599924</t>
+          <t>9786257599986</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>John Carter VI: Mars Dehası</t>
+          <t>Woke A.Ş.</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>284.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257599917</t>
+          <t>9786257599979</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Yelkovan Durağı</t>
+          <t>Yaşama Dair Öyküler</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>129.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257599948</t>
+          <t>9786257599955</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Dağılma</t>
+          <t>Tarzan III: Tarzan’ın Canavarları</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>189.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257599894</t>
+          <t>9786257599863</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Anarşinin Maskesi</t>
+          <t>Barışa Övgü</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>169.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257599931</t>
+          <t>9786257599856</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Her Dem Yeşil</t>
+          <t>Kızılderili Öyküleri ve Efsaneleri</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>364.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257599832</t>
+          <t>9786257599764</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Komedyen</t>
+          <t>Takıntıburnu</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>424.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257599870</t>
+          <t>9786257599825</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Elektrosfer</t>
+          <t>Gelinciklerin Ölümü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>389.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257599801</t>
+          <t>9786257599900</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Dindar Helena</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>249.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257599795</t>
+          <t>9786257599924</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Gece Postasıyla</t>
+          <t>John Carter VI: Mars Dehası</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>199.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052253818</t>
+          <t>9786257599917</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Patates ve Diğer Öyküler</t>
+          <t>Yelkovan Durağı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>279.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257599771</t>
+          <t>9786257599948</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Pastel Yalnızlıklar</t>
+          <t>Dağılma</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>159.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257599757</t>
+          <t>9786257599894</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Tek Satırlık Mutluluk</t>
+          <t>Anarşinin Maskesi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>144.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257599658</t>
+          <t>9786257599931</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Armageddon M.S. 2419</t>
+          <t>Her Dem Yeşil</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>334.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257599696</t>
+          <t>9786257599832</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Mandarin ve Diğer Öyküler</t>
+          <t>Komedyen</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>279.5</v>
+        <v>424.5</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257599719</t>
+          <t>9786257599870</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Duygulanım</t>
+          <t>Elektrosfer</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>129.5</v>
+        <v>389.5</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257599740</t>
+          <t>9786257599801</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>John Carter V: Mars Satrancı</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>414.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257599702</t>
+          <t>9786257599795</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Göç</t>
+          <t>Gece Postasıyla</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>129.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257599726</t>
+          <t>9786052253818</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>5 Saniyede Venüs’e</t>
+          <t>Patates ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>199.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257599733</t>
+          <t>9786257599771</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Was Für Ein Schreklicher</t>
+          <t>Pastel Yalnızlıklar</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>129.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257599641</t>
+          <t>9786257599757</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>İngiltere Mektupları</t>
+          <t>Tek Satırlık Mutluluk</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>274.5</v>
+        <v>144.5</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257599672</t>
+          <t>9786257599658</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Nihilist Alarm</t>
+          <t>Armageddon M.S. 2419</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>149.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257599665</t>
+          <t>9786257599696</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Çift Yarık</t>
+          <t>Mandarin ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>129.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257599689</t>
+          <t>9786257599719</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Udumbara</t>
+          <t>Duygulanım</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>114.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257599634</t>
+          <t>9786257599740</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Ötekinin Keşfi</t>
+          <t>John Carter V: Mars Satrancı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>259.5</v>
+        <v>414.5</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257599610</t>
+          <t>9786257599702</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Buyruğu Çiğnemek</t>
+          <t>Göç</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>429.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257599627</t>
+          <t>9786257599726</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Bilimkurgu ve Kıyamet</t>
+          <t>5 Saniyede Venüs’e</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>514.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257599603</t>
+          <t>9786257599733</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Mogens ve Diğer Öyküler</t>
+          <t>Was Für Ein Schreklicher</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>184.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257599580</t>
+          <t>9786257599641</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>John Carter IV: Thuvia, Mars Kızı</t>
+          <t>İngiltere Mektupları</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>289.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257599597</t>
+          <t>9786257599672</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yarına Dönüş</t>
+          <t>Nihilist Alarm</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>299.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257599566</t>
+          <t>9786257599665</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Sakal: Toplu Öyküler</t>
+          <t>Çift Yarık</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>294.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257599573</t>
+          <t>9786257599689</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Sağ Kalan</t>
+          <t>Udumbara</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>229.5</v>
+        <v>114.5</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257599504</t>
+          <t>9786257599634</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Ayrımcılık</t>
+          <t>Ötekinin Keşfi</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>374.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257599542</t>
+          <t>9786257599610</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kadın Manzaraları</t>
+          <t>Buyruğu Çiğnemek</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>364.5</v>
+        <v>429.5</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257599535</t>
+          <t>9786257599627</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Ama</t>
+          <t>Sinemada Bilimkurgu ve Kıyamet</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>359.5</v>
+        <v>514.5</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257599511</t>
+          <t>9786257599603</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar Ölümü Çağırır</t>
+          <t>Mogens ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>539.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257599528</t>
+          <t>9786257599580</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Ancak Söndüğünde Parlayan</t>
+          <t>John Carter IV: Thuvia, Mars Kızı</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>289.5</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257599559</t>
+          <t>9786257599597</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf John</t>
+          <t>Yarına Dönüş</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>374.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257599481</t>
+          <t>9786257599566</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Yerin Ortasında</t>
+          <t>Sakal: Toplu Öyküler</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>159.5</v>
+        <v>294.5</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257599498</t>
+          <t>9786257599573</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Gestumblindi</t>
+          <t>Sağ Kalan</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>469.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257599450</t>
+          <t>9786257599504</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Gemlik’e Doğru Denizi Göreceksin</t>
+          <t>Pozitif Ayrımcılık</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>274.5</v>
+        <v>374.5</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257599467</t>
+          <t>9786257599542</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Çilekeş Kardeşler</t>
+          <t>Kadın Manzaraları</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>334.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257599474</t>
+          <t>9786257599535</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Slovak Halk Hikayeleri</t>
+          <t>Ama</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>284.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257599337</t>
+          <t>9786257599511</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Bir Otto Weininger Kritiği</t>
+          <t>Ve Şarkılar Ölümü Çağırır</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>154.5</v>
+        <v>539.5</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257599382</t>
+          <t>9786257599528</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Akan Sudan Şüphe</t>
+          <t>Ancak Söndüğünde Parlayan</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>134.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257599351</t>
+          <t>9786257599559</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Katolik Isabel - İspanya'yı Birleştiren Kraliçe</t>
+          <t>Tuhaf John</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>229.5</v>
+        <v>374.5</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257599344</t>
+          <t>9786257599481</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Özyaşamöyküm - Faşizmin Siyasi ve Toplumsal Kuramı</t>
+          <t>Hiçbir Yerin Ortasında</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>389.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257599368</t>
+          <t>9786257599498</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Tragedya</t>
+          <t>Gestumblindi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>349.5</v>
+        <v>469.5</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257599429</t>
+          <t>9786257599450</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğe İsim Verme Masrafları</t>
+          <t>Gemlik’e Doğru Denizi Göreceksin</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>159.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257599399</t>
+          <t>9786257599467</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Auguste Comte ve Pozitivizm</t>
+          <t>Çilekeş Kardeşler</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>299.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257599375</t>
+          <t>9786257599474</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sol Düşünürleri</t>
+          <t>Slovak Halk Hikayeleri</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>539.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257599443</t>
+          <t>9786257599337</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İşlerlik</t>
+          <t>Bir Otto Weininger Kritiği</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>349.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257599436</t>
+          <t>9786257599382</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>John Carter 3: Mars Komutanı</t>
+          <t>Akan Sudan Şüphe</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>314.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257599405</t>
+          <t>9786257599351</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Açıktaki Kayık</t>
+          <t>Katolik Isabel - İspanya'yı Birleştiren Kraliçe</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>184.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257599412</t>
+          <t>9786257599344</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Tarzan II: Tarzan'ın Dönüşü</t>
+          <t>Özyaşamöyküm - Faşizmin Siyasi ve Toplumsal Kuramı</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>469.5</v>
+        <v>389.5</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257599320</t>
+          <t>9786257599368</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Şairin 12’si</t>
+          <t>Tragedya</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>269.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257599313</t>
+          <t>9786257599429</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Bahçe</t>
+          <t>Sessizliğe İsim Verme Masrafları</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>134.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257599306</t>
+          <t>9786257599399</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Bunca Şingayı Kim Yedi?</t>
+          <t>Auguste Comte ve Pozitivizm</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>384.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257599276</t>
+          <t>9786257599375</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Katil Şairler Antolojisi Polaonat</t>
+          <t>Yeni Sol Düşünürleri</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>249.5</v>
+        <v>539.5</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257599252</t>
+          <t>9786257599443</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Kıyım</t>
+          <t>İşlerlik</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>319.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257599245</t>
+          <t>9786257599436</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar İçine Kapanır</t>
+          <t>John Carter 3: Mars Komutanı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>559.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257599283</t>
+          <t>9786257599405</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Olmak İsteyen Adam</t>
+          <t>Açıktaki Kayık</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>174.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257599290</t>
+          <t>9786257599412</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Mary Wollstonecraft: Kadın Haklarının Gerekçelendirmesi’nin Yazarı</t>
+          <t>Tarzan II: Tarzan'ın Dönüşü</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>199.5</v>
+        <v>469.5</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257599269</t>
+          <t>9786257599320</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Symzonya Bir Keşif Yolculuğu</t>
+          <t>Şairin 12’si</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>264.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257599238</t>
+          <t>9786257599313</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Özyaşamöyküsü</t>
+          <t>Kutsal Bahçe</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>339.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786058181120</t>
+          <t>9786257599306</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Kın</t>
+          <t>Bunca Şingayı Kim Yedi?</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>194.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786058181106</t>
+          <t>9786257599276</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Söylem</t>
+          <t>Katil Şairler Antolojisi Polaonat</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>209.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786058181137</t>
+          <t>9786257599252</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kor</t>
+          <t>İnsancıl Kıyım</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>184.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786058181113</t>
+          <t>9786257599245</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kan</t>
+          <t>Ve Şarkılar İçine Kapanır</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>184.5</v>
+        <v>559.5</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257599191</t>
+          <t>9786257599283</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Tarzan I: Maymunların Tarzan'ı</t>
+          <t>Görünmez Olmak İsteyen Adam</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>529.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257599115</t>
+          <t>9786257599290</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>John Carter 1: Mars Prensesi</t>
+          <t>Mary Wollstonecraft: Kadın Haklarının Gerekçelendirmesi’nin Yazarı</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>369.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786057464880</t>
+          <t>9786257599269</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Son Adam</t>
+          <t>Symzonya Bir Keşif Yolculuğu</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>349.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257599023</t>
+          <t>9786257599238</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Aşka Övgü</t>
+          <t>Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>184.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257599009</t>
+          <t>9786058181120</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Max ve Moritz (Çizimli)</t>
+          <t>Kın</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>239.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257599016</t>
+          <t>9786058181106</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Bir Ütopya</t>
+          <t>Söylem</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>399.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786057464873</t>
+          <t>9786058181137</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Tuğla Ay</t>
+          <t>Kor</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>234.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786057464804</t>
+          <t>9786058181113</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Kırılca Adam</t>
+          <t>Kan</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>214.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786057464842</t>
+          <t>9786257599191</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Distopya</t>
+          <t>Tarzan I: Maymunların Tarzan'ı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>259.6</v>
+        <v>529.5</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786057464859</t>
+          <t>9786257599115</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Xipehuz: Şekiller</t>
+          <t>John Carter 1: Mars Prensesi</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>179.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257599160</t>
+          <t>9786057464880</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Yaşayan En İyi Yazarı</t>
+          <t>Son Adam</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>369.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257599177</t>
+          <t>9786257599023</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Son Adam: Kıyamet Şiirleri</t>
+          <t>Aşka Övgü</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>229.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257599122</t>
+          <t>9786257599009</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Yeni Amazonya: Gelecekten Bir Tadımlık</t>
+          <t>Max ve Moritz (Çizimli)</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>309.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786057464897</t>
+          <t>9786257599016</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Efendisi</t>
+          <t>Çağdaş Bir Ütopya</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>564.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786058181151</t>
+          <t>9786057464873</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Kahve Arası Sanat Konuşmaları</t>
+          <t>Tuğla Ay</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>229.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257599139</t>
+          <t>9786057464804</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Erkek Hakları ya da Bir Kadının Rüyası</t>
+          <t>Kırılca Adam</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>224.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257599153</t>
+          <t>9786057464842</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Cumhuriyeti ya da Sosyalizm Gerçeği</t>
+          <t>Distopya</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>154.5</v>
+        <v>259.6</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257599146</t>
+          <t>9786057464859</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler Üzerine</t>
+          <t>Xipehuz: Şekiller</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>184.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257599108</t>
+          <t>9786257599160</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk</t>
+          <t>Türkiye'nin Yaşayan En İyi Yazarı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>349.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257599030</t>
+          <t>9786257599177</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kısa Kısa Sevinçlerdi</t>
+          <t>Son Adam: Kıyamet Şiirleri</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>174.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257599061</t>
+          <t>9786257599122</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Mizora: Bir Kehanet</t>
+          <t>Yeni Amazonya: Gelecekten Bir Tadımlık</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>364.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257599092</t>
+          <t>9786057464897</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Cümleler</t>
+          <t>Dünyanın Efendisi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>554.5</v>
+        <v>564.5</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257599078</t>
+          <t>9786058181151</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Daimon’u</t>
+          <t>Kahve Arası Sanat Konuşmaları</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>179.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257599085</t>
+          <t>9786257599139</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Pitsim Garı</t>
+          <t>Erkek Hakları ya da Bir Kadının Rüyası</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>484.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257599047</t>
+          <t>9786257599153</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Ölümü</t>
+          <t>Geleceğin Cumhuriyeti ya da Sosyalizm Gerçeği</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>314.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257599214</t>
+          <t>9786257599146</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Havva’sı</t>
+          <t>Üniversiteler Üzerine</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>519.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257599221</t>
+          <t>9786257599108</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Bilimkurgu Manifestosu</t>
+          <t>Ay'a Yolculuk</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>169.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257599054</t>
+          <t>9786257599030</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Tertemiz Delirmeler</t>
+          <t>Kısa Kısa Sevinçlerdi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>334.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257599207</t>
+          <t>9786257599061</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>John Carter 2: Mars Tanrıları</t>
+          <t>Mizora: Bir Kehanet</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>439.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257599184</t>
+          <t>9786257599092</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Uzay Seyyahları</t>
+          <t>Ölümsüz Cümleler</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>269.5</v>
+        <v>554.5</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786058181175</t>
+          <t>9786257599078</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Deri Kalınlığında</t>
+          <t>Dünyanın Daimon’u</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>229.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786058181168</t>
+          <t>9786257599085</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Salınım</t>
+          <t>Pitsim Garı</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>154.5</v>
+        <v>484.5</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786058181144</t>
+          <t>9786257599047</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kut</t>
+          <t>Doğanın Ölümü</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>184.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786057464835</t>
+          <t>9786257599214</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Ay'daki Adam</t>
+          <t>Geleceğin Havva’sı</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>154.5</v>
+        <v>519.5</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057464828</t>
+          <t>9786257599221</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Görüşün Ölümü</t>
+          <t>Bilimkurgu Manifestosu</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>144.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786057464811</t>
+          <t>9786257599054</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Güzel</t>
+          <t>Tertemiz Delirmeler</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>159.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786058181199</t>
+          <t>9786257599207</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Yük Yukarı</t>
+          <t>John Carter 2: Mars Tanrıları</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>164.5</v>
+        <v>439.5</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786058181182</t>
+          <t>9786257599184</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>İçeri</t>
+          <t>Uzay Seyyahları</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>154.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786057464866</t>
+          <t>9786058181175</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Summerfield Vakası</t>
+          <t>Deri Kalınlığında</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>204.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786258749090</t>
+          <t>9786058181168</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Salınım</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>179.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786258749106</t>
+          <t>9786058181144</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Kıymıklar</t>
+          <t>Kut</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>274.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
+          <t>9786057464835</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Ay'daki Adam</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>154.5</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786057464828</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Görüşün Ölümü</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>144.5</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786057464811</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Güzel</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>159.5</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786058181199</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Yük Yukarı</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>164.5</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786058181182</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>İçeri</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>154.5</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786057464866</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Summerfield Vakası</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>204.5</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786258749090</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Aşk</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>179.5</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786258749106</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Kıymıklar</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>274.5</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
           <t>9786258749113</t>
         </is>
       </c>
-      <c r="B283" s="1" t="inlineStr">
+      <c r="B291" s="1" t="inlineStr">
         <is>
           <t>Kuyumcunun Altını</t>
         </is>
       </c>
-      <c r="C283" s="1">
+      <c r="C291" s="1">
         <v>444.5</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>