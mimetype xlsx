--- v2 (2026-05-21)
+++ v3 (2026-07-18)
@@ -85,4390 +85,4450 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258749403</t>
+          <t>9786258749496</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Soneler</t>
+          <t>İki Bin Yıldır</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>134.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258749397</t>
+          <t>9786258749489</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Juha</t>
+          <t>Zavallı Dionis</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>289.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255512499</t>
+          <t>9786258749472</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Adam'ın Yükü</t>
+          <t>Kaçış</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>144.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258749342</t>
+          <t>9786258749465</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Lakme</t>
+          <t>Karabasan</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>239.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258749335</t>
+          <t>9786258749403</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Attila</t>
+          <t>Kanlı Soneler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>174.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258749328</t>
+          <t>9786258749397</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Cavalleria Rusticana</t>
+          <t>Juha</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>149.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258749311</t>
+          <t>9786255512499</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Pagliacci</t>
+          <t>Beyaz Adam'ın Yükü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>164.5</v>
+        <v>144.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258749304</t>
+          <t>9786258749342</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Turandot</t>
+          <t>Lakme</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>219.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258749151</t>
+          <t>9786258749335</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Döngüler Krallığının Şaklabanları</t>
+          <t>Attila</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>219.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258749298</t>
+          <t>9786258749328</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dönüşümler</t>
+          <t>Cavalleria Rusticana</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>199.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258749281</t>
+          <t>9786258749311</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Duka Begoviç</t>
+          <t>Pagliacci</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>244.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258749144</t>
+          <t>9786258749304</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Materyalist Liberteryenizm</t>
+          <t>Turandot</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>234.5</v>
+        <v>219.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258749137</t>
+          <t>9786258749151</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Valentino Rossi</t>
+          <t>Döngüler Krallığının Şaklabanları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>419.5</v>
+        <v>219.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258749069</t>
+          <t>9786258749298</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İnsanın İnsan Kullanımı</t>
+          <t>Dönüşümler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>319.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258749076</t>
+          <t>9786258749281</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sibernetik</t>
+          <t>Duka Begoviç</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>449.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258749083</t>
+          <t>9786258749144</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Modern Bilimkurgu ve J.-H. Rosny Aîné</t>
+          <t>Materyalist Liberteryenizm</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>289.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258749045</t>
+          <t>9786258749137</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Veli Joze</t>
+          <t>Valentino Rossi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>179.5</v>
+        <v>419.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258749052</t>
+          <t>9786258749069</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Çukur</t>
+          <t>İnsanın İnsan Kullanımı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>134.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255512994</t>
+          <t>9786258749076</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Homo Connectens - Görünmeyen Bağların Anatomisi</t>
+          <t>Sibernetik</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>249.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255512987</t>
+          <t>9786258749083</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tanrıları Kıskanan Şair</t>
+          <t>Modern Bilimkurgu ve J.-H. Rosny Aîné</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>284.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255512963</t>
+          <t>9786258749045</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Panayırı</t>
+          <t>Veli Joze</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>199.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255512970</t>
+          <t>9786258749052</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Maco Mliec</t>
+          <t>Çukur</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>174.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256730939</t>
+          <t>9786255512994</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan'da Din ve Sanat</t>
+          <t>Homo Connectens - Görünmeyen Bağların Anatomisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>154.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255512666</t>
+          <t>9786255512987</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gazap Günü</t>
+          <t>Tanrıları Kıskanan Şair</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>224.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255512925</t>
+          <t>9786255512963</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İnsan Çeşitliliği</t>
+          <t>Tanrının Panayırı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>849.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255512918</t>
+          <t>9786255512970</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İsmail Çengiç Ağa’nın Ölümü</t>
+          <t>Maco Mliec</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>194.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255512710</t>
+          <t>9786256730939</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Colas Breugnon</t>
+          <t>Antik Yunan'da Din ve Sanat</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>344.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255512871</t>
+          <t>9786255512666</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Görevleri</t>
+          <t>Gazap Günü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>234.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256730595</t>
+          <t>9786255512925</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Öjeni</t>
+          <t>İnsan Çeşitliliği</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>204.5</v>
+        <v>849.5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255512727</t>
+          <t>9786255512918</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Toprak Adaleti</t>
+          <t>İsmail Çengiç Ağa’nın Ölümü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>124.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257599788</t>
+          <t>9786255512710</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İlerleme ve Yoksulluk</t>
+          <t>Colas Breugnon</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>699.5</v>
+        <v>344.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255512413</t>
+          <t>9786255512871</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Saraydan Kız Kaçırma</t>
+          <t>İnsanın Görevleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>229.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255512703</t>
+          <t>9786256730595</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Statik</t>
+          <t>Öjeni</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>664.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255512697</t>
+          <t>9786255512727</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kusurlar Suç Değildir Ahlaki Özgürlüğün Müdafaası</t>
+          <t>Toprak Adaleti</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>129.5</v>
+        <v>124.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255512680</t>
+          <t>9786257599788</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tilki Kadın Toplu Öyküler</t>
+          <t>İlerleme ve Yoksulluk</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>299.5</v>
+        <v>699.5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255512673</t>
+          <t>9786255512413</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Barışçıl Olan Her Şey</t>
+          <t>Saraydan Kız Kaçırma</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>319.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255512659</t>
+          <t>9786255512703</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ateş Savaşı</t>
+          <t>Sosyal Statik</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>359.5</v>
+        <v>664.5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255512642</t>
+          <t>9786255512697</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Alman Sevdim</t>
+          <t>Kusurlar Suç Değildir Ahlaki Özgürlüğün Müdafaası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>344.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255512628</t>
+          <t>9786255512680</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Savaşın Üzerinde Pasifist Manifesto</t>
+          <t>Tilki Kadın Toplu Öyküler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>224.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255512635</t>
+          <t>9786255512673</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Geç Açan Çiçekler Toplu Öyküler</t>
+          <t>Barışçıl Olan Her Şey</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>299.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255512611</t>
+          <t>9786255512659</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bugünü ve Yarınıyla</t>
+          <t>Ateş Savaşı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>394.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255512406</t>
+          <t>9786255512642</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Uçan Hollandalı</t>
+          <t>Bir Alman Sevdim</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>189.5</v>
+        <v>344.5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255512390</t>
+          <t>9786255512628</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Nabucco</t>
+          <t>Savaşın Üzerinde Pasifist Manifesto</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>179.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255512604</t>
+          <t>9786255512635</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Michael: Bir Alman Yazgısı</t>
+          <t>Geç Açan Çiçekler Toplu Öyküler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>249.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255512536</t>
+          <t>9786255512611</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Calvin Coolidge’in Özyaşamöyküsü</t>
+          <t>Bugünü ve Yarınıyla</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>264.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256730953</t>
+          <t>9786255512406</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Tarihi</t>
+          <t>Uçan Hollandalı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>289.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255512383</t>
+          <t>9786255512390</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Lucia di Lammermoor</t>
+          <t>Nabucco</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>189.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255512376</t>
+          <t>9786255512604</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Aşk İksiri</t>
+          <t>Michael: Bir Alman Yazgısı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>214.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256438439</t>
+          <t>9786255512536</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Calvin Coolidge’in Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>289.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255512529</t>
+          <t>9786256730953</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Kimi Raikkonen</t>
+          <t>Antik Yunan Tarihi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>369.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255512482</t>
+          <t>9786255512383</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Özgürlük İçin/ Liberteryen Manifesto</t>
+          <t>Lucia di Lammermoor</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>599.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255512505</t>
+          <t>9786255512376</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Devlet’e Karşı / Anarko-Kapitalist Manifesto</t>
+          <t>Aşk İksiri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>324.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255512512</t>
+          <t>9786256438439</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Başıbozuk Süvariler</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>299.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255512277</t>
+          <t>9786255512529</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sol’a Karşı</t>
+          <t>Bilinmeyen Kimi Raikkonen</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>214.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256730861</t>
+          <t>9786255512482</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Dağlar</t>
+          <t>Yeni Bir Özgürlük İçin/ Liberteryen Manifesto</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>359.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256730816</t>
+          <t>9786255512505</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yasak Aşk</t>
+          <t>Devlet’e Karşı / Anarko-Kapitalist Manifesto</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>279.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256730809</t>
+          <t>9786255512512</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İstasyon</t>
+          <t>Başıbozuk Süvariler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>319.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256730779</t>
+          <t>9786255512277</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Aynı Yolun Yolcusu</t>
+          <t>Sol’a Karşı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>269.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256730731</t>
+          <t>9786256730861</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Akasyalar Şehri</t>
+          <t>Şehir ve Dağlar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>289.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256730113</t>
+          <t>9786256730816</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Mutlak Rekabet</t>
+          <t>Yasak Aşk</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>374.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256730298</t>
+          <t>9786256730809</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Adalet Safsataları</t>
+          <t>İstasyon</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>304.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256730434</t>
+          <t>9786256730779</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Serseri Bulutlar</t>
+          <t>Aynı Yolun Yolcusu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>424.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256730571</t>
+          <t>9786256730731</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Pasajlar</t>
+          <t>Akasyalar Şehri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>194.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256730588</t>
+          <t>9786256730113</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Madam Butterfly</t>
+          <t>Mutlak Rekabet</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>169.5</v>
+        <v>374.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255512147</t>
+          <t>9786256730298</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Norma</t>
+          <t>Sosyal Adalet Safsataları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>204.5</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255512130</t>
+          <t>9786256730434</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Parsifal</t>
+          <t>Serseri Bulutlar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>244.5</v>
+        <v>424.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255512116</t>
+          <t>9786256730571</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Salome</t>
+          <t>Pasajlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>189.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255512093</t>
+          <t>9786256730588</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>La Sonnambula</t>
+          <t>Madam Butterfly</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>179.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255512079</t>
+          <t>9786255512147</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Cosi Fan Tutte</t>
+          <t>Norma</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>259.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255512055</t>
+          <t>9786255512130</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi</t>
+          <t>Parsifal</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>239.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256730786</t>
+          <t>9786255512116</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Falstaff</t>
+          <t>Salome</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>329.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256730564</t>
+          <t>9786255512093</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Alacakaranlığı</t>
+          <t>La Sonnambula</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>284.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256730557</t>
+          <t>9786255512079</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Siegfried</t>
+          <t>Cosi Fan Tutte</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>294.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256730540</t>
+          <t>9786255512055</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Valkürler</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>279.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256730533</t>
+          <t>9786256730786</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ren Altını</t>
+          <t>Falstaff</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>249.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255512239</t>
+          <t>9786256730564</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Surviving to Drive</t>
+          <t>Tanrıların Alacakaranlığı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>369.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255512215</t>
+          <t>9786256730557</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Goliah: Bilimkurgu Öyküleri</t>
+          <t>Siegfried</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>269.5</v>
+        <v>294.5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255512222</t>
+          <t>9786256730540</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Zihin Telgrafı: Bilimkurgu Öyküleri</t>
+          <t>Valkürler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>254.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256730823</t>
+          <t>9786256730533</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Doğa Felsefesi</t>
+          <t>Ren Altını</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>209.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256730892</t>
+          <t>9786255512239</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ulusçuluk</t>
+          <t>Surviving to Drive</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>309.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256730922</t>
+          <t>9786255512215</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yeni Özgürlük</t>
+          <t>Goliah: Bilimkurgu Öyküleri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>299.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256730946</t>
+          <t>9786255512222</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Akhenaton: IV. Amenhotep</t>
+          <t>Zihin Telgrafı: Bilimkurgu Öyküleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>319.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255512178</t>
+          <t>9786256730823</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Uygarlığın Geleceği</t>
+          <t>Doğa Felsefesi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>149.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255512192</t>
+          <t>9786256730892</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Heretikler</t>
+          <t>Yeni Ulusçuluk</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>309.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255512208</t>
+          <t>9786256730922</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ortodoksi</t>
+          <t>Yeni Özgürlük</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>299.5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255512246</t>
+          <t>9786256730946</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Düşmanımız, Devlet</t>
+          <t>Akhenaton: IV. Amenhotep</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>244.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255512253</t>
+          <t>9786255512178</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kısa Bir Tarihi</t>
+          <t>Uygarlığın Geleceği</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>204.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255512260</t>
+          <t>9786255512192</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Liberteryenizmi Doğru Anlamak</t>
+          <t>Heretikler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>199.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256730960</t>
+          <t>9786255512208</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>The Mucker</t>
+          <t>Ortodoksi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>489.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256730526</t>
+          <t>9786255512246</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Faust</t>
+          <t>Düşmanımız, Devlet</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>249.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256730427</t>
+          <t>9786255512253</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Caspak Üçlemesi</t>
+          <t>İnsanlığın Kısa Bir Tarihi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>449.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256730410</t>
+          <t>9786255512260</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Femei Kadınlar</t>
+          <t>Liberteryenizmi Doğru Anlamak</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>254.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256730397</t>
+          <t>9786256730960</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Masal ve Bir Fazlası</t>
+          <t>The Mucker</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>319.5</v>
+        <v>489.5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256730403</t>
+          <t>9786256730526</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kavga ve Diğer Öyküler</t>
+          <t>Faust</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>334.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256730229</t>
+          <t>9786256730427</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bir Araba Nasıl Yapılır?</t>
+          <t>Caspak Üçlemesi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>579.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256730168</t>
+          <t>9786256730410</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Hiçbir Zaman - Çevreci Evhamcılık Neden Hepimize Zarar Veriyor?</t>
+          <t>Femei Kadınlar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>599.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256730243</t>
+          <t>9786256730397</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Dokuz Masal ve Bir Fazlası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>244.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256438989</t>
+          <t>9786256730403</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Madama Butterfly</t>
+          <t>Kavga ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>224.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256730236</t>
+          <t>9786256730229</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dubrovnik Üçlemesi</t>
+          <t>Bir Araba Nasıl Yapılır?</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>229.5</v>
+        <v>579.5</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256438996</t>
+          <t>9786256730168</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>La Boheme</t>
+          <t>Kıyamet Hiçbir Zaman - Çevreci Evhamcılık Neden Hepimize Zarar Veriyor?</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>264.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256730007</t>
+          <t>9786256730243</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Der Rosenkavalier</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>349.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256730083</t>
+          <t>9786256438989</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar VII: Vahşi Pellucidar</t>
+          <t>Madama Butterfly</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>384.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256730076</t>
+          <t>9786256730236</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar VI: Korku Diyarı</t>
+          <t>Dubrovnik Üçlemesi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>299.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256730021</t>
+          <t>9786256438996</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar V: Taş Devrine Dönüş</t>
+          <t>La Boheme</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>369.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256730182</t>
+          <t>9786256730007</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Enzo Ferrari - İnsan ve Efsane</t>
+          <t>Der Rosenkavalier</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>749.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256438965</t>
+          <t>9786256730083</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yevgeni Onegin</t>
+          <t>Pellucidar VII: Vahşi Pellucidar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>234.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256730014</t>
+          <t>9786256730076</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Aida</t>
+          <t>Pellucidar VI: Korku Diyarı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>229.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256438972</t>
+          <t>9786256730021</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Tosca</t>
+          <t>Pellucidar V: Taş Devrine Dönüş</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>239.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256438910</t>
+          <t>9786256730182</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar IV: Tarzan Dünya'nın Merkezinde</t>
+          <t>Enzo Ferrari - İnsan ve Efsane</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>339.5</v>
+        <v>749.5</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256438941</t>
+          <t>9786256438965</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>La Traviata</t>
+          <t>Yevgeni Onegin</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>214.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256438934</t>
+          <t>9786256730014</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>L’Orfeo</t>
+          <t>Aida</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>169.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256438958</t>
+          <t>9786256438972</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Figaro’nun Düğünü</t>
+          <t>Tosca</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>354.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256438415</t>
+          <t>9786256438910</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Pierre ve Luce</t>
+          <t>Pellucidar IV: Tarzan Dünya'nın Merkezinde</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>164.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256438927</t>
+          <t>9786256438941</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Venüs Büyücüsü</t>
+          <t>La Traviata</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>169.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256438903</t>
+          <t>9786256438934</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Venüs Dizisi: 4 - Venüs’te Kaçış</t>
+          <t>L’Orfeo</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>434.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256438385</t>
+          <t>9786256438958</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Ay Prensesi</t>
+          <t>Figaro’nun Düğünü</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>524.5</v>
+        <v>354.5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256438446</t>
+          <t>9786256438415</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>John Carter XI: Marslı John Carter</t>
+          <t>Pierre ve Luce</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>274.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256438798</t>
+          <t>9786256438927</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Dünya</t>
+          <t>Venüs Büyücüsü</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>164.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256438378</t>
+          <t>9786256438903</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tarzan VI: Tarzan’ın Orman Öyküleri</t>
+          <t>Venüs Dizisi: 4 - Venüs’te Kaçış</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>334.5</v>
+        <v>434.5</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256438828</t>
+          <t>9786256438385</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Bartek ve Diğer Öyküler</t>
+          <t>Ay Prensesi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>264.5</v>
+        <v>524.5</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256438811</t>
+          <t>9786256438446</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar III</t>
+          <t>John Carter XI: Marslı John Carter</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>369.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256438361</t>
+          <t>9786256438798</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyetin Sonu - Toplumdaki Cinsiyet ve Kimlik Efsanelerini Çürütmek</t>
+          <t>Başka Bir Dünya</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>419.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256438453</t>
+          <t>9786256438378</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Büyükanne</t>
+          <t>Tarzan VI: Tarzan’ın Orman Öyküleri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>394.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256438460</t>
+          <t>9786256438828</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Alves A.Ş. ve Diğer Öyküler</t>
+          <t>Kahraman Bartek ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>244.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256438804</t>
+          <t>9786256438811</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sözde Adam</t>
+          <t>Pellucidar III</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>444.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256438781</t>
+          <t>9786256438361</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Tek Kişilik Oyunlar - İmparator Klişe</t>
+          <t>Toplumsal Cinsiyetin Sonu - Toplumdaki Cinsiyet ve Kimlik Efsanelerini Çürütmek</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>174.5</v>
+        <v>419.5</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256438392</t>
+          <t>9786256438453</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Venüslü Carson - Venüs Dizisi: 3</t>
+          <t>Büyükanne</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>339.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256438477</t>
+          <t>9786256438460</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Hans Huckebein: Talihsiz Kuzgun</t>
+          <t>Alves A.Ş. ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>139.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256438187</t>
+          <t>9786256438804</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Victoria</t>
+          <t>Sözde Adam</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>409.5</v>
+        <v>444.5</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256438422</t>
+          <t>9786256438781</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Pia Fraus</t>
+          <t>Tek Kişilik Oyunlar - İmparator Klişe</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>119.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256438323</t>
+          <t>9786256438392</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Zaman ve Balık</t>
+          <t>Venüslü Carson - Venüs Dizisi: 3</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>164.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256438347</t>
+          <t>9786256438477</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Hakuran Kafesinde Bir Gözlemci</t>
+          <t>Hans Huckebein: Talihsiz Kuzgun</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>259.5</v>
+        <v>139.5</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256438354</t>
+          <t>9786256438187</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Buzdolabı Vatandaşları: Bir Gastronomi Distopyası</t>
+          <t>Kraliçe Victoria</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>209.5</v>
+        <v>409.5</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256438408</t>
+          <t>9786256438422</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Arz Cephesinde Yeni Bir Şey Yok</t>
+          <t>Pia Fraus</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>324.5</v>
+        <v>119.5</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256438330</t>
+          <t>9786256438323</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>John Carter X: Gathol Prensesi Llana</t>
+          <t>Zaman ve Balık</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>384.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256438293</t>
+          <t>9786256438347</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Tarzan V: Tarzan ve Opar’ın Mücevherleri</t>
+          <t>Hakuran Kafesinde Bir Gözlemci</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>309.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256438316</t>
+          <t>9786256438354</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Efsuncu ve Diğer Öyküler</t>
+          <t>Buzdolabı Vatandaşları: Bir Gastronomi Distopyası</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>209.5</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256438286</t>
+          <t>9786256438408</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Yaprakların Hüznü</t>
+          <t>Arz Cephesinde Yeni Bir Şey Yok</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>279.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256438255</t>
+          <t>9786256438330</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar 2</t>
+          <t>John Carter X: Gathol Prensesi Llana</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>289.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256438309</t>
+          <t>9786256438293</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>John Carter IX: Mars’ın Yapay Adamları</t>
+          <t>Tarzan V: Tarzan ve Opar’ın Mücevherleri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>339.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256438163</t>
+          <t>9786256438316</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Övgü</t>
+          <t>Efsuncu ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>184.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256438279</t>
+          <t>9786256438286</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Uzayın Derin Karanlığı</t>
+          <t>Yaprakların Hüznü</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>479.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256438248</t>
+          <t>9786256438255</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Venüs’ün Derinliklerinde Venüs Dizisi: 2</t>
+          <t>Pellucidar 2</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>334.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256438262</t>
+          <t>9786256438309</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>John Carter VIII: Mars Kılıçları</t>
+          <t>John Carter IX: Mars’ın Yapay Adamları</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>394.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256438224</t>
+          <t>9786256438163</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ve Değildik Henüz</t>
+          <t>Ölüme Övgü</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>124.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256438231</t>
+          <t>9786256438279</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bir İş Adamının Hatıraları</t>
+          <t>Uzayın Derin Karanlığı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>244.5</v>
+        <v>479.5</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256438217</t>
+          <t>9786256438248</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Lümen</t>
+          <t>Venüs’ün Derinliklerinde Venüs Dizisi: 2</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>254.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256407923</t>
+          <t>9786256438262</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Mozaik: Toplu Öyküler</t>
+          <t>John Carter VIII: Mars Kılıçları</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>204.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256407954</t>
+          <t>9786256438224</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Öyküleri</t>
+          <t>Ve Değildik Henüz</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>254.5</v>
+        <v>124.5</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256438200</t>
+          <t>9786256438231</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Abes</t>
+          <t>Bir İş Adamının Hatıraları</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>174.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256407978</t>
+          <t>9786256438217</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Venüs Korsanları</t>
+          <t>Lümen</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>304.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256438194</t>
+          <t>9786256407923</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Tarzan IV: Tarzan’ın Oğlu</t>
+          <t>Mozaik: Toplu Öyküler</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>399.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256438170</t>
+          <t>9786256407954</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche ve Schopenhauer ile Küçük bir Söyleşi</t>
+          <t>Eski Zaman Öyküleri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>149.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256407930</t>
+          <t>9786256438200</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Madam Sourdis ve Diğer Öyküler</t>
+          <t>Abes</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>259.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256438040</t>
+          <t>9786256407978</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Anahtar</t>
+          <t>Venüs Korsanları</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>329.5</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257599849</t>
+          <t>9786256438194</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Şiirler</t>
+          <t>Tarzan IV: Tarzan’ın Oğlu</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>259.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256438101</t>
+          <t>9786256438170</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kampanya Kapsamında Kalan Kadir</t>
+          <t>Nietzsche ve Schopenhauer ile Küçük bir Söyleşi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>214.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256407947</t>
+          <t>9786256407930</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>John Carter VII: Mars Askeri</t>
+          <t>Madam Sourdis ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>394.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256407961</t>
+          <t>9786256438040</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Eşitliğe Övgü</t>
+          <t>Kayıp Anahtar</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>184.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256407916</t>
+          <t>9786257599849</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar Mazide Kalır</t>
+          <t>Şiirler</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>554.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257599962</t>
+          <t>9786256438101</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Mary</t>
+          <t>Kampanya Kapsamında Kalan Kadir</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>194.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256407909</t>
+          <t>9786256407947</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ve Tanrı Öl Dedi İnsana</t>
+          <t>John Carter VII: Mars Askeri</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>149.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256407831</t>
+          <t>9786256407961</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Övgü</t>
+          <t>Eşitliğe Övgü</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>194.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256407893</t>
+          <t>9786256407916</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Benim Saf Amcam Ve Diğer Öyküler</t>
+          <t>Ve Şarkılar Mazide Kalır</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>264.5</v>
+        <v>554.5</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256407824</t>
+          <t>9786257599962</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar I: Dünya’nın Merkezinde</t>
+          <t>Mary</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>279.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256407671</t>
+          <t>9786256407909</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Maraton</t>
+          <t>Ve Tanrı Öl Dedi İnsana</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>269.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256407848</t>
+          <t>9786256407831</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Andrew Carnegie’nin Özyaşamöyküsü</t>
+          <t>Özgürlüğe Övgü</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>529.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256407855</t>
+          <t>9786256407893</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Transhümanizm - Yeni Şarap İçin Yeni Şişeler</t>
+          <t>Benim Saf Amcam Ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>499.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256407862</t>
+          <t>9786256407824</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi Şövalyesi</t>
+          <t>Pellucidar I: Dünya’nın Merkezinde</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>399.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256407879</t>
+          <t>9786256407671</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Fihrist Kitap Düşünce Seti (Sticker Hediyeli)</t>
+          <t>Maraton</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>259.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257275608</t>
+          <t>9786256407848</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Nehrin Sonsuz Serüveni</t>
+          <t>Andrew Carnegie’nin Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>299.5</v>
+        <v>529.5</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257599993</t>
+          <t>9786256407855</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Optik</t>
+          <t>Transhümanizm - Yeni Şarap İçin Yeni Şişeler</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>479.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257599986</t>
+          <t>9786256407862</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Woke A.Ş.</t>
+          <t>Gastronomi Şövalyesi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>499.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257599979</t>
+          <t>9786256407879</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair Öyküler</t>
+          <t>Fihrist Kitap Düşünce Seti (Sticker Hediyeli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>209.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257599955</t>
+          <t>9786257275608</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tarzan III: Tarzan’ın Canavarları</t>
+          <t>Nehrin Sonsuz Serüveni</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>324.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257599863</t>
+          <t>9786257599993</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Barışa Övgü</t>
+          <t>Optik</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>184.5</v>
+        <v>479.5</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257599856</t>
+          <t>9786257599986</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kızılderili Öyküleri ve Efsaneleri</t>
+          <t>Woke A.Ş.</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>269.5</v>
+        <v>499.5</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257599764</t>
+          <t>9786257599979</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Takıntıburnu</t>
+          <t>Yaşama Dair Öyküler</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>129.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257599825</t>
+          <t>9786257599955</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Gelinciklerin Ölümü</t>
+          <t>Tarzan III: Tarzan’ın Canavarları</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>229.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257599900</t>
+          <t>9786257599863</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Dindar Helena</t>
+          <t>Barışa Övgü</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>264.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257599924</t>
+          <t>9786257599856</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>John Carter VI: Mars Dehası</t>
+          <t>Kızılderili Öyküleri ve Efsaneleri</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>284.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257599917</t>
+          <t>9786257599764</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Yelkovan Durağı</t>
+          <t>Takıntıburnu</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>129.5</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257599948</t>
+          <t>9786257599825</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Dağılma</t>
+          <t>Gelinciklerin Ölümü</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>189.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257599894</t>
+          <t>9786257599900</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Anarşinin Maskesi</t>
+          <t>Dindar Helena</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>169.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257599931</t>
+          <t>9786257599924</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Her Dem Yeşil</t>
+          <t>John Carter VI: Mars Dehası</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>364.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257599832</t>
+          <t>9786257599917</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Komedyen</t>
+          <t>Yelkovan Durağı</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>424.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257599870</t>
+          <t>9786257599948</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Elektrosfer</t>
+          <t>Dağılma</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>389.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257599801</t>
+          <t>9786257599894</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Anarşinin Maskesi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>249.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257599795</t>
+          <t>9786257599931</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Gece Postasıyla</t>
+          <t>Her Dem Yeşil</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>199.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052253818</t>
+          <t>9786257599832</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Patates ve Diğer Öyküler</t>
+          <t>Komedyen</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>279.5</v>
+        <v>424.5</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257599771</t>
+          <t>9786257599870</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Pastel Yalnızlıklar</t>
+          <t>Elektrosfer</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>159.5</v>
+        <v>389.5</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257599757</t>
+          <t>9786257599801</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Tek Satırlık Mutluluk</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>144.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257599658</t>
+          <t>9786257599795</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Armageddon M.S. 2419</t>
+          <t>Gece Postasıyla</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>334.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257599696</t>
+          <t>9786052253818</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Mandarin ve Diğer Öyküler</t>
+          <t>Patates ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>279.5</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257599719</t>
+          <t>9786257599771</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Duygulanım</t>
+          <t>Pastel Yalnızlıklar</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>129.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257599740</t>
+          <t>9786257599757</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>John Carter V: Mars Satrancı</t>
+          <t>Tek Satırlık Mutluluk</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>414.5</v>
+        <v>144.5</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257599702</t>
+          <t>9786257599658</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Göç</t>
+          <t>Armageddon M.S. 2419</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>129.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257599726</t>
+          <t>9786257599696</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>5 Saniyede Venüs’e</t>
+          <t>Mandarin ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>199.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257599733</t>
+          <t>9786257599719</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Was Für Ein Schreklicher</t>
+          <t>Duygulanım</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>129.5</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257599641</t>
+          <t>9786257599740</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>İngiltere Mektupları</t>
+          <t>John Carter V: Mars Satrancı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>274.5</v>
+        <v>414.5</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257599672</t>
+          <t>9786257599702</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Nihilist Alarm</t>
+          <t>Göç</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>149.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257599665</t>
+          <t>9786257599726</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Çift Yarık</t>
+          <t>5 Saniyede Venüs’e</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>129.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257599689</t>
+          <t>9786257599733</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Udumbara</t>
+          <t>Was Für Ein Schreklicher</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>114.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257599634</t>
+          <t>9786257599641</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ötekinin Keşfi</t>
+          <t>İngiltere Mektupları</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>259.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257599610</t>
+          <t>9786257599672</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Buyruğu Çiğnemek</t>
+          <t>Nihilist Alarm</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>429.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257599627</t>
+          <t>9786257599665</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Bilimkurgu ve Kıyamet</t>
+          <t>Çift Yarık</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>514.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257599603</t>
+          <t>9786257599689</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Mogens ve Diğer Öyküler</t>
+          <t>Udumbara</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>184.5</v>
+        <v>114.5</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257599580</t>
+          <t>9786257599634</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>John Carter IV: Thuvia, Mars Kızı</t>
+          <t>Ötekinin Keşfi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>289.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257599597</t>
+          <t>9786257599610</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Yarına Dönüş</t>
+          <t>Buyruğu Çiğnemek</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>299.5</v>
+        <v>429.5</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257599566</t>
+          <t>9786257599627</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Sakal: Toplu Öyküler</t>
+          <t>Sinemada Bilimkurgu ve Kıyamet</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>294.5</v>
+        <v>514.5</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257599573</t>
+          <t>9786257599603</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Sağ Kalan</t>
+          <t>Mogens ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>229.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257599504</t>
+          <t>9786257599580</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Ayrımcılık</t>
+          <t>John Carter IV: Thuvia, Mars Kızı</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>374.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257599542</t>
+          <t>9786257599597</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Kadın Manzaraları</t>
+          <t>Yarına Dönüş</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>364.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257599535</t>
+          <t>9786257599566</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Ama</t>
+          <t>Sakal: Toplu Öyküler</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>359.5</v>
+        <v>294.5</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257599511</t>
+          <t>9786257599573</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar Ölümü Çağırır</t>
+          <t>Sağ Kalan</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>539.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257599528</t>
+          <t>9786257599504</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Ancak Söndüğünde Parlayan</t>
+          <t>Pozitif Ayrımcılık</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>289.5</v>
+        <v>374.5</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257599559</t>
+          <t>9786257599542</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf John</t>
+          <t>Kadın Manzaraları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>374.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257599481</t>
+          <t>9786257599535</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Yerin Ortasında</t>
+          <t>Ama</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>159.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257599498</t>
+          <t>9786257599511</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Gestumblindi</t>
+          <t>Ve Şarkılar Ölümü Çağırır</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>469.5</v>
+        <v>539.5</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257599450</t>
+          <t>9786257599528</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Gemlik’e Doğru Denizi Göreceksin</t>
+          <t>Ancak Söndüğünde Parlayan</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>274.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257599467</t>
+          <t>9786257599559</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Çilekeş Kardeşler</t>
+          <t>Tuhaf John</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>334.5</v>
+        <v>374.5</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257599474</t>
+          <t>9786257599481</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Slovak Halk Hikayeleri</t>
+          <t>Hiçbir Yerin Ortasında</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>284.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257599337</t>
+          <t>9786257599498</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Bir Otto Weininger Kritiği</t>
+          <t>Gestumblindi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>154.5</v>
+        <v>469.5</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257599382</t>
+          <t>9786257599450</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Akan Sudan Şüphe</t>
+          <t>Gemlik’e Doğru Denizi Göreceksin</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>134.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257599351</t>
+          <t>9786257599467</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Katolik Isabel - İspanya'yı Birleştiren Kraliçe</t>
+          <t>Çilekeş Kardeşler</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>229.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257599344</t>
+          <t>9786257599474</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Özyaşamöyküm - Faşizmin Siyasi ve Toplumsal Kuramı</t>
+          <t>Slovak Halk Hikayeleri</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>389.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257599368</t>
+          <t>9786257599337</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Tragedya</t>
+          <t>Bir Otto Weininger Kritiği</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>349.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257599429</t>
+          <t>9786257599382</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğe İsim Verme Masrafları</t>
+          <t>Akan Sudan Şüphe</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>159.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257599399</t>
+          <t>9786257599351</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Auguste Comte ve Pozitivizm</t>
+          <t>Katolik Isabel - İspanya'yı Birleştiren Kraliçe</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>299.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257599375</t>
+          <t>9786257599344</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sol Düşünürleri</t>
+          <t>Özyaşamöyküm - Faşizmin Siyasi ve Toplumsal Kuramı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>539.5</v>
+        <v>389.5</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257599443</t>
+          <t>9786257599368</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İşlerlik</t>
+          <t>Tragedya</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>349.5</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257599436</t>
+          <t>9786257599429</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>John Carter 3: Mars Komutanı</t>
+          <t>Sessizliğe İsim Verme Masrafları</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>314.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257599405</t>
+          <t>9786257599399</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Açıktaki Kayık</t>
+          <t>Auguste Comte ve Pozitivizm</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>184.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257599412</t>
+          <t>9786257599375</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Tarzan II: Tarzan'ın Dönüşü</t>
+          <t>Yeni Sol Düşünürleri</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>469.5</v>
+        <v>539.5</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257599320</t>
+          <t>9786257599443</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Şairin 12’si</t>
+          <t>İşlerlik</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>269.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257599313</t>
+          <t>9786257599436</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Bahçe</t>
+          <t>John Carter 3: Mars Komutanı</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>134.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257599306</t>
+          <t>9786257599405</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Bunca Şingayı Kim Yedi?</t>
+          <t>Açıktaki Kayık</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>384.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257599276</t>
+          <t>9786257599412</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Katil Şairler Antolojisi Polaonat</t>
+          <t>Tarzan II: Tarzan'ın Dönüşü</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>249.5</v>
+        <v>469.5</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257599252</t>
+          <t>9786257599320</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Kıyım</t>
+          <t>Şairin 12’si</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>319.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257599245</t>
+          <t>9786257599313</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar İçine Kapanır</t>
+          <t>Kutsal Bahçe</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>559.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257599283</t>
+          <t>9786257599306</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Olmak İsteyen Adam</t>
+          <t>Bunca Şingayı Kim Yedi?</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>174.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257599290</t>
+          <t>9786257599276</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Mary Wollstonecraft: Kadın Haklarının Gerekçelendirmesi’nin Yazarı</t>
+          <t>Katil Şairler Antolojisi Polaonat</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>199.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257599269</t>
+          <t>9786257599252</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Symzonya Bir Keşif Yolculuğu</t>
+          <t>İnsancıl Kıyım</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>264.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257599238</t>
+          <t>9786257599245</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Özyaşamöyküsü</t>
+          <t>Ve Şarkılar İçine Kapanır</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>339.5</v>
+        <v>559.5</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786058181120</t>
+          <t>9786257599283</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Kın</t>
+          <t>Görünmez Olmak İsteyen Adam</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>194.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786058181106</t>
+          <t>9786257599290</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Söylem</t>
+          <t>Mary Wollstonecraft: Kadın Haklarının Gerekçelendirmesi’nin Yazarı</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>209.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786058181137</t>
+          <t>9786257599269</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Kor</t>
+          <t>Symzonya Bir Keşif Yolculuğu</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>184.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786058181113</t>
+          <t>9786257599238</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Kan</t>
+          <t>Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>184.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257599191</t>
+          <t>9786058181120</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Tarzan I: Maymunların Tarzan'ı</t>
+          <t>Kın</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>529.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257599115</t>
+          <t>9786058181106</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>John Carter 1: Mars Prensesi</t>
+          <t>Söylem</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>369.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786057464880</t>
+          <t>9786058181137</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Son Adam</t>
+          <t>Kor</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>349.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257599023</t>
+          <t>9786058181113</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Aşka Övgü</t>
+          <t>Kan</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>184.5</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257599009</t>
+          <t>9786257599191</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Max ve Moritz (Çizimli)</t>
+          <t>Tarzan I: Maymunların Tarzan'ı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>239.5</v>
+        <v>529.5</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257599016</t>
+          <t>9786257599115</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Bir Ütopya</t>
+          <t>John Carter 1: Mars Prensesi</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>399.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786057464873</t>
+          <t>9786057464880</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Tuğla Ay</t>
+          <t>Son Adam</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>234.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786057464804</t>
+          <t>9786257599023</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Kırılca Adam</t>
+          <t>Aşka Övgü</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>214.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786057464842</t>
+          <t>9786257599009</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Distopya</t>
+          <t>Max ve Moritz (Çizimli)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>259.6</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786057464859</t>
+          <t>9786257599016</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Xipehuz: Şekiller</t>
+          <t>Çağdaş Bir Ütopya</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>179.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257599160</t>
+          <t>9786057464873</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Yaşayan En İyi Yazarı</t>
+          <t>Tuğla Ay</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>369.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257599177</t>
+          <t>9786057464804</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Son Adam: Kıyamet Şiirleri</t>
+          <t>Kırılca Adam</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>229.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257599122</t>
+          <t>9786057464842</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Yeni Amazonya: Gelecekten Bir Tadımlık</t>
+          <t>Distopya</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>309.5</v>
+        <v>259.6</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786057464897</t>
+          <t>9786057464859</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Efendisi</t>
+          <t>Xipehuz: Şekiller</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>564.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786058181151</t>
+          <t>9786257599160</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Kahve Arası Sanat Konuşmaları</t>
+          <t>Türkiye'nin Yaşayan En İyi Yazarı</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>229.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257599139</t>
+          <t>9786257599177</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Erkek Hakları ya da Bir Kadının Rüyası</t>
+          <t>Son Adam: Kıyamet Şiirleri</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>224.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257599153</t>
+          <t>9786257599122</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Cumhuriyeti ya da Sosyalizm Gerçeği</t>
+          <t>Yeni Amazonya: Gelecekten Bir Tadımlık</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>154.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257599146</t>
+          <t>9786057464897</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler Üzerine</t>
+          <t>Dünyanın Efendisi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>184.5</v>
+        <v>564.5</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257599108</t>
+          <t>9786058181151</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk</t>
+          <t>Kahve Arası Sanat Konuşmaları</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>349.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257599030</t>
+          <t>9786257599139</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Kısa Kısa Sevinçlerdi</t>
+          <t>Erkek Hakları ya da Bir Kadının Rüyası</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>174.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257599061</t>
+          <t>9786257599153</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Mizora: Bir Kehanet</t>
+          <t>Geleceğin Cumhuriyeti ya da Sosyalizm Gerçeği</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>364.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257599092</t>
+          <t>9786257599146</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Cümleler</t>
+          <t>Üniversiteler Üzerine</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>554.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257599078</t>
+          <t>9786257599108</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Daimon’u</t>
+          <t>Ay'a Yolculuk</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>179.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257599085</t>
+          <t>9786257599030</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Pitsim Garı</t>
+          <t>Kısa Kısa Sevinçlerdi</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>484.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257599047</t>
+          <t>9786257599061</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Ölümü</t>
+          <t>Mizora: Bir Kehanet</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>314.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257599214</t>
+          <t>9786257599092</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Havva’sı</t>
+          <t>Ölümsüz Cümleler</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>519.5</v>
+        <v>554.5</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257599221</t>
+          <t>9786257599078</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Bilimkurgu Manifestosu</t>
+          <t>Dünyanın Daimon’u</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>169.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257599054</t>
+          <t>9786257599085</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Tertemiz Delirmeler</t>
+          <t>Pitsim Garı</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>334.5</v>
+        <v>484.5</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257599207</t>
+          <t>9786257599047</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>John Carter 2: Mars Tanrıları</t>
+          <t>Doğanın Ölümü</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>439.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257599184</t>
+          <t>9786257599214</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Uzay Seyyahları</t>
+          <t>Geleceğin Havva’sı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>269.5</v>
+        <v>519.5</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786058181175</t>
+          <t>9786257599221</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Deri Kalınlığında</t>
+          <t>Bilimkurgu Manifestosu</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>229.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786058181168</t>
+          <t>9786257599054</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Salınım</t>
+          <t>Tertemiz Delirmeler</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>154.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786058181144</t>
+          <t>9786257599207</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Kut</t>
+          <t>John Carter 2: Mars Tanrıları</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>184.5</v>
+        <v>439.5</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057464835</t>
+          <t>9786257599184</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Ay'daki Adam</t>
+          <t>Uzay Seyyahları</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>154.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786057464828</t>
+          <t>9786058181175</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Görüşün Ölümü</t>
+          <t>Deri Kalınlığında</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>144.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057464811</t>
+          <t>9786058181168</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Güzel</t>
+          <t>Salınım</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>159.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786058181199</t>
+          <t>9786058181144</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Yük Yukarı</t>
+          <t>Kut</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>164.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786058181182</t>
+          <t>9786057464835</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>İçeri</t>
+          <t>Ay'daki Adam</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>154.5</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057464866</t>
+          <t>9786057464828</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Summerfield Vakası</t>
+          <t>Görüşün Ölümü</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>204.5</v>
+        <v>144.5</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786258749090</t>
+          <t>9786057464811</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Güzel</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>179.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786258749106</t>
+          <t>9786058181199</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Kıymıklar</t>
+          <t>Yük Yukarı</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>274.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
+          <t>9786058181182</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>İçeri</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>154.5</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786057464866</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Summerfield Vakası</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>204.5</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786258749090</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Aşk</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>179.5</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786258749106</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Kıymıklar</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>274.5</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
           <t>9786258749113</t>
         </is>
       </c>
-      <c r="B291" s="1" t="inlineStr">
+      <c r="B295" s="1" t="inlineStr">
         <is>
           <t>Kuyumcunun Altını</t>
         </is>
       </c>
-      <c r="C291" s="1">
+      <c r="C295" s="1">
         <v>444.5</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>