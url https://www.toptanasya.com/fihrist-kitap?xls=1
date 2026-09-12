--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,4450 +85,4630 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258749496</t>
+          <t>9786256730250</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İki Bin Yıldır</t>
+          <t>Sevil Berberi / Opera Klasikleri: 11</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>394.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258749489</t>
+          <t>9786256730267</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zavallı Dionis</t>
+          <t>Mesih / Opera Klasikleri: 12</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>154.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258749472</t>
+          <t>9786256730274</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kaçış</t>
+          <t>Gerontius'un Rüyası / Opera Klasikleri: 13</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>329.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258749465</t>
+          <t>9786256730281</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Karabasan</t>
+          <t>Fidelio / Opera Klasikleri: 14</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>149.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258749403</t>
+          <t>9786256730489</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Soneler</t>
+          <t>Rigoletto / Opera Klasikleri: 15</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>134.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258749397</t>
+          <t>9786256730502</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Juha</t>
+          <t>Tristan ve Isolde / Opera Klasikleri: 17</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>289.5</v>
+        <v>339.5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255512499</t>
+          <t>9786256730519</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Adam'ın Yükü</t>
+          <t>Don Giovanni / Opera Klasikleri: 18</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>144.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258749342</t>
+          <t>9786256730793</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Lakme</t>
+          <t>Panteon: Antik Yunan ve Roma Tanrıları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>239.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258749335</t>
+          <t>9786256730496</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Attila</t>
+          <t>Sihirli Flüt</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>174.5</v>
+        <v>219.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258749328</t>
+          <t>9786258749526</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Cavalleria Rusticana</t>
+          <t>Mirdja</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>149.5</v>
+        <v>524.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258749311</t>
+          <t>9786258749502</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Pagliacci</t>
+          <t>Bir F1 Pilotu Nasıl Olunur?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>164.5</v>
+        <v>444.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258749304</t>
+          <t>9786258749533</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Turandot</t>
+          <t>Mekaniker: F1 Pit Yolunun Gizli Dünyası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>219.5</v>
+        <v>414.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258749151</t>
+          <t>9786258749496</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Döngüler Krallığının Şaklabanları</t>
+          <t>İki Bin Yıldır</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>219.5</v>
+        <v>419.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258749298</t>
+          <t>9786258749489</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dönüşümler</t>
+          <t>Zavallı Dionis</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>199.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258749281</t>
+          <t>9786258749472</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Duka Begoviç</t>
+          <t>Kaçış</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>244.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258749144</t>
+          <t>9786258749465</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Materyalist Liberteryenizm</t>
+          <t>Karabasan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>234.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258749137</t>
+          <t>9786258749403</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Valentino Rossi</t>
+          <t>Kanlı Soneler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>419.5</v>
+        <v>144.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258749069</t>
+          <t>9786258749397</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İnsanın İnsan Kullanımı</t>
+          <t>Juha</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>319.5</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258749076</t>
+          <t>9786255512499</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sibernetik</t>
+          <t>Beyaz Adam'ın Yükü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>449.5</v>
+        <v>154.5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258749083</t>
+          <t>9786258749342</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Modern Bilimkurgu ve J.-H. Rosny Aîné</t>
+          <t>Lakme</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>289.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258749045</t>
+          <t>9786258749335</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Veli Joze</t>
+          <t>Attila</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>179.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258749052</t>
+          <t>9786258749328</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çukur</t>
+          <t>Cavalleria Rusticana</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>134.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255512994</t>
+          <t>9786258749311</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Homo Connectens - Görünmeyen Bağların Anatomisi</t>
+          <t>Pagliacci</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>249.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255512987</t>
+          <t>9786258749304</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tanrıları Kıskanan Şair</t>
+          <t>Turandot</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>284.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255512963</t>
+          <t>9786258749151</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Panayırı</t>
+          <t>Döngüler Krallığının Şaklabanları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>199.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255512970</t>
+          <t>9786258749298</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Maco Mliec</t>
+          <t>Dönüşümler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>174.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256730939</t>
+          <t>9786258749281</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan'da Din ve Sanat</t>
+          <t>Duka Begoviç</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>154.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255512666</t>
+          <t>9786258749144</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gazap Günü</t>
+          <t>Materyalist Liberteryenizm</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>224.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255512925</t>
+          <t>9786258749137</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İnsan Çeşitliliği</t>
+          <t>Valentino Rossi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>849.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255512918</t>
+          <t>9786258749069</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İsmail Çengiç Ağa’nın Ölümü</t>
+          <t>İnsanın İnsan Kullanımı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>194.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255512710</t>
+          <t>9786258749076</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Colas Breugnon</t>
+          <t>Sibernetik</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>344.5</v>
+        <v>489.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255512871</t>
+          <t>9786258749083</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Görevleri</t>
+          <t>Modern Bilimkurgu ve J.-H. Rosny Aîné</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>234.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256730595</t>
+          <t>9786258749045</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Öjeni</t>
+          <t>Veli Joze</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>204.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255512727</t>
+          <t>9786258749052</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Toprak Adaleti</t>
+          <t>Çukur</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>124.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257599788</t>
+          <t>9786255512994</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İlerleme ve Yoksulluk</t>
+          <t>Homo Connectens - Görünmeyen Bağların Anatomisi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>699.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255512413</t>
+          <t>9786255512987</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Saraydan Kız Kaçırma</t>
+          <t>Tanrıları Kıskanan Şair</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>229.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255512703</t>
+          <t>9786255512963</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Statik</t>
+          <t>Tanrının Panayırı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>664.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255512697</t>
+          <t>9786255512970</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kusurlar Suç Değildir Ahlaki Özgürlüğün Müdafaası</t>
+          <t>Maco Mliec</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>129.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255512680</t>
+          <t>9786256730939</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Tilki Kadın Toplu Öyküler</t>
+          <t>Antik Yunan'da Din ve Sanat</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>299.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255512673</t>
+          <t>9786255512666</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Barışçıl Olan Her Şey</t>
+          <t>Gazap Günü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>319.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255512659</t>
+          <t>9786255512925</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ateş Savaşı</t>
+          <t>İnsan Çeşitliliği</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>359.5</v>
+        <v>999.5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255512642</t>
+          <t>9786255512918</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bir Alman Sevdim</t>
+          <t>İsmail Çengiç Ağa’nın Ölümü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>344.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255512628</t>
+          <t>9786255512710</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Savaşın Üzerinde Pasifist Manifesto</t>
+          <t>Colas Breugnon</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>224.5</v>
+        <v>374.5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255512635</t>
+          <t>9786255512871</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Geç Açan Çiçekler Toplu Öyküler</t>
+          <t>İnsanın Görevleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>299.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255512611</t>
+          <t>9786256730595</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bugünü ve Yarınıyla</t>
+          <t>Öjeni</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>394.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255512406</t>
+          <t>9786255512727</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Uçan Hollandalı</t>
+          <t>Toprak Adaleti</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>189.5</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255512390</t>
+          <t>9786257599788</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Nabucco</t>
+          <t>İlerleme ve Yoksulluk</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>179.5</v>
+        <v>779.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255512604</t>
+          <t>9786255512413</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Michael: Bir Alman Yazgısı</t>
+          <t>Saraydan Kız Kaçırma</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>249.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255512536</t>
+          <t>9786255512703</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Calvin Coolidge’in Özyaşamöyküsü</t>
+          <t>Sosyal Statik</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>264.5</v>
+        <v>714.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256730953</t>
+          <t>9786255512697</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Tarihi</t>
+          <t>Kusurlar Suç Değildir Ahlaki Özgürlüğün Müdafaası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>289.5</v>
+        <v>144.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255512383</t>
+          <t>9786255512680</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Lucia di Lammermoor</t>
+          <t>Tilki Kadın Toplu Öyküler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>189.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255512376</t>
+          <t>9786255512673</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Aşk İksiri</t>
+          <t>Barışçıl Olan Her Şey</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>214.5</v>
+        <v>344.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256438439</t>
+          <t>9786255512659</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Ateş Savaşı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>289.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255512529</t>
+          <t>9786255512642</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Kimi Raikkonen</t>
+          <t>Bir Alman Sevdim</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>369.5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255512482</t>
+          <t>9786255512628</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Özgürlük İçin/ Liberteryen Manifesto</t>
+          <t>Savaşın Üzerinde Pasifist Manifesto</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>599.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255512505</t>
+          <t>9786255512635</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Devlet’e Karşı / Anarko-Kapitalist Manifesto</t>
+          <t>Geç Açan Çiçekler Toplu Öyküler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>324.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255512512</t>
+          <t>9786255512611</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Başıbozuk Süvariler</t>
+          <t>Bugünü ve Yarınıyla</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>299.5</v>
+        <v>424.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255512277</t>
+          <t>9786255512406</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sol’a Karşı</t>
+          <t>Uçan Hollandalı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>214.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256730861</t>
+          <t>9786255512390</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Dağlar</t>
+          <t>Nabucco</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>359.5</v>
+        <v>194.5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256730816</t>
+          <t>9786255512604</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yasak Aşk</t>
+          <t>Michael: Bir Alman Yazgısı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>279.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256730809</t>
+          <t>9786255512536</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İstasyon</t>
+          <t>Calvin Coolidge’in Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>319.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256730779</t>
+          <t>9786256730953</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Aynı Yolun Yolcusu</t>
+          <t>Antik Yunan Tarihi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>269.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256730731</t>
+          <t>9786255512383</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Akasyalar Şehri</t>
+          <t>Lucia di Lammermoor</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>289.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256730113</t>
+          <t>9786255512376</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Mutlak Rekabet</t>
+          <t>Aşk İksiri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>374.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256730298</t>
+          <t>9786256438439</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Adalet Safsataları</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>304.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256730434</t>
+          <t>9786255512529</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Serseri Bulutlar</t>
+          <t>Bilinmeyen Kimi Raikkonen</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>424.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256730571</t>
+          <t>9786255512482</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Pasajlar</t>
+          <t>Yeni Bir Özgürlük İçin/ Liberteryen Manifesto</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>194.5</v>
+        <v>644.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256730588</t>
+          <t>9786255512505</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Madam Butterfly</t>
+          <t>Devlet’e Karşı / Anarko-Kapitalist Manifesto</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>169.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255512147</t>
+          <t>9786255512512</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Norma</t>
+          <t>Başıbozuk Süvariler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>204.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255512130</t>
+          <t>9786255512277</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Parsifal</t>
+          <t>Sol’a Karşı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>244.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255512116</t>
+          <t>9786256730861</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Salome</t>
+          <t>Şehir ve Dağlar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>189.5</v>
+        <v>389.5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255512093</t>
+          <t>9786256730816</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>La Sonnambula</t>
+          <t>Yasak Aşk</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>179.5</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255512079</t>
+          <t>9786256730809</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Cosi Fan Tutte</t>
+          <t>İstasyon</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>259.5</v>
+        <v>344.5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255512055</t>
+          <t>9786256730779</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi</t>
+          <t>Aynı Yolun Yolcusu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>239.5</v>
+        <v>294.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256730786</t>
+          <t>9786256730731</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Falstaff</t>
+          <t>Akasyalar Şehri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>329.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256730564</t>
+          <t>9786256730113</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Alacakaranlığı</t>
+          <t>Mutlak Rekabet</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>284.5</v>
+        <v>404.5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256730557</t>
+          <t>9786256730298</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Siegfried</t>
+          <t>Sosyal Adalet Safsataları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>294.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256730540</t>
+          <t>9786256730434</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Valkürler</t>
+          <t>Serseri Bulutlar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>279.5</v>
+        <v>459.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256730533</t>
+          <t>9786256730571</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ren Altını</t>
+          <t>Pasajlar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>249.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255512239</t>
+          <t>9786256730588</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Surviving to Drive</t>
+          <t>Madam Butterfly</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>369.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255512215</t>
+          <t>9786255512147</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Goliah: Bilimkurgu Öyküleri</t>
+          <t>Norma</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>269.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255512222</t>
+          <t>9786255512130</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Zihin Telgrafı: Bilimkurgu Öyküleri</t>
+          <t>Parsifal</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>254.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256730823</t>
+          <t>9786255512116</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Doğa Felsefesi</t>
+          <t>Salome</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>209.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256730892</t>
+          <t>9786255512093</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yeni Ulusçuluk</t>
+          <t>La Sonnambula</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>309.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256730922</t>
+          <t>9786255512079</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yeni Özgürlük</t>
+          <t>Cosi Fan Tutte</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>299.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256730946</t>
+          <t>9786255512055</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Akhenaton: IV. Amenhotep</t>
+          <t>Külkedisi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>319.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255512178</t>
+          <t>9786256730786</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Uygarlığın Geleceği</t>
+          <t>Falstaff</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>149.5</v>
+        <v>354.5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255512192</t>
+          <t>9786256730564</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Heretikler</t>
+          <t>Tanrıların Alacakaranlığı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>309.5</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255512208</t>
+          <t>9786256730557</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ortodoksi</t>
+          <t>Siegfried</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>299.5</v>
+        <v>319.5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255512246</t>
+          <t>9786256730540</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Düşmanımız, Devlet</t>
+          <t>Valkürler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>244.5</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255512253</t>
+          <t>9786256730533</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kısa Bir Tarihi</t>
+          <t>Ren Altını</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>204.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255512260</t>
+          <t>9786255512239</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Liberteryenizmi Doğru Anlamak</t>
+          <t>Surviving to Drive</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>199.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256730960</t>
+          <t>9786255512215</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>The Mucker</t>
+          <t>Goliah: Bilimkurgu Öyküleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>489.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256730526</t>
+          <t>9786255512222</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Faust</t>
+          <t>Zihin Telgrafı: Bilimkurgu Öyküleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>249.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256730427</t>
+          <t>9786256730823</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Caspak Üçlemesi</t>
+          <t>Doğa Felsefesi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>449.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256730410</t>
+          <t>9786256730892</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Femei Kadınlar</t>
+          <t>Yeni Ulusçuluk</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>254.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256730397</t>
+          <t>9786256730922</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Masal ve Bir Fazlası</t>
+          <t>Yeni Özgürlük</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>319.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256730403</t>
+          <t>9786256730946</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kavga ve Diğer Öyküler</t>
+          <t>Akhenaton: IV. Amenhotep</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>334.5</v>
+        <v>344.5</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256730229</t>
+          <t>9786255512178</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bir Araba Nasıl Yapılır?</t>
+          <t>Uygarlığın Geleceği</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>579.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256730168</t>
+          <t>9786255512192</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Hiçbir Zaman - Çevreci Evhamcılık Neden Hepimize Zarar Veriyor?</t>
+          <t>Heretikler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>599.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256730243</t>
+          <t>9786255512208</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Carmen</t>
+          <t>Ortodoksi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>244.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256438989</t>
+          <t>9786255512246</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Madama Butterfly</t>
+          <t>Düşmanımız, Devlet</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>224.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256730236</t>
+          <t>9786255512253</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Dubrovnik Üçlemesi</t>
+          <t>İnsanlığın Kısa Bir Tarihi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>229.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256438996</t>
+          <t>9786255512260</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>La Boheme</t>
+          <t>Liberteryenizmi Doğru Anlamak</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>264.5</v>
+        <v>219.5</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256730007</t>
+          <t>9786256730960</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Der Rosenkavalier</t>
+          <t>The Mucker</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>349.5</v>
+        <v>579.5</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256730083</t>
+          <t>9786256730526</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar VII: Vahşi Pellucidar</t>
+          <t>Faust</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>384.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256730076</t>
+          <t>9786256730427</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar VI: Korku Diyarı</t>
+          <t>Caspak Üçlemesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>299.5</v>
+        <v>489.5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256730021</t>
+          <t>9786256730410</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar V: Taş Devrine Dönüş</t>
+          <t>Femei Kadınlar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>369.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256730182</t>
+          <t>9786256730397</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Enzo Ferrari - İnsan ve Efsane</t>
+          <t>Dokuz Masal ve Bir Fazlası</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>749.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256438965</t>
+          <t>9786256730403</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yevgeni Onegin</t>
+          <t>Kavga ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>234.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256730014</t>
+          <t>9786256730229</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Aida</t>
+          <t>Bir Araba Nasıl Yapılır?</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>229.5</v>
+        <v>624.5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256438972</t>
+          <t>9786256730168</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Tosca</t>
+          <t>Kıyamet Hiçbir Zaman - Çevreci Evhamcılık Neden Hepimize Zarar Veriyor?</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>239.5</v>
+        <v>654.5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256438910</t>
+          <t>9786256730243</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar IV: Tarzan Dünya'nın Merkezinde</t>
+          <t>Carmen</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>339.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256438941</t>
+          <t>9786256438989</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>La Traviata</t>
+          <t>Madama Butterfly</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>214.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256438934</t>
+          <t>9786256730236</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>L’Orfeo</t>
+          <t>Dubrovnik Üçlemesi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>169.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256438958</t>
+          <t>9786256438996</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Figaro’nun Düğünü</t>
+          <t>La Boheme</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>354.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256438415</t>
+          <t>9786256730007</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Pierre ve Luce</t>
+          <t>Der Rosenkavalier</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>164.5</v>
+        <v>379.5</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256438927</t>
+          <t>9786256730083</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Venüs Büyücüsü</t>
+          <t>Pellucidar VII: Vahşi Pellucidar</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>169.5</v>
+        <v>414.5</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256438903</t>
+          <t>9786256730076</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Venüs Dizisi: 4 - Venüs’te Kaçış</t>
+          <t>Pellucidar VI: Korku Diyarı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>434.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256438385</t>
+          <t>9786256730021</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ay Prensesi</t>
+          <t>Pellucidar V: Taş Devrine Dönüş</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>524.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256438446</t>
+          <t>9786256730182</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>John Carter XI: Marslı John Carter</t>
+          <t>Enzo Ferrari - İnsan ve Efsane</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>274.5</v>
+        <v>799.5</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256438798</t>
+          <t>9786256438965</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Dünya</t>
+          <t>Yevgeni Onegin</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>164.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256438378</t>
+          <t>9786256730014</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Tarzan VI: Tarzan’ın Orman Öyküleri</t>
+          <t>Aida</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>334.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256438828</t>
+          <t>9786256438972</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Bartek ve Diğer Öyküler</t>
+          <t>Tosca</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>264.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256438811</t>
+          <t>9786256438910</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar III</t>
+          <t>Pellucidar IV: Tarzan Dünya'nın Merkezinde</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>369.5</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256438361</t>
+          <t>9786256438941</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyetin Sonu - Toplumdaki Cinsiyet ve Kimlik Efsanelerini Çürütmek</t>
+          <t>La Traviata</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>419.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256438453</t>
+          <t>9786256438934</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Büyükanne</t>
+          <t>L’Orfeo</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>394.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256438460</t>
+          <t>9786256438958</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Alves A.Ş. ve Diğer Öyküler</t>
+          <t>Figaro’nun Düğünü</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>244.5</v>
+        <v>384.5</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256438804</t>
+          <t>9786256438415</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Sözde Adam</t>
+          <t>Pierre ve Luce</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>444.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256438781</t>
+          <t>9786256438927</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Tek Kişilik Oyunlar - İmparator Klişe</t>
+          <t>Venüs Büyücüsü</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>174.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256438392</t>
+          <t>9786256438903</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Venüslü Carson - Venüs Dizisi: 3</t>
+          <t>Venüs Dizisi: 4 - Venüs’te Kaçış</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>339.5</v>
+        <v>469.5</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256438477</t>
+          <t>9786256438385</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Hans Huckebein: Talihsiz Kuzgun</t>
+          <t>Ay Prensesi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>139.5</v>
+        <v>564.5</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256438187</t>
+          <t>9786256438446</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe Victoria</t>
+          <t>John Carter XI: Marslı John Carter</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>409.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256438422</t>
+          <t>9786256438798</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Pia Fraus</t>
+          <t>Başka Bir Dünya</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>119.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256438323</t>
+          <t>9786256438378</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Zaman ve Balık</t>
+          <t>Tarzan VI: Tarzan’ın Orman Öyküleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>164.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256438347</t>
+          <t>9786256438828</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Hakuran Kafesinde Bir Gözlemci</t>
+          <t>Kahraman Bartek ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>259.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256438354</t>
+          <t>9786256438811</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Buzdolabı Vatandaşları: Bir Gastronomi Distopyası</t>
+          <t>Pellucidar III</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>209.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256438408</t>
+          <t>9786256438361</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Arz Cephesinde Yeni Bir Şey Yok</t>
+          <t>Toplumsal Cinsiyetin Sonu - Toplumdaki Cinsiyet ve Kimlik Efsanelerini Çürütmek</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>324.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256438330</t>
+          <t>9786256438453</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>John Carter X: Gathol Prensesi Llana</t>
+          <t>Büyükanne</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>384.5</v>
+        <v>424.5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256438293</t>
+          <t>9786256438460</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Tarzan V: Tarzan ve Opar’ın Mücevherleri</t>
+          <t>Alves A.Ş. ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>309.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256438316</t>
+          <t>9786256438804</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Efsuncu ve Diğer Öyküler</t>
+          <t>Sözde Adam</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>209.5</v>
+        <v>479.5</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256438286</t>
+          <t>9786256438781</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yaprakların Hüznü</t>
+          <t>Tek Kişilik Oyunlar - İmparator Klişe</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>279.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256438255</t>
+          <t>9786256438392</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar 2</t>
+          <t>Venüslü Carson - Venüs Dizisi: 3</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>289.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256438309</t>
+          <t>9786256438477</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>John Carter IX: Mars’ın Yapay Adamları</t>
+          <t>Hans Huckebein: Talihsiz Kuzgun</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>339.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256438163</t>
+          <t>9786256438187</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Övgü</t>
+          <t>Kraliçe Victoria</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>184.5</v>
+        <v>439.5</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256438279</t>
+          <t>9786256438422</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Uzayın Derin Karanlığı</t>
+          <t>Pia Fraus</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>479.5</v>
+        <v>139.5</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256438248</t>
+          <t>9786256438323</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Venüs’ün Derinliklerinde Venüs Dizisi: 2</t>
+          <t>Zaman ve Balık</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>334.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256438262</t>
+          <t>9786256438347</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>John Carter VIII: Mars Kılıçları</t>
+          <t>Hakuran Kafesinde Bir Gözlemci</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>394.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256438224</t>
+          <t>9786256438354</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ve Değildik Henüz</t>
+          <t>Buzdolabı Vatandaşları: Bir Gastronomi Distopyası</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>124.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256438231</t>
+          <t>9786256438408</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Bir İş Adamının Hatıraları</t>
+          <t>Arz Cephesinde Yeni Bir Şey Yok</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>244.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256438217</t>
+          <t>9786256438330</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Lümen</t>
+          <t>John Carter X: Gathol Prensesi Llana</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>254.5</v>
+        <v>414.5</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256407923</t>
+          <t>9786256438293</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Mozaik: Toplu Öyküler</t>
+          <t>Tarzan V: Tarzan ve Opar’ın Mücevherleri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>204.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256407954</t>
+          <t>9786256438316</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Eski Zaman Öyküleri</t>
+          <t>Efsuncu ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>254.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256438200</t>
+          <t>9786256438286</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Abes</t>
+          <t>Yaprakların Hüznü</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>174.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256407978</t>
+          <t>9786256438255</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Venüs Korsanları</t>
+          <t>Pellucidar 2</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>304.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256438194</t>
+          <t>9786256438309</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Tarzan IV: Tarzan’ın Oğlu</t>
+          <t>John Carter IX: Mars’ın Yapay Adamları</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>399.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256438170</t>
+          <t>9786256438163</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche ve Schopenhauer ile Küçük bir Söyleşi</t>
+          <t>Ölüme Övgü</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>149.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256407930</t>
+          <t>9786256438279</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Madam Sourdis ve Diğer Öyküler</t>
+          <t>Uzayın Derin Karanlığı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>259.5</v>
+        <v>514.5</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256438040</t>
+          <t>9786256438248</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Anahtar</t>
+          <t>Venüs’ün Derinliklerinde Venüs Dizisi: 2</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>329.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257599849</t>
+          <t>9786256438262</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Şiirler</t>
+          <t>John Carter VIII: Mars Kılıçları</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>259.5</v>
+        <v>429.5</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256438101</t>
+          <t>9786256438224</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kampanya Kapsamında Kalan Kadir</t>
+          <t>Ve Değildik Henüz</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>214.5</v>
+        <v>139.5</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256407947</t>
+          <t>9786256438231</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>John Carter VII: Mars Askeri</t>
+          <t>Bir İş Adamının Hatıraları</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>394.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256407961</t>
+          <t>9786256438217</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Eşitliğe Övgü</t>
+          <t>Lümen</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>184.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256407916</t>
+          <t>9786256407923</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar Mazide Kalır</t>
+          <t>Mozaik: Toplu Öyküler</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>554.5</v>
+        <v>219.5</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257599962</t>
+          <t>9786256407954</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Mary</t>
+          <t>Eski Zaman Öyküleri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>194.5</v>
+        <v>274.5</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256407909</t>
+          <t>9786256438200</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Ve Tanrı Öl Dedi İnsana</t>
+          <t>Abes</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>149.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256407831</t>
+          <t>9786256407978</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Övgü</t>
+          <t>Venüs Korsanları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>194.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256407893</t>
+          <t>9786256438194</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Benim Saf Amcam Ve Diğer Öyküler</t>
+          <t>Tarzan IV: Tarzan’ın Oğlu</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>264.5</v>
+        <v>429.5</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256407824</t>
+          <t>9786256438170</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Pellucidar I: Dünya’nın Merkezinde</t>
+          <t>Nietzsche ve Schopenhauer ile Küçük bir Söyleşi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>279.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256407671</t>
+          <t>9786256407930</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Maraton</t>
+          <t>Madam Sourdis ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>269.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256407848</t>
+          <t>9786256438040</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Andrew Carnegie’nin Özyaşamöyküsü</t>
+          <t>Kayıp Anahtar</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>529.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256407855</t>
+          <t>9786257599849</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Transhümanizm - Yeni Şarap İçin Yeni Şişeler</t>
+          <t>Şiirler</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>499.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256407862</t>
+          <t>9786256438101</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi Şövalyesi</t>
+          <t>Kampanya Kapsamında Kalan Kadir</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>399.5</v>
+        <v>239.5</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256407879</t>
+          <t>9786256407947</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Fihrist Kitap Düşünce Seti (Sticker Hediyeli)</t>
+          <t>John Carter VII: Mars Askeri</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>259.5</v>
+        <v>429.5</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257275608</t>
+          <t>9786256407961</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Nehrin Sonsuz Serüveni</t>
+          <t>Eşitliğe Övgü</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>299.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257599993</t>
+          <t>9786256407916</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Optik</t>
+          <t>Ve Şarkılar Mazide Kalır</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>479.5</v>
+        <v>594.5</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257599986</t>
+          <t>9786257599962</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Woke A.Ş.</t>
+          <t>Mary</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>499.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257599979</t>
+          <t>9786256407909</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair Öyküler</t>
+          <t>Ve Tanrı Öl Dedi İnsana</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>209.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257599955</t>
+          <t>9786256407831</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Tarzan III: Tarzan’ın Canavarları</t>
+          <t>Özgürlüğe Övgü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>324.5</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257599863</t>
+          <t>9786256407893</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Barışa Övgü</t>
+          <t>Benim Saf Amcam Ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>184.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257599856</t>
+          <t>9786256407824</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kızılderili Öyküleri ve Efsaneleri</t>
+          <t>Pellucidar I: Dünya’nın Merkezinde</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>269.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257599764</t>
+          <t>9786256407671</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Takıntıburnu</t>
+          <t>Maraton</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>129.5</v>
+        <v>294.5</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257599825</t>
+          <t>9786256407848</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Gelinciklerin Ölümü</t>
+          <t>Andrew Carnegie’nin Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>229.5</v>
+        <v>569.5</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257599900</t>
+          <t>9786256407855</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Dindar Helena</t>
+          <t>Transhümanizm - Yeni Şarap İçin Yeni Şişeler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>264.5</v>
+        <v>544.5</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257599924</t>
+          <t>9786256407862</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>John Carter VI: Mars Dehası</t>
+          <t>Gastronomi Şövalyesi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>284.5</v>
+        <v>429.5</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257599917</t>
+          <t>9786256407879</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Yelkovan Durağı</t>
+          <t>Fihrist Kitap Düşünce Seti (Sticker Hediyeli)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>129.5</v>
+        <v>259.5</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257599948</t>
+          <t>9786257275608</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Dağılma</t>
+          <t>Nehrin Sonsuz Serüveni</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>189.5</v>
+        <v>329.5</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257599894</t>
+          <t>9786257599993</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Anarşinin Maskesi</t>
+          <t>Optik</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>169.5</v>
+        <v>514.5</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257599931</t>
+          <t>9786257599986</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Her Dem Yeşil</t>
+          <t>Woke A.Ş.</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>364.5</v>
+        <v>564.5</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257599832</t>
+          <t>9786257599979</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Komedyen</t>
+          <t>Yaşama Dair Öyküler</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>424.5</v>
+        <v>224.5</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257599870</t>
+          <t>9786257599955</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Elektrosfer</t>
+          <t>Tarzan III: Tarzan’ın Canavarları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>389.5</v>
+        <v>349.5</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257599801</t>
+          <t>9786257599863</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Barışa Övgü</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>249.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257599795</t>
+          <t>9786257599856</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Gece Postasıyla</t>
+          <t>Kızılderili Öyküleri ve Efsaneleri</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>199.5</v>
+        <v>294.5</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786052253818</t>
+          <t>9786257599764</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Patates ve Diğer Öyküler</t>
+          <t>Takıntıburnu</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>279.5</v>
+        <v>129.5</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257599771</t>
+          <t>9786257599825</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Pastel Yalnızlıklar</t>
+          <t>Gelinciklerin Ölümü</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>159.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257599757</t>
+          <t>9786257599900</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Tek Satırlık Mutluluk</t>
+          <t>Dindar Helena</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>144.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257599658</t>
+          <t>9786257599924</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Armageddon M.S. 2419</t>
+          <t>John Carter VI: Mars Dehası</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>334.5</v>
+        <v>304.5</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257599696</t>
+          <t>9786257599917</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Mandarin ve Diğer Öyküler</t>
+          <t>Yelkovan Durağı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>279.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257599719</t>
+          <t>9786257599948</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Duygulanım</t>
+          <t>Dağılma</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>129.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257599740</t>
+          <t>9786257599894</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>John Carter V: Mars Satrancı</t>
+          <t>Anarşinin Maskesi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>414.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257599702</t>
+          <t>9786257599931</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Göç</t>
+          <t>Her Dem Yeşil</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>129.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257599726</t>
+          <t>9786257599832</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>5 Saniyede Venüs’e</t>
+          <t>Komedyen</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>199.5</v>
+        <v>459.5</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257599733</t>
+          <t>9786257599870</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Was Für Ein Schreklicher</t>
+          <t>Elektrosfer</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>129.5</v>
+        <v>419.5</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257599641</t>
+          <t>9786257599801</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>İngiltere Mektupları</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>274.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257599672</t>
+          <t>9786257599795</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Nihilist Alarm</t>
+          <t>Gece Postasıyla</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>149.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257599665</t>
+          <t>9786052253818</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Çift Yarık</t>
+          <t>Patates ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>129.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257599689</t>
+          <t>9786257599771</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Udumbara</t>
+          <t>Pastel Yalnızlıklar</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>114.5</v>
+        <v>174.5</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257599634</t>
+          <t>9786257599757</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Ötekinin Keşfi</t>
+          <t>Tek Satırlık Mutluluk</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>259.5</v>
+        <v>159.5</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257599610</t>
+          <t>9786257599658</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Buyruğu Çiğnemek</t>
+          <t>Armageddon M.S. 2419</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>429.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257599627</t>
+          <t>9786257599696</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Bilimkurgu ve Kıyamet</t>
+          <t>Mandarin ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>514.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257599603</t>
+          <t>9786257599719</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Mogens ve Diğer Öyküler</t>
+          <t>Duygulanım</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>184.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257599580</t>
+          <t>9786257599740</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>John Carter IV: Thuvia, Mars Kızı</t>
+          <t>John Carter V: Mars Satrancı</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>289.5</v>
+        <v>449.5</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257599597</t>
+          <t>9786257599702</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Yarına Dönüş</t>
+          <t>Göç</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>299.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257599566</t>
+          <t>9786257599726</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Sakal: Toplu Öyküler</t>
+          <t>5 Saniyede Venüs’e</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>294.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257599573</t>
+          <t>9786257599733</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sağ Kalan</t>
+          <t>Was Für Ein Schreklicher</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>229.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257599504</t>
+          <t>9786257599641</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Ayrımcılık</t>
+          <t>İngiltere Mektupları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>374.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257599542</t>
+          <t>9786257599672</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kadın Manzaraları</t>
+          <t>Nihilist Alarm</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>364.5</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257599535</t>
+          <t>9786257599665</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Ama</t>
+          <t>Çift Yarık</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>359.5</v>
+        <v>144.5</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257599511</t>
+          <t>9786257599689</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar Ölümü Çağırır</t>
+          <t>Udumbara</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>539.5</v>
+        <v>124.5</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257599528</t>
+          <t>9786257599634</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Ancak Söndüğünde Parlayan</t>
+          <t>Ötekinin Keşfi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>289.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257599559</t>
+          <t>9786257599610</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf John</t>
+          <t>Buyruğu Çiğnemek</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>374.5</v>
+        <v>464.5</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257599481</t>
+          <t>9786257599627</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Yerin Ortasında</t>
+          <t>Sinemada Bilimkurgu ve Kıyamet</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>159.5</v>
+        <v>554.5</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257599498</t>
+          <t>9786257599603</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Gestumblindi</t>
+          <t>Mogens ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>469.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257599450</t>
+          <t>9786257599580</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Gemlik’e Doğru Denizi Göreceksin</t>
+          <t>John Carter IV: Thuvia, Mars Kızı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>274.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257599467</t>
+          <t>9786257599597</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Çilekeş Kardeşler</t>
+          <t>Yarına Dönüş</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>334.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257599474</t>
+          <t>9786257599566</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Slovak Halk Hikayeleri</t>
+          <t>Sakal: Toplu Öyküler</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>284.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257599337</t>
+          <t>9786257599573</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Bir Otto Weininger Kritiği</t>
+          <t>Sağ Kalan</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>154.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257599382</t>
+          <t>9786257599504</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Akan Sudan Şüphe</t>
+          <t>Pozitif Ayrımcılık</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>134.5</v>
+        <v>404.5</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257599351</t>
+          <t>9786257599542</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Katolik Isabel - İspanya'yı Birleştiren Kraliçe</t>
+          <t>Kadın Manzaraları</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>229.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257599344</t>
+          <t>9786257599535</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Özyaşamöyküm - Faşizmin Siyasi ve Toplumsal Kuramı</t>
+          <t>Ama</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>389.5</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257599368</t>
+          <t>9786257599511</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Tragedya</t>
+          <t>Ve Şarkılar Ölümü Çağırır</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>349.5</v>
+        <v>579.5</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257599429</t>
+          <t>9786257599528</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğe İsim Verme Masrafları</t>
+          <t>Ancak Söndüğünde Parlayan</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>159.5</v>
+        <v>314.5</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257599399</t>
+          <t>9786257599559</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Auguste Comte ve Pozitivizm</t>
+          <t>Tuhaf John</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>299.5</v>
+        <v>404.5</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257599375</t>
+          <t>9786257599481</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sol Düşünürleri</t>
+          <t>Hiçbir Yerin Ortasında</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>539.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257599443</t>
+          <t>9786257599498</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>İşlerlik</t>
+          <t>Gestumblindi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>349.5</v>
+        <v>504.5</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257599436</t>
+          <t>9786257599450</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>John Carter 3: Mars Komutanı</t>
+          <t>Gemlik’e Doğru Denizi Göreceksin</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>314.5</v>
+        <v>299.5</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257599405</t>
+          <t>9786257599467</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Açıktaki Kayık</t>
+          <t>Çilekeş Kardeşler</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>184.5</v>
+        <v>359.5</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257599412</t>
+          <t>9786257599474</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Tarzan II: Tarzan'ın Dönüşü</t>
+          <t>Slovak Halk Hikayeleri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>469.5</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257599320</t>
+          <t>9786257599337</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Şairin 12’si</t>
+          <t>Bir Otto Weininger Kritiği</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>269.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257599313</t>
+          <t>9786257599382</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Bahçe</t>
+          <t>Akan Sudan Şüphe</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>134.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257599306</t>
+          <t>9786257599351</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Bunca Şingayı Kim Yedi?</t>
+          <t>Katolik Isabel - İspanya'yı Birleştiren Kraliçe</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>384.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257599276</t>
+          <t>9786257599344</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Katil Şairler Antolojisi Polaonat</t>
+          <t>Özyaşamöyküm - Faşizmin Siyasi ve Toplumsal Kuramı</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>249.5</v>
+        <v>419.5</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257599252</t>
+          <t>9786257599368</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Kıyım</t>
+          <t>Tragedya</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>319.5</v>
+        <v>379.5</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257599245</t>
+          <t>9786257599429</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Ve Şarkılar İçine Kapanır</t>
+          <t>Sessizliğe İsim Verme Masrafları</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>559.5</v>
+        <v>179.5</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257599283</t>
+          <t>9786257599399</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Görünmez Olmak İsteyen Adam</t>
+          <t>Auguste Comte ve Pozitivizm</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>174.5</v>
+        <v>324.5</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257599290</t>
+          <t>9786257599375</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Mary Wollstonecraft: Kadın Haklarının Gerekçelendirmesi’nin Yazarı</t>
+          <t>Yeni Sol Düşünürleri</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>199.5</v>
+        <v>584.5</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257599269</t>
+          <t>9786257599443</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Symzonya Bir Keşif Yolculuğu</t>
+          <t>İşlerlik</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>264.5</v>
+        <v>379.5</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257599238</t>
+          <t>9786257599436</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Özyaşamöyküsü</t>
+          <t>John Carter 3: Mars Komutanı</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>339.5</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786058181120</t>
+          <t>9786257599405</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Kın</t>
+          <t>Açıktaki Kayık</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>194.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786058181106</t>
+          <t>9786257599412</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Söylem</t>
+          <t>Tarzan II: Tarzan'ın Dönüşü</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>209.5</v>
+        <v>509.5</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786058181137</t>
+          <t>9786257599320</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Kor</t>
+          <t>Şairin 12’si</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>184.5</v>
+        <v>289.5</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786058181113</t>
+          <t>9786257599313</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Kan</t>
+          <t>Kutsal Bahçe</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>184.5</v>
+        <v>149.5</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257599191</t>
+          <t>9786257599306</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Tarzan I: Maymunların Tarzan'ı</t>
+          <t>Bunca Şingayı Kim Yedi?</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>529.5</v>
+        <v>414.5</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257599115</t>
+          <t>9786257599276</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>John Carter 1: Mars Prensesi</t>
+          <t>Katil Şairler Antolojisi Polaonat</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>369.5</v>
+        <v>269.5</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786057464880</t>
+          <t>9786257599252</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Son Adam</t>
+          <t>İnsancıl Kıyım</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>349.5</v>
+        <v>344.5</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257599023</t>
+          <t>9786257599245</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Aşka Övgü</t>
+          <t>Ve Şarkılar İçine Kapanır</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>184.5</v>
+        <v>604.5</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257599009</t>
+          <t>9786257599283</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Max ve Moritz (Çizimli)</t>
+          <t>Görünmez Olmak İsteyen Adam</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>239.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257599016</t>
+          <t>9786257599290</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Bir Ütopya</t>
+          <t>Mary Wollstonecraft: Kadın Haklarının Gerekçelendirmesi’nin Yazarı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>399.5</v>
+        <v>214.5</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786057464873</t>
+          <t>9786257599269</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Tuğla Ay</t>
+          <t>Symzonya Bir Keşif Yolculuğu</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>234.5</v>
+        <v>284.5</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786057464804</t>
+          <t>9786257599238</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kırılca Adam</t>
+          <t>Özyaşamöyküsü</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>214.5</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786057464842</t>
+          <t>9786058181120</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Distopya</t>
+          <t>Kın</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>259.6</v>
+        <v>209.5</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786057464859</t>
+          <t>9786058181106</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Xipehuz: Şekiller</t>
+          <t>Söylem</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>179.5</v>
+        <v>229.5</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257599160</t>
+          <t>9786058181137</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Yaşayan En İyi Yazarı</t>
+          <t>Kor</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>369.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257599177</t>
+          <t>9786058181113</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Son Adam: Kıyamet Şiirleri</t>
+          <t>Kan</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>229.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257599122</t>
+          <t>9786257599191</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Yeni Amazonya: Gelecekten Bir Tadımlık</t>
+          <t>Tarzan I: Maymunların Tarzan'ı</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>309.5</v>
+        <v>569.5</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786057464897</t>
+          <t>9786257599115</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Efendisi</t>
+          <t>John Carter 1: Mars Prensesi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>564.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786058181151</t>
+          <t>9786057464880</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Kahve Arası Sanat Konuşmaları</t>
+          <t>Son Adam</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>229.5</v>
+        <v>379.5</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257599139</t>
+          <t>9786257599023</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Erkek Hakları ya da Bir Kadının Rüyası</t>
+          <t>Aşka Övgü</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>224.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257599153</t>
+          <t>9786257599009</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Cumhuriyeti ya da Sosyalizm Gerçeği</t>
+          <t>Max ve Moritz (Çizimli)</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>154.5</v>
+        <v>264.5</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257599146</t>
+          <t>9786257599016</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler Üzerine</t>
+          <t>Çağdaş Bir Ütopya</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>184.5</v>
+        <v>429.5</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257599108</t>
+          <t>9786057464873</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk</t>
+          <t>Tuğla Ay</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>349.5</v>
+        <v>254.5</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257599030</t>
+          <t>9786057464804</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kısa Kısa Sevinçlerdi</t>
+          <t>Kırılca Adam</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>174.5</v>
+        <v>234.5</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257599061</t>
+          <t>9786057464842</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Mizora: Bir Kehanet</t>
+          <t>Distopya</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>364.5</v>
+        <v>279.5</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257599092</t>
+          <t>9786057464859</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Cümleler</t>
+          <t>Xipehuz: Şekiller</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>554.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257599078</t>
+          <t>9786257599160</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Daimon’u</t>
+          <t>Türkiye'nin Yaşayan En İyi Yazarı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>179.5</v>
+        <v>399.5</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257599085</t>
+          <t>9786257599177</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Pitsim Garı</t>
+          <t>Son Adam: Kıyamet Şiirleri</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>484.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257599047</t>
+          <t>9786257599122</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Ölümü</t>
+          <t>Yeni Amazonya: Gelecekten Bir Tadımlık</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>314.5</v>
+        <v>334.5</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257599214</t>
+          <t>9786057464897</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Havva’sı</t>
+          <t>Dünyanın Efendisi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>519.5</v>
+        <v>609.5</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257599221</t>
+          <t>9786058181151</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Bilimkurgu Manifestosu</t>
+          <t>Kahve Arası Sanat Konuşmaları</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>169.5</v>
+        <v>249.5</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257599054</t>
+          <t>9786257599139</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Tertemiz Delirmeler</t>
+          <t>Erkek Hakları ya da Bir Kadının Rüyası</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>334.5</v>
+        <v>244.5</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257599207</t>
+          <t>9786257599153</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>John Carter 2: Mars Tanrıları</t>
+          <t>Geleceğin Cumhuriyeti ya da Sosyalizm Gerçeği</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>439.5</v>
+        <v>169.5</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786257599184</t>
+          <t>9786257599146</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Uzay Seyyahları</t>
+          <t>Üniversiteler Üzerine</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>269.5</v>
+        <v>204.5</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786058181175</t>
+          <t>9786257599108</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Deri Kalınlığında</t>
+          <t>Ay'a Yolculuk</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>229.5</v>
+        <v>379.5</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786058181168</t>
+          <t>9786257599030</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Salınım</t>
+          <t>Kısa Kısa Sevinçlerdi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>154.5</v>
+        <v>189.5</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786058181144</t>
+          <t>9786257599061</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Kut</t>
+          <t>Mizora: Bir Kehanet</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>184.5</v>
+        <v>394.5</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057464835</t>
+          <t>9786257599092</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Ay'daki Adam</t>
+          <t>Ölümsüz Cümleler</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>154.5</v>
+        <v>599.5</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057464828</t>
+          <t>9786257599078</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Görüşün Ölümü</t>
+          <t>Dünyanın Daimon’u</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>144.5</v>
+        <v>199.5</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057464811</t>
+          <t>9786257599085</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Güzel</t>
+          <t>Pitsim Garı</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>159.5</v>
+        <v>524.5</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786058181199</t>
+          <t>9786257599047</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Yük Yukarı</t>
+          <t>Doğanın Ölümü</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>164.5</v>
+        <v>344.5</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786058181182</t>
+          <t>9786257599214</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>İçeri</t>
+          <t>Geleceğin Havva’sı</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>154.5</v>
+        <v>559.5</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786057464866</t>
+          <t>9786257599221</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Summerfield Vakası</t>
+          <t>Bilimkurgu Manifestosu</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>204.5</v>
+        <v>184.5</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786258749090</t>
+          <t>9786257599054</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Tertemiz Delirmeler</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>179.5</v>
+        <v>364.5</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786258749106</t>
+          <t>9786257599207</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Kıymıklar</t>
+          <t>John Carter 2: Mars Tanrıları</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>274.5</v>
+        <v>474.5</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
+          <t>9786257599184</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Uzay Seyyahları</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>294.5</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786058181175</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Deri Kalınlığında</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>249.5</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786058181168</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Salınım</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>169.5</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786058181144</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Kut</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>204.5</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786057464835</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Ay'daki Adam</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>169.5</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786057464828</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Görüşün Ölümü</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>159.5</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786057464811</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Güzel</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>174.5</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786058181199</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Yük Yukarı</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>179.5</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786058181182</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>İçeri</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>169.5</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786057464866</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Summerfield Vakası</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786258749090</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Aşk</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>199.5</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786258749106</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Kıymıklar</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>294.5</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
           <t>9786258749113</t>
         </is>
       </c>
-      <c r="B295" s="1" t="inlineStr">
+      <c r="B307" s="1" t="inlineStr">
         <is>
           <t>Kuyumcunun Altını</t>
         </is>
       </c>
-      <c r="C295" s="1">
-        <v>444.5</v>
+      <c r="C307" s="1">
+        <v>479.5</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>