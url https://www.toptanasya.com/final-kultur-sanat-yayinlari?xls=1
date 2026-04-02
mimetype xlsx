--- v0 (2025-10-30)
+++ v1 (2026-04-02)
@@ -85,7375 +85,7390 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786053746669</t>
+          <t>9786257688635</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mavi Mucize</t>
+          <t>Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786053749561</t>
+          <t>9786053746669</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Sınıf - Atağa Geçiyor</t>
+          <t>Mavi Mucize</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>133</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786053749332</t>
+          <t>9786053749561</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şamata Başlıyor - Olağanüstü Sınıf</t>
+          <t>Olağanüstü Sınıf - Atağa Geçiyor</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>111</v>
+        <v>133</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786053745242</t>
+          <t>9786053749332</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mışıl Suyu</t>
+          <t>Şamata Başlıyor - Olağanüstü Sınıf</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>21</v>
+        <v>111</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786053745600</t>
+          <t>9786053745242</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Aile Mutlu Çocuk</t>
+          <t>Mışıl Suyu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>98</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786053744467</t>
+          <t>9786053745600</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Final Edebiyat El Kitabı</t>
+          <t>Mutlu Aile Mutlu Çocuk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>15.28</v>
+        <v>98</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786053745662</t>
+          <t>9786053744467</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Altın Yıldız</t>
+          <t>Final Edebiyat El Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>25.46</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786053745525</t>
+          <t>9786053745662</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Masalları 1. Kitap : Hıdırellez Geliyor</t>
+          <t>Altın Yıldız</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>20</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786053745488</t>
+          <t>9786053745525</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Agatha Mistery - 3 : İskoçya Kralının Kılıcı</t>
+          <t>Anadolu Masalları 1. Kitap : Hıdırellez Geliyor</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>165</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786053745693</t>
+          <t>9786053745488</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Lenin'den Öpücükler</t>
+          <t>Agatha Mistery - 3 : İskoçya Kralının Kılıcı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>30</v>
+        <v>165</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786053744733</t>
+          <t>9786053745693</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Almudena Mezarlığı'nda Bir Gece</t>
+          <t>Lenin'den Öpücükler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786053744092</t>
+          <t>9786053744733</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Arne'nin Adası</t>
+          <t>Almudena Mezarlığı'nda Bir Gece</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>27.5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786053745419</t>
+          <t>9786053744092</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Agatha Mistery - 2 : Bengal İncisi</t>
+          <t>Arne'nin Adası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>165</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786053748595</t>
+          <t>9786053745419</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Maskelilerin Efendisi</t>
+          <t>Agatha Mistery - 2 : Bengal İncisi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>121</v>
+        <v>165</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786053747307</t>
+          <t>9786053748595</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Küçük Tahta Atın Maceraları (Ciltli)</t>
+          <t>Maskelilerin Efendisi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>47.5</v>
+        <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786053747291</t>
+          <t>9786053747307</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Orman Kalpli Şehir (Ciltli)</t>
+          <t>Küçük Tahta Atın Maceraları (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>55</v>
+        <v>47.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786053748052</t>
+          <t>9786053747291</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Misafir (Ciltli)</t>
+          <t>Orman Kalpli Şehir (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786053747949</t>
+          <t>9786053748052</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tırtık Tütüyor (Ciltli)</t>
+          <t>Misafir (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>88.55</v>
+        <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786053746355</t>
+          <t>9786053747949</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Fil Kadar Narin Fare Gibi Güçlü</t>
+          <t>Tırtık Tütüyor (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>30</v>
+        <v>88.55</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786053747789</t>
+          <t>9786053746355</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Vanilya Kışı (Ciltli)</t>
+          <t>Fil Kadar Narin Fare Gibi Güçlü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786053746393</t>
+          <t>9786053747789</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Başımızda Kuşlar</t>
+          <t>Vanilya Kışı (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>9.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786053746515</t>
+          <t>9786053746393</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ben Kimim?</t>
+          <t>Başımızda Kuşlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>130</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786053745723</t>
+          <t>9786053746515</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Altay Masalları - İristu ile Ak Kağan</t>
+          <t>Ben Kimim?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>27.5</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786053746362</t>
+          <t>9786053745723</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gece İle Gündüz - Pudra Şekeri Yağmuru</t>
+          <t>Altay Masalları - İristu ile Ak Kağan</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>55</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786053745617</t>
+          <t>9786053746362</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Agatha Mistery : Eyfel Kulesi'nde Cinayet</t>
+          <t>Gece İle Gündüz - Pudra Şekeri Yağmuru</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>165</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786053745709</t>
+          <t>9786053745617</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yatağımın Altında Bir Timsah</t>
+          <t>Agatha Mistery : Eyfel Kulesi'nde Cinayet</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>265</v>
+        <v>165</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786053745563</t>
+          <t>9786053745709</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Agatha Mistery - 3 : Niagara Şelalesi'nde Hırsızlık</t>
+          <t>Yatağımın Altında Bir Timsah</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>165</v>
+        <v>265</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786053745594</t>
+          <t>9786053745563</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bay Gri'nin İzinde</t>
+          <t>Agatha Mistery - 3 : Niagara Şelalesi'nde Hırsızlık</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>27.5</v>
+        <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786053744795</t>
+          <t>9786053745594</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Devrim</t>
+          <t>Bay Gri'nin İzinde</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>20</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786053745372</t>
+          <t>9786053744795</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Umut Işığı</t>
+          <t>Yaşasın Devrim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786053745334</t>
+          <t>9786053745372</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Agatha Mistery - 1 : Firavunun Sırrı</t>
+          <t>Umut Işığı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>165</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786053744665</t>
+          <t>9786053745334</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dino Dostlar</t>
+          <t>Agatha Mistery - 1 : Firavunun Sırrı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>266</v>
+        <v>165</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786053744658</t>
+          <t>9786053744665</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kütüphane Macerası</t>
+          <t>Dino Dostlar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>46.5</v>
+        <v>266</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786053744641</t>
+          <t>9786053744658</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Kardan Adam Masalı</t>
+          <t>Kütüphane Macerası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>46.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786053744498</t>
+          <t>9786053744641</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gogo ve Günışığı</t>
+          <t>Bir Kardan Adam Masalı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>24</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786053745716</t>
+          <t>9786053744498</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Amcam ve Ben Havaalanında Bir Zebra (Ciltli)</t>
+          <t>Gogo ve Günışığı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>18.52</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786053744511</t>
+          <t>9786053745716</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon Düşünmenin Zirvesi</t>
+          <t>Amcam ve Ben Havaalanında Bir Zebra (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>9.72</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786053741404</t>
+          <t>9786053744511</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sizin Dünyanız Hangisi?</t>
+          <t>İnovasyon Düşünmenin Zirvesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>13</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786053745211</t>
+          <t>9786053741404</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Bisikleti: Kitapların Dünyasına Yolculuk</t>
+          <t>Sizin Dünyanız Hangisi?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786053741138</t>
+          <t>9786053745211</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Matematik Hikayeleri Sayılar - Muhteşem Balkabağı Evi (Ciltli)</t>
+          <t>Dedemin Bisikleti: Kitapların Dünyasına Yolculuk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>8.8</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257688109</t>
+          <t>9786053741138</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Özel Dedektif Bogart - Operadaki Hayalete Karşı</t>
+          <t>Sihirli Matematik Hikayeleri Sayılar - Muhteşem Balkabağı Evi (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>30.8</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786053749868</t>
+          <t>9786257688109</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Misafir</t>
+          <t>Özel Dedektif Bogart - Operadaki Hayalete Karşı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>78</v>
+        <v>30.8</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786053749233</t>
+          <t>9786053749868</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ay'da Bir Gece</t>
+          <t>Misafir</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>22.5</v>
+        <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786053749851</t>
+          <t>9786053749233</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Orman Kalpli Şehir</t>
+          <t>Ay'da Bir Gece</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>55</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786053742708</t>
+          <t>9786053749851</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yıldızları Çalan Korsan</t>
+          <t>Orman Kalpli Şehir</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786053741923</t>
+          <t>9786053742708</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yemek Zamanı - Yumurta</t>
+          <t>Yıldızları Çalan Korsan</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>4.63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786053740988</t>
+          <t>9786053741923</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yel Değirmeni</t>
+          <t>Yemek Zamanı - Yumurta</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>3.47</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786053740957</t>
+          <t>9786053740988</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bakalım Tanıyalım: Yavru Hayvanlar (Ciltli)</t>
+          <t>Yel Değirmeni</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>8.25</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786053742623</t>
+          <t>9786053740957</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılığı Destekleyen Etkinliklerle Boyama 4</t>
+          <t>Bakalım Tanıyalım: Yavru Hayvanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>4</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786053741268</t>
+          <t>9786053742623</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yangın Savaşçıları</t>
+          <t>Yaratıcılığı Destekleyen Etkinliklerle Boyama 4</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>9.26</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786053741862</t>
+          <t>9786053741268</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Vampir Kız Kardeşler - Isırılacak Kadar Tatlı Bir Arkadaş</t>
+          <t>Yangın Savaşçıları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786053741251</t>
+          <t>9786053741862</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Uzay Kaşifleri</t>
+          <t>Vampir Kız Kardeşler - Isırılacak Kadar Tatlı Bir Arkadaş</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>9.26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786053740919</t>
+          <t>9786053741251</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Uzay (Ciltli)</t>
+          <t>Uzay Kaşifleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>7.87</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786053741909</t>
+          <t>9786053740919</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Uyku Zamanı - Battaniye</t>
+          <t>Uzay (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>4.63</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786053742562</t>
+          <t>9786053741909</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Usta Bir Sahtekarın Anıları</t>
+          <t>Uyku Zamanı - Battaniye</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>17</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786053742425</t>
+          <t>9786053742562</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Uğur Böceği Uçuç</t>
+          <t>Usta Bir Sahtekarın Anıları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>5.56</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786053743941</t>
+          <t>9786053742425</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Toparlak ile Tırsak</t>
+          <t>Uğur Böceği Uçuç</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>9.5</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786053741671</t>
+          <t>9786053743941</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tık! Enerji</t>
+          <t>Toparlak ile Tırsak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>11.11</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786053742814</t>
+          <t>9786053741671</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tavşancık - Zıplayan Kitaplar</t>
+          <t>Tık! Enerji</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>5</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786053741190</t>
+          <t>9786053742814</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tavşan ile Kaplumbağa (Ciltli)</t>
+          <t>Tavşancık - Zıplayan Kitaplar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>3.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786053741060</t>
+          <t>9786053741190</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar</t>
+          <t>Tavşan ile Kaplumbağa (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>3.24</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786053740926</t>
+          <t>9786053741060</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar (Ciltli)</t>
+          <t>Taşıtlar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>8.5</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786053741695</t>
+          <t>9786053740926</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Şıpır! Su</t>
+          <t>Taşıtlar (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>11.11</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786053741220</t>
+          <t>9786053741695</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Halıyla Yolculuk (Ciltli)</t>
+          <t>Şıpır! Su</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>11</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786053741213</t>
+          <t>9786053741220</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sıcacık Buz Evi</t>
+          <t>Sihirli Halıyla Yolculuk (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>6.5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786053742050</t>
+          <t>9786053741213</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sanat Nedir? - Müzik</t>
+          <t>Sıcacık Buz Evi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>63.5</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786053742432</t>
+          <t>9786053742050</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz Simsim</t>
+          <t>Sanat Nedir? - Müzik</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>5.56</v>
+        <v>63.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786053741244</t>
+          <t>9786053742432</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sağlığımızı Koruyanlar</t>
+          <t>Salyangoz Simsim</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>9.26</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786053741664</t>
+          <t>9786053741244</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Püf! Hava</t>
+          <t>Sağlığımızı Koruyanlar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786053743897</t>
+          <t>9786053741664</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Pora’nın Maceraları - Tatilin İlk Günü</t>
+          <t>Püf! Hava</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786053740858</t>
+          <t>9786053743897</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Pora’nın Maceraları - Tatilin İlk Günü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>3.24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786053743729</t>
+          <t>9786053740858</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Örümcek Kral’ın Kızı</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>12.96</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786053741688</t>
+          <t>9786053743729</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Öf! Çöp</t>
+          <t>Örümcek Kral’ın Kızı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>12</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786053741916</t>
+          <t>9786053741688</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Oyuncaklar - İtfaiye Arabası</t>
+          <t>Öf! Çöp</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>4.63</v>
+        <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786053741114</t>
+          <t>9786053741916</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki Saat (Ciltli)</t>
+          <t>Oyuncaklar - İtfaiye Arabası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>8.8</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786053741206</t>
+          <t>9786053741114</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Çiftlik</t>
+          <t>Ormandaki Saat (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>6.02</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786053741053</t>
+          <t>9786053741206</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Meslekler</t>
+          <t>Neşeli Çiftlik</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>3.24</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786053742616</t>
+          <t>9786053741053</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Matematiksel Düşünme Becerisini Geliştiren Etkinliklerle Boyama - 3</t>
+          <t>Meslekler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>4</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786053741145</t>
+          <t>9786053742616</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Matematiği Seven Küçük Ahtapot (Ciltli)</t>
+          <t>Matematiksel Düşünme Becerisini Geliştiren Etkinliklerle Boyama - 3</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>8.8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786053741169</t>
+          <t>9786053741145</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Külkedisi Cinderella (Ciltli)</t>
+          <t>Matematiği Seven Küçük Ahtapot (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>4.5</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786053743750</t>
+          <t>9786053741169</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Küçük Mucitler İçin Deneyler</t>
+          <t>Külkedisi Cinderella (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>103</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786053740841</t>
+          <t>9786053743750</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kırmızı Tavuk</t>
+          <t>Küçük Mucitler İçin Deneyler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>3.47</v>
+        <v>103</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786053742388</t>
+          <t>9786053740841</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kuyruğumdan Tut: Aslan</t>
+          <t>Küçük Kırmızı Tavuk</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>4.17</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786053742845</t>
+          <t>9786053742388</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Zıplayan Kitaplar - Kurbağacık</t>
+          <t>Kuyruğumdan Tut: Aslan</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>5</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786053742401</t>
+          <t>9786053742845</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kuyruğumdan Tut: Kaplan (Ciltli)</t>
+          <t>Zıplayan Kitaplar - Kurbağacık</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>4.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786053742371</t>
+          <t>9786053742401</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kuyruğumdan Tut: Fil</t>
+          <t>Kuyruğumdan Tut: Kaplan (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>4.17</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786053742821</t>
+          <t>9786053742371</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Zıplayan Kitaplar - Köpekçik</t>
+          <t>Kuyruğumdan Tut: Fil</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>5</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786053740872</t>
+          <t>9786053742821</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Kız</t>
+          <t>Zıplayan Kitaplar - Köpekçik</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>3.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786053742449</t>
+          <t>9786053740872</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Pırpır (Ciltli)</t>
+          <t>Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>5.56</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786053742838</t>
+          <t>9786053742449</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Zıplayan Kitaplar - Kedicik</t>
+          <t>Kelebek Pırpır (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>5</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786053742609</t>
+          <t>9786053742838</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kavram Gelişimini Destekleyen Etkinliklerle Boyama - 2</t>
+          <t>Zıplayan Kitaplar - Kedicik</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786053740827</t>
+          <t>9786053742609</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Karga ile Tilki - Kendi Hikayeni Yarat</t>
+          <t>Kavram Gelişimini Destekleyen Etkinliklerle Boyama - 2</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786053740971</t>
+          <t>9786053740827</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Karga ile Tilki</t>
+          <t>Karga ile Tilki - Kendi Hikayeni Yarat</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>3.47</v>
+        <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786053740995</t>
+          <t>9786053740971</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Jack ve Fasulye Sırığı (Ciltli)</t>
+          <t>Karga ile Tilki</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>6.48</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786053741046</t>
+          <t>9786053740995</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İyi Davranışlar</t>
+          <t>Jack ve Fasulye Sırığı (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>3.24</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786053741978</t>
+          <t>9786053741046</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İnsan İnsana Sohbetler 1</t>
+          <t>İyi Davranışlar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>15</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786053740810</t>
+          <t>9786053741978</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Heidi - Kendi Hikayeni Yarat</t>
+          <t>İnsan İnsana Sohbetler 1</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786053740940</t>
+          <t>9786053740810</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bakalım Tanıyalım: Hayvanlar (Ciltli)</t>
+          <t>Heidi - Kendi Hikayeni Yarat</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>7.64</v>
+        <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786053740933</t>
+          <t>9786053740940</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Hava ve Mevsimler (Ciltli)</t>
+          <t>Bakalım Tanıyalım: Hayvanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>7.87</v>
+        <v>7.64</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786053740902</t>
+          <t>9786053740933</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Haberleşme (Ciltli)</t>
+          <t>Hava ve Mevsimler (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>7.87</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786053741954</t>
+          <t>9786053740902</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde Neler Oluyor?</t>
+          <t>Haberleşme (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>50</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786053743958</t>
+          <t>9786053741954</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Gatsby’nin Aşkı</t>
+          <t>Gökyüzünde Neler Oluyor?</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>17.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786053743651</t>
+          <t>9786053743958</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Filozof Çocuklar Kulübü: Peki Ama Ben Kimim?</t>
+          <t>Gatsby’nin Aşkı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>20</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786053741152</t>
+          <t>9786053743651</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Fareler Toplantısı (Ciltli)</t>
+          <t>Filozof Çocuklar Kulübü: Peki Ama Ben Kimim?</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>3.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786053743323</t>
+          <t>9786053741152</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Elden Düşme Dünya</t>
+          <t>Fareler Toplantısı (Ciltli)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>35</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786053743286</t>
+          <t>9786053743323</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Diyet Hikayeleri</t>
+          <t>Elden Düşme Dünya</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786053742593</t>
+          <t>9786053743286</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Geliştiren Etkinliklerle Boyama 1</t>
+          <t>Diyet Hikayeleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786053743644</t>
+          <t>9786053742593</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Bisikleti - Çiftlikte Bir Gün</t>
+          <t>Dikkat Geliştiren Etkinliklerle Boyama 1</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>40</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786053742111</t>
+          <t>9786053743644</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 4 - Hipodromda Bir Gün</t>
+          <t>Dedemin Bisikleti - Çiftlikte Bir Gün</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786053742081</t>
+          <t>9786053742111</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 1 - Çok Becerikli Bir Yardımcı</t>
+          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 4 - Hipodromda Bir Gün</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>27.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786053742555</t>
+          <t>9786053742081</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Çıkartmalı Boyama - Kasabanın Meraklıları: Keti</t>
+          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 1 - Çok Becerikli Bir Yardımcı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>4</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786053742548</t>
+          <t>9786053742555</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Çıkartmalı Boyama - Kasabanın Meraklıları: Fişi</t>
+          <t>Çıkartmalı Boyama - Kasabanın Meraklıları: Keti</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786053742531</t>
+          <t>9786053742548</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Çıkartmalı Boyama - Kasabanın Meraklıları: Dogi</t>
+          <t>Çıkartmalı Boyama - Kasabanın Meraklıları: Fişi</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786053745433</t>
+          <t>9786053742531</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Dişi Kurt Klanı - Cadılar Savaşı</t>
+          <t>Çıkartmalı Boyama - Kasabanın Meraklıları: Dogi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>220.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786053741121</t>
+          <t>9786053745433</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Büyümek ve Küçülmek (Ciltli)</t>
+          <t>Dişi Kurt Klanı - Cadılar Savaşı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>8.8</v>
+        <v>220.5</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786053742807</t>
+          <t>9786053741121</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Büyük Huzur</t>
+          <t>Büyümek ve Küçülmek (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>12</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786053741787</t>
+          <t>9786053742807</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Bil Bakalım Bu Kim? Acaba Bir Salyangoz mu?</t>
+          <t>Büyük Huzur</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>4.63</v>
+        <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786053741817</t>
+          <t>9786053741787</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bil Bakalım Bu Kim? Acaba Bir Kurbağa mı?</t>
+          <t>Bil Bakalım Bu Kim? Acaba Bir Salyangoz mu?</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>5</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786053741800</t>
+          <t>9786053741817</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bil Bakalım Bu Kim? Acaba Bir Kedicik mi?</t>
+          <t>Bil Bakalım Bu Kim? Acaba Bir Kurbağa mı?</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>4.63</v>
+        <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786053741794</t>
+          <t>9786053741800</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Bil Bakalım Bu Kim? Acaba Bir Farecik mi?</t>
+          <t>Bil Bakalım Bu Kim? Acaba Bir Kedicik mi?</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786053741237</t>
+          <t>9786053741794</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Beş Duyumuz</t>
+          <t>Bil Bakalım Bu Kim? Acaba Bir Farecik mi?</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786053741039</t>
+          <t>9786053741237</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Kahramanlar</t>
+          <t>Beş Duyumuz</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>3.24</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786053742524</t>
+          <t>9786053741039</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çıkartmalı Boyama Kasabanın Meraklıları: Daki</t>
+          <t>Çizgi Kahramanlar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>4</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786053740889</t>
+          <t>9786053742524</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ayı ve İki Yolcu (Ciltli)</t>
+          <t>Çıkartmalı Boyama Kasabanın Meraklıları: Daki</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786053741183</t>
+          <t>9786053740889</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Aslan ile Fare (Ciltli)</t>
+          <t>Ayı ve İki Yolcu (Ciltli)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>3.5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786053741961</t>
+          <t>9786053741183</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında (Ciltli)</t>
+          <t>Aslan ile Fare (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>40</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786053740834</t>
+          <t>9786053741961</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Açgözlü Tilki - Kendi Hikayeni Yarat</t>
+          <t>Alice Harikalar Diyarında (Ciltli)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>21.5</v>
+        <v>40</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786053740865</t>
+          <t>9786053740834</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Küçük Denizkızı</t>
+          <t>Açgözlü Tilki - Kendi Hikayeni Yarat</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>3.24</v>
+        <v>21.5</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786053742395</t>
+          <t>9786053740865</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kuyruğumdan Tut: Zürafa (Ciltli)</t>
+          <t>Küçük Denizkızı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>4.5</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786053746737</t>
+          <t>9786053742395</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Yunus</t>
+          <t>Kuyruğumdan Tut: Zürafa (Ciltli)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>73.5</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786053748816</t>
+          <t>9786053746737</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Madam Broşe'nin Salıncağı</t>
+          <t>Arkadaşım Yunus</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>125.5</v>
+        <v>73.5</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786053746584</t>
+          <t>9786053748816</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Amcam ve Ben - Büyük Tren Soygunu (Ciltli)</t>
+          <t>Madam Broşe'nin Salıncağı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>20</v>
+        <v>125.5</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786053742418</t>
+          <t>9786053746584</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Arı Bızbız</t>
+          <t>Amcam ve Ben - Büyük Tren Soygunu (Ciltli)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>5.56</v>
+        <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786053742944</t>
+          <t>9786053742418</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Juniper Berry - Gizli Dünyaların Peşinde</t>
+          <t>Arı Bızbız</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>178</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256881389</t>
+          <t>9786053742944</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Juniper Berry - Gizli Dünyaların Peşinde</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>165</v>
+        <v>178</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256881358</t>
+          <t>9786256881389</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Denemeler Seçki</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786053748694</t>
+          <t>9786256881358</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ağaç Alfabesi</t>
+          <t>Denemeler Seçki</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>345</v>
+        <v>145</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786053748106</t>
+          <t>9786053748694</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Cesur Tohum Pino</t>
+          <t>Ağaç Alfabesi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>215</v>
+        <v>345</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786053742692</t>
+          <t>9786053748106</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Gülmeyi Bilmeyen Cadı</t>
+          <t>Cesur Tohum Pino</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>165</v>
+        <v>215</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256881310</t>
+          <t>9786053742692</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Gülmeyi Bilmeyen Cadı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>275</v>
+        <v>165</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256881341</t>
+          <t>9786256881310</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>130</v>
+        <v>275</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256881327</t>
+          <t>9786256881341</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256881297</t>
+          <t>9786256881327</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256881334</t>
+          <t>9786256881297</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>255</v>
+        <v>170</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256881365</t>
+          <t>9786256881334</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kökler ve Köprüler</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>335</v>
+        <v>255</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256881303</t>
+          <t>9786256881365</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Kökler ve Köprüler</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>235</v>
+        <v>335</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786053745235</t>
+          <t>9786256881303</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Kütüphane Faresi - Evim Güzel Evim</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>190</v>
+        <v>235</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256881273</t>
+          <t>9786053745235</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde - Masallarla Değerler 2</t>
+          <t>Kütüphane Faresi - Evim Güzel Evim</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>215</v>
+        <v>190</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256881266</t>
+          <t>9786256881273</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde - Masallarla Değerler 1</t>
+          <t>Evvel Zaman İçinde - Masallarla Değerler 2</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>215</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256881242</t>
+          <t>9786256881266</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk</t>
+          <t>Evvel Zaman İçinde - Masallarla Değerler 1</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256881259</t>
+          <t>9786256881242</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Gençler İçin Nutuk</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>195</v>
+        <v>235</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786053744245</t>
+          <t>9786256881259</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Başsız Savaşçılar Kalesi</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>215</v>
+        <v>195</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257688055</t>
+          <t>9786053744245</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Hata Yapma Hakkı</t>
+          <t>Başsız Savaşçılar Kalesi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>145</v>
+        <v>215</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786053742159</t>
+          <t>9786257688055</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Drama Etkinlikleri</t>
+          <t>Hata Yapma Hakkı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>375</v>
+        <v>145</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786053746423</t>
+          <t>9786053742159</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yanma Zamanı</t>
+          <t>Yaratıcı Drama Etkinlikleri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>390</v>
+        <v>375</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786053743910</t>
+          <t>9786053746423</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Vampir Kız Kardeşler - Kalp Çarpıntılarının Şarkısı</t>
+          <t>Yanma Zamanı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>215</v>
+        <v>390</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256881211</t>
+          <t>9786053743910</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Mendil Altında</t>
+          <t>Vampir Kız Kardeşler - Kalp Çarpıntılarının Şarkısı</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>215</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256881174</t>
+          <t>9786256881211</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Tırtık Zor Durumda</t>
+          <t>Mendil Altında</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>290</v>
+        <v>215</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256881235</t>
+          <t>9786256881174</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Pal Sokağı Çocukları</t>
+          <t>Tırtık Zor Durumda</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>265</v>
+        <v>290</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256881228</t>
+          <t>9786256881235</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Bir Simit Masalı</t>
+          <t>Pal Sokağı Çocukları</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>245</v>
+        <v>265</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786053749271</t>
+          <t>9786256881228</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Maya'nın Tiki Tak Şapkası - Okuyan Fil</t>
+          <t>Bir Simit Masalı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>145</v>
+        <v>245</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256881051</t>
+          <t>9786053749271</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Söz Anahtarı</t>
+          <t>Maya'nın Tiki Tak Şapkası - Okuyan Fil</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>210</v>
+        <v>145</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256881044</t>
+          <t>9786256881051</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Söz Anahtarı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>225</v>
+        <v>210</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786053743927</t>
+          <t>9786256881044</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Tula ve Mavi Dünya</t>
+          <t>Söz Anahtarı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>165</v>
+        <v>225</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786053744160</t>
+          <t>9786053743927</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Love Star</t>
+          <t>Tula ve Mavi Dünya</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>455</v>
+        <v>165</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256881204</t>
+          <t>9786053744160</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Üç Boyutlu Yazıcı - Defne'nin Mucize Makinesi</t>
+          <t>Love Star</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>145</v>
+        <v>455</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256881198</t>
+          <t>9786256881204</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Bütün Öyküleri</t>
+          <t>Üç Boyutlu Yazıcı - Defne'nin Mucize Makinesi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>110</v>
+        <v>145</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256881181</t>
+          <t>9786256881198</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Bütün Öyküleri</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>125</v>
+        <v>110</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256881167</t>
+          <t>9786256881181</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Toprak - Yeryüzündeki Yaşam Bağımız</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>270</v>
+        <v>125</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256881150</t>
+          <t>9786256881167</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Doğa Dedektifleri - Bitkilerin Gizli Yaşamını Keşfediyoruz</t>
+          <t>Toprak - Yeryüzündeki Yaşam Bağımız</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>225</v>
+        <v>270</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256881136</t>
+          <t>9786256881150</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Ormanın En Güzel Hediyesi - Okuyan Fil</t>
+          <t>Doğa Dedektifleri - Bitkilerin Gizli Yaşamını Keşfediyoruz</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>145</v>
+        <v>225</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256881129</t>
+          <t>9786256881136</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İnsan Neyle Yaşar?</t>
+          <t>Ormanın En Güzel Hediyesi - Okuyan Fil</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256881112</t>
+          <t>9786256881129</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Gulyabani</t>
+          <t>İnsan Neyle Yaşar?</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>170</v>
+        <v>145</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256881105</t>
+          <t>9786256881112</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Kızıl Soruşturma</t>
+          <t>Gulyabani</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>185</v>
+        <v>170</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256881099</t>
+          <t>9786256881105</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Sherlock Holmes - Kızıl Soruşturma</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>126</v>
+        <v>185</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256881082</t>
+          <t>9786256881099</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Geleceği Hayal Ediyorum</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>295</v>
+        <v>126</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256881020</t>
+          <t>9786256881082</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Geleceği Hayal Ediyorum</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>135</v>
+        <v>295</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256881075</t>
+          <t>9786256881020</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Olmak</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>205</v>
+        <v>135</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786256881068</t>
+          <t>9786256881075</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Mai ve Siyah</t>
+          <t>Öğrenci Olmak</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>245</v>
+        <v>205</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786256881013</t>
+          <t>9786256881068</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kuyruklu Yıldız Altında Bir İzdivaç</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>170</v>
+        <v>245</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257688994</t>
+          <t>9786256881013</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Söz Anahtarı</t>
+          <t>Kuyruklu Yıldız Altında Bir İzdivaç</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256881006</t>
+          <t>9786257688994</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Söz Anahtarı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257688871</t>
+          <t>9786256881006</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Ayaşlı ile Kiracıları</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>220</v>
+        <v>125</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257688895</t>
+          <t>9786257688871</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler</t>
+          <t>Ayaşlı ile Kiracıları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>155</v>
+        <v>220</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257688888</t>
+          <t>9786257688895</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kuş &amp; Bulut Seçme Şiirler</t>
+          <t>Seçme Öyküler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>125</v>
+        <v>155</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257688864</t>
+          <t>9786257688888</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Bir Zaman Makinesi</t>
+          <t>Kuş &amp; Bulut Seçme Şiirler</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>375</v>
+        <v>125</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257688840</t>
+          <t>9786257688864</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Gelincik Günışığı</t>
+          <t>Anadolu'da Bir Zaman Makinesi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>195</v>
+        <v>375</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257688833</t>
+          <t>9786257688840</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Uykusuz Baykuş - İlk Masallarım</t>
+          <t>Gelincik Günışığı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>220</v>
+        <v>195</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257688826</t>
+          <t>9786257688833</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Özsevgi - İnsanın Kendi Olma Yolculuğu</t>
+          <t>Uykusuz Baykuş - İlk Masallarım</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257688642</t>
+          <t>9786257688826</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Kaleydoskobumdaki Öyküler</t>
+          <t>Özsevgi - İnsanın Kendi Olma Yolculuğu</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>225</v>
+        <v>320</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257688802</t>
+          <t>9786257688642</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Uykular - İlk Masallarım</t>
+          <t>Kaleydoskobumdaki Öyküler</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>165</v>
+        <v>225</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257688819</t>
+          <t>9786257688802</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kedi, Köpek, Martı</t>
+          <t>Tatlı Uykular - İlk Masallarım</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257688567</t>
+          <t>9786257688819</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Tırtık Tütüyor!</t>
+          <t>Kedi, Köpek, Martı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>290</v>
+        <v>165</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257688796</t>
+          <t>9786257688567</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Kızı</t>
+          <t>Tırtık Tütüyor!</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>265</v>
+        <v>290</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257688789</t>
+          <t>9786257688796</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Matilda'nın Oyuncak Fabrikası</t>
+          <t>Rüzgarın Kızı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>155</v>
+        <v>265</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257688574</t>
+          <t>9786257688789</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Paylu'dan Sana Mektup Var - İsteklerimizi Erteleyebiliriz!</t>
+          <t>Matilda'nın Oyuncak Fabrikası</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>145</v>
+        <v>155</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257688581</t>
+          <t>9786257688574</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Şadi Bey</t>
+          <t>Paylu'dan Sana Mektup Var - İsteklerimizi Erteleyebiliriz!</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>195</v>
+        <v>145</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257688154</t>
+          <t>9786257688581</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Kaşifler - Ay'da Bir Gece</t>
+          <t>Şadi Bey</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>165</v>
+        <v>195</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257688550</t>
+          <t>9786257688154</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Tırtık Pırtık'la Tanışıyor</t>
+          <t>Meraklı Kaşifler - Ay'da Bir Gece</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>290</v>
+        <v>165</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257688451</t>
+          <t>9786257688550</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Ben Kimim?</t>
+          <t>Tırtık Pırtık'la Tanışıyor</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>330</v>
+        <v>290</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257688512</t>
+          <t>9786257688451</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Fofo Adam - İnternette Sahte Haberler</t>
+          <t>Ben Kimim?</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>195</v>
+        <v>330</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257688543</t>
+          <t>9786257688512</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kötü Sürpriz</t>
+          <t>Fofo Adam - İnternette Sahte Haberler</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257688536</t>
+          <t>9786257688543</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Mars Kedileri</t>
+          <t>Kötü Sürpriz</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>145</v>
+        <v>195</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257688147</t>
+          <t>9786257688536</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Zıpzıp Ayıcık</t>
+          <t>Mars Kedileri</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>245</v>
+        <v>145</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257688444</t>
+          <t>9786257688147</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Bugi’den Sana Mektup Var - Çaba Gösterebiliriz!</t>
+          <t>Zıpzıp Ayıcık</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>145</v>
+        <v>245</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786053749622</t>
+          <t>9786257688444</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Küçük Tahta Atın Maceraları (karton kapak)</t>
+          <t>Bugi’den Sana Mektup Var - Çaba Gösterebiliriz!</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>250</v>
+        <v>145</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786053748908</t>
+          <t>9786053749622</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Tilki Tilda ve Evcil İnsanlar (Karton kapak)</t>
+          <t>Küçük Tahta Atın Maceraları (karton kapak)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>385</v>
+        <v>250</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786053748342</t>
+          <t>9786053748908</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Bay Gri’nin İzinde</t>
+          <t>Tilki Tilda ve Evcil İnsanlar (Karton kapak)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>155</v>
+        <v>385</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786053747208</t>
+          <t>9786053748342</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Proxy (Ciltli)</t>
+          <t>Bay Gri’nin İzinde</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>465</v>
+        <v>155</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786053748038</t>
+          <t>9786053747208</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Cadılar Savaşı 2 - Buz Çölü</t>
+          <t>Proxy (Ciltli)</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>495</v>
+        <v>465</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786053749585</t>
+          <t>9786053748038</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Montessori Yöntemi</t>
+          <t>Cadılar Savaşı 2 - Buz Çölü</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>725</v>
+        <v>495</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257688529</t>
+          <t>9786053749585</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Bir Kedi İstiyorum</t>
+          <t>Montessori Yöntemi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>165</v>
+        <v>725</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257688505</t>
+          <t>9786257688529</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Edu'dan Sana Mektup Var</t>
+          <t>Bir Kedi İstiyorum</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257688499</t>
+          <t>9786257688505</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Dünya'da Bir Su Damlası</t>
+          <t>Edu'dan Sana Mektup Var</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257688482</t>
+          <t>9786257688499</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Ayakkabı</t>
+          <t>Dünya'da Bir Su Damlası</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257688468</t>
+          <t>9786257688482</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Vusto'dan Sana Mektup Var - Planlı Olabiliriz!</t>
+          <t>En Güzel Ayakkabı</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257688475</t>
+          <t>9786257688468</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Uzun Şapkalı Adam</t>
+          <t>Vusto'dan Sana Mektup Var - Planlı Olabiliriz!</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>215</v>
+        <v>145</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257688437</t>
+          <t>9786257688475</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Ağacı</t>
+          <t>Uzun Şapkalı Adam</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>145</v>
+        <v>215</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257688352</t>
+          <t>9786257688437</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Özel Dedektif Bogart - Kayıp Tavşanı Arıyor</t>
+          <t>Dinozor Ağacı</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>170</v>
+        <v>145</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257688307</t>
+          <t>9786257688352</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Özel Dedektif Bogart - Gizemli Maskenin Peşinde</t>
+          <t>Özel Dedektif Bogart - Kayıp Tavşanı Arıyor</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257688192</t>
+          <t>9786257688307</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Çok Yaşa Dünya!</t>
+          <t>Özel Dedektif Bogart - Gizemli Maskenin Peşinde</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>215</v>
+        <v>170</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257688321</t>
+          <t>9786257688192</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Babamla Kamp</t>
+          <t>Çok Yaşa Dünya!</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>245</v>
+        <v>215</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257688178</t>
+          <t>9786257688321</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Dilimde Bilmeceler</t>
+          <t>Babamla Kamp</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>165</v>
+        <v>245</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257688161</t>
+          <t>9786257688178</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Cebimde Bilmeceler</t>
+          <t>Dilimde Bilmeceler</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257688185</t>
+          <t>9786257688161</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Özel Dedektif Bogart - Flamingolar Arasında</t>
+          <t>Cebimde Bilmeceler</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257688130</t>
+          <t>9786257688185</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Vincent'ın Yıldızlı Gecesi</t>
+          <t>Özel Dedektif Bogart - Flamingolar Arasında</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>1460</v>
+        <v>170</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257688123</t>
+          <t>9786257688130</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Özel Dedektif Bogart - Altın Köstebeğin Peşinde</t>
+          <t>Vincent'ın Yıldızlı Gecesi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>170</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257688116</t>
+          <t>9786257688123</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>İklim Dostu</t>
+          <t>Özel Dedektif Bogart - Altın Köstebeğin Peşinde</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>215</v>
+        <v>170</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257688093</t>
+          <t>9786257688116</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Sudaki Ayak İzi</t>
+          <t>İklim Dostu</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>215</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257688086</t>
+          <t>9786257688093</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Dedem ve Ben</t>
+          <t>Sudaki Ayak İzi</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>315</v>
+        <v>215</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257688079</t>
+          <t>9786257688086</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Şehirde Çocuk Olmak</t>
+          <t>Dedem ve Ben</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>465</v>
+        <v>315</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257688062</t>
+          <t>9786257688079</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Çöpe Atma!</t>
+          <t>Şehirde Çocuk Olmak</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>215</v>
+        <v>465</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257688031</t>
+          <t>9786257688062</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Osman Hamdi Bey’in Hazinesi</t>
+          <t>Dünyayı Çöpe Atma!</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>385</v>
+        <v>215</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257688017</t>
+          <t>9786257688031</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Uzayda Bir Gezi - Meraklı Kaşifler</t>
+          <t>Osman Hamdi Bey’in Hazinesi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>165</v>
+        <v>385</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257688000</t>
+          <t>9786257688017</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Nokta İle Hata</t>
+          <t>Uzayda Bir Gezi - Meraklı Kaşifler</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>295</v>
+        <v>165</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786053749974</t>
+          <t>9786257688000</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ağaç</t>
+          <t>Nokta İle Hata</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>235</v>
+        <v>295</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786053749981</t>
+          <t>9786053749974</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Altın Dağ</t>
+          <t>Ağaç</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>165</v>
+        <v>235</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786053749998</t>
+          <t>9786053749981</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Çocukta Özgüven Nasıl Gelişir?</t>
+          <t>Altın Dağ</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>260</v>
+        <v>165</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786053749950</t>
+          <t>9786053749998</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Canavar</t>
+          <t>Çocukta Özgüven Nasıl Gelişir?</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786053749943</t>
+          <t>9786053749950</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Babamın Ekmekleri</t>
+          <t>Arkadaşım Canavar</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>145</v>
+        <v>230</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786053749776</t>
+          <t>9786053749943</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Babamın Ekmekleri</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786053749752</t>
+          <t>9786053749776</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>225</v>
+        <v>160</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786053749769</t>
+          <t>9786053749752</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>175</v>
+        <v>225</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786053749745</t>
+          <t>9786053749769</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Yolundan Dönmeyen Kadın Halide Edip Adıvar</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>295</v>
+        <v>175</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786053747758</t>
+          <t>9786053749745</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Tekerleme İçi Dolu Neşe</t>
+          <t>Yolundan Dönmeyen Kadın Halide Edip Adıvar</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>145</v>
+        <v>295</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786053749721</t>
+          <t>9786053747758</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Küçük Deve Kaşmira</t>
+          <t>Tekerleme İçi Dolu Neşe</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786053749738</t>
+          <t>9786053749721</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Cennet Adası</t>
+          <t>Küçük Deve Kaşmira</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786053749714</t>
+          <t>9786053749738</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Aldorian - Son Savaş</t>
+          <t>Cennet Adası</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>370</v>
+        <v>165</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786053749707</t>
+          <t>9786053749714</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Tıkır Tıkır Tekerlemeler</t>
+          <t>Aldorian - Son Savaş</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>145</v>
+        <v>370</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786053749691</t>
+          <t>9786053749707</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Nehir Nedir?</t>
+          <t>Tıkır Tıkır Tekerlemeler</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>415</v>
+        <v>145</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786053749684</t>
+          <t>9786053749691</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Kalem Dağı</t>
+          <t>Nehir Nedir?</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>165</v>
+        <v>415</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786053749677</t>
+          <t>9786053749684</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Vampir Sivridiş</t>
+          <t>Kalem Dağı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>190</v>
+        <v>165</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786053749660</t>
+          <t>9786053749677</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Karavan Yollarda - Kamp Alanı</t>
+          <t>Vampir Sivridiş</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>145</v>
+        <v>190</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786053749646</t>
+          <t>9786053749660</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Halet Çambel - Geçmişle Bugünü Buluşturan Kadın</t>
+          <t>Karavan Yollarda - Kamp Alanı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>220</v>
+        <v>145</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786053749653</t>
+          <t>9786053749646</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Görüyorum</t>
+          <t>Halet Çambel - Geçmişle Bugünü Buluşturan Kadın</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>425</v>
+        <v>220</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786053749639</t>
+          <t>9786053749653</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>İlk Sahne Tozu</t>
+          <t>Görüyorum</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>395</v>
+        <v>425</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786053749615</t>
+          <t>9786053749639</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Duyuyorum</t>
+          <t>İlk Sahne Tozu</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>425</v>
+        <v>395</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786053749608</t>
+          <t>9786053749615</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Gezi Rehberi</t>
+          <t>Duyuyorum</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>335</v>
+        <v>425</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786053749592</t>
+          <t>9786053749608</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Afrika'da Kaplan Yoktur</t>
+          <t>İstanbul Gezi Rehberi</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>375</v>
+        <v>335</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786053748373</t>
+          <t>9786053749592</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Füreya Koral - Eteklerinde Kuşlar Taşıyan Kadın</t>
+          <t>Afrika'da Kaplan Yoktur</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>255</v>
+        <v>375</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786053749578</t>
+          <t>9786053748373</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Köpekten Korkan Veteriner</t>
+          <t>Füreya Koral - Eteklerinde Kuşlar Taşıyan Kadın</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>275</v>
+        <v>255</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786053749288</t>
+          <t>9786053749578</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Gece - Harika Bir Plan</t>
+          <t>Köpekten Korkan Veteriner</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>195</v>
+        <v>275</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786053749301</t>
+          <t>9786053749288</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Karavan Yollarda - Kars</t>
+          <t>Gece - Harika Bir Plan</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>145</v>
+        <v>195</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786053749295</t>
+          <t>9786053749301</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Karavan Yollarda - Ankara</t>
+          <t>Karavan Yollarda - Kars</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786053749257</t>
+          <t>9786053749295</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>İstanbul - Karavan Yollarda</t>
+          <t>Karavan Yollarda - Ankara</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786053749264</t>
+          <t>9786053749257</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Amcam ve Ben - Süperstar</t>
+          <t>İstanbul - Karavan Yollarda</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>210</v>
+        <v>145</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786053749240</t>
+          <t>9786053749264</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Sisin Ardında</t>
+          <t>Amcam ve Ben - Süperstar</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>305</v>
+        <v>210</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786053748830</t>
+          <t>9786053749240</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenim Bir Bakar Mısın?</t>
+          <t>Sisin Ardında</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>305</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786053749226</t>
+          <t>9786053748830</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Müzede Bir Gün</t>
+          <t>Öğretmenim Bir Bakar Mısın?</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>455</v>
+        <v>305</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786053747185</t>
+          <t>9786053749226</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Bir Çırpıda Dünya Edebiyatı</t>
+          <t>Müzede Bir Gün</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>425</v>
+        <v>455</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786053749189</t>
+          <t>9786053747185</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Karavan Yollarda - Gaziantep</t>
+          <t>Bir Çırpıda Dünya Edebiyatı</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>145</v>
+        <v>425</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786053749196</t>
+          <t>9786053749189</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Beton İmparatorluğu - Okuyan Fil</t>
+          <t>Karavan Yollarda - Gaziantep</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786053749202</t>
+          <t>9786053749196</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Filler Muzlu Süt Sever - Okuyan Fil</t>
+          <t>Beton İmparatorluğu - Okuyan Fil</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>190</v>
+        <v>145</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786053749219</t>
+          <t>9786053749202</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Karavan Yollarda - Alaçatı</t>
+          <t>Filler Muzlu Süt Sever - Okuyan Fil</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>145</v>
+        <v>190</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786053749172</t>
+          <t>9786053749219</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Karavan Yollarda - Rize</t>
+          <t>Karavan Yollarda - Alaçatı</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786053749158</t>
+          <t>9786053749172</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Karavan Yollarda - Kaz Dağları</t>
+          <t>Karavan Yollarda - Rize</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786053749141</t>
+          <t>9786053749158</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Uludağ - Karavan Yollarda</t>
+          <t>Karavan Yollarda - Kaz Dağları</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257688598</t>
+          <t>9786053749141</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilinci</t>
+          <t>Uludağ - Karavan Yollarda</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>220</v>
+        <v>145</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786053749073</t>
+          <t>9786257688598</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kedimi Ağaçtan İnmeye Nasıl İkna Ederim?</t>
+          <t>İletişim Bilinci</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>145</v>
+        <v>220</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786053749110</t>
+          <t>9786053749073</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Kitap Tamircisi Toprak</t>
+          <t>Kedimi Ağaçtan İnmeye Nasıl İkna Ederim?</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>375</v>
+        <v>145</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786053749103</t>
+          <t>9786053749110</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Karavan Yollarda - Babadağ</t>
+          <t>Kitap Tamircisi Toprak</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>145</v>
+        <v>375</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786053749097</t>
+          <t>9786053749103</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Çilek Hırsızı</t>
+          <t>Karavan Yollarda - Babadağ</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786053749066</t>
+          <t>9786053749097</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Karavan Yollarda - Kapadokya</t>
+          <t>Çilek Hırsızı</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786053749035</t>
+          <t>9786053749066</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Ay'dan Korkan Fil</t>
+          <t>Karavan Yollarda - Kapadokya</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>220</v>
+        <v>145</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786053749080</t>
+          <t>9786053749035</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Sıra Dışı Meslekler</t>
+          <t>Ay'dan Korkan Fil</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>375</v>
+        <v>220</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786053747482</t>
+          <t>9786053749080</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Altın Yıldız</t>
+          <t>Sıra Dışı Meslekler</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>310</v>
+        <v>375</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786053747963</t>
+          <t>9786053747482</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Yeni Başlayanlar İçin Dünya Edebiyatı: Eğlenceli Bir Kılavuz!</t>
+          <t>Altın Yıldız</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>675</v>
+        <v>310</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786053744108</t>
+          <t>9786053747963</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Sincaplar Savaşı</t>
+          <t>Yeni Başlayanlar İçin Dünya Edebiyatı: Eğlenceli Bir Kılavuz!</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>215</v>
+        <v>675</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786053747925</t>
+          <t>9786053744108</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>7 Denizler'in Korkusuz Kaptanı - Amcam ve Ben (Ciltli)</t>
+          <t>Sincaplar Savaşı</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>310</v>
+        <v>215</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786053749004</t>
+          <t>9786053747925</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Otel Bonbien</t>
+          <t>7 Denizler'in Korkusuz Kaptanı - Amcam ve Ben (Ciltli)</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>375</v>
+        <v>310</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786053748991</t>
+          <t>9786053749004</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Mavi'nin Maskesi</t>
+          <t>Otel Bonbien</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>175</v>
+        <v>375</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786053747239</t>
+          <t>9786053748991</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş</t>
+          <t>Mavi'nin Maskesi</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>255</v>
+        <v>175</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786053747222</t>
+          <t>9786053747239</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Japlerin Sırrı</t>
+          <t>Seçilmiş</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>235</v>
+        <v>255</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786053747376</t>
+          <t>9786053747222</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Gölge Kahramanları 2 - Unutulmayacak Bir Gemi Yolculuğu</t>
+          <t>Japlerin Sırrı</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786053746898</t>
+          <t>9786053747376</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Marabu Adası - Dikkat Çekim Başlıyor</t>
+          <t>Gölge Kahramanları 2 - Unutulmayacak Bir Gemi Yolculuğu</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>235</v>
+        <v>230</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786053747994</t>
+          <t>9786053746898</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Amcam ve Ben 4 Talihsiz Sihirbaz</t>
+          <t>Marabu Adası - Dikkat Çekim Başlıyor</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786053746720</t>
+          <t>9786053747994</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Tuna Teyzenin Evi Kıpır Kıpır</t>
+          <t>Amcam ve Ben 4 Talihsiz Sihirbaz</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>290</v>
+        <v>210</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786053748953</t>
+          <t>9786053746720</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Cadılar Savaşı 3 - Odi'nin Laneti</t>
+          <t>Tuna Teyzenin Evi Kıpır Kıpır</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>550</v>
+        <v>290</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786053748939</t>
+          <t>9786053748953</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Zizi Dedektif Öyküleri Yazıyor</t>
+          <t>Cadılar Savaşı 3 - Odi'nin Laneti</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>205</v>
+        <v>550</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786053748601</t>
+          <t>9786053748939</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Şaşkın Baykuş</t>
+          <t>Zizi Dedektif Öyküleri Yazıyor</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>455</v>
+        <v>205</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786053748113</t>
+          <t>9786053748601</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Sümbül Hanım'ın Şapkaları (Ciltli)</t>
+          <t>Şaşkın Baykuş</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>475</v>
+        <v>455</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786053748366</t>
+          <t>9786053748113</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Dalış</t>
+          <t>Sümbül Hanım'ın Şapkaları (Ciltli)</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>345</v>
+        <v>475</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786053748281</t>
+          <t>9786053748366</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Fil'in Sorusu (Ciltli)</t>
+          <t>Dalış</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>475</v>
+        <v>345</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786053748298</t>
+          <t>9786053748281</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Dr. Bugalu ve Kahkahasını Kaybeden Kız</t>
+          <t>Fil'in Sorusu (Ciltli)</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>395</v>
+        <v>475</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786053748274</t>
+          <t>9786053748298</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Aslan ve Kuş</t>
+          <t>Dr. Bugalu ve Kahkahasını Kaybeden Kız</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>450</v>
+        <v>395</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786053748267</t>
+          <t>9786053748274</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Gece</t>
+          <t>Aslan ve Kuş</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>185</v>
+        <v>450</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786053748083</t>
+          <t>9786053748267</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Olmayan Bir Köpeğin Hikayesi</t>
+          <t>Gece</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>425</v>
+        <v>185</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786053748090</t>
+          <t>9786053748083</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Hayır!</t>
+          <t>Olmayan Bir Köpeğin Hikayesi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>295</v>
+        <v>425</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786053745754</t>
+          <t>9786053748090</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Puki ve Pay</t>
+          <t>Hayır!</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>255</v>
+        <v>295</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786053748069</t>
+          <t>9786053745754</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Mozaik Pasta ve Diğer Öyküler</t>
+          <t>Puki ve Pay</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>215</v>
+        <v>255</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786053747970</t>
+          <t>9786053748069</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Denizler'in Korkusuz Kaptanı - Amcam ve Ben 7</t>
+          <t>Mozaik Pasta ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>210</v>
+        <v>215</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786053747956</t>
+          <t>9786053747970</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Çocuklar</t>
+          <t>Denizler'in Korkusuz Kaptanı - Amcam ve Ben 7</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>375</v>
+        <v>210</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786053747864</t>
+          <t>9786053747956</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Kardan Adam Üşüyor (Ciltli)</t>
+          <t>Kayıp Çocuklar</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>455</v>
+        <v>375</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786053747796</t>
+          <t>9786053747864</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Tim'le Bir Gün</t>
+          <t>Kardan Adam Üşüyor (Ciltli)</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>305</v>
+        <v>455</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786053747611</t>
+          <t>9786053747796</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Tilki Tilda ve Evcil İnsanlar (Ciltli)</t>
+          <t>Tim'le Bir Gün</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>710</v>
+        <v>305</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786053747413</t>
+          <t>9786053747611</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Bir Oğul</t>
+          <t>Tilki Tilda ve Evcil İnsanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>315</v>
+        <v>710</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786053747345</t>
+          <t>9786053747413</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Zıpzıp Ayıcık</t>
+          <t>Bir Oğul</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>305</v>
+        <v>315</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786053747284</t>
+          <t>9786053747345</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Tilki</t>
+          <t>Zıpzıp Ayıcık</t>
         </is>
       </c>
       <c r="C319" s="1">
         <v>305</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786053747260</t>
+          <t>9786053747284</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Başımızda Kuşlar (Ciltli)</t>
+          <t>Gümüş Tilki</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>495</v>
+        <v>305</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786053747246</t>
+          <t>9786053747260</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Amcam ve Ben 4 - Talihsiz Sihirbaz (Ciltli)</t>
+          <t>Başımızda Kuşlar (Ciltli)</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>310</v>
+        <v>495</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786053747253</t>
+          <t>9786053747246</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Altın Yıldız - Kara Kaplı Kitap</t>
+          <t>Amcam ve Ben 4 - Talihsiz Sihirbaz (Ciltli)</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>325</v>
+        <v>310</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786053747161</t>
+          <t>9786053747253</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Babam, Ben ve Korsanlar</t>
+          <t>Altın Yıldız - Kara Kaplı Kitap</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>180</v>
+        <v>325</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786053747154</t>
+          <t>9786053747161</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Babam, Ben ve Dinozorlar</t>
+          <t>Babam, Ben ve Korsanlar</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786053746874</t>
+          <t>9786053747154</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Gizemli X Işınları</t>
+          <t>Babam, Ben ve Dinozorlar</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786053746911</t>
+          <t>9786053746874</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Gizemli X Işınları</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>210</v>
+        <v>175</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786053746676</t>
+          <t>9786053746911</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Marabu Adası</t>
+          <t>Adını Sen Koy</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>235</v>
+        <v>210</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786053747024</t>
+          <t>9786053746676</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Lunalos Gizemi</t>
+          <t>Marabu Adası</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>200</v>
+        <v>235</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786053747017</t>
+          <t>9786053747024</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Fritzi Opal Taşının Peşinde</t>
+          <t>Lunalos Gizemi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786053747031</t>
+          <t>9786053747017</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Maya ve Motte - Seni Yaramaz Tüy Yumağı</t>
+          <t>Fritzi Opal Taşının Peşinde</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>255</v>
+        <v>170</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786053746881</t>
+          <t>9786053747031</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Fritzi ve Dünyanın En Küçük Kurtarma Ekibi</t>
+          <t>Maya ve Motte - Seni Yaramaz Tüy Yumağı</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>170</v>
+        <v>255</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786053746744</t>
+          <t>9786053746881</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Fuar Alanında Patlama</t>
+          <t>Fritzi ve Dünyanın En Küçük Kurtarma Ekibi</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786053746652</t>
+          <t>9786053746744</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Hanno ve Küçük Ejderha</t>
+          <t>Fuar Alanında Patlama</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>195</v>
+        <v>175</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786053746577</t>
+          <t>9786053746652</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Pora'nın Maceraları - Seslerin Sırrı</t>
+          <t>Hanno ve Küçük Ejderha</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786053746591</t>
+          <t>9786053746577</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Balkonya'da Yaz Tatili</t>
+          <t>Pora'nın Maceraları - Seslerin Sırrı</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>195</v>
+        <v>185</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786053746607</t>
+          <t>9786053746591</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Laboratuvarda Panik</t>
+          <t>Balkonya'da Yaz Tatili</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>175</v>
+        <v>195</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786053746553</t>
+          <t>9786053746607</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Amcam ve Ben 3 - Büyük Tren Soygunu</t>
+          <t>Laboratuvarda Panik</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>210</v>
+        <v>175</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786053746560</t>
+          <t>9786053746553</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Benim Babam Bir Pilot</t>
+          <t>Amcam ve Ben 3 - Büyük Tren Soygunu</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>275</v>
+        <v>210</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786053746461</t>
+          <t>9786053746560</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Rino - Kırmızı Havuzun Gizemi</t>
+          <t>Benim Babam Bir Pilot</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786053744528</t>
+          <t>9786053746461</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Tula Doğanın İzinde</t>
+          <t>Dedektif Rino - Kırmızı Havuzun Gizemi</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>165</v>
+        <v>220</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786053746416</t>
+          <t>9786053744528</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Rino - Kayıp Penguen Vakası</t>
+          <t>Tula Doğanın İzinde</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>220</v>
+        <v>165</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786053746409</t>
+          <t>9786053746416</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>İhtiyar Pastacı ve Kırmızı Kedileri</t>
+          <t>Dedektif Rino - Kayıp Penguen Vakası</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786053746379</t>
+          <t>9786053746409</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Gölge Kahramanları 1 - Sirkte Olay Çıkıyor</t>
+          <t>İhtiyar Pastacı ve Kırmızı Kedileri</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786053746348</t>
+          <t>9786053746379</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Elma Ağacında Bir Büyükanne</t>
+          <t>Gölge Kahramanları 1 - Sirkte Olay Çıkıyor</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786053742753</t>
+          <t>9786053746348</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Ördek Paka</t>
+          <t>Elma Ağacında Bir Büyükanne</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>165</v>
+        <v>215</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786053743774</t>
+          <t>9786053742753</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Olmak</t>
+          <t>Ördek Paka</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>285</v>
+        <v>165</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786053741015</t>
+          <t>9786053743774</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Oz Büyücüsü (Ciltli)</t>
+          <t>Öğretmen Olmak</t>
         </is>
       </c>
       <c r="C347" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786053744016</t>
+          <t>9786053741015</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Filozof Çocuklar Kulübü 2 - Okulda Ne İşim Var</t>
+          <t>Oz Büyücüsü (Ciltli)</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>175</v>
+        <v>285</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786053744023</t>
+          <t>9786053744016</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Minerva Mint 3 - Belalı Bart Efsanesi</t>
+          <t>Filozof Çocuklar Kulübü 2 - Okulda Ne İşim Var</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>205</v>
+        <v>175</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786053745778</t>
+          <t>9786053744023</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Damdaki Kedi</t>
+          <t>Minerva Mint 3 - Belalı Bart Efsanesi</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>225</v>
+        <v>205</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786053745761</t>
+          <t>9786053745778</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Neredesin Janinka?</t>
+          <t>Damdaki Kedi</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>185</v>
+        <v>225</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786053745730</t>
+          <t>9786053745761</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Gece İle Gündüz - Kuşlara Uzanan Dallar</t>
+          <t>Neredesin Janinka?</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>225</v>
+        <v>185</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786053745747</t>
+          <t>9786053745730</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Hayallerini Meslek Seçenler - Ah Şu Tasarımcılar</t>
+          <t>Gece İle Gündüz - Kuşlara Uzanan Dallar</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>275</v>
+        <v>225</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786053746270</t>
+          <t>9786053745747</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Amcam ve Ben 2- Restoran Macerası (Ciltli)</t>
+          <t>Hayallerini Meslek Seçenler - Ah Şu Tasarımcılar</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>310</v>
+        <v>275</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786053747987</t>
+          <t>9786053746270</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Amcam ve Ben 2- Restoran Macerası</t>
+          <t>Amcam ve Ben 2- Restoran Macerası (Ciltli)</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>210</v>
+        <v>310</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786053748007</t>
+          <t>9786053747987</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Amcam ve Ben Havaalanında Bir Zebra</t>
+          <t>Amcam ve Ben 2- Restoran Macerası</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786053744603</t>
+          <t>9786053748007</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Pora'nın Maceraları - Gizemli Yolculuk</t>
+          <t>Amcam ve Ben Havaalanında Bir Zebra</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>185</v>
+        <v>210</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786053743934</t>
+          <t>9786053744603</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Bisikleti - Vitamin Bahçesinde Gezinti</t>
+          <t>Pora'nın Maceraları - Gizemli Yolculuk</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>275</v>
+        <v>185</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786053745556</t>
+          <t>9786053743934</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Ada'nın Saçları</t>
+          <t>Dedemin Bisikleti - Vitamin Bahçesinde Gezinti</t>
         </is>
       </c>
       <c r="C359" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786053745570</t>
+          <t>9786053745556</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Aldorian : Puslu Ayna</t>
+          <t>Ada'nın Saçları</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>395</v>
+        <v>275</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786053745587</t>
+          <t>9786053745570</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Masalları - 2 : Keloğlan ile Kahkaha Hanım</t>
+          <t>Aldorian : Puslu Ayna</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>185</v>
+        <v>395</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786053745686</t>
+          <t>9786053745587</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Bir Ülkenin İki Kralı Olur Mu</t>
+          <t>Anadolu Masalları - 2 : Keloğlan ile Kahkaha Hanım</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>175</v>
+        <v>185</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786053745518</t>
+          <t>9786053745686</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Gece ile Gündüz : Kaç Saat Kaç</t>
+          <t>Bir Ülkenin İki Kralı Olur Mu</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>225</v>
+        <v>175</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786053745631</t>
+          <t>9786053745518</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Sokağı : Pterodaktilin Biri Ödevimi Çaldı!</t>
+          <t>Gece ile Gündüz : Kaç Saat Kaç</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>215</v>
+        <v>225</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786053745648</t>
+          <t>9786053745631</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Azeri Masalları Yanık ile Dilek Boncuğu</t>
+          <t>Dinozor Sokağı : Pterodaktilin Biri Ödevimi Çaldı!</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>185</v>
+        <v>215</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786053745495</t>
+          <t>9786053745648</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Itır Koşunca</t>
+          <t>Azeri Masalları Yanık ile Dilek Boncuğu</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>265</v>
+        <v>185</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786053745532</t>
+          <t>9786053745495</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Proxy</t>
+          <t>Itır Koşunca</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>455</v>
+        <v>265</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786053745501</t>
+          <t>9786053745532</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Korkusuzlar : Lunaparkta Mahsur</t>
+          <t>Proxy</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>250</v>
+        <v>455</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786053745365</t>
+          <t>9786053745501</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Bodrum</t>
+          <t>Korkusuzlar : Lunaparkta Mahsur</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786053745358</t>
+          <t>9786053745365</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Ayak İzi Ülkesi</t>
+          <t>Lanetli Bodrum</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786053745341</t>
+          <t>9786053745358</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Ispanaklı Yumurta</t>
+          <t>Ayak İzi Ülkesi</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>275</v>
+        <v>225</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786053745327</t>
+          <t>9786053745341</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Matematik Sınavı</t>
+          <t>Ispanaklı Yumurta</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786053744009</t>
+          <t>9786053745327</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Samuel Lake'in Eve Dönüşü</t>
+          <t>Matematik Sınavı</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>195</v>
+        <v>170</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786053741077</t>
+          <t>9786053744009</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Hayvanlar Çıkartmalı Boyama - Panda</t>
+          <t>Samuel Lake'in Eve Dönüşü</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786053741107</t>
+          <t>9786053741077</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Hayvanlar Çıkartmalı Boyama - Kaplumbağa</t>
+          <t>Sevimli Hayvanlar Çıkartmalı Boyama - Panda</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786053741084</t>
+          <t>9786053741107</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Hayvanlar Çıkartmalı Boyama - Fil</t>
+          <t>Sevimli Hayvanlar Çıkartmalı Boyama - Kaplumbağa</t>
         </is>
       </c>
       <c r="C376" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786053741091</t>
+          <t>9786053741084</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Hayvanlar Çıkartmalı Boyama - Aslan</t>
+          <t>Sevimli Hayvanlar Çıkartmalı Boyama - Fil</t>
         </is>
       </c>
       <c r="C377" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786053741022</t>
+          <t>9786053741091</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Devrialem (Ciltli)</t>
+          <t>Sevimli Hayvanlar Çıkartmalı Boyama - Aslan</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>285</v>
+        <v>190</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786053742043</t>
+          <t>9786053741022</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Sanat Nedir? - Tiyatro</t>
+          <t>Seksen Günde Devrialem (Ciltli)</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>255</v>
+        <v>285</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786053742036</t>
+          <t>9786053742043</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Sanat Nedir? - Sinema</t>
+          <t>Sanat Nedir? - Tiyatro</t>
         </is>
       </c>
       <c r="C380" s="1">
         <v>255</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786053742029</t>
+          <t>9786053742036</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Sanat Nedir? - Resim ve Heykel</t>
+          <t>Sanat Nedir? - Sinema</t>
         </is>
       </c>
       <c r="C381" s="1">
         <v>255</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786053743804</t>
+          <t>9786053742029</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Bu Kanayan Şehir</t>
+          <t>Sanat Nedir? - Resim ve Heykel</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>315</v>
+        <v>255</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786053740896</t>
+          <t>9786053743804</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Bremen Mızıkacıları (Ciltli)</t>
+          <t>Bu Kanayan Şehir</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>285</v>
+        <v>315</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786053744238</t>
+          <t>9786053740896</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Uyuyamayan Güneşin Öyküsü</t>
+          <t>Bremen Mızıkacıları (Ciltli)</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>220</v>
+        <v>285</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786053744184</t>
+          <t>9786053744238</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Lina İçin Bir Köpek</t>
+          <t>Uyuyamayan Güneşin Öyküsü</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>295</v>
+        <v>220</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786053744283</t>
+          <t>9786053744184</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Uyku Canavarı</t>
+          <t>Lina İçin Bir Köpek</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>270</v>
+        <v>295</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786053746485</t>
+          <t>9786053744283</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Rino Çok Garip Bir Yabancı</t>
+          <t>Uyku Canavarı</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786053743095</t>
+          <t>9786053746485</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Sihirli Keman</t>
+          <t>Dedektif Rino Çok Garip Bir Yabancı</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>215</v>
+        <v>220</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786053744221</t>
+          <t>9786053743095</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Doktor Ayı</t>
+          <t>Çalınan Sihirli Keman</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>225</v>
+        <v>215</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786053745082</t>
+          <t>9786053744221</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Peri Ağacı Masalları 4: Papatya ve Arılar</t>
+          <t>Doktor Ayı</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786053745075</t>
+          <t>9786053745082</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Kütüphane Faresi - Bir Müze Macerası</t>
+          <t>Peri Ağacı Masalları 4: Papatya ve Arılar</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786053745068</t>
+          <t>9786053745075</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Dino Dostlar 4: Dev Buzullar Arasında</t>
+          <t>Kütüphane Faresi - Bir Müze Macerası</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>365</v>
+        <v>190</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786053745051</t>
+          <t>9786053745068</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Kediler Mutfaklar Kralını Kim Kaçırdı</t>
+          <t>Dino Dostlar 4: Dev Buzullar Arasında</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>235</v>
+        <v>365</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786053744887</t>
+          <t>9786053745051</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Benim Minik Kırmızı Balığım</t>
+          <t>Dedektif Kediler Mutfaklar Kralını Kim Kaçırdı</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>215</v>
+        <v>235</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786053744757</t>
+          <t>9786053744887</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Peri Ağacı Masalları Leylak ve Yavru Ejderha Sorunu</t>
+          <t>Benim Minik Kırmızı Balığım</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>195</v>
+        <v>215</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786053744726</t>
+          <t>9786053744757</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Dino Dostlar 2: Kızarmış Muz Hırsızlığı</t>
+          <t>Peri Ağacı Masalları Leylak ve Yavru Ejderha Sorunu</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>365</v>
+        <v>195</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786053744917</t>
+          <t>9786053744726</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Kalpler</t>
+          <t>Dino Dostlar 2: Kızarmış Muz Hırsızlığı</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>290</v>
+        <v>365</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786053744931</t>
+          <t>9786053744917</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Peri Ağacı Masalları 3: Zambak ve Gün Batımı Korosu</t>
+          <t>Kağıttan Kalpler</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>195</v>
+        <v>290</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786053744894</t>
+          <t>9786053744931</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Dino Dostlar 3 T-Reks Alarmı (Ciltli)</t>
+          <t>Peri Ağacı Masalları 3: Zambak ve Gün Batımı Korosu</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>365</v>
+        <v>195</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786053744924</t>
+          <t>9786053744894</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Kütüphane Faresi - Dünya Seyahati</t>
+          <t>Dino Dostlar 3 T-Reks Alarmı (Ciltli)</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>190</v>
+        <v>365</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786053744764</t>
+          <t>9786053744924</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Robot Balesi</t>
+          <t>Kütüphane Faresi - Dünya Seyahati</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786053744740</t>
+          <t>9786053744764</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Kütüphane Faresi - Bir Dostun Öyküsü</t>
+          <t>Robot Balesi</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>190</v>
+        <v>290</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786053744719</t>
+          <t>9786053744740</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Ben Kaz Değilim</t>
+          <t>Kütüphane Faresi - Bir Dostun Öyküsü</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786053744429</t>
+          <t>9786053744719</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Sen Nereye Ben Oraya</t>
+          <t>Ben Kaz Değilim</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>225</v>
+        <v>185</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786053744702</t>
+          <t>9786053744429</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Kütüphane Faresi</t>
+          <t>Sen Nereye Ben Oraya</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>190</v>
+        <v>225</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786053745228</t>
+          <t>9786053744702</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Gece ile Gündüz: Zamansız Pişen Kurabiyeler</t>
+          <t>Kütüphane Faresi</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>225</v>
+        <v>190</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786053744672</t>
+          <t>9786053745228</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Peri Ağacı Masalları 1: Gül ve Arkadaşlık Dileği</t>
+          <t>Gece ile Gündüz: Zamansız Pişen Kurabiyeler</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786053744580</t>
+          <t>9786053744672</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Çaylaklar</t>
+          <t>Peri Ağacı Masalları 1: Gül ve Arkadaşlık Dileği</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>255</v>
+        <v>195</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786053745440</t>
+          <t>9786053744580</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Filozof Çocuklar Kulübü 4 : Dünyayı Neden Değiştirmeliyiz</t>
+          <t>Çaylaklar</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>175</v>
+        <v>255</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786053745426</t>
+          <t>9786053745440</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Leonardo da Vinci</t>
+          <t>Filozof Çocuklar Kulübü 4 : Dünyayı Neden Değiştirmeliyiz</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>275</v>
+        <v>175</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786053745457</t>
+          <t>9786053745426</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Sokağı : Bahçeye Tiranozor Girmiş</t>
+          <t>Bir Zamanlar Leonardo da Vinci</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>215</v>
+        <v>275</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786053745204</t>
+          <t>9786053745457</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Kediler : Centilmen Bir Hırsız</t>
+          <t>Dinozor Sokağı : Bahçeye Tiranozor Girmiş</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786053746454</t>
+          <t>9786053745204</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Minik Aşçılar Atölyesi - Tatlı Tarifler</t>
+          <t>Dedektif Kediler : Centilmen Bir Hırsız</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>295</v>
+        <v>235</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786053744443</t>
+          <t>9786053746454</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Esme ve Durak Kedisi</t>
+          <t>Minik Aşçılar Atölyesi - Tatlı Tarifler</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>255</v>
+        <v>295</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786053746492</t>
+          <t>9786053744443</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Zepline Sabotaj</t>
+          <t>Esme ve Durak Kedisi</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>175</v>
+        <v>255</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786053746508</t>
+          <t>9786053746492</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Beyazlar Ülkesinin Kahramanları</t>
+          <t>Zepline Sabotaj</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>215</v>
+        <v>175</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786053744689</t>
+          <t>9786053746508</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar</t>
+          <t>Beyazlar Ülkesinin Kahramanları</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>295</v>
+        <v>215</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786053744788</t>
+          <t>9786053744689</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>G Sıfır Küresel Liderler ve İttifaklar Çağının Sonu</t>
+          <t>Kuşlar</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>260</v>
+        <v>295</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786053744900</t>
+          <t>9786053744788</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Hayallerini Meslek Seçenler Çizgi Romanın Görünmez Kahramanları Yazar ve Çizer</t>
+          <t>G Sıfır Küresel Liderler ve İttifaklar Çağının Sonu</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>275</v>
+        <v>260</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786053744450</t>
+          <t>9786053744900</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Pis Çukurlar</t>
+          <t>Hayallerini Meslek Seçenler Çizgi Romanın Görünmez Kahramanları Yazar ve Çizer</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>305</v>
+        <v>275</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786053744597</t>
+          <t>9786053744450</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Editör Yako</t>
+          <t>Pis Çukurlar</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>225</v>
+        <v>305</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786053744573</t>
+          <t>9786053744597</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>İntikamcı Zorro'nun Kampı - Korkusuzlar 3</t>
+          <t>Editör Yako</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786053744436</t>
+          <t>9786053744573</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Leo ve Lolli Midilliye Bir Arkadaş</t>
+          <t>İntikamcı Zorro'nun Kampı - Korkusuzlar 3</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>285</v>
+        <v>260</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786053744030</t>
+          <t>9786053744436</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Derslerle Başım Dette 4</t>
+          <t>Leo ve Lolli Midilliye Bir Arkadaş</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>195</v>
+        <v>285</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786053744382</t>
+          <t>9786053744030</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Ejderha Bakıcısı 1</t>
+          <t>Derslerle Başım Dette 4</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>180</v>
+        <v>195</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786053744405</t>
+          <t>9786053744382</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanede Şenlik Var - Derslerle Başım Dertte 5</t>
+          <t>Ejderha Bakıcısı 1</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>195</v>
+        <v>180</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786053744375</t>
+          <t>9786053744405</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Bisikleti - Yağmurdan Sonra Gökkuşağı</t>
+          <t>Kütüphanede Şenlik Var - Derslerle Başım Dertte 5</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>275</v>
+        <v>195</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786053744559</t>
+          <t>9786053744375</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Filozof Çocuklar Kulübü 3 Nasıl Yapalım</t>
+          <t>Dedemin Bisikleti - Yağmurdan Sonra Gökkuşağı</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>175</v>
+        <v>275</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786053744535</t>
+          <t>9786053744559</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Derslerle Başım Dertte 6</t>
+          <t>Filozof Çocuklar Kulübü 3 Nasıl Yapalım</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>195</v>
+        <v>175</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786053744696</t>
+          <t>9786053744535</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Tula Periler Ülkesinde</t>
+          <t>Derslerle Başım Dertte 6</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>165</v>
+        <v>195</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786053742722</t>
+          <t>9786053744696</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Zorda Kalan İkili</t>
+          <t>Tula Periler Ülkesinde</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>215</v>
+        <v>165</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786053742746</t>
+          <t>9786053742722</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Zıpzıp ve Taşzıpırları</t>
+          <t>Zorda Kalan İkili</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>195</v>
+        <v>215</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786053743880</t>
+          <t>9786053742746</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Yeşil</t>
+          <t>Zıpzıp ve Taşzıpırları</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>260</v>
+        <v>195</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786053742067</t>
+          <t>9786053743880</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Vampir Kız Kardeşler - Isırık Tadında Bir Macera</t>
+          <t>Yeşil</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>215</v>
+        <v>260</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786053744177</t>
+          <t>9786053742067</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Vampir Kız Kardeşler - Isırıklı Bir Tatil</t>
+          <t>Vampir Kız Kardeşler - Isırık Tadında Bir Macera</t>
         </is>
       </c>
       <c r="C435" s="1">
         <v>215</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786053741008</t>
+          <t>9786053744177</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Şişedeki Cin (Ciltli)</t>
+          <t>Vampir Kız Kardeşler - Isırıklı Bir Tatil</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>295</v>
+        <v>215</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786053742364</t>
+          <t>9786053741008</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Şaşkın Şövalye ve Hayalet</t>
+          <t>Şişedeki Cin (Ciltli)</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>185</v>
+        <v>295</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786053742357</t>
+          <t>9786053742364</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Şaşkın Şövalye Kötüye Gidiyor</t>
+          <t>Şaşkın Şövalye ve Hayalet</t>
         </is>
       </c>
       <c r="C438" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786053742340</t>
+          <t>9786053742357</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Şaşkın Şövalye</t>
+          <t>Şaşkın Şövalye Kötüye Gidiyor</t>
         </is>
       </c>
       <c r="C439" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786053742760</t>
+          <t>9786053742340</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Şapkadan Çıkan Tavşan</t>
+          <t>Şaşkın Şövalye</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>165</v>
+        <v>185</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786053743811</t>
+          <t>9786053742760</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Sizin Dünyanız Hangisi? (Ciltli)</t>
+          <t>Şapkadan Çıkan Tavşan</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>215</v>
+        <v>165</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786053742302</t>
+          <t>9786053743811</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Mayıs Balosu</t>
+          <t>Sizin Dünyanız Hangisi? (Ciltli)</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>240</v>
+        <v>215</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786053743873</t>
+          <t>9786053742302</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kütüphane</t>
+          <t>Sihirli Mayıs Balosu</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786053742289</t>
+          <t>9786053743873</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Bahçe Partisi</t>
+          <t>Sihirli Kütüphane</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786053742296</t>
+          <t>9786053742289</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Perilerin Gece Yarısı Şenliği</t>
+          <t>Sihirli Bahçe Partisi</t>
         </is>
       </c>
       <c r="C445" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786053743699</t>
+          <t>9786053742296</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Ninja Mirketler - Maymun Gözü</t>
+          <t>Perilerin Gece Yarısı Şenliği</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>195</v>
+        <v>240</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786053743682</t>
+          <t>9786053743699</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Ninja Mirketler - Buz Dağından Kaçış</t>
+          <t>Ninja Mirketler - Maymun Gözü</t>
         </is>
       </c>
       <c r="C447" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786053743705</t>
+          <t>9786053743682</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Ninja Mirketler - Akrep Klanı</t>
+          <t>Ninja Mirketler - Buz Dağından Kaçış</t>
         </is>
       </c>
       <c r="C448" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786257688420</t>
+          <t>9786053743705</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Mümkün!</t>
+          <t>Ninja Mirketler - Akrep Klanı</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786053743767</t>
+          <t>9786257688420</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Minerva Mint 1 -  Baykuşların Dostluğu</t>
+          <t>Mümkün!</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>205</v>
+        <v>360</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786053743842</t>
+          <t>9786053743767</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Minerva Mint 2: Merlin’in Sırrı</t>
+          <t>Minerva Mint 1 -  Baykuşların Dostluğu</t>
         </is>
       </c>
       <c r="C451" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786053742012</t>
+          <t>9786053743842</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Maria Öğreniyor</t>
+          <t>Minerva Mint 2: Merlin’in Sırrı</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>245</v>
+        <v>205</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786053742005</t>
+          <t>9786053742012</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Maria Hissediyor</t>
+          <t>Maria Öğreniyor</t>
         </is>
       </c>
       <c r="C453" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786053741985</t>
+          <t>9786053742005</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Maria Hayal Ediyor</t>
+          <t>Maria Hissediyor</t>
         </is>
       </c>
       <c r="C454" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786053741992</t>
+          <t>9786053741985</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Maria Hatırlıyor</t>
+          <t>Maria Hayal Ediyor</t>
         </is>
       </c>
       <c r="C455" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786053742173</t>
+          <t>9786053741992</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Kabile Büyücüsünün Karısı</t>
+          <t>Maria Hatırlıyor</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>315</v>
+        <v>245</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786053742715</t>
+          <t>9786053742173</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>İbikli ve Arkadaşları</t>
+          <t>Kabile Büyücüsünün Karısı</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>205</v>
+        <v>315</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786053743279</t>
+          <t>9786053742715</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Hayat İçin Oyun Planı</t>
+          <t>İbikli ve Arkadaşları</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>390</v>
+        <v>205</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786053743828</t>
+          <t>9786053743279</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Düşüncenin Canı (Ciltli)</t>
+          <t>Hayat İçin Oyun Planı</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>305</v>
+        <v>390</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786053743798</t>
+          <t>9786053743828</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Düşüncenin Canı</t>
+          <t>Düşüncenin Canı (Ciltli)</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>255</v>
+        <v>305</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786053743057</t>
+          <t>9786053743798</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Sermaye (Ciltli)</t>
+          <t>Düşüncenin Canı</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>325</v>
+        <v>255</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786053742982</t>
+          <t>9786053743057</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Sermaye</t>
+          <t>Duygusal Sermaye (Ciltli)</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>255</v>
+        <v>325</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786053743866</t>
+          <t>9786053742982</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Donör</t>
+          <t>Duygusal Sermaye</t>
         </is>
       </c>
       <c r="C463" s="1">
         <v>255</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786053741640</t>
+          <t>9786053743866</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Dinkins Dings ve Ürkünç Böcüler</t>
+          <t>Donör</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>170</v>
+        <v>255</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786053741770</t>
+          <t>9786053741640</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Dinkin Dings ve Tırmıkel’in Laneti</t>
+          <t>Dinkins Dings ve Ürkünç Böcüler</t>
         </is>
       </c>
       <c r="C465" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786053741763</t>
+          <t>9786053741770</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Dinkin Dings ve Balık-Adamların İntikamı</t>
+          <t>Dinkin Dings ve Tırmıkel’in Laneti</t>
         </is>
       </c>
       <c r="C466" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786053742654</t>
+          <t>9786053741763</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Dinkin Dings ve 9. Boyut’tan Gelen İkizi</t>
+          <t>Dinkin Dings ve Balık-Adamların İntikamı</t>
         </is>
       </c>
       <c r="C467" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786053743590</t>
+          <t>9786053742654</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Derslerle Başım Dertte-3 - Gösteri Zamanı</t>
+          <t>Dinkin Dings ve 9. Boyut’tan Gelen İkizi</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>195</v>
+        <v>170</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786053743347</t>
+          <t>9786053743590</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Derslerle Başım Dertte - 2</t>
+          <t>Derslerle Başım Dertte-3 - Gösteri Zamanı</t>
         </is>
       </c>
       <c r="C469" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786053743248</t>
+          <t>9786053743347</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Derslerle Başım Derste: Şifreli Mesajlar Gizli Ajanlar</t>
+          <t>Derslerle Başım Dertte - 2</t>
         </is>
       </c>
       <c r="C470" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786053740964</t>
+          <t>9786053743248</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Bakalım Tanıyalım: Deniz Canlıları (Ciltli)</t>
+          <t>Derslerle Başım Derste: Şifreli Mesajlar Gizli Ajanlar</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>310</v>
+        <v>195</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786053742104</t>
+          <t>9786053740964</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 3 - Gece Ziyaretçisi</t>
+          <t>Bakalım Tanıyalım: Deniz Canlıları (Ciltli)</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>175</v>
+        <v>310</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786053742098</t>
+          <t>9786053742104</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 2 - Kayıp Mumya</t>
+          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 3 - Gece Ziyaretçisi</t>
         </is>
       </c>
       <c r="C473" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786053743606</t>
+          <t>9786053742098</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Bitlendiğimiz Yıl</t>
+          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 2 - Kayıp Mumya</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>235</v>
+        <v>175</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786053743637</t>
+          <t>9786053743606</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Bellek Defteri</t>
+          <t>Bitlendiğimiz Yıl</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>305</v>
+        <v>235</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786053742272</t>
+          <t>9786053743637</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Bahar Şenliği Kutlaması</t>
+          <t>Bellek Defteri</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>240</v>
+        <v>305</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786053741176</t>
+          <t>9786053742272</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Ayakkabıcı ve Küçük Cinler (Ciltli)</t>
+          <t>Bahar Şenliği Kutlaması</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786053743088</t>
+          <t>9786053741176</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Ammerlo Çocuklarının Maceraları 2: Kaçak Yolcu</t>
+          <t>Ayakkabıcı ve Küçük Cinler (Ciltli)</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>185</v>
+        <v>225</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786053742852</t>
+          <t>9786053743088</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Ammerlo Çocuklarının Maceraları</t>
+          <t>Ammerlo Çocuklarının Maceraları 2: Kaçak Yolcu</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786053746478</t>
+          <t>9786053742852</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Simyanın Büyüsü</t>
+          <t>Ammerlo Çocuklarının Maceraları</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>175</v>
+        <v>185</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786053742135</t>
+          <t>9786053746478</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 6 - Dünya Kupası’ndaki Gizem</t>
+          <t>Simyanın Büyüsü</t>
         </is>
       </c>
       <c r="C481" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786053742128</t>
+          <t>9786053742135</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 5 - Çok İnce Bir Araştırma</t>
+          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 6 - Dünya Kupası’ndaki Gizem</t>
         </is>
       </c>
       <c r="C482" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786053744474</t>
+          <t>9786053742128</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Aldorian Kayıp Ülke</t>
+          <t>Dedektif Çito ve Çin Ce-Sur’un Maceraları 5 - Çok İnce Bir Araştırma</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>305</v>
+        <v>175</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786053744276</t>
+          <t>9786053744474</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Sürpriziyle Gelen Gelincik</t>
+          <t>Aldorian Kayıp Ülke</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>265</v>
+        <v>305</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786053742739</t>
+          <t>9786053744276</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Vampir Kız Kardeşler - Tehlikeli Bir Görev</t>
+          <t>Sürpriziyle Gelen Gelincik</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>215</v>
+        <v>265</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786053743903</t>
+          <t>9786053742739</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Korkusuzlar: Dünyanın Sonundaki Ev</t>
+          <t>Vampir Kız Kardeşler - Tehlikeli Bir Görev</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>250</v>
+        <v>215</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786053742661</t>
+          <t>9786053743903</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Kazanmak İçin Doğanlar</t>
+          <t>Korkusuzlar: Dünyanın Sonundaki Ev</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>295</v>
+        <v>250</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786053744085</t>
+          <t>9786053742661</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Pelerinli Kurtçuk</t>
+          <t>Kazanmak İçin Doğanlar</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>285</v>
+        <v>295</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786053744078</t>
+          <t>9786053744085</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Kedi Günlükleri</t>
+          <t>Kırmızı Pelerinli Kurtçuk</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>250</v>
+        <v>285</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
+          <t>9786053744078</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Kedi Günlükleri</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
           <t>9786053744399</t>
         </is>
       </c>
-      <c r="B490" s="1" t="inlineStr">
+      <c r="B491" s="1" t="inlineStr">
         <is>
           <t>Ejderha Bakıcısı Havalanıyor 2</t>
         </is>
       </c>
-      <c r="C490" s="1">
+      <c r="C491" s="1">
         <v>205</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>