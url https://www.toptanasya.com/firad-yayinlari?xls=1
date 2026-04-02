--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -559,51 +559,51 @@
         <is>
           <t>9786259439457</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Kevser Suyu Çağlıyor</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786259439433</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Yola Düşen Umutlar - I</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786259439419</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Simurg'un Gözyaşları</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786259439440</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>