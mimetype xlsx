--- v1 (2026-04-02)
+++ v2 (2026-07-18)
@@ -85,640 +85,655 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259284309</t>
+          <t>9786259284392</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Düşlerimiz</t>
+          <t>Bir İsyan Ateşi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259387598</t>
+          <t>9786259284309</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sınıfsız Şiirler</t>
+          <t>Sürgün Düşlerimiz</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259387567</t>
+          <t>9786259387598</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sevdalı Öğretmen</t>
+          <t>Sınıfsız Şiirler</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259387574</t>
+          <t>9786259387567</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Saklımızdaki Güneş</t>
+          <t>Sevdalı Öğretmen</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259284323</t>
+          <t>9786259387574</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Acılı Coğrafyanın Çocukları - 1</t>
+          <t>Saklımızdaki Güneş</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259387550</t>
+          <t>9786259284323</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Mührü</t>
+          <t>Acılı Coğrafyanın Çocukları - 1</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259387543</t>
+          <t>9786259387550</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Umut İhlali</t>
+          <t>Rüzgarın Mührü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259387536</t>
+          <t>9786259387543</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Direniş</t>
+          <t>Umut İhlali</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259387512</t>
+          <t>9786259387536</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıyı Kimler Nasıl Yönetmiştir - 2</t>
+          <t>Sessiz Direniş</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259479910</t>
+          <t>9786259387512</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıyı Kimler Nasıl Yönetmiştir</t>
+          <t>Osmanlıyı Kimler Nasıl Yönetmiştir - 2</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259635941</t>
+          <t>9786259479910</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ruhtan Ruha</t>
+          <t>Osmanlıyı Kimler Nasıl Yönetmiştir</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259387581</t>
+          <t>9786259635941</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hoşçakal İki Gözüm</t>
+          <t>Ruhtan Ruha</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259387529</t>
+          <t>9786259387581</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Beşinci Sürgün</t>
+          <t>Hoşçakal İki Gözüm</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259635934</t>
+          <t>9786259387529</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kahin - Esinti 2</t>
+          <t>Beşinci Sürgün</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259763651</t>
+          <t>9786259635934</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yola Düşen Umutlar - III</t>
+          <t>Kahin - Esinti 2</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259635910</t>
+          <t>9786259763651</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kıyısında</t>
+          <t>Yola Düşen Umutlar - III</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259763699</t>
+          <t>9786259635910</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sendedir Sende</t>
+          <t>Yaşamın Kıyısında</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259635903</t>
+          <t>9786259763699</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mızıkçı Aşklarım</t>
+          <t>Sendedir Sende</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259479941</t>
+          <t>9786259635903</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gülüşüne Avuç Açtım</t>
+          <t>Mızıkçı Aşklarım</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259763675</t>
+          <t>9786259479941</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zelal</t>
+          <t>Gülüşüne Avuç Açtım</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259763668</t>
+          <t>9786259763675</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yaban Gülü</t>
+          <t>Zelal</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259479934</t>
+          <t>9786259763668</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Dökülen Nağmeler</t>
+          <t>Yaban Gülü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259439464</t>
+          <t>9786259479934</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yola Düşen Umutlar - II</t>
+          <t>Yüreğimden Dökülen Nağmeler</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259479965</t>
+          <t>9786259439464</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hasretin Kıyılarında</t>
+          <t>Yola Düşen Umutlar - II</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259479989</t>
+          <t>9786259479965</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Eternally Shınıng</t>
+          <t>Hasretin Kıyılarında</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259479996</t>
+          <t>9786259479989</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Urfalı Damat Bursalı Gelin</t>
+          <t>Eternally Shınıng</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259479958</t>
+          <t>9786259479996</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Deniz</t>
+          <t>Urfalı Damat Bursalı Gelin</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259439495</t>
+          <t>9786259479958</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Baharı Bekle</t>
+          <t>Mevsim Deniz</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259439488</t>
+          <t>9786259439495</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dökülmesin Yapraklar</t>
+          <t>Baharı Bekle</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259439471</t>
+          <t>9786259439488</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Hayatlar</t>
+          <t>Dökülmesin Yapraklar</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259439457</t>
+          <t>9786259439471</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kevser Suyu Çağlıyor</t>
+          <t>Gerçek Hayatlar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259439433</t>
+          <t>9786259439457</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yola Düşen Umutlar - I</t>
+          <t>Kevser Suyu Çağlıyor</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259439419</t>
+          <t>9786259439433</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Simurg'un Gözyaşları</t>
+          <t>Yola Düşen Umutlar - I</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259439440</t>
+          <t>9786259439419</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Uçurum Çiçeği</t>
+          <t>Simurg'un Gözyaşları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259439426</t>
+          <t>9786259439440</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zihnimdeki Sözler</t>
+          <t>Uçurum Çiçeği</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259439402</t>
+          <t>9786259439426</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kırıntısı</t>
+          <t>Zihnimdeki Sözler</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259423531</t>
+          <t>9786259439402</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Demlenmiş Anılarım</t>
+          <t>Hayal Kırıntısı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786250081457</t>
+          <t>9786259423531</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hikayenin Hayatı</t>
+          <t>Demlenmiş Anılarım</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259284347</t>
+          <t>9786250081457</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bir Zerrecik Gülümseme</t>
+          <t>Hikayenin Hayatı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
+          <t>9786259284347</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zerrecik Gülümseme</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
           <t>9786259284330</t>
         </is>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Bir Şehrin Anatomisi</t>
         </is>
       </c>
-      <c r="C41" s="1">
+      <c r="C42" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>