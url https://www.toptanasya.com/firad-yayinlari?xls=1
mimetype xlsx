--- v2 (2026-07-18)
+++ v3 (2026-09-12)
@@ -85,655 +85,670 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259284392</t>
+          <t>9786259207223</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir İsyan Ateşi</t>
+          <t>Yoksulluğun Gölgesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259284309</t>
+          <t>9786259284392</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Düşlerimiz</t>
+          <t>Bir İsyan Ateşi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259387598</t>
+          <t>9786259284309</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sınıfsız Şiirler</t>
+          <t>Sürgün Düşlerimiz</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259387567</t>
+          <t>9786259387598</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sevdalı Öğretmen</t>
+          <t>Sınıfsız Şiirler</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259387574</t>
+          <t>9786259387567</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Saklımızdaki Güneş</t>
+          <t>Sevdalı Öğretmen</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259284323</t>
+          <t>9786259387574</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Acılı Coğrafyanın Çocukları - 1</t>
+          <t>Saklımızdaki Güneş</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259387550</t>
+          <t>9786259284323</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Mührü</t>
+          <t>Acılı Coğrafyanın Çocukları - 1</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259387543</t>
+          <t>9786259387550</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Umut İhlali</t>
+          <t>Rüzgarın Mührü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259387536</t>
+          <t>9786259387543</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Direniş</t>
+          <t>Umut İhlali</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259387512</t>
+          <t>9786259387536</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıyı Kimler Nasıl Yönetmiştir - 2</t>
+          <t>Sessiz Direniş</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259479910</t>
+          <t>9786259387512</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıyı Kimler Nasıl Yönetmiştir</t>
+          <t>Osmanlıyı Kimler Nasıl Yönetmiştir - 2</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259635941</t>
+          <t>9786259479910</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ruhtan Ruha</t>
+          <t>Osmanlıyı Kimler Nasıl Yönetmiştir</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259387581</t>
+          <t>9786259635941</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hoşçakal İki Gözüm</t>
+          <t>Ruhtan Ruha</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259387529</t>
+          <t>9786259387581</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Beşinci Sürgün</t>
+          <t>Hoşçakal İki Gözüm</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259635934</t>
+          <t>9786259387529</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kahin - Esinti 2</t>
+          <t>Beşinci Sürgün</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259763651</t>
+          <t>9786259635934</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yola Düşen Umutlar - III</t>
+          <t>Kahin - Esinti 2</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259635910</t>
+          <t>9786259763651</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kıyısında</t>
+          <t>Yola Düşen Umutlar - III</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259763699</t>
+          <t>9786259635910</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sendedir Sende</t>
+          <t>Yaşamın Kıyısında</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259635903</t>
+          <t>9786259763699</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mızıkçı Aşklarım</t>
+          <t>Sendedir Sende</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259479941</t>
+          <t>9786259635903</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gülüşüne Avuç Açtım</t>
+          <t>Mızıkçı Aşklarım</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259763675</t>
+          <t>9786259479941</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Zelal</t>
+          <t>Gülüşüne Avuç Açtım</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259763668</t>
+          <t>9786259763675</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yaban Gülü</t>
+          <t>Zelal</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259479934</t>
+          <t>9786259763668</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Dökülen Nağmeler</t>
+          <t>Yaban Gülü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259439464</t>
+          <t>9786259479934</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yola Düşen Umutlar - II</t>
+          <t>Yüreğimden Dökülen Nağmeler</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259479965</t>
+          <t>9786259439464</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hasretin Kıyılarında</t>
+          <t>Yola Düşen Umutlar - II</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259479989</t>
+          <t>9786259479965</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Eternally Shınıng</t>
+          <t>Hasretin Kıyılarında</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259479996</t>
+          <t>9786259479989</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Urfalı Damat Bursalı Gelin</t>
+          <t>Eternally Shınıng</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259479958</t>
+          <t>9786259479996</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Deniz</t>
+          <t>Urfalı Damat Bursalı Gelin</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259439495</t>
+          <t>9786259479958</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Baharı Bekle</t>
+          <t>Mevsim Deniz</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259439488</t>
+          <t>9786259439495</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dökülmesin Yapraklar</t>
+          <t>Baharı Bekle</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259439471</t>
+          <t>9786259439488</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Hayatlar</t>
+          <t>Dökülmesin Yapraklar</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259439457</t>
+          <t>9786259439471</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kevser Suyu Çağlıyor</t>
+          <t>Gerçek Hayatlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259439433</t>
+          <t>9786259439457</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yola Düşen Umutlar - I</t>
+          <t>Kevser Suyu Çağlıyor</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259439419</t>
+          <t>9786259439433</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Simurg'un Gözyaşları</t>
+          <t>Yola Düşen Umutlar - I</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259439440</t>
+          <t>9786259439419</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Uçurum Çiçeği</t>
+          <t>Simurg'un Gözyaşları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259439426</t>
+          <t>9786259439440</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Zihnimdeki Sözler</t>
+          <t>Uçurum Çiçeği</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259439402</t>
+          <t>9786259439426</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kırıntısı</t>
+          <t>Zihnimdeki Sözler</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259423531</t>
+          <t>9786259439402</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Demlenmiş Anılarım</t>
+          <t>Hayal Kırıntısı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786250081457</t>
+          <t>9786259423531</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hikayenin Hayatı</t>
+          <t>Demlenmiş Anılarım</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259284347</t>
+          <t>9786250081457</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Zerrecik Gülümseme</t>
+          <t>Hikayenin Hayatı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
+          <t>9786259284347</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zerrecik Gülümseme</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
           <t>9786259284330</t>
         </is>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Bir Şehrin Anatomisi</t>
         </is>
       </c>
-      <c r="C42" s="1">
+      <c r="C43" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>