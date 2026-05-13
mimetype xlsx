--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -85,835 +85,925 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786250073599</t>
+          <t>9786259236612</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Arkadaşım</t>
+          <t>Benim Kıyametim Koptu Sıra Sende</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259299877</t>
+          <t>9786259236605</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Köprü</t>
+          <t>Kırılma Hattı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259299860</t>
+          <t>9786259736174</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'dan Ekolojik Öyküler</t>
+          <t>Gönül Dergahı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259299853</t>
+          <t>9786259310763</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Kızı</t>
+          <t>Ben En Çok O Zaman Kırıldım</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259299891</t>
+          <t>9786259310770</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yıllar</t>
+          <t>Büyüklere Küçüklerden Masallar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259310732</t>
+          <t>9786259310787</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bayrağın Gölgesinde</t>
+          <t>Züriş’in İlk Karı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259310749</t>
+          <t>9786250073599</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bulutun Ardındaki Kütüphane</t>
+          <t>Ölüm Arkadaşım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259310756</t>
+          <t>9786259299877</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mahzun Kalbimin Dili</t>
+          <t>Geçmişten Günümüze Köprü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259299839</t>
+          <t>9786259299860</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Masal Perisi</t>
+          <t>Anadolu'dan Ekolojik Öyküler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259310725</t>
+          <t>9786259299853</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>18 Yaşımdan Satırlar</t>
+          <t>Bozkırın Kızı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259299846</t>
+          <t>9786259299891</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yutkundum Yarım Nefes</t>
+          <t>Kayıp Yıllar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259310718</t>
+          <t>9786259310732</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yanımda Hep Sen</t>
+          <t>Bayrağın Gölgesinde</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259310701</t>
+          <t>9786259310749</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Düşler Ülkesi</t>
+          <t>Bulutun Ardındaki Kütüphane</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259299884</t>
+          <t>9786259310756</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Balerin</t>
+          <t>Mahzun Kalbimin Dili</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259260396</t>
+          <t>9786259299839</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Her Şey</t>
+          <t>Masal Perisi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259299815</t>
+          <t>9786259310725</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Lavanta Kokusu Sultan</t>
+          <t>18 Yaşımdan Satırlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259299808</t>
+          <t>9786259299846</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Balyemez Balhan</t>
+          <t>Yutkundum Yarım Nefes</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259299822</t>
+          <t>9786259310718</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dünde Kaldı Yarınlar</t>
+          <t>Yanımda Hep Sen</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259260389</t>
+          <t>9786259310701</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bipolar Döküntüler</t>
+          <t>Düşler Ülkesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259260365</t>
+          <t>9786259299884</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Son Pars</t>
+          <t>Kayıp Balerin</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259260341</t>
+          <t>9786259260396</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Yarım Kalan Her Şey</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259260358</t>
+          <t>9786259299815</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hayat Sınavı</t>
+          <t>Lavanta Kokusu Sultan</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259260372</t>
+          <t>9786259299808</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kalpler Durağı</t>
+          <t>Balyemez Balhan</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259676746</t>
+          <t>9786259299822</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hedef ve Lider Eksikliği</t>
+          <t>Dünde Kaldı Yarınlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259676784</t>
+          <t>9786259260389</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Taş</t>
+          <t>Bipolar Döküntüler</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259676722</t>
+          <t>9786259260365</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Şehitsin Sen Ey Şehir Şahitsin Sen Ey Şehir</t>
+          <t>Son Pars</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259676760</t>
+          <t>9786259260341</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kars Hikayeleri 2</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259260327</t>
+          <t>9786259260358</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sessizlikte Kaybolan Sevgiler</t>
+          <t>Hayat Sınavı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259676753</t>
+          <t>9786259260372</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kars Hikayeleri 1</t>
+          <t>Kırık Kalpler Durağı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259676791</t>
+          <t>9786259676746</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Fısıldayan Kalemler</t>
+          <t>Hedef ve Lider Eksikliği</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259260310</t>
+          <t>9786259676784</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Toprak Binlerce Hasret</t>
+          <t>Taş</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259676777</t>
+          <t>9786259676722</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ateş’e Kadar</t>
+          <t>Şehitsin Sen Ey Şehir Şahitsin Sen Ey Şehir</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259260303</t>
+          <t>9786259676760</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Bakireler</t>
+          <t>Kars Hikayeleri 2</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259260334</t>
+          <t>9786259260327</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Çocukları</t>
+          <t>Sessizlikte Kaybolan Sevgiler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259676739</t>
+          <t>9786259676753</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Fısıldayan Kalemler Antoloji</t>
+          <t>Kars Hikayeleri 1</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259736143</t>
+          <t>9786259676791</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Katil</t>
+          <t>Fısıldayan Kalemler</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259736136</t>
+          <t>9786259260310</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Din ve Tanrının Oluşumu</t>
+          <t>Bir Avuç Toprak Binlerce Hasret</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259736129</t>
+          <t>9786259676777</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ölüm ve Teselli</t>
+          <t>Ateş’e Kadar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259584997</t>
+          <t>9786259260303</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sonra Sessizlik Konuştu</t>
+          <t>Çılgın Bakireler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259676715</t>
+          <t>9786259260334</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Bisiklet</t>
+          <t>Atatürk Çocukları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259584959</t>
+          <t>9786259676739</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hikayeleri İle Söylenmemiş Şarkılar</t>
+          <t>Fısıldayan Kalemler Antoloji</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259676708</t>
+          <t>9786259736143</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ben Sustum O Konuştu</t>
+          <t>Aynadaki Katil</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259584911</t>
+          <t>9786259736136</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>Din ve Tanrının Oluşumu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259584942</t>
+          <t>9786259736129</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk Çatlağı</t>
+          <t>Ölüm ve Teselli</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259736112</t>
+          <t>9786259584997</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İçsel Ustalık</t>
+          <t>Sonra Sessizlik Konuştu</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259736198</t>
+          <t>9786259676715</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Affet(me) Bizi Çocuk</t>
+          <t>Hayalet Bisiklet</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259584966</t>
+          <t>9786259584959</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık</t>
+          <t>Hikayeleri İle Söylenmemiş Şarkılar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259584935</t>
+          <t>9786259676708</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gençlikten Uzak Yaşıyorum</t>
+          <t>Ben Sustum O Konuştu</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259736181</t>
+          <t>9786259584911</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kuşaktan Kuşağa Eski Masallar</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259584928</t>
+          <t>9786259584942</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Berra Nur’un Maceraları</t>
+          <t>Sonsuzluk Çatlağı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259736150</t>
+          <t>9786259736112</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Urushıol</t>
+          <t>İçsel Ustalık</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259584980</t>
+          <t>9786259736198</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Altı Ay Sonra İntihar Edecek Miyim?</t>
+          <t>Affet(me) Bizi Çocuk</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
+          <t>9786259584966</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Kıvırcık</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259584935</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Gençlikten Uzak Yaşıyorum</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786259736181</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Kuşaktan Kuşağa Eski Masallar</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786259584928</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Berra Nur’un Maceraları</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786259736150</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Urushıol</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786259584980</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Altı Ay Sonra İntihar Edecek Miyim?</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
           <t>9786259584973</t>
         </is>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Fermantasyon İle Dönüşüm Sanatı</t>
         </is>
       </c>
-      <c r="C54" s="1">
+      <c r="C60" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>