--- v0 (2026-03-19)
+++ v1 (2026-09-12)
@@ -94,351 +94,351 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259786490</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Matteo - Üçüncü Dönem (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259786476</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Perhiz (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>650</v>
+        <v>780</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259786469</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Magritte (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>590</v>
+        <v>700</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259786452</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Baygınlığın Asalakları</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259786445</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Numara 73304-23-4153-6-96-8 (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>940</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259786438</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>R.I.P. Best Of 1985-2004 (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1050</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259979793</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Rüyamda Beni Gördün (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>690</v>
+        <v>800</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259979786</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Caligari! (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>960</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259979779</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Hayalleriyle Öldüler (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259979717</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kara Delik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>580</v>
+        <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259979762</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Cehennemden Gelen</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1100</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259979724</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Stories (Standart Edisyon)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259979700</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Last Look - Son Bakış</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>520</v>
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259979755</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Ruhaltı (Standart Edisyon)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>580</v>
+        <v>700</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057070388</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Sophie'nin Baladı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>590</v>
+        <v>690</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057070395</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Sen Hayatımın Kadınısın, O Hayallerimin</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056933677</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Matteo - İkinci Dönem (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786056933653</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Matteo - Birinci Dönem (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786056933622</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Caravaggio (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057070340</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Aşık Kedi (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>550</v>
+        <v>680</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057070302</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Sonsuz Aşk ve Diğer Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786058523944</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Cehennemden Gelen</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786058523920</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
@@ -574,81 +574,81 @@
         <is>
           <t>9789759432164</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Lucky Luke Defter 1</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057070371</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Johnny Cash - I See A Darkness</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786259786421</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Cinema Panopticum (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>820</v>
+        <v>950</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057070333</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Erteleyiş (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>690</v>
+        <v>950</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786056345166</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>R. I. P. (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>35.19</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786056345142</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
@@ -799,66 +799,66 @@
         <is>
           <t>9786057910646</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Hannover Kasabı Haarmann</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786056933639</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Kana Diz Kana</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>620</v>
+        <v>690</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786057910462</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Kafka</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786057910455</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Sharez-de</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>149</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>