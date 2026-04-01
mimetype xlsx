--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -85,925 +85,1375 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256592278</t>
+          <t>9786256592018</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kadim Şifanın Gücü</t>
+          <t>"Blackpınk”</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256592285</t>
+          <t>9786256592049</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Manifest Boyama Kitabı</t>
+          <t>Potanın Kralları Serisi Kobe Bryant</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256592292</t>
+          <t>9786256592032</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hayatının Rotasını Kendin Çiz</t>
+          <t>Potanın Kralları Serisi Michael Jordan</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256592308</t>
+          <t>9786052245064</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Rehberi</t>
+          <t>Sana Ağlayacaklarım Var</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256592315</t>
+          <t>9786052245071</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Jhon Duran</t>
+          <t>Sahada ve Masada Barış Pınarı Harekatı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>149</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256592339</t>
+          <t>9786058276208</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Orkun Kökçü</t>
+          <t>Yalnızlık Çok Kalabalık</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>149</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256592322</t>
+          <t>9786052245026</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tammy Abraham</t>
+          <t>Afrin Tarihi ve Zeytin Dalı Harekatı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>149</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052245286</t>
+          <t>9786052245019</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Squid Game</t>
+          <t>Payitaht - Abdülhamid</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052245040</t>
+          <t>9786058276215</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türk Ordusu ve Fırat Kalkanı Harekatı</t>
+          <t>Yak Aga Yak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256592209</t>
+          <t>9786058276246</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hakan Çalhanoğlu - Ahşap Biblo ve Poster Hediyeli!</t>
+          <t>Deryaca</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>199.9</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256592094</t>
+          <t>9786058276253</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gerçek On Numara Mesut Özil - Biblo Poster Hediyeli</t>
+          <t>Gökbörü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>199.9</v>
+        <v>40.68</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256951969</t>
+          <t>9786058276284</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Süper Yetenek Arda</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>199.9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256592247</t>
+          <t>9786058190962</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kenan Yıldız</t>
+          <t>Das Kapital</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>199.9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256592261</t>
+          <t>9786052245231</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Leroy Sane</t>
+          <t>Çalınan Tablolar - Arsen Lüpen</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>199.9</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256951976</t>
+          <t>9786052245255</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Alperen Şengün</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>149</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256592254</t>
+          <t>9786052245248</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Semih Saygıner</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>149</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4440000000571</t>
+          <t>9786052245224</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İrade Terbiyesi Set 3 Kitap</t>
+          <t>Mavi Gözlü Kız - Arsen Lüpen</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>75</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256592117</t>
+          <t>9786052245033</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Alvaro Morata</t>
+          <t>Bir Mahkumun Rüyası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>199.9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256592155</t>
+          <t>9786052245187</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Lamine Yamal</t>
+          <t>Rockefeller ve Rothschill'den Doğan Deccal'in Torunları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>199.9</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256592230</t>
+          <t>9786058190900</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Talisca</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>199.9</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052245118</t>
+          <t>3990058276291</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İrade Terbiyesi 2</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256592186</t>
+          <t>9786058190986</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Rafa Sılva</t>
+          <t>Felsefenin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>199.9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256592148</t>
+          <t>9786058190979</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Ferdi - Biblo Poster Hediyeli</t>
+          <t>Felsefenin Başlangıç İlkeleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>199.9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256592001</t>
+          <t>9786052245170</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>"BTS: Bir Duygu Deneyimi”</t>
+          <t>Albertine Kayıp</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058190993</t>
+          <t>9786058190931</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İrade Terbiyesi 3</t>
+          <t>Milenaya Mektuplar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256592179</t>
+          <t>9786052245057</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Youssef En-Nesyri</t>
+          <t>Evlilik Okulu</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>199.9</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256592193</t>
+          <t>9786052245095</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ciro Immobile</t>
+          <t>İnsan Nedir?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>199.9</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052245088</t>
+          <t>9786052245002</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İrade Terbiyesi</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256592216</t>
+          <t>9786058190955</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Victor Osimhen - Biblo ve Poster Hediyeli!</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>199.9</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256592162</t>
+          <t>9786058276260</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Manifest Günlüğü</t>
+          <t>Efsane İki Reis</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256951907</t>
+          <t>9786256592278</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Manifest Et</t>
+          <t>Kadim Şifanın Gücü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256592131</t>
+          <t>9786256592285</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Icardi - Biblo Poster Hediyeli</t>
+          <t>Manifest Boyama Kitabı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>199.9</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256592124</t>
+          <t>9786256592292</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Keskin Nişancı Sebastian Szymanski - Biblo Poster Hediyeli</t>
+          <t>Hayatının Rotasını Kendin Çiz</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>199.9</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256592087</t>
+          <t>9786256592308</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Kerem - Biblo Poster Hediyeli</t>
+          <t>Gökyüzü Rehberi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>199.9</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256592100</t>
+          <t>9786256592315</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Büyücü Ronaldinho - Biblo Poster Hediyeli</t>
+          <t>Jhon Duran</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>199.9</v>
+        <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256951952</t>
+          <t>9786256592339</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Epictetus ile Kaygısız Yaşa</t>
+          <t>Orkun Kökçü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256951938</t>
+          <t>9786256592322</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Mesih</t>
+          <t>Tammy Abraham</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>149</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256951945</t>
+          <t>9786052245286</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Roblox’la Yapılacak 101 Havalı Şey</t>
+          <t>Squid Game</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256592070</t>
+          <t>9786052245040</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Galatasaray Yüzyılı</t>
+          <t>Türk Ordusu ve Fırat Kalkanı Harekatı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>199.9</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256592063</t>
+          <t>9786256592209</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Karpatların Maradonası Hagİ</t>
+          <t>Hakan Çalhanoğlu - Ahşap Biblo ve Poster Hediyeli!</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256592056</t>
+          <t>9786256592094</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Potanın Kralları Serisi Lebron James</t>
+          <t>Gerçek On Numara Mesut Özil - Biblo Poster Hediyeli</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256951990</t>
+          <t>9786256951969</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Alex De Souza</t>
+          <t>Süper Yetenek Arda</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256951983</t>
+          <t>9786256592247</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Asist Kralı Tadic</t>
+          <t>Kenan Yıldız</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>199.9</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256951921</t>
+          <t>9786256592261</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Uzun Yaşama Diyeti</t>
+          <t>Leroy Sane</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256951914</t>
+          <t>9786256951976</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Runt - Bir Dostluk Hikayesi</t>
+          <t>Alperen Şengün</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>160</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256951884</t>
+          <t>9786256592254</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Seneca ile Sakin Kal</t>
+          <t>Semih Saygıner</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>99</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256951891</t>
+          <t>4440000000571</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Marcus Aurelius Le Pozitif Kal</t>
+          <t>İrade Terbiyesi Set 3 Kitap</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>99</v>
+        <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052245323</t>
+          <t>9786256592117</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Olmayan Bir Zaman</t>
+          <t>Alvaro Morata</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>60</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052245316</t>
+          <t>9786256592155</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Türküsünü Bekleyen Şiirler</t>
+          <t>Lamine Yamal</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>60</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052245293</t>
+          <t>9786256592230</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hayalin Gerçeğe Yolculuğu</t>
+          <t>Talisca</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052245262</t>
+          <t>9786052245118</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Salgından Allah’a Sığındık</t>
+          <t>İrade Terbiyesi 2</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052245217</t>
+          <t>9786256592186</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kibar Hırsız - Arsen Lüpen</t>
+          <t>Rafa Sılva</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052245200</t>
+          <t>9786256592148</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Genç Bir Doktorun Anıları</t>
+          <t>Fırtına Ferdi - Biblo Poster Hediyeli</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>50</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052245194</t>
+          <t>9786256592001</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne Avonlea</t>
+          <t>"BTS: Bir Duygu Deneyimi”</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052245101</t>
+          <t>9786058190993</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yeşilin Kızı Anne</t>
+          <t>İrade Terbiyesi 3</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058276277</t>
+          <t>9786256592179</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İçindekiler</t>
+          <t>Youssef En-Nesyri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>60</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058190917</t>
+          <t>9786256592193</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Ciro Immobile</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>35</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058276239</t>
+          <t>9786052245088</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bir de Benden Dinle</t>
+          <t>İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
+          <t>9786256592216</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Victor Osimhen - Biblo ve Poster Hediyeli!</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786256592162</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Manifest Günlüğü</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786256951907</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Manifest Et</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786256592131</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Icardi - Biblo Poster Hediyeli</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786256592124</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Keskin Nişancı Sebastian Szymanski - Biblo Poster Hediyeli</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786256592087</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Sihirbaz Kerem - Biblo Poster Hediyeli</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786256592100</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Büyücü Ronaldinho - Biblo Poster Hediyeli</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786256951952</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Epictetus ile Kaygısız Yaşa</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786256951938</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Ölümsüz Mesih</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786256951945</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Roblox’la Yapılacak 101 Havalı Şey</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786256592070</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Galatasaray Yüzyılı</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786256592063</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Karpatların Maradonası Hagİ</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786256592056</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Potanın Kralları Serisi Lebron James</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786256951990</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Kaptan Alex De Souza</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786256951983</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Asist Kralı Tadic</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>199.9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786256951921</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Uzun Yaşama Diyeti</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786256951914</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Runt - Bir Dostluk Hikayesi</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786256951884</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Seneca ile Sakin Kal</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786256951891</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Marcus Aurelius Le Pozitif Kal</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786052245323</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Şimdi Olmayan Bir Zaman</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786052245316</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Türküsünü Bekleyen Şiirler</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786052245293</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Hayalin Gerçeğe Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786052245262</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Salgından Allah’a Sığındık</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786052245217</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Kibar Hırsız - Arsen Lüpen</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786052245200</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Genç Bir Doktorun Anıları</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786052245194</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Yeşilin Kızı Anne Avonlea</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786052245101</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Yeşilin Kızı Anne</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786058276277</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>İçindekiler</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786058190917</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786058276239</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Bir de Benden Dinle</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
           <t>9786058276222</t>
         </is>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Sessiz Bekleyiş</t>
         </is>
       </c>
-      <c r="C60" s="1">
+      <c r="C90" s="1">
         <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>