--- v2 (2026-04-01)
+++ v3 (2026-05-21)
@@ -604,186 +604,186 @@
         <is>
           <t>9786256592308</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Gökyüzü Rehberi</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786256592315</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Jhon Duran</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>149</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786256592339</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Orkun Kökçü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>149</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786256592322</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Tammy Abraham</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>149</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786052245286</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Squid Game</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786052245040</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Türk Ordusu ve Fırat Kalkanı Harekatı</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786256592209</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Hakan Çalhanoğlu - Ahşap Biblo ve Poster Hediyeli!</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786256592094</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Gerçek On Numara Mesut Özil - Biblo Poster Hediyeli</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786256951969</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Süper Yetenek Arda</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786256592247</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Kenan Yıldız</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786256592261</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Leroy Sane</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786256951976</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Alperen Şengün</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786256592254</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
@@ -799,306 +799,306 @@
         <is>
           <t>4440000000571</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>İrade Terbiyesi Set 3 Kitap</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786256592117</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Alvaro Morata</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786256592155</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Lamine Yamal</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786256592230</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Talisca</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786052245118</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>İrade Terbiyesi 2</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786256592186</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Rafa Sılva</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786256592148</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Fırtına Ferdi - Biblo Poster Hediyeli</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786256592001</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>"BTS: Bir Duygu Deneyimi”</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786058190993</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>İrade Terbiyesi 3</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786256592179</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Youssef En-Nesyri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786256592193</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Ciro Immobile</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786052245088</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786256592216</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Victor Osimhen - Biblo ve Poster Hediyeli!</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786256592162</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Manifest Günlüğü</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786256951907</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Manifest Et</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786256592131</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Icardi - Biblo Poster Hediyeli</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786256592124</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Keskin Nişancı Sebastian Szymanski - Biblo Poster Hediyeli</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786256592087</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Sihirbaz Kerem - Biblo Poster Hediyeli</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786256592100</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Büyücü Ronaldinho - Biblo Poster Hediyeli</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786256951952</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Epictetus ile Kaygısız Yaşa</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786256951938</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
@@ -1114,111 +1114,111 @@
         <is>
           <t>9786256951945</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Roblox’la Yapılacak 101 Havalı Şey</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786256592070</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Galatasaray Yüzyılı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786256592063</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Karpatların Maradonası Hagİ</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786256592056</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Potanın Kralları Serisi Lebron James</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786256951990</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Kaptan Alex De Souza</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786256951983</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Asist Kralı Tadic</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>199.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786256951921</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Uzun Yaşama Diyeti</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786256951914</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>