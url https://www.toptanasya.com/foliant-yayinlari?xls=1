--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -85,1225 +85,1330 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259658650</t>
+          <t>9786259007557</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Alvala</t>
+          <t>33 Pencere</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>270</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259658681</t>
+          <t>9786259007519</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kuran'da Kozmik Şifreler</t>
+          <t>Ümitsizlikten Kurtuluş Yolları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259658667</t>
+          <t>9786259007540</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Bilim Öncüleri</t>
+          <t>Tesadüf Mü? Tevafuk Mu?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259658674</t>
+          <t>9786259007526</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kör Noktalarımız</t>
+          <t>Vicdanın Direnişi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259658643</t>
+          <t>9786259007533</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Üstadın Tesellisi</t>
+          <t>Nur Dede</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259658629</t>
+          <t>9786259007502</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Nefs-i Emmare</t>
+          <t>Ahmed Ramazan Canbek</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259658605</t>
+          <t>9786259658698</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yol Seninle Başlar</t>
+          <t>Bizden Öğrenir Çocuklar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259658612</t>
+          <t>9786259658650</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Vali</t>
+          <t>Alvala</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259658636</t>
+          <t>9786259658681</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hulusi Yahyagil</t>
+          <t>Kuran'da Kozmik Şifreler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259560083</t>
+          <t>9786259658667</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Çizgisi</t>
+          <t>Müslüman Bilim Öncüleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>270</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259560069</t>
+          <t>9786259658674</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ölüm ve Sonrası</t>
+          <t>Kör Noktalarımız</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259560090</t>
+          <t>9786259658643</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Nur ve Bediüzzaman Said Nursi Üzerine Bir İnceleme</t>
+          <t>Üstadın Tesellisi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259560076</t>
+          <t>9786259658629</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>4 Kadın Bir Baht</t>
+          <t>Nefs-i Emmare</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259560052</t>
+          <t>9786259658605</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bir Kurtuluş Reçetesi: Hutbe-i Şamiye</t>
+          <t>Yol Seninle Başlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259560038</t>
+          <t>9786259658612</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar Nasıl Anne Baba İster?</t>
+          <t>Vali</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259560045</t>
+          <t>9786259658636</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Duanız Olmasa...</t>
+          <t>Hulusi Yahyagil</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259560014</t>
+          <t>9786259560083</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gözümün Nuru Namaz</t>
+          <t>Kaderin Çizgisi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259560007</t>
+          <t>9786259560069</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Uhud Kerbela Gazze</t>
+          <t>Ölüm ve Sonrası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259560021</t>
+          <t>9786259560090</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kuş Sütü-2</t>
+          <t>Risale-i Nur ve Bediüzzaman Said Nursi Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259781396</t>
+          <t>9786259560076</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dokunan Öyküler</t>
+          <t>4 Kadın Bir Baht</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259781389</t>
+          <t>9786259560052</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Muaşeret</t>
+          <t>Bir Kurtuluş Reçetesi: Hutbe-i Şamiye</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259781372</t>
+          <t>9786259560038</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Günahlar Dile Geldi</t>
+          <t>Çocuklar Nasıl Anne Baba İster?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259484143</t>
+          <t>9786259560045</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İnsan Nedir?</t>
+          <t>Duanız Olmasa...</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>270</v>
+        <v>260</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259484150</t>
+          <t>9786259560014</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çağımıza Verilen Mesaj</t>
+          <t>Gözümün Nuru Namaz</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259484136</t>
+          <t>9786259560007</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Jetlag</t>
+          <t>Uhud Kerbela Gazze</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259484105</t>
+          <t>9786259560021</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Evlenmeden Önce Evlendikten Sonra</t>
+          <t>Kuş Sütü-2</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259484129</t>
+          <t>9786259781396</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çift Kanatlı Çocuklar</t>
+          <t>Hayata Dokunan Öyküler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259436890</t>
+          <t>9786259781389</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Sor Dedikleri</t>
+          <t>Adab-ı Muaşeret</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259484112</t>
+          <t>9786259781372</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nefis, Kalp ve Ruh</t>
+          <t>Günahlar Dile Geldi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259436852</t>
+          <t>9786259484143</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Orman (Ciltli)</t>
+          <t>İnsan Nedir?</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259436869</t>
+          <t>9786259484150</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kader Kadar 0 Kadar</t>
+          <t>Çağımıza Verilen Mesaj</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259436876</t>
+          <t>9786259484136</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Başarı Davetiyeniz</t>
+          <t>Sosyal Jetlag</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259436883</t>
+          <t>9786259484105</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Baldan Tatlı Öyküler-1</t>
+          <t>Evlenmeden Önce Evlendikten Sonra</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259436845</t>
+          <t>9786259484129</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kainatın Tılsım-ı Muğlakı</t>
+          <t>Çift Kanatlı Çocuklar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259436838</t>
+          <t>9786259436890</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dürüst Kervancı</t>
+          <t>Şeytanın Sor Dedikleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057263599</t>
+          <t>9786259484112</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevda</t>
+          <t>Nefis, Kalp ve Ruh</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057263582</t>
+          <t>9786259436852</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Çerçevesinde Ergenlik Peygamberimizin Gençlerle İletişimi</t>
+          <t>Büyülü Orman (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259436814</t>
+          <t>9786259436869</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci, Öğretmen, Anne ve Babalar için - İrade Terbiyesi</t>
+          <t>Kader Kadar 0 Kadar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259436821</t>
+          <t>9786259436876</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gençler için Peygamberimizin Hayatı</t>
+          <t>Başarı Davetiyeniz</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259436807</t>
+          <t>9786259436883</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Derde Bin Deva</t>
+          <t>Baldan Tatlı Öyküler-1</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057263568</t>
+          <t>9786259436845</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çin Kültür Tarihine Giriş</t>
+          <t>Kainatın Tılsım-ı Muğlakı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057263575</t>
+          <t>9786259436838</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kırk Gram Tebessüm Gülümseten Öyküler</t>
+          <t>Dürüst Kervancı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057263544</t>
+          <t>9786057263599</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Kıssaları ve Duaları</t>
+          <t>Bir Sevda</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057263551</t>
+          <t>9786057263582</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>El ve Yüzdeki Çizgilerde Hastalıkların Sessiz İşaretleri</t>
+          <t>Sünnet Çerçevesinde Ergenlik Peygamberimizin Gençlerle İletişimi</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057263537</t>
+          <t>9786259436814</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman Said Nursi’nin Hayatından Kerametler</t>
+          <t>Öğrenci, Öğretmen, Anne ve Babalar için - İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057263513</t>
+          <t>9786259436821</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Süt Denizi</t>
+          <t>Gençler için Peygamberimizin Hayatı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057164094</t>
+          <t>9786259436807</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İçinden Unutulmaz Öyküler</t>
+          <t>Bir Derde Bin Deva</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057164070</t>
+          <t>9786057263568</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İçebakış Fragmanları</t>
+          <t>Çin Kültür Tarihine Giriş</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057164087</t>
+          <t>9786057263575</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Uydurmaların Kadınlara Şiddeti</t>
+          <t>Kırk Gram Tebessüm Gülümseten Öyküler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057263506</t>
+          <t>9786057263544</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Helal Kazanç</t>
+          <t>Peygamber Kıssaları ve Duaları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057164056</t>
+          <t>9786057263551</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Müceddidleri</t>
+          <t>El ve Yüzdeki Çizgilerde Hastalıkların Sessiz İşaretleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057164063</t>
+          <t>9786057263537</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman’a Göre Cennet Nasıl Kazanılır?</t>
+          <t>Bediüzzaman Said Nursi’nin Hayatından Kerametler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057164032</t>
+          <t>9786057263513</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ali'nin Seccadesi</t>
+          <t>Süt Denizi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057164049</t>
+          <t>9786057164094</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Gençler için Hayatın İçinden Seçme Öyküler</t>
+          <t>Hayatın İçinden Unutulmaz Öyküler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057094698</t>
+          <t>9786057164070</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Mucizeleri</t>
+          <t>İçebakış Fragmanları</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057164018</t>
+          <t>9786057164087</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman Said Nursi'den Fıkhi Tespitler</t>
+          <t>Uydurmaların Kadınlara Şiddeti</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>550</v>
+        <v>275</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057094681</t>
+          <t>9786057263506</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İmdat Aşık Oldum</t>
+          <t>Helal Kazanç</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057164001</t>
+          <t>9786057164056</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Nur'da Hizmet Metodları</t>
+          <t>Zamanın Müceddidleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057094674</t>
+          <t>9786057164063</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Vefa</t>
+          <t>Bediüzzaman’a Göre Cennet Nasıl Kazanılır?</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057094636</t>
+          <t>9786057164032</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Muaşeret</t>
+          <t>Ali'nin Seccadesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057094629</t>
+          <t>9786057164049</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman Said Nursi Yeni Bilgi ve Belgelerle</t>
+          <t>Gençler için Hayatın İçinden Seçme Öyküler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057094643</t>
+          <t>9786057094698</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Uyku</t>
+          <t>Peygamberimizin Mucizeleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>275</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057660121</t>
+          <t>9786057164018</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Halid Bin Velid</t>
+          <t>Bediüzzaman Said Nursi'den Fıkhi Tespitler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>320</v>
+        <v>550</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057660138</t>
+          <t>9786057094681</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aklımda Olduğun Aklında Olsun</t>
+          <t>İmdat Aşık Oldum</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057094667</t>
+          <t>9786057164001</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bir Günde Devrialem</t>
+          <t>Risale-i Nur'da Hizmet Metodları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057094605</t>
+          <t>9786057094674</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ateizm-Deizm</t>
+          <t>Aşk-ı Vefa</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057094650</t>
+          <t>9786057094636</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Kader, Mutluluk Tercihtir</t>
+          <t>Adab-ı Muaşeret</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057660275</t>
+          <t>9786057094629</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yar-i Gar</t>
+          <t>Bediüzzaman Said Nursi Yeni Bilgi ve Belgelerle</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057164025</t>
+          <t>9786057094643</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Peygamberler Tarihi</t>
+          <t>Uyku</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057660237</t>
+          <t>9786057660121</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Merhamet</t>
+          <t>Halid Bin Velid</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057660244</t>
+          <t>9786057660138</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yol Arkadaşım</t>
+          <t>Aklımda Olduğun Aklında Olsun</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057660282</t>
+          <t>9786057094667</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Gençlerle İletişimi</t>
+          <t>Bir Günde Devrialem</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057660190</t>
+          <t>9786057094605</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Hekimi Balca</t>
+          <t>Ateizm-Deizm</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057660206</t>
+          <t>9786057094650</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bir Yeryüzü Yıldızı - İmam Azam Ebu Hanife</t>
+          <t>Evlilik Kader, Mutluluk Tercihtir</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057660213</t>
+          <t>9786057660275</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Üstün Yetenekliler Kulübü</t>
+          <t>Yar-i Gar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057660107</t>
+          <t>9786057164025</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevda</t>
+          <t>Gençler İçin Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057660114</t>
+          <t>9786057660237</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Soytarı</t>
+          <t>Merhamet</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786056843297</t>
+          <t>9786057660244</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ömer Bin Abdülaziz</t>
+          <t>Yol Arkadaşım</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
+          <t>9786057660282</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimizin Gençlerle İletişimi</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786057660190</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Bozkırın Hekimi Balca</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786057660206</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yeryüzü Yıldızı - İmam Azam Ebu Hanife</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786057660213</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Üstün Yetenekliler Kulübü</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786057660107</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Bir Sevda</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786057660114</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Soytarı</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786056843297</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Ömer Bin Abdülaziz</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
           <t>9786057094612</t>
         </is>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Cennet Nasıl Bir Yer?</t>
         </is>
       </c>
-      <c r="C80" s="1">
+      <c r="C87" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>