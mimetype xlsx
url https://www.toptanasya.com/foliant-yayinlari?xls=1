--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1330 +85,1390 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259007557</t>
+          <t>9786259196626</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>33 Pencere</t>
+          <t>Kalbe Dokunan Öyküler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259007519</t>
+          <t>9786259196619</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ümitsizlikten Kurtuluş Yolları</t>
+          <t>Hayat Farkından Sonra Başlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>230</v>
+        <v>325</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259007540</t>
+          <t>9786259007571</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tesadüf Mü? Tevafuk Mu?</t>
+          <t>Uzay Yolculuğu ve Karadelikler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259007526</t>
+          <t>9786259007588</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Vicdanın Direnişi</t>
+          <t>Nazar Nedir?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259007533</t>
+          <t>9786259007557</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Nur Dede</t>
+          <t>33 Pencere</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>270</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259007502</t>
+          <t>9786259007519</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Ramazan Canbek</t>
+          <t>Ümitsizlikten Kurtuluş Yolları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259658698</t>
+          <t>9786259007540</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bizden Öğrenir Çocuklar</t>
+          <t>Tesadüf Mü? Tevafuk Mu?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259658650</t>
+          <t>9786259007526</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Alvala</t>
+          <t>Vicdanın Direnişi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259658681</t>
+          <t>9786259007533</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kuran'da Kozmik Şifreler</t>
+          <t>Nur Dede</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>450</v>
+        <v>270</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259658667</t>
+          <t>9786259007502</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Bilim Öncüleri</t>
+          <t>Ahmed Ramazan Canbek</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259658674</t>
+          <t>9786259658698</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kör Noktalarımız</t>
+          <t>Bizden Öğrenir Çocuklar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259658643</t>
+          <t>9786259658650</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Üstadın Tesellisi</t>
+          <t>Alvala</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259658629</t>
+          <t>9786259658681</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Nefs-i Emmare</t>
+          <t>Kuran'da Kozmik Şifreler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259658605</t>
+          <t>9786259658667</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yol Seninle Başlar</t>
+          <t>Müslüman Bilim Öncüleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259658612</t>
+          <t>9786259658674</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Vali</t>
+          <t>Kör Noktalarımız</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259658636</t>
+          <t>9786259658643</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hulusi Yahyagil</t>
+          <t>Üstadın Tesellisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259560083</t>
+          <t>9786259658629</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Çizgisi</t>
+          <t>Nefs-i Emmare</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259560069</t>
+          <t>9786259658605</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ölüm ve Sonrası</t>
+          <t>Yol Seninle Başlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259560090</t>
+          <t>9786259658612</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Nur ve Bediüzzaman Said Nursi Üzerine Bir İnceleme</t>
+          <t>Vali</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259560076</t>
+          <t>9786259658636</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>4 Kadın Bir Baht</t>
+          <t>Hulusi Yahyagil</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259560052</t>
+          <t>9786259560083</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Kurtuluş Reçetesi: Hutbe-i Şamiye</t>
+          <t>Kaderin Çizgisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259560038</t>
+          <t>9786259560069</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar Nasıl Anne Baba İster?</t>
+          <t>Ölüm ve Sonrası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259560045</t>
+          <t>9786259560090</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Duanız Olmasa...</t>
+          <t>Risale-i Nur ve Bediüzzaman Said Nursi Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259560014</t>
+          <t>9786259560076</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gözümün Nuru Namaz</t>
+          <t>4 Kadın Bir Baht</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259560007</t>
+          <t>9786259560052</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Uhud Kerbela Gazze</t>
+          <t>Bir Kurtuluş Reçetesi: Hutbe-i Şamiye</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259560021</t>
+          <t>9786259560038</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kuş Sütü-2</t>
+          <t>Çocuklar Nasıl Anne Baba İster?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259781396</t>
+          <t>9786259560045</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dokunan Öyküler</t>
+          <t>Duanız Olmasa...</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259781389</t>
+          <t>9786259560014</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Muaşeret</t>
+          <t>Gözümün Nuru Namaz</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259781372</t>
+          <t>9786259560007</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Günahlar Dile Geldi</t>
+          <t>Uhud Kerbela Gazze</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259484143</t>
+          <t>9786259560021</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İnsan Nedir?</t>
+          <t>Kuş Sütü-2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>270</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259484150</t>
+          <t>9786259781396</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çağımıza Verilen Mesaj</t>
+          <t>Hayata Dokunan Öyküler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259484136</t>
+          <t>9786259781389</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Jetlag</t>
+          <t>Adab-ı Muaşeret</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259484105</t>
+          <t>9786259781372</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Evlenmeden Önce Evlendikten Sonra</t>
+          <t>Günahlar Dile Geldi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259484129</t>
+          <t>9786259484143</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Çift Kanatlı Çocuklar</t>
+          <t>İnsan Nedir?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259436890</t>
+          <t>9786259484150</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Sor Dedikleri</t>
+          <t>Çağımıza Verilen Mesaj</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259484112</t>
+          <t>9786259484136</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Nefis, Kalp ve Ruh</t>
+          <t>Sosyal Jetlag</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259436852</t>
+          <t>9786259484105</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Orman (Ciltli)</t>
+          <t>Evlenmeden Önce Evlendikten Sonra</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259436869</t>
+          <t>9786259484129</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kader Kadar 0 Kadar</t>
+          <t>Çift Kanatlı Çocuklar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259436876</t>
+          <t>9786259436890</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Başarı Davetiyeniz</t>
+          <t>Şeytanın Sor Dedikleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259436883</t>
+          <t>9786259484112</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Baldan Tatlı Öyküler-1</t>
+          <t>Nefis, Kalp ve Ruh</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>275</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259436845</t>
+          <t>9786259436852</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kainatın Tılsım-ı Muğlakı</t>
+          <t>Büyülü Orman (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259436838</t>
+          <t>9786259436869</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dürüst Kervancı</t>
+          <t>Kader Kadar 0 Kadar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057263599</t>
+          <t>9786259436876</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevda</t>
+          <t>Başarı Davetiyeniz</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057263582</t>
+          <t>9786259436883</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Çerçevesinde Ergenlik Peygamberimizin Gençlerle İletişimi</t>
+          <t>Baldan Tatlı Öyküler-1</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259436814</t>
+          <t>9786259436845</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci, Öğretmen, Anne ve Babalar için - İrade Terbiyesi</t>
+          <t>Kainatın Tılsım-ı Muğlakı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259436821</t>
+          <t>9786259436838</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gençler için Peygamberimizin Hayatı</t>
+          <t>Dürüst Kervancı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259436807</t>
+          <t>9786057263599</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bir Derde Bin Deva</t>
+          <t>Bir Sevda</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057263568</t>
+          <t>9786057263582</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çin Kültür Tarihine Giriş</t>
+          <t>Sünnet Çerçevesinde Ergenlik Peygamberimizin Gençlerle İletişimi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057263575</t>
+          <t>9786259436814</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kırk Gram Tebessüm Gülümseten Öyküler</t>
+          <t>Öğrenci, Öğretmen, Anne ve Babalar için - İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057263544</t>
+          <t>9786259436821</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Kıssaları ve Duaları</t>
+          <t>Gençler için Peygamberimizin Hayatı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057263551</t>
+          <t>9786259436807</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>El ve Yüzdeki Çizgilerde Hastalıkların Sessiz İşaretleri</t>
+          <t>Bir Derde Bin Deva</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057263537</t>
+          <t>9786057263568</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman Said Nursi’nin Hayatından Kerametler</t>
+          <t>Çin Kültür Tarihine Giriş</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057263513</t>
+          <t>9786057263575</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Süt Denizi</t>
+          <t>Kırk Gram Tebessüm Gülümseten Öyküler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057164094</t>
+          <t>9786057263544</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İçinden Unutulmaz Öyküler</t>
+          <t>Peygamber Kıssaları ve Duaları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057164070</t>
+          <t>9786057263551</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İçebakış Fragmanları</t>
+          <t>El ve Yüzdeki Çizgilerde Hastalıkların Sessiz İşaretleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057164087</t>
+          <t>9786057263537</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Uydurmaların Kadınlara Şiddeti</t>
+          <t>Bediüzzaman Said Nursi’nin Hayatından Kerametler</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057263506</t>
+          <t>9786057263513</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Helal Kazanç</t>
+          <t>Süt Denizi</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057164056</t>
+          <t>9786057164094</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Müceddidleri</t>
+          <t>Hayatın İçinden Unutulmaz Öyküler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057164063</t>
+          <t>9786057164070</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman’a Göre Cennet Nasıl Kazanılır?</t>
+          <t>İçebakış Fragmanları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057164032</t>
+          <t>9786057164087</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ali'nin Seccadesi</t>
+          <t>Uydurmaların Kadınlara Şiddeti</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057164049</t>
+          <t>9786057263506</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Gençler için Hayatın İçinden Seçme Öyküler</t>
+          <t>Helal Kazanç</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057094698</t>
+          <t>9786057164056</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Mucizeleri</t>
+          <t>Zamanın Müceddidleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057164018</t>
+          <t>9786057164063</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman Said Nursi'den Fıkhi Tespitler</t>
+          <t>Bediüzzaman’a Göre Cennet Nasıl Kazanılır?</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057094681</t>
+          <t>9786057164032</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İmdat Aşık Oldum</t>
+          <t>Ali'nin Seccadesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057164001</t>
+          <t>9786057164049</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Nur'da Hizmet Metodları</t>
+          <t>Gençler için Hayatın İçinden Seçme Öyküler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057094674</t>
+          <t>9786057094698</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Vefa</t>
+          <t>Peygamberimizin Mucizeleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057094636</t>
+          <t>9786057164018</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Muaşeret</t>
+          <t>Bediüzzaman Said Nursi'den Fıkhi Tespitler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>220</v>
+        <v>550</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057094629</t>
+          <t>9786057094681</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bediüzzaman Said Nursi Yeni Bilgi ve Belgelerle</t>
+          <t>İmdat Aşık Oldum</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057094643</t>
+          <t>9786057164001</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Uyku</t>
+          <t>Risale-i Nur'da Hizmet Metodları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057660121</t>
+          <t>9786057094674</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Halid Bin Velid</t>
+          <t>Aşk-ı Vefa</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057660138</t>
+          <t>9786057094636</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Aklımda Olduğun Aklında Olsun</t>
+          <t>Adab-ı Muaşeret</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057094667</t>
+          <t>9786057094629</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bir Günde Devrialem</t>
+          <t>Bediüzzaman Said Nursi Yeni Bilgi ve Belgelerle</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057094605</t>
+          <t>9786057094643</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ateizm-Deizm</t>
+          <t>Uyku</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>320</v>
+        <v>275</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057094650</t>
+          <t>9786057660121</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Kader, Mutluluk Tercihtir</t>
+          <t>Halid Bin Velid</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057660275</t>
+          <t>9786057660138</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yar-i Gar</t>
+          <t>Aklımda Olduğun Aklında Olsun</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057164025</t>
+          <t>9786057094667</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Peygamberler Tarihi</t>
+          <t>Bir Günde Devrialem</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057660237</t>
+          <t>9786057094605</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Merhamet</t>
+          <t>Ateizm-Deizm</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057660244</t>
+          <t>9786057094650</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yol Arkadaşım</t>
+          <t>Evlilik Kader, Mutluluk Tercihtir</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057660282</t>
+          <t>9786057660275</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Gençlerle İletişimi</t>
+          <t>Yar-i Gar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>160</v>
+        <v>275</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057660190</t>
+          <t>9786057164025</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Hekimi Balca</t>
+          <t>Gençler İçin Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057660206</t>
+          <t>9786057660237</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bir Yeryüzü Yıldızı - İmam Azam Ebu Hanife</t>
+          <t>Merhamet</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057660213</t>
+          <t>9786057660244</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Üstün Yetenekliler Kulübü</t>
+          <t>Yol Arkadaşım</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057660107</t>
+          <t>9786057660282</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevda</t>
+          <t>Peygamberimizin Gençlerle İletişimi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057660114</t>
+          <t>9786057660190</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Soytarı</t>
+          <t>Bozkırın Hekimi Balca</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056843297</t>
+          <t>9786057660206</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ömer Bin Abdülaziz</t>
+          <t>Bir Yeryüzü Yıldızı - İmam Azam Ebu Hanife</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
+          <t>9786057660213</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Üstün Yetenekliler Kulübü</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786057660107</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Bir Sevda</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786057660114</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Soytarı</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786056843297</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Ömer Bin Abdülaziz</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
           <t>9786057094612</t>
         </is>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Cennet Nasıl Bir Yer?</t>
         </is>
       </c>
-      <c r="C87" s="1">
+      <c r="C91" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>