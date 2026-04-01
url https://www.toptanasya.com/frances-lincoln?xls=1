--- v0 (2026-02-14)
+++ v1 (2026-04-01)
@@ -85,55 +85,805 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
+          <t>9780711248403</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams Inspiring Artist and Writers Gift Set (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C2" s="1">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="1" t="inlineStr">
+        <is>
+          <t>9780711254565</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>The Museum: From its Origins To The 21st Century (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C3" s="1">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>9780711265783</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Cities Of The Dead: The World's Most Beautiful Cemeteries (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C4" s="1">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>9780711295087</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Taylor Swift (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9780711245792</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Jean-Michel Basquiat (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9781786037565</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Vivienne Westwood (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9780711292017</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Vincent van Gogh (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9780711292130</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Beyonce (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9780711291973</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Usain Bolt (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9781786037442</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Zaha Hadid (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9780711285705</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Tenzing Norgay (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9780711294721</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Leonard Cohen (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9780711271012</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Neil Armstrong (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9780711259485</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Little People, BIG DREAMS: Pablo Picasso (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9781786037473</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Mary Shelley (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9781786037336</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Muhammad Ali (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9781786037534</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Maria Montessori (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9780711270817</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Nikola Tesla (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9780711246744</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Bob Dylan (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9780711285521</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Mozart (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9781786038036</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: David Bowie (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9781847808851</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Big Dreams: Amelia Earhart (Board Book) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9780711249523</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>The Story Orchestra: Carnival of the Animals (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9781786030689</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>The Story Orchestra: The Nutcracker (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9781847808776</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>The Story Orchestra: Four Seasons in One Day (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9780711295469</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>My First Story Orchestra: Swan Lake: Press the buttons to hear 6 sounds (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>786.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9780711295506</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>My First Story Orchestra: The Nutcracker: Press the buttons to hear 6 sounds (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>786.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9781786037411</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>An ABC of Equality (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>499.07</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9780711256521</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>An ABC of Families (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>499.07</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9781786032546</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Little People, BIG DREAMS: Marie Curie (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9781786032461</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Little People, BIG DREAMS: Coco Chanel (Board Book) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>576.29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9780711266551</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Little People, BIG DREAMS: Steve Jobs (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>817.44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9781786032515</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Little People, BIG DREAMS: Amelia Earhart (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9781786032645</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Little People, BIG DREAMS: Rosa Parks (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9781786032508</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Little People, BIG DREAMS: Maya Angelou (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9780711245945</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Little People, BIG DREAMS: Vivienne Westwood (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9780711266537</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Little People, BIG DREAMS: Martin Luther King Jr. (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9780711245907</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Little People, BIG DREAMS: Stephen Hawking (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9781786032584</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Little People, Bıg Dreams : Ella Fitzgerald (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>770.25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9780711289161</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>The Story Orchestra: The Planets (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9781836002321</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Story Orchestra - I Can Play - The Nutcracker (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9780711264908</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>The Story Orchestra: I Can Play (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9780711292093</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Little People, BIG DREAMS: Stan Lee (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9780711260139</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>The Story Orchestra: The Magic Flute (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9781786035950</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>The Bear, the Piano, the Dog and the Fiddle</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9780711247253</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>The Bear, the Piano and Little Bear's Concert</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9781836000808</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Little People Big Dreams - Advent Calendar Book (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9781786030931</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>The Story Orchestra: The Sleeping Beauty (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9780711271975</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>The Story Orchestra: In the Hall of the Mountain King (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9780711294172</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>The Story Orchestra: Peter and the Wolf (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
           <t>9780711241503</t>
         </is>
       </c>
-      <c r="B2" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>The Story Orchestra: Swan Lake</t>
         </is>
       </c>
-      <c r="C2" s="1">
+      <c r="C52" s="1">
         <v>1859</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>