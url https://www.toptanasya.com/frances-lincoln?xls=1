--- v1 (2026-04-01)
+++ v2 (2026-07-18)
@@ -94,81 +94,81 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9780711248403</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Little People, Big Dreams Inspiring Artist and Writers Gift Set (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>2400</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9780711254565</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>The Museum: From its Origins To The 21st Century (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>2650</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9780711265783</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Cities Of The Dead: The World's Most Beautiful Cemeteries (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1999</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9780711295087</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Little People, Big Dreams: Taylor Swift (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>770.25</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9780711245792</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>