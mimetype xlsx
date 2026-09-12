--- v0 (2026-07-18)
+++ v1 (2026-09-12)
@@ -85,2095 +85,2110 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256679351</t>
+          <t>9786256679269</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Su Yeşili (Ciltli)</t>
+          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kur'an-ı Kerim - Pembe</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444427</t>
+          <t>9786256679351</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim</t>
+          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Su Yeşili (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>310</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255559937</t>
+          <t>4444444444427</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Bilgisayar Hatlı 3'lü Sıvama Kur'an-ı Kerim Yüce Meali ve Okunuşu - Yeşil (Ciltli)</t>
+          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>672</v>
+        <v>310</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255559913</t>
+          <t>9786255559937</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Hz. Muhammed (SAV) ve Asr-ı Saadet Kitabı (Ciltli)</t>
+          <t>Cami Boy Bilgisayar Hatlı 3'lü Sıvama Kur'an-ı Kerim Yüce Meali ve Okunuşu - Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>820</v>
+        <v>920</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256000650</t>
+          <t>9786255559913</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hattı Arapça Tepe Varaklı Termo Deri Tecvidli Kuran-ı Kerim - Bordo (Ciltli)</t>
+          <t>Peygamberimiz Hz. Muhammed (SAV) ve Asr-ı Saadet Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>650</v>
+        <v>820</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256670440</t>
+          <t>9786256000650</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hattı Arapça Tepe Varaklı Termo Deri Tecvidli Kuran-ı Kerim - Mavi (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hattı Arapça Tepe Varaklı Termo Deri Tecvidli Kuran-ı Kerim - Bordo (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255559210</t>
+          <t>9786256670440</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı İri Yazılı Arapça Sıvama Kapak Kuran-ı Kerim - Bordo (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hattı Arapça Tepe Varaklı Termo Deri Tecvidli Kuran-ı Kerim - Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1200</v>
+        <v>710</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256000179</t>
+          <t>9786255559210</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Siyah (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı İri Yazılı Arapça Sıvama Kapak Kuran-ı Kerim - Bordo (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255559180</t>
+          <t>9786256000179</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı İri Yazılı Arapça Sıvama Kapak Kuran-ı Kerim - Yeşil (Ciltli)</t>
+          <t>Çanta Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Siyah (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255559197</t>
+          <t>9786255559180</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı İri Yazılı Arapça Sıvama Kapak Kuran-ı Kerim - Siyah (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı İri Yazılı Arapça Sıvama Kapak Kuran-ı Kerim - Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255559203</t>
+          <t>9786255559197</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı İri Yazılı Arapça Sıvama Kapak Kuran-ı Kerim - Lacivert (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı İri Yazılı Arapça Sıvama Kapak Kuran-ı Kerim - Siyah (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1200</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256679757</t>
+          <t>9786255559203</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hattı Arapça Tepe Varaklı Termo Deri Tecvidli Kuran-ı Kerim - Yeşil (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı İri Yazılı Arapça Sıvama Kapak Kuran-ı Kerim - Lacivert (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>710</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256000674</t>
+          <t>9786256679757</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hattı Arapça Tepe Varaklı Termo Deri Tecvidli Kuran-ı Kerim - Pembe (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hattı Arapça Tepe Varaklı Termo Deri Tecvidli Kuran-ı Kerim - Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>710</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256670426</t>
+          <t>9786256000674</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hattı Arapça Tepe Varaklı Termo Deri Tecvidli Kuran-ı Kerim - Gri (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hattı Arapça Tepe Varaklı Termo Deri Tecvidli Kuran-ı Kerim - Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>650</v>
+        <v>710</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255559777</t>
+          <t>9786256670426</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy İri Yazılı Ali Haydar Elifbası</t>
+          <t>Orta Boy Bilgisayar Hattı Arapça Tepe Varaklı Termo Deri Tecvidli Kuran-ı Kerim - Gri (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>40</v>
+        <v>710</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256006942</t>
+          <t>9786255559777</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Münacat Cüzü Karton Kapak Yasin – Pembe</t>
+          <t>Orta Boy İri Yazılı Ali Haydar Elifbası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>190</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256670488</t>
+          <t>9786256006942</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Münacat Cüzü Sıvama Kapak Yasin – Bordo (Ciltli)</t>
+          <t>Orta Boy Münacat Cüzü Karton Kapak Yasin – Pembe</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>305</v>
+        <v>190</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256000131</t>
+          <t>9786256670488</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Yeşil (Ciltli)</t>
+          <t>Orta Boy Münacat Cüzü Sıvama Kapak Yasin – Bordo (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>305</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256000162</t>
+          <t>9786256000131</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Gold (Ciltli)</t>
+          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256679306</t>
+          <t>9786256000162</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Gümüş (Ciltli)</t>
+          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Gold (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256000148</t>
+          <t>9786256679306</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Mavi (Ciltli)</t>
+          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Gümüş (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256000193</t>
+          <t>9786256000148</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Pembe (Ciltli)</t>
+          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256000124</t>
+          <t>9786256000193</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Bordo (Ciltli)</t>
+          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>8684324148109</t>
+          <t>9786256000124</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim Gold (14810) (Ciltli)</t>
+          <t>Çanta Boy Medine Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Bordo (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256601468</t>
+          <t>8684324148109</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Marifet Rahle Boy 128 Sayfa 3lü Karton Kapak 41 Yasin - Kabe (15651)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim Gold (14810) (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>460</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258127126</t>
+          <t>9786256601468</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Serisi Ayraçlı Orta Boy Bilgisayar Hattı Arapça Sıvama Kapak Kuran-ı Kerim - Mavi (14911) (Ciltli)</t>
+          <t>Marifet Rahle Boy 128 Sayfa 3lü Karton Kapak 41 Yasin - Kabe (15651)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>455</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057032508</t>
+          <t>9786258127126</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy 7 Özellikli Kuranı Kerim ve Yüce Meali</t>
+          <t>Çocuk Serisi Ayraçlı Orta Boy Bilgisayar Hattı Arapça Sıvama Kapak Kuran-ı Kerim - Mavi (14911) (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1270</v>
+        <v>460</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>4444444443400</t>
+          <t>9786057032508</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Medine Hatlı Flemenkçe Tepe Varaklı Termo Deri Kuran-ı Kerim Meali Beyaz (13677) (Ciltli)</t>
+          <t>Cami Boy 7 Özellikli Kuranı Kerim ve Yüce Meali</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>950</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>4444444443399</t>
+          <t>4444444443400</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Medine Hatlı Flemenkçe Tepe Varaklı Termo Deri Kuran-ı Kerim Meali Pembe (13678) (Ciltli)</t>
+          <t>Orta Boy Medine Hatlı Flemenkçe Tepe Varaklı Termo Deri Kuran-ı Kerim Meali Beyaz (13677) (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>4444444443398</t>
+          <t>4444444443399</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Medine Hatlı Flemenkçe Tepe Varaklı Termo Deri Kuran-ı Kerim Meali Gold (13674) (Ciltli)</t>
+          <t>Orta Boy Medine Hatlı Flemenkçe Tepe Varaklı Termo Deri Kuran-ı Kerim Meali Pembe (13678) (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256527485</t>
+          <t>4444444443398</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Bordo (15485) (Ciltli)</t>
+          <t>Orta Boy Medine Hatlı Flemenkçe Tepe Varaklı Termo Deri Kuran-ı Kerim Meali Gold (13674) (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>445</v>
+        <v>950</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256601796</t>
+          <t>9786256527485</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çanta Boy Bilgisayar Hatlı Arapça Sıvama Kapak Mıklepsiz Kuran-ı Kerim</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Bordo (15485) (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>330</v>
+        <v>445</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256527157</t>
+          <t>9786256601796</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hafız Boy Bilgisayar Hatlı Arapça Sıvama Kapak Kuran-ı Kerim-Kabe</t>
+          <t>Çanta Boy Bilgisayar Hatlı Arapça Sıvama Kapak Mıklepsiz Kuran-ı Kerim</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>420</v>
+        <v>330</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>4444444443280</t>
+          <t>9786256527157</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Koyu Yeşil (90303)</t>
+          <t>Hafız Boy Bilgisayar Hatlı Arapça Sıvama Kapak Kuran-ı Kerim-Kabe</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1750</v>
+        <v>420</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>4444444443279</t>
+          <t>4444444443280</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gold (90302)</t>
+          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Koyu Yeşil (90303)</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>1750</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>4444444443278</t>
+          <t>4444444443279</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gül Kurusu (90300)</t>
+          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gold (90302)</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>1750</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>4444444443275</t>
+          <t>4444444443278</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İnci Serisi Ahşap Kadife Kaplamalı Plaket Kutu + Çanta Boy Arapça Kadife Kuran + Cam İnci Tesbih + Namaz Başörtüsü + Pleksi Ayraç Hediye Seti Gümüş (90312)</t>
+          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gül Kurusu (90300)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>2765</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>4444444443274</t>
+          <t>4444444443275</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İnci Serisi Ahşap Kadife Kaplamalı Plaket Kutu + Çanta Boy Arapça Kadife Kuran + Cam İnci Tesbih + Namaz Başörtüsü + Pleksi Ayraç Hediye Seti Pudra Pembesi (90311)</t>
+          <t>İnci Serisi Ahşap Kadife Kaplamalı Plaket Kutu + Çanta Boy Arapça Kadife Kuran + Cam İnci Tesbih + Namaz Başörtüsü + Pleksi Ayraç Hediye Seti Gümüş (90312)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>1350</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>4444444443273</t>
+          <t>4444444443274</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İnci Serisi Ahşap Kadife Kaplamalı Plaket Kutu + Çanta Boy Arapça Kadife Kuran + Cam İnci Tesbih + Namaz Başörtüsü + Pleksi Ayraç Hediye Seti Gül Kurusu (90309)</t>
+          <t>İnci Serisi Ahşap Kadife Kaplamalı Plaket Kutu + Çanta Boy Arapça Kadife Kuran + Cam İnci Tesbih + Namaz Başörtüsü + Pleksi Ayraç Hediye Seti Pudra Pembesi (90311)</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>1350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>4444444443272</t>
+          <t>4444444443273</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Pembe (90499)</t>
+          <t>İnci Serisi Ahşap Kadife Kaplamalı Plaket Kutu + Çanta Boy Arapça Kadife Kuran + Cam İnci Tesbih + Namaz Başörtüsü + Pleksi Ayraç Hediye Seti Gül Kurusu (90309)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>1450</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>8684324902480</t>
+          <t>4444444443272</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Bordo (90260)</t>
+          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Pembe (90499)</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>1450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>4444444443270</t>
+          <t>8684324902480</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Yeşil (90529)</t>
+          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Bordo (90260)</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>1450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>4444444443269</t>
+          <t>4444444443270</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Siyah (90258)</t>
+          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Yeşil (90529)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>1450</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>4444444443268</t>
+          <t>4444444443269</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Lacivert (90257)</t>
+          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Siyah (90258)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>1450</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>4444444443267</t>
+          <t>4444444443268</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Gold (90256)</t>
+          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Lacivert (90257)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>1450</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>4444444443266</t>
+          <t>4444444443267</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Gümüş (90255)</t>
+          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Gold (90256)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>1450</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>4444444443265</t>
+          <t>4444444443266</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Gül Kurusu (90254)</t>
+          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Gümüş (90255)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>1543</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>4444444443264</t>
+          <t>4444444443265</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Krem (90253)</t>
+          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Gül Kurusu (90254)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1450</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>4444444443196</t>
+          <t>4444444443264</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Krem (90306) (Ciltli)</t>
+          <t>İkra Serisi Kadife Kaplamalı Ahşap Plaket Kut Çanta Boy Bilgisayar Hatlı Arapça Kadife Kuran-ı Kerim + Namaz Başörtüsü + Cam İnci Tesbih + Taşıma Çantası Hediye Seti Krem (90253)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>1750</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>4444444443195</t>
+          <t>4444444443196</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gümüş (90304) (Ciltli)</t>
+          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Krem (90306) (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>1750</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>4444444443194</t>
+          <t>4444444443195</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Yeşil (90251) (Ciltli)</t>
+          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gümüş (90304) (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>1300</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>4444444443193</t>
+          <t>4444444443194</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Bordo (90250) (Ciltli)</t>
+          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Yeşil (90251) (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>1300</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>4444444443192</t>
+          <t>4444444443193</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Siyah (90249) (Ciltli)</t>
+          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Bordo (90250) (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>1300</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>4444444443191</t>
+          <t>4444444443192</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gold (90248) (Ciltli)</t>
+          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Siyah (90249) (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>1300</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>4444444443190</t>
+          <t>4444444443191</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gümüş (90247) (Ciltli)</t>
+          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gold (90248) (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>1300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>8684324902466</t>
+          <t>4444444443190</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Krem (90246) (Ciltli)</t>
+          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gümüş (90247) (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>2170</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>4444444443188</t>
+          <t>8684324902466</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Meva Serisi Ahşap Muhafazalı Metalize Kaplamalı Kutu + Orta Boy Metalize Kaplamalı Arapça Kuran + Taşıma Çantası Hediye Seti Gümüş (90345)</t>
+          <t>Sema Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Krem (90246) (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>1400</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>4444444443187</t>
+          <t>4444444443188</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Meva Serisi Ahşap Muhafazalı Metalize Kaplamalı Kutu + Orta Boy Metalize Kaplamalı Arapça Kuran + Taşıma Çantası Hediye Seti Gold ( 90344) (Ciltli)</t>
+          <t>Meva Serisi Ahşap Muhafazalı Metalize Kaplamalı Kutu + Orta Boy Metalize Kaplamalı Arapça Kuran + Taşıma Çantası Hediye Seti Gümüş (90345)</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>1400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>8690009419198</t>
+          <t>4444444443187</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İnci Serisi Ahşap Kadife Kaplamalı Plaket Kutu + Çanta Boy Arapça Kadife Kuran + Cam İnci Tesbih + Namaz Başörtüsü + Pleksi Ayraç Hediye Seti Gold (90308) (Ciltli)</t>
+          <t>Meva Serisi Ahşap Muhafazalı Metalize Kaplamalı Kutu + Orta Boy Metalize Kaplamalı Arapça Kuran + Taşıma Çantası Hediye Seti Gold ( 90344) (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>1350</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>8690009414230</t>
+          <t>8690009419198</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Bordo (90301) (Ciltli)</t>
+          <t>İnci Serisi Ahşap Kadife Kaplamalı Plaket Kutu + Çanta Boy Arapça Kadife Kuran + Cam İnci Tesbih + Namaz Başörtüsü + Pleksi Ayraç Hediye Seti Gold (90308) (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>1750</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>4444444443184</t>
+          <t>8690009414230</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Siyah (90299) (Ciltli)</t>
+          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Bordo (90301) (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>1750</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>4444444443183</t>
+          <t>4444444443184</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Taç Serisi Kadife Kaplamalı Ahşap Muhafazalı Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Bordo (90244) (Ciltli)</t>
+          <t>Beyza Serisi Kadife Kaplamalı Ahşap Plaket Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Siyah (90299) (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>1400</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>4444444443182</t>
+          <t>4444444443183</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Taç Serisi Kadife Kaplamalı Ahşap Muhafazalı Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gümüş (90243) (Ciltli)</t>
+          <t>Taç Serisi Kadife Kaplamalı Ahşap Muhafazalı Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Bordo (90244) (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>1400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>8690009419211</t>
+          <t>4444444443182</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Taç Serisi Kadife Kaplamalı Ahşap Muhafazalı Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Yeşil (90242) (Ciltli)</t>
+          <t>Taç Serisi Kadife Kaplamalı Ahşap Muhafazalı Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gümüş (90243) (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>1400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>4444444443180</t>
+          <t>8690009419211</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Taç Serisi Kadife Kaplamalı Ahşap Muhafazalı Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gold (90240) (Ciltli)</t>
+          <t>Taç Serisi Kadife Kaplamalı Ahşap Muhafazalı Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Yeşil (90242) (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>1400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>8684324900899</t>
+          <t>4444444443180</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kabe Serisi Orta Boy Flok Kaplamalı Ahşap Muhafazalı Kutu + Orta Boy Sıvama Kapak Kabe Arapça Kuran-ı Kerim + Taşıma Çantası Hediye Seti (90089) (Ciltli)</t>
+          <t>Taç Serisi Kadife Kaplamalı Ahşap Muhafazalı Kutu + Orta Boy Arapça Kadife Kuran + Taşıma Çantası Hediye Seti Gold (90240) (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>1940</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>8684324145580</t>
+          <t>8684324900899</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kabe Serisi Çanta Boy Flok Kaplamalı Ahşap Muhafazalı Kutu + Çanta Boy Sıvama Kapak Kabe Arapça Kuran-ı Kerim + Taşıma Çantası Hediye Seti (90083) (Ciltli)</t>
+          <t>Kabe Serisi Orta Boy Flok Kaplamalı Ahşap Muhafazalı Kutu + Orta Boy Sıvama Kapak Kabe Arapça Kuran-ı Kerim + Taşıma Çantası Hediye Seti (90089) (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>1000</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256601925</t>
+          <t>8684324145580</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Bordo (Ciltli)</t>
+          <t>Kabe Serisi Çanta Boy Flok Kaplamalı Ahşap Muhafazalı Kutu + Çanta Boy Sıvama Kapak Kabe Arapça Kuran-ı Kerim + Taşıma Çantası Hediye Seti (90083) (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>395</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258127607</t>
+          <t>9786256601925</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Yeşil (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Bordo (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258127560</t>
+          <t>9786258127607</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Pembe (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258127577</t>
+          <t>9786258127560</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Mavi (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>445</v>
+        <v>395</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258127553</t>
+          <t>9786258127577</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kırmızı (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>395</v>
+        <v>445</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258127546</t>
+          <t>9786258127553</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kabe (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kırmızı (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>495</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258127638</t>
+          <t>9786258127546</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Yeşil (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kabe (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>630</v>
+        <v>495</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258127850</t>
+          <t>9786258127638</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Pembe (Ciltli)</t>
+          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>540</v>
+        <v>630</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258127898</t>
+          <t>9786258127850</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Mavi (Ciltli)</t>
+          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>540</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258127621</t>
+          <t>9786258127898</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kırmızı (Ciltli)</t>
+          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>630</v>
+        <v>540</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256527027</t>
+          <t>9786258127621</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Bordo (Ciltli)</t>
+          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kırmızı (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>540</v>
+        <v>725</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256527270</t>
+          <t>9786256527027</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kabe (Ciltli)</t>
+          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Bordo (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>725</v>
+        <v>540</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256527256</t>
+          <t>9786256527270</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Bordo (Ciltli)</t>
+          <t>Rahle Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kabe (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>920</v>
+        <v>725</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258127881</t>
+          <t>9786256527256</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Yeşil (Ciltli)</t>
+          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Bordo (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>700</v>
+        <v>920</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258127614</t>
+          <t>9786258127881</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Pembe (Ciltli)</t>
+          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258127591</t>
+          <t>9786258127614</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Mavi (Ciltli)</t>
+          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>790</v>
+        <v>925</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258127584</t>
+          <t>9786258127591</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kırmızı (Ciltli)</t>
+          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>700</v>
+        <v>790</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256527263</t>
+          <t>9786258127584</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kabe (Ciltli)</t>
+          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kırmızı (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>925</v>
+        <v>700</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256000117</t>
+          <t>9786256527263</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Pembe (Ciltli)</t>
+          <t>Cami Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kabe (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>460</v>
+        <v>925</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256000100</t>
+          <t>9786256000117</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Beyaz (Ciltli)</t>
+          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>460</v>
+        <v>540</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256000094</t>
+          <t>9786256000100</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Siyah (Ciltli)</t>
+          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Beyaz (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256000087</t>
+          <t>9786256000094</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Gold (Ciltli)</t>
+          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Siyah (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256000070</t>
+          <t>9786256000087</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Gümüş (Ciltli)</t>
+          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Gold (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256000063</t>
+          <t>9786256000070</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Mavi (Ciltli)</t>
+          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Gümüş (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256000056</t>
+          <t>9786256000063</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Yeşil (Ciltli)</t>
+          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>530</v>
+        <v>460</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256000049</t>
+          <t>9786256000056</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Bordo (Ciltli)</t>
+          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>460</v>
+        <v>530</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256527225</t>
+          <t>9786256000049</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Pembe (Ciltli)</t>
+          <t>Hafız Boy Bilgisayar Hatlı Arapça Kenar Yaldızlı Termo Deri Kuran-ı Kerim - Bordo (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>530</v>
+        <v>460</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256527539</t>
+          <t>9786256527225</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Beyaz (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256527492</t>
+          <t>9786256527539</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Siyah (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Beyaz (Ciltli)</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256527508</t>
+          <t>9786256527492</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Gold (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Siyah (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>530</v>
+        <v>665</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256527522</t>
+          <t>9786256527508</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Gümüş (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Gold (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256527232</t>
+          <t>9786256527522</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Mavi (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Gümüş (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256601178</t>
+          <t>9786256527232</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Yeşil (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>665</v>
+        <v>530</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256527515</t>
+          <t>9786256601178</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Bordo (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Yeşil (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>530</v>
+        <v>665</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258127409</t>
+          <t>9786256527515</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Serisi Ayraçlı Orta Boy Bilgisayar Hattı Arapça Ciltbezi Mıklepli Kuran-ı Kerim - Pembe (Ciltli)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça Tepe Varaklı Termo Deri Kuran-ı Kerim - Bordo (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>380</v>
+        <v>530</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258127393</t>
+          <t>9786258127409</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Serisi Ayraçlı Orta Boy Bilgisayar Hattı Arapça Ciltbezi Mıklepli Kuran-ı Kerim - Mavi (Ciltli)</t>
+          <t>Çocuk Serisi Ayraçlı Orta Boy Bilgisayar Hattı Arapça Ciltbezi Mıklepli Kuran-ı Kerim - Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256601307</t>
+          <t>9786258127393</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Siyah</t>
+          <t>Çocuk Serisi Ayraçlı Orta Boy Bilgisayar Hattı Arapça Ciltbezi Mıklepli Kuran-ı Kerim - Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>80</v>
+        <v>490</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256601314</t>
+          <t>9786256601307</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Pembe</t>
+          <t>Orta Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Siyah</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256601321</t>
+          <t>9786256601314</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Bordo</t>
+          <t>Orta Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Pembe</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256601291</t>
+          <t>9786256601321</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Krem</t>
+          <t>Orta Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Bordo</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256527966</t>
+          <t>9786256601291</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ali Haydar Kuran-ı Kerim Elifbası</t>
+          <t>Orta Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Krem</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>51</v>
+        <v>80</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059307192</t>
+          <t>9786256527966</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>10 Saatte Kuran Öğreniyorum - Elifba</t>
+          <t>Ali Haydar Kuran-ı Kerim Elifbası</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>35</v>
+        <v>51</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256006713</t>
+          <t>9786059307192</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Gölgeli Elifba</t>
+          <t>10 Saatte Kuran Öğreniyorum - Elifba</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>65</v>
+        <v>35</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256601284</t>
+          <t>9786256006713</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Siyah</t>
+          <t>Orta Boy Gölgeli Elifba</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>110</v>
+        <v>65</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256601277</t>
+          <t>9786256601284</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Pembe</t>
+          <t>Rahle Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Siyah</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256601260</t>
+          <t>9786256601277</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Bordo</t>
+          <t>Rahle Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Pembe</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256601253</t>
+          <t>9786256601260</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Krem</t>
+          <t>Rahle Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Bordo</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256527164</t>
+          <t>9786256601253</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hafız Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kabe</t>
+          <t>Rahle Boy 128 Sayfa İri Yazılı Karton Kapak Yasin - Krem</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>455</v>
+        <v>150</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256601567</t>
+          <t>9786256527164</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Cami Boy Bilgisayar Hatlı Arapça Sıvama Kapak Kuran-ı Kerim ve Yüce Meali – Kabe (Ciltli)</t>
+          <t>Hafız Boy Bilgisayar Hatlı Arapça Cilt Bezi Mıklepli Kuran-ı Kerim - Kabe</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>925</v>
+        <v>455</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258127096</t>
+          <t>9786256601567</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Bilgisayar Hatlı Arapça Sıvama Kapak Kuran-ı Kerim ve Yüce Meali – Kabe (Ciltli)</t>
+          <t>Cami Boy Bilgisayar Hatlı Arapça Sıvama Kapak Kuran-ı Kerim ve Yüce Meali – Kabe (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>725</v>
+        <v>925</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057873996</t>
+          <t>9786258127096</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Orta Boy Bilgisayar Hatlı Arapça 7 Özellikli Kuran-ı Kerim Meali (Ciltli)</t>
+          <t>Rahle Boy Bilgisayar Hatlı Arapça Sıvama Kapak Kuran-ı Kerim ve Yüce Meali – Kabe (Ciltli)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>735</v>
+        <v>725</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786056651834</t>
+          <t>9786057873996</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tül Kese içerisinde 80 Sayfa Çanta Boy Yasin ve Kokulu Tesbih (Gül Serisi) – Su Yeşili (TSET-80SY)</t>
+          <t>Orta Boy Bilgisayar Hatlı Arapça 7 Özellikli Kuran-ı Kerim Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>13</v>
+        <v>735</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057873422</t>
+          <t>9786056651834</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim (Ciltli)</t>
+          <t>Tül Kese içerisinde 80 Sayfa Çanta Boy Yasin ve Kokulu Tesbih (Gül Serisi) – Su Yeşili (TSET-80SY)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>50</v>
+        <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056851858</t>
+          <t>9786057873422</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif (Güllü Aynalı Mavi Kapak) ÇBAY-80M</t>
+          <t>Kuran-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059307499</t>
+          <t>9786056851858</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin-i Şerif (Cep Boy) - Mavi Kapak</t>
+          <t>Yasin-i Şerif (Güllü Aynalı Mavi Kapak) ÇBAY-80M</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>6</v>
+        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059307390</t>
+          <t>9786059307499</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin (Ekonomik Orta Boy - Mavi)</t>
+          <t>41 Yasin-i Şerif (Cep Boy) - Mavi Kapak</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000029288</t>
+          <t>9786059307390</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif (Güllü Mor Kapak)</t>
+          <t>41 Yasin (Ekonomik Orta Boy - Mavi)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>3.5</v>
+        <v>5</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059307413</t>
+          <t>3990000029288</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin Çanta Boy</t>
+          <t>Yasin-i Şerif (Güllü Mor Kapak)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>4.95</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>3990000098926</t>
+          <t>9786059307413</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kabe Desenli Orta Boy Kur'an-ı Kerim (Ciltli)</t>
+          <t>41 Yasin Çanta Boy</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>135</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>3990000098925</t>
+          <t>3990000098926</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sesli Orta Boy Kur'an-ı Kerim (Kod: C001) (Ciltli)</t>
+          <t>Kabe Desenli Orta Boy Kur'an-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>51.49</v>
+        <v>135</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059307079</t>
+          <t>3990000098925</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin-i Şerif (Çanta Boy)</t>
+          <t>Sesli Orta Boy Kur'an-ı Kerim (Kod: C001) (Ciltli)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>6</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3990000058090</t>
+          <t>9786059307079</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin-i Şerif (Çanta Boy) - Kahverengi Kapak</t>
+          <t>41 Yasin-i Şerif (Çanta Boy)</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>5.94</v>
+        <v>6</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059307406</t>
+          <t>3990000058090</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>41 Yasin-i Şerif (Orta Boy)</t>
+          <t>41 Yasin-i Şerif (Çanta Boy) - Kahverengi Kapak</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>5</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059307208</t>
+          <t>9786059307406</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yasin Kadife Çanta Boy (Kod: ÇB41Y-128BY) (Ciltli)</t>
+          <t>41 Yasin-i Şerif (Orta Boy)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786058412712</t>
+          <t>9786059307208</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Rahle Boy Sesli Kuran-ı Kerim (Ciltli)</t>
+          <t>Yasin Kadife Çanta Boy (Kod: ÇB41Y-128BY) (Ciltli)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>90</v>
+        <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059307482</t>
+          <t>9786058412712</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif (Güllü Pembe Kapak)</t>
+          <t>Rahle Boy Sesli Kuran-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>3.5</v>
+        <v>90</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058017603</t>
+          <t>9786059307482</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Harekeleri Öğreniyorum</t>
+          <t>Yasin-i Şerif (Güllü Pembe Kapak)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>75</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058017610</t>
+          <t>9786058017603</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle Harfleri Öğreniyorum</t>
+          <t>Hikayelerle Harekeleri Öğreniyorum</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>152</v>
+        <v>75</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059307475</t>
+          <t>9786058017610</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yasin-i Şerif (Güllü Mavi Kapak) ÇBY-80M</t>
+          <t>Hikayelerle Harfleri Öğreniyorum</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>25</v>
+        <v>152</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
+          <t>9786059307475</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Yasin-i Şerif (Güllü Mavi Kapak) ÇBY-80M</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
           <t>3996059307529</t>
         </is>
       </c>
-      <c r="B138" s="1" t="inlineStr">
+      <c r="B139" s="1" t="inlineStr">
         <is>
           <t>41 Yasin-i Şerif (Cep Boy) - Pembe Kapak</t>
         </is>
       </c>
-      <c r="C138" s="1">
+      <c r="C139" s="1">
         <v>6</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>