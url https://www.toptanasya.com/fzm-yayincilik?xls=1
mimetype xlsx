--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057227201</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Iraksamalar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786256803473</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Damgalı Yazılar</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786258404852</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -184,51 +184,51 @@
         <is>
           <t>9786257384957</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Zaman Altı Sığınağı</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786257503198</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Bay Pioner</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057464019</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kızıltepe - Sosyal ve Kültürel Tarihi</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786054394005</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>