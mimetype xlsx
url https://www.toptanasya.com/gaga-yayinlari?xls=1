--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -184,66 +184,66 @@
         <is>
           <t>4440000003526</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>My English Buddy Çalışma ve Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057441287</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>My English Buddy Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259973203</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Şair Bubi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>392</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786056872778</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Bana Bunu AKUT Öğretti (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057441263</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
@@ -394,51 +394,51 @@
         <is>
           <t>9786057441201</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Sessiz Baykuş ve Çikolata Çiçeği</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786056972754</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Pompirikya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786056872761</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Bir Çiçekte İki Çiçek</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786056872716</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>