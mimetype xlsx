--- v0 (2025-11-02)
+++ v1 (2026-04-06)
@@ -85,685 +85,1630 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054463169</t>
+          <t>9789753225786</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yirmiüç On</t>
+          <t>Venedik’te İki Ölüm</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054463190</t>
+          <t>9789753224253</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ya Öyle Değilse</t>
+          <t>Ülkesi Olmayan Adam</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056119804</t>
+          <t>9789753222969</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şehidin Emaneti</t>
+          <t>Ustam Rüzgar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054463336</t>
+          <t>9786054463152</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Şairi Kim Öldürdü?</t>
+          <t>Tehdit</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054463015</t>
+          <t>9786054463251</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ses</t>
+          <t>Tarihe Sözüm Var</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054463091</t>
+          <t>9786056119859</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Orda Bir Ada Var Uzakta</t>
+          <t>Veda Etmeden</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054463145</t>
+          <t>9786054463183</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Nabokov’un Kedisi</t>
+          <t>Şeytanın Melodi’si</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789753225557</t>
+          <t>9786056119842</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kök</t>
+          <t>Sözün Gülüşü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054463077</t>
+          <t>9786056141294</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Koca Dünyada Kurtuluş Pusuda</t>
+          <t>Son Sergi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789753225328</t>
+          <t>9789753224895</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İnka Monco’nun Öfkesi 2. Kitap</t>
+          <t>Sinemada Anlatı: Senaryo</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789753225335</t>
+          <t>9786054463244</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İnka Machu Picchu’nun Işığı 3. Kitap</t>
+          <t>Petunya</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789753225311</t>
+          <t>9789753224765</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İnka Güneşin Prensesi 1. Kitap</t>
+          <t>Oyunculuk Eğitimi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054463053</t>
+          <t>9786054463206</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hürrem Sultan ile Söyleşi</t>
+          <t>Minu</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056141218</t>
+          <t>9786054463008</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Morden Dosyası</t>
+          <t>Mahatma Gandhi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789753225304</t>
+          <t>9786056119897</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Halide</t>
+          <t>Londra’da Korku Gecesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789753225625</t>
+          <t>9786054463176</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Boğazı’nın Derinliklerinde</t>
+          <t>Kutsal Adalet</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054463121</t>
+          <t>9789753223270</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Brüksel’de Kara Komplo</t>
+          <t>Komşu Köyün Delisi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054463114</t>
+          <t>9786054463084</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bella</t>
+          <t>Muhteşem Süleyman Devri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054463275</t>
+          <t>9786054463213</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Askerler Ağlamaz</t>
+          <t>Kelimeler Yetmez</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054463268</t>
+          <t>9786054463046</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>A.J. Mira</t>
+          <t>Kağıt Haplar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056141287</t>
+          <t>9786054463107</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Şeytanlaşan İnsanlar</t>
+          <t>Kaderler Tableti</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056141270</t>
+          <t>9786056119873</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Karakter</t>
+          <t>İstanbul Çeşitlemeleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056119880</t>
+          <t>9789753222075</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Çeşitlemeleri 2</t>
+          <t>İnka Machu Picchu’nun Işığı 3. Kitap</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789753224543</t>
+          <t>9789753222129</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kızlar</t>
+          <t>Halide Bir Başkaldırının Romanı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789753225298</t>
+          <t>9786054463237</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Drama Phone</t>
+          <t>Eylül ve Karanfiller</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789753225441</t>
+          <t>9786054463022</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Havada Yürüyen</t>
+          <t>Che Guevara</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056141249</t>
+          <t>9789753220989</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığa Övgü</t>
+          <t>Büyü Dükkanı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789753224338</t>
+          <t>9789753224819</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Olmak İstediğim Yerde</t>
+          <t>Ben Aptal Değilim</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789753225588</t>
+          <t>9786056119811</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Nefesi</t>
+          <t>Atlantis’ten İstanbul’a</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789753224994</t>
+          <t>9789753225564</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Safran Mutfağından Aşk</t>
+          <t>Atlantis’ten İstanbul’a</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789753224963</t>
+          <t>9786054463138</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Biz Tanrılar</t>
+          <t>Akdeniz’de Kısa Paslaşmalar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789753224093</t>
+          <t>9789753225656</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Fırlama Profesör</t>
+          <t>Ağlama Susannah</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056141256</t>
+          <t>9786054463039</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Buluşma</t>
+          <t>Acı Tebessüm</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789753224383</t>
+          <t>9786056141225</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Boyalı Davul</t>
+          <t>Aynadaki Yalnızlığım</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789753224529</t>
+          <t>9789753223850</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Efsaneden Gerçeğe</t>
+          <t>Bahçede Bir Türk</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789753223751</t>
+          <t>9789753223706</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çölün Eşiğinde</t>
+          <t>İç Dünya Oyunları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789753225717</t>
+          <t>9789753223546</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ağıt</t>
+          <t>Birlikte Ama Yalnız</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056141232</t>
+          <t>9789753224345</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yedilemma</t>
+          <t>Cadının Oğlu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056119828</t>
+          <t>9789753223829</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dodorga</t>
+          <t>Sıkı Dostlar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789753225403</t>
+          <t>9789753223195</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Fırtına</t>
+          <t>Selvinin Dalları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789753225168</t>
+          <t>9789753223867</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Öteki Yüzü</t>
+          <t>Einstein Gölde</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789753224376</t>
+          <t>9789753224352</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Parmaklar</t>
+          <t>Küçük Ahşap Ev</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
+          <t>9786056141263</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Oyun Başlasın</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789753225410</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Tarihinin İlk Radyo Oyunları</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789753224314</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Ukrayna Traktörlerinin Kısa Tarihi</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789753225236</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Haftada İki Kere</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789753224697</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Nokta Nokta Hanımın Hayatı</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789753224222</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Ay Doğarken</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789753223393</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Hatırlama Cesareti</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789753223539</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Gelibolu 1915</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789753223768</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Gece Dönencesi</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789753223973</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Kemikler Vadisi</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789753223959</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Kızlar Kızlar!</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789753224000</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Aynada Görmediklerin</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789753222914</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Kırk Küpün Altındaki</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789753223041</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Kaybetmeye Övgü</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789753223379</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Kar Çiçekleri</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789753223553</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Şey..</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>3990000063429</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Üçü Çeyrek Geçiyor</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789753223737</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Hayatımız Çorba</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789753224086</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Kavanozu</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789753224710</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Dünden Kalan Heyecanlar</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786054463602</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Yönetimde Koçluk Yaklaşımı</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786054463169</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Yirmiüç On</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786054463190</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Ya Öyle Değilse</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786056119804</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Şehidin Emaneti</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786054463336</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Şairi Kim Öldürdü?</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786054463015</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Ses</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786054463091</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Orda Bir Ada Var Uzakta</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786054463145</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Nabokov’un Kedisi</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789753225557</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Kök</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786054463077</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Koca Dünyada Kurtuluş Pusuda</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789753225328</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>İnka Monco’nun Öfkesi 2. Kitap</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9789753225335</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>İnka Machu Picchu’nun Işığı 3. Kitap</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9789753225311</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>İnka Güneşin Prensesi 1. Kitap</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786054463053</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Hürrem Sultan ile Söyleşi</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786056141218</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Morden Dosyası</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9789753225304</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Halide</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9789753225625</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale Boğazı’nın Derinliklerinde</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786054463121</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Brüksel’de Kara Komplo</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786054463114</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Bella</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786054463275</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Askerler Ağlamaz</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786054463268</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>A.J. Mira</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786056141287</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Şeytanlaşan İnsanlar</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786056141270</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Karakter</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786056119880</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Çeşitlemeleri 2</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9789753224543</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Kızlar</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9789753225298</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Drama Phone</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9789753225441</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Havada Yürüyen</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786056141249</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızlığa Övgü</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9789753224338</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Olmak İstediğim Yerde</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9789753225588</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Tanrıların Nefesi</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9789753224994</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Safran Mutfağından Aşk</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9789753224963</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Biz Tanrılar</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9789753224093</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Fırlama Profesör</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786056141256</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Zamanda Buluşma</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9789753224383</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Boyalı Davul</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9789753224529</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Efsaneden Gerçeğe</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9789753223751</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Çölün Eşiğinde</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9789753225717</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Ağıt</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786056141232</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Yedilemma</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786056119828</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Dodorga</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9789753225403</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Kusursuz Fırtına</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9789753225168</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Öteki Yüzü</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9789753224376</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Hırsız Parmaklar</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
           <t>9789753223843</t>
         </is>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Renklerin Tınısı</t>
         </is>
       </c>
-      <c r="C44" s="1">
+      <c r="C107" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>