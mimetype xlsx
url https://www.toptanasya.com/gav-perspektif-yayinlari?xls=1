--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -169,51 +169,51 @@
         <is>
           <t>9786255830166</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Komünizm Sonrası Doğu Avrupa’da İslam: Kiliseleştirme ve Güvenlikleştirme Arasında</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>603</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259402109</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Küresel İklim Değişikliği ve Göçler: Türkiye Üzerine Bir Alan Araştırması</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>639</v>
+        <v>520</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259540481</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Göç ve Kültürlerarası İletişim</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>719</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259702445</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
@@ -454,51 +454,51 @@
         <is>
           <t>9786057387783</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Vatansızlık</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>470</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786057387776</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Ortaçağ Latin Hristiyan Alemi Müslümanları: 1050 - 1614</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>760</v>
+        <v>600</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786057387752</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Farklılık Zeminleri</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>465</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057387769</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>