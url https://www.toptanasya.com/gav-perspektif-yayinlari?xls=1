--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,730 +85,745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255830210</t>
+          <t>9786255830302</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Refahın Aynasında Göç: Refah Rejimlerinin Göçle İmtihanları Sosyal Politikanın İmkanları</t>
+          <t>Göç Araştırmalarında Yöntemler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>605</v>
+        <v>800</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255830104</t>
+          <t>9786255830210</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Katolik Bir Ülkede Müslümanların Kabulü: Meksika'da İslam'ın Doğuşunu Yeniden Düşünmek</t>
+          <t>Sosyal Refahın Aynasında Göç: Refah Rejimlerinin Göçle İmtihanları Sosyal Politikanın İmkanları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>523</v>
+        <v>605</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255830067</t>
+          <t>9786255830104</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Helali Yeniden Düşünmek: Tarihsel Gelişim, Güncel Eğilimler ve Yeni Yorumlar</t>
+          <t>Katolik Bir Ülkede Müslümanların Kabulü: Meksika'da İslam'ın Doğuşunu Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>586</v>
+        <v>523</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255830128</t>
+          <t>9786255830067</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'nın Sınırlarında Müslümanlar: Finlandiya, Yunanistan, İrlanda ve Portekiz</t>
+          <t>Helali Yeniden Düşünmek: Tarihsel Gelişim, Güncel Eğilimler ve Yeni Yorumlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>589</v>
+        <v>586</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255830166</t>
+          <t>9786255830128</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Komünizm Sonrası Doğu Avrupa’da İslam: Kiliseleştirme ve Güvenlikleştirme Arasında</t>
+          <t>Avrupa'nın Sınırlarında Müslümanlar: Finlandiya, Yunanistan, İrlanda ve Portekiz</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>603</v>
+        <v>589</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259402109</t>
+          <t>9786255830166</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Küresel İklim Değişikliği ve Göçler: Türkiye Üzerine Bir Alan Araştırması</t>
+          <t>Komünizm Sonrası Doğu Avrupa’da İslam: Kiliseleştirme ve Güvenlikleştirme Arasında</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>520</v>
+        <v>603</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259540481</t>
+          <t>9786259402109</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Kültürlerarası İletişim</t>
+          <t>Küresel İklim Değişikliği ve Göçler: Türkiye Üzerine Bir Alan Araştırması</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>719</v>
+        <v>520</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259702445</t>
+          <t>9786259540481</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’da Yaşlı Türk Göçmenler</t>
+          <t>Göç ve Kültürlerarası İletişim</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>701</v>
+        <v>719</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259702476</t>
+          <t>9786259702445</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Sınırlar, Dijital Kimlik ve Büyük Veri</t>
+          <t>Avrupa’da Yaşlı Türk Göçmenler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>515</v>
+        <v>701</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259733340</t>
+          <t>9786259702476</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Göç ile İlgili Mitler ve Gerçekler - Siyasetin En Ayrıştırıcı Konusuna Dair Gerçekçi Bir Rehber</t>
+          <t>Akıllı Sınırlar, Dijital Kimlik ve Büyük Veri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>620</v>
+        <v>515</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259402192</t>
+          <t>9786259733340</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İslamda Mülteci Statüsü</t>
+          <t>Göç ile İlgili Mitler ve Gerçekler - Siyasetin En Ayrıştırıcı Konusuna Dair Gerçekçi Bir Rehber</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>635</v>
+        <v>620</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259402161</t>
+          <t>9786259402192</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İki Dilliliğin ve İki Dilli Eğitimin Temelleri</t>
+          <t>İslamda Mülteci Statüsü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>615</v>
+        <v>635</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259402147</t>
+          <t>9786259402161</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Göç Yönetimi Tartışmaları - 1</t>
+          <t>İki Dilliliğin ve İki Dilli Eğitimin Temelleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>375</v>
+        <v>615</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259402116</t>
+          <t>9786259402147</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Diasporada Din Eğitimi</t>
+          <t>Göç Yönetimi Tartışmaları - 1</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>530</v>
+        <v>375</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259402123</t>
+          <t>9786259402116</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Küresel Diasporalar Giriş</t>
+          <t>Diasporada Din Eğitimi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>555</v>
+        <v>530</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057198587</t>
+          <t>9786259402123</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Diaspora Politikalarına Dair</t>
+          <t>Küresel Diasporalar Giriş</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>555</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057198549</t>
+          <t>9786057198587</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Göçün Kuşakları Arası Sonuçları</t>
+          <t>Diaspora Politikalarına Dair</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057198563</t>
+          <t>9786057198549</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Türk Diasporasının Katılım Gündemi</t>
+          <t>Göçün Kuşakları Arası Sonuçları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057198518</t>
+          <t>9786057198563</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Göçler Çağı</t>
+          <t>Türk Diasporasının Katılım Gündemi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>550</v>
+        <v>360</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057198525</t>
+          <t>9786057198518</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Post - Diaspora Koşulları</t>
+          <t>Göçler Çağı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>445</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057198532</t>
+          <t>9786057198525</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İslamofobi ve Hukuk</t>
+          <t>Post - Diaspora Koşulları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>435</v>
+        <v>445</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057387790</t>
+          <t>9786057198532</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük, Eşitlik ve Hoşgörüsüzlük</t>
+          <t>İslamofobi ve Hukuk</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>575</v>
+        <v>435</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057198501</t>
+          <t>9786057387790</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Diaspora</t>
+          <t>Özgürlük, Eşitlik ve Hoşgörüsüzlük</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>650</v>
+        <v>575</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057387783</t>
+          <t>9786057198501</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Vatansızlık</t>
+          <t>Diaspora</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>470</v>
+        <v>650</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057387776</t>
+          <t>9786057387783</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Latin Hristiyan Alemi Müslümanları: 1050 - 1614</t>
+          <t>Vatansızlık</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>600</v>
+        <v>470</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057387752</t>
+          <t>9786057387776</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Farklılık Zeminleri</t>
+          <t>Ortaçağ Latin Hristiyan Alemi Müslümanları: 1050 - 1614</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>465</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057387769</t>
+          <t>9786057387752</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sıra Dışı İnsanlar</t>
+          <t>Farklılık Zeminleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>490</v>
+        <v>465</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057387738</t>
+          <t>9786057387769</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Beşeri Jeopolitik</t>
+          <t>Sıra Dışı İnsanlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>540</v>
+        <v>490</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057387745</t>
+          <t>9786057387738</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mülteci Nedir?</t>
+          <t>Beşeri Jeopolitik</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>530</v>
+        <v>540</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057387721</t>
+          <t>9786057387745</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Misafir Kalmak - Türkiye’de Ders Kitaplarında Göç ve Göçmenler Göçmenler</t>
+          <t>Mülteci Nedir?</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>390</v>
+        <v>530</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057387714</t>
+          <t>9786057387721</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Fransa ve Almanya’da Vatandaşlık ve Ulus Bilinci</t>
+          <t>Misafir Kalmak - Türkiye’de Ders Kitaplarında Göç ve Göçmenler Göçmenler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>490</v>
+        <v>390</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057498694</t>
+          <t>9786057387714</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Diasporalar - Kavramlar, Kesişimler, Kimlikler (3 Kitap Set)</t>
+          <t>Fransa ve Almanya’da Vatandaşlık ve Ulus Bilinci</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>675</v>
+        <v>490</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057387707</t>
+          <t>9786057498694</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kesitler: Üçüncü Kuşakla Konuşmalar</t>
+          <t>Diasporalar - Kavramlar, Kesişimler, Kimlikler (3 Kitap Set)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>550</v>
+        <v>675</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057498687</t>
+          <t>9786057387707</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Amerika’da İslamofobi</t>
+          <t>Kesitler: Üçüncü Kuşakla Konuşmalar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>475</v>
+        <v>550</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057498618</t>
+          <t>9786057498687</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Refugia</t>
+          <t>Amerika’da İslamofobi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>455</v>
+        <v>475</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057498601</t>
+          <t>9786057498618</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’da Parlamento ve Diaspora</t>
+          <t>Refugia</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>430</v>
+        <v>455</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057498625</t>
+          <t>9786057498601</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Diaspora Politikaları</t>
+          <t>Avrupa’da Parlamento ve Diaspora</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>560</v>
+        <v>430</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057498632</t>
+          <t>9786057498625</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Diaspora Seçim Coğrafyası</t>
+          <t>Diaspora Politikaları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>390</v>
+        <v>560</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057498670</t>
+          <t>9786057498632</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yurt Dışında Türkçe Ana Dili Öğretimi</t>
+          <t>Diaspora Seçim Coğrafyası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>545</v>
+        <v>390</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057498663</t>
+          <t>9786057498670</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İslamcılığın Ardından - İslam Toplumu Milli Görüş</t>
+          <t>Yurt Dışında Türkçe Ana Dili Öğretimi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>585</v>
+        <v>545</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057498649</t>
+          <t>9786057498663</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Vatandaşlığın Sınırları</t>
+          <t>İslamcılığın Ardından - İslam Toplumu Milli Görüş</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>565</v>
+        <v>585</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057498656</t>
+          <t>9786057498649</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türk İşgücü İhracatı</t>
+          <t>Vatandaşlığın Sınırları</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>565</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255830258</t>
+          <t>9786057498656</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Göç Sosyolojisi Araştırmaları El Kitabı</t>
+          <t>Türk İşgücü İhracatı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>990</v>
+        <v>565</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255830227</t>
+          <t>9786255830258</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Diasporaları Routledge El Kitabı</t>
+          <t>Göç Sosyolojisi Araştırmaları El Kitabı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>1047</v>
+        <v>990</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255830241</t>
+          <t>9786255830227</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku ve Reconquista Krizi</t>
+          <t>Türkiye'nin Diasporaları Routledge El Kitabı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>408</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
+          <t>9786255830241</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>İslam Hukuku ve Reconquista Krizi</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
           <t>9786255830234</t>
         </is>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Göçün En Kısa Tarihi</t>
         </is>
       </c>
-      <c r="C47" s="1">
+      <c r="C48" s="1">
         <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>