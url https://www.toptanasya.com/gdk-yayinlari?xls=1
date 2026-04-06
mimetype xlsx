--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -85,3730 +85,3775 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789759062439</t>
+          <t>4444444444638</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İstenmeyen Gebelik</t>
+          <t>İncil (Küçük Boy) - Lacivert</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059639040</t>
+          <t>9786256786981</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İntihar Düşüncesi</t>
+          <t>Bir Vaatteki Güç</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059639026</t>
+          <t>9786256786530</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Aşkı Bulmak</t>
+          <t>Anneler İçin Bilgelik</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059639071</t>
+          <t>9789759062439</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın İsteğini Bilmek</t>
+          <t>İstenmeyen Gebelik</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059639033</t>
+          <t>9786059639040</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Geçmişteki Cinsel Tacizler</t>
+          <t>İntihar Düşüncesi</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059639064</t>
+          <t>9786059639026</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sevilen Birini Kaybetmek</t>
+          <t>Gerçek Aşkı Bulmak</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059639057</t>
+          <t>9786059639071</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İstenmeyen Gebelik</t>
+          <t>Tanrı'nın İsteğini Bilmek</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059639019</t>
+          <t>9786059639033</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dağılan Yuvalar</t>
+          <t>Geçmişteki Cinsel Tacizler</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256786868</t>
+          <t>9786059639064</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Damda Bir İshakkuşu</t>
+          <t>Sevilen Birini Kaybetmek</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256786882</t>
+          <t>9786059639057</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Derin Bağlılık</t>
+          <t>İstenmeyen Gebelik</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256786875</t>
+          <t>9786059639019</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İman Bir Duygu Değildir</t>
+          <t>Dağılan Yuvalar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256786851</t>
+          <t>9786256786868</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap (World English Bible - Türkçe Çevirisi) (Ciltli)</t>
+          <t>Damda Bir İshakkuşu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>1000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256786752</t>
+          <t>9786256786882</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tüm Detaylarıyla Kilise Hizmetkarlığı</t>
+          <t>Derin Bağlılık</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256786837</t>
+          <t>9786256786875</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İncil mi? İnciller mi?</t>
+          <t>İman Bir Duygu Değildir</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256786783</t>
+          <t>9786256786851</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Teslim Oldum</t>
+          <t>Kutsal Kitap (World English Bible - Türkçe Çevirisi) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256786738</t>
+          <t>9786256786752</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Güzelliğini Gör!</t>
+          <t>Tüm Detaylarıyla Kilise Hizmetkarlığı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256786660</t>
+          <t>9786256786837</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İpek Yolunda 50 Yıl</t>
+          <t>İncil mi? İnciller mi?</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256786707</t>
+          <t>9786256786783</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe ve Umudu</t>
+          <t>Teslim Oldum</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256786721</t>
+          <t>9786256786738</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Deşt-i Kıpçak Üçlemesi</t>
+          <t>Tanrı’nın Güzelliğini Gör!</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256786745</t>
+          <t>9786256786660</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kadim Yollar ve Uyarılar</t>
+          <t>İpek Yolunda 50 Yıl</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256786714</t>
+          <t>9786256786707</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>A God of Redemption: Hannah's Heartache</t>
+          <t>Kraliçe ve Umudu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256786684</t>
+          <t>9786256786721</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bize İkinci Şansı Veren Tanrı: Ahmad'ın Macerası</t>
+          <t>Deşt-i Kıpçak Üçlemesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256786677</t>
+          <t>9786256786745</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bizi Kurtaran Tanrı: Hannah'ın Istırabı</t>
+          <t>Kadim Yollar ve Uyarılar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256786691</t>
+          <t>9786256786714</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>A God of Second Chances: Ahmad's Adventure</t>
+          <t>A God of Redemption: Hannah's Heartache</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256786622</t>
+          <t>9786256786684</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Geheimnis der Frömmigkeit</t>
+          <t>Bize İkinci Şansı Veren Tanrı: Ahmad'ın Macerası</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256786554</t>
+          <t>9786256786677</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tam Özgürlük</t>
+          <t>Bizi Kurtaran Tanrı: Hannah'ın Istırabı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256786585</t>
+          <t>9786256786691</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Maskelerin Ötesinde Gerçek Yaşam</t>
+          <t>A God of Second Chances: Ahmad's Adventure</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256786578</t>
+          <t>9786256786622</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlar Kaç Tanrı'ya İnanır?</t>
+          <t>Geheimnis der Frömmigkeit</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256786523</t>
+          <t>9786256786554</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İskenderiyeli Azize Katerina’nın Hayatı</t>
+          <t>Tam Özgürlük</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054684823</t>
+          <t>9786256786585</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Büyük Resmi</t>
+          <t>Maskelerin Ötesinde Gerçek Yaşam</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055739416</t>
+          <t>9786256786578</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İdeal Adamın Özellikleri</t>
+          <t>Hristiyanlar Kaç Tanrı'ya İnanır?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256786394</t>
+          <t>9786256786523</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Yıldızları Gizlenemediler</t>
+          <t>İskenderiyeli Azize Katerina’nın Hayatı</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256786431</t>
+          <t>9786054684823</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İncil (Farklı Renkler)</t>
+          <t>Tanrı'nın Büyük Resmi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256786424</t>
+          <t>9786055739416</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynlik</t>
+          <t>İdeal Adamın Özellikleri</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256786448</t>
+          <t>9786256786394</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İncil (Küçük Boy)- Kırmızı</t>
+          <t>Evrenin Yıldızları Gizlenemediler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257927949</t>
+          <t>9786256786431</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Başka İlah Yoktur! Allah mı? İsa mı?(Afganca)</t>
+          <t>İncil (Farklı Renkler)</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256786288</t>
+          <t>9786256786424</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mezmurlar - Zebur</t>
+          <t>Ebeveynlik</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256786257</t>
+          <t>9786256786448</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yepyeni</t>
+          <t>İncil (Küçük Boy)- Kırmızı</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257927802</t>
+          <t>9786257927949</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Bakışıyla Finansal Bilinç</t>
+          <t>Başka İlah Yoktur! Allah mı? İsa mı?(Afganca)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257927772</t>
+          <t>9786256786288</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Noel Nedir?</t>
+          <t>Mezmurlar - Zebur</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256786295</t>
+          <t>9786256786257</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Orucun Şekli Değil Niyeti Önemlidir</t>
+          <t>Yepyeni</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256786196</t>
+          <t>9786257927802</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Meclisi</t>
+          <t>Kutsal Kitap Bakışıyla Finansal Bilinç</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256786202</t>
+          <t>9786257927772</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Ne İster?</t>
+          <t>Noel Nedir?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256786189</t>
+          <t>9786256786295</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Doğaüstü</t>
+          <t>Orucun Şekli Değil Niyeti Önemlidir</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256786141</t>
+          <t>9786256786196</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sevgi, Kimlik ve Amaç</t>
+          <t>Tanrı'nın Meclisi</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256786172</t>
+          <t>9786256786202</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sienalı Azize Katerina</t>
+          <t>Tanrı Ne İster?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256786165</t>
+          <t>9786256786189</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Mesih İsa'nın Tanrılığı</t>
+          <t>Doğaüstü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256786127</t>
+          <t>9786256786141</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tanık</t>
+          <t>Sevgi, Kimlik ve Amaç</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256786110</t>
+          <t>9786256786172</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Gerçeği</t>
+          <t>Sienalı Azize Katerina</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256786073</t>
+          <t>9786256786165</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İhtiyacımız Olan Sevgi</t>
+          <t>Mesih İsa'nın Tanrılığı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059639958</t>
+          <t>9786256786127</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ruhani Meslehetçilik Telimatı</t>
+          <t>Tanık</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054684359</t>
+          <t>9786256786110</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Konuşmuyorsan Delisin!</t>
+          <t>Diriliş Gerçeği</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054684656</t>
+          <t>9786256786073</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cennet Dünyayı İstila Ettiğinde</t>
+          <t>İhtiyacımız Olan Sevgi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059639989</t>
+          <t>9786059639958</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kendini Rab'de Güçlendir</t>
+          <t>Ruhani Meslehetçilik Telimatı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055739676</t>
+          <t>9786054684359</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mesih'in Zafer Alayı</t>
+          <t>Kendi Kendine Konuşmuyorsan Delisin!</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257927338</t>
+          <t>9786054684656</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>The Story Continues</t>
+          <t>Cennet Dünyayı İstila Ettiğinde</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056857812</t>
+          <t>9786059639989</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan İman İttifakı Maddeleri</t>
+          <t>Kendini Rab'de Güçlendir</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758379767</t>
+          <t>9786055739676</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hayat Nefesi</t>
+          <t>Mesih'in Zafer Alayı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055739454</t>
+          <t>9786257927338</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Belirtileri ve Peygamberlikleri Anlamak</t>
+          <t>The Story Continues</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055739829</t>
+          <t>9786056857812</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bilgeliğin Güvenli Adımları</t>
+          <t>Hristiyan İman İttifakı Maddeleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256786011</t>
+          <t>9789758379767</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap'a Genel Bakış</t>
+          <t>Hayat Nefesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256786004</t>
+          <t>9786055739454</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Pastörlük Nasıl Yapılmalı ?</t>
+          <t>Belirtileri ve Peygamberlikleri Anlamak</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256786035</t>
+          <t>9786055739829</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bereket ya da Lanet</t>
+          <t>Bilgeliğin Güvenli Adımları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256786028</t>
+          <t>9786256786011</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tanrıyla Dostluk</t>
+          <t>Kutsal Kitap'a Genel Bakış</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256786059</t>
+          <t>9786256786004</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>90 Soruda Sonsuz Yaşam</t>
+          <t>Pastörlük Nasıl Yapılmalı ?</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758379972</t>
+          <t>9786256786035</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bütün İyi Şeyler Rab'ten Gelir</t>
+          <t>Bereket ya da Lanet</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758379958</t>
+          <t>9786256786028</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bana Mesih'i Anlat</t>
+          <t>Tanrıyla Dostluk</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059639088</t>
+          <t>9786256786059</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ji Min Re Qala Mesih Bike</t>
+          <t>90 Soruda Sonsuz Yaşam</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055739393</t>
+          <t>9789758379972</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Takas</t>
+          <t>Bütün İyi Şeyler Rab'ten Gelir</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257927987</t>
+          <t>9789758379958</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Duaları</t>
+          <t>Bana Mesih'i Anlat</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054684663</t>
+          <t>9786059639088</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Vaftizi</t>
+          <t>Ji Min Re Qala Mesih Bike</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054684755</t>
+          <t>9786055739393</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Günah ve Düşmüş İnsanın Kurtarılışı</t>
+          <t>Kutsal Takas</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758379637</t>
+          <t>9786257927987</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ben Değil Sen</t>
+          <t>Hristiyan Duaları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789758379170</t>
+          <t>9786054684663</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kilise Öğretisi</t>
+          <t>Hristiyan Vaftizi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055739690</t>
+          <t>9786054684755</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Aşk</t>
+          <t>Günah ve Düşmüş İnsanın Kurtarılışı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054684113</t>
+          <t>9789758379637</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Mezmurlar Kitabına Kısa Bakış</t>
+          <t>Ben Değil Sen</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789758379038</t>
+          <t>9789758379170</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İsa Mesih'in Hazinesinden Gökyakutlar</t>
+          <t>Kilise Öğretisi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054684281</t>
+          <t>9786055739690</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Göklerin Kralı</t>
+          <t>Kutsal Aşk</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9799758379278</t>
+          <t>9786054684113</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kıvılcım</t>
+          <t>Mezmurlar Kitabına Kısa Bakış</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257927840</t>
+          <t>9789758379038</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>A God of Purpose: Fareena's Friendship</t>
+          <t>İsa Mesih'in Hazinesinden Gökyakutlar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257927826</t>
+          <t>9786054684281</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Gökçe The Traveler - Takes Care of Chicks</t>
+          <t>Göklerin Kralı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257927819</t>
+          <t>9799758379278</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Gezen Gökçe - Civcivlere Bakıyor</t>
+          <t>Kıvılcım</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257927697</t>
+          <t>9786257927840</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır - 4</t>
+          <t>A God of Purpose: Fareena's Friendship</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257927888</t>
+          <t>9786257927826</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Peçe</t>
+          <t>Gökçe The Traveler - Takes Care of Chicks</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257927789</t>
+          <t>9786257927819</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Cinleri Kovun ve Devleri Alt Edin</t>
+          <t>Gezen Gökçe - Civcivlere Bakıyor</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257927734</t>
+          <t>9786257927697</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'ya Güvenmek</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır - 4</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257927765</t>
+          <t>9786257927888</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Papaz Büyüsü</t>
+          <t>Yırtık Peçe</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257927895</t>
+          <t>9786257927789</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Anahtar Çarmıhtır</t>
+          <t>Cinleri Kovun ve Devleri Alt Edin</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257927918</t>
+          <t>9786257927734</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İncil (Küçük Boy) - Siyah</t>
+          <t>Tanrı'ya Güvenmek</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257927833</t>
+          <t>9786257927765</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Bizi Tasarlayan Tanrı: Fareena'nın Arkadaşlığı</t>
+          <t>Papaz Büyüsü</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054684731</t>
+          <t>9786257927895</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerin Bütün Söyledikleri - Alıştırma Kitabı</t>
+          <t>Anahtar Çarmıhtır</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059639149</t>
+          <t>9786257927918</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Çarmıh Ruhsallığı</t>
+          <t>İncil (Küçük Boy) - Siyah</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257927536</t>
+          <t>9786257927833</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Altın Tarlalar</t>
+          <t>Bizi Tasarlayan Tanrı: Fareena'nın Arkadaşlığı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257927932</t>
+          <t>9786054684731</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Neden Tanrım?</t>
+          <t>Peygamberlerin Bütün Söyledikleri - Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257927611</t>
+          <t>9786059639149</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İnanmaya Cesaret Et!</t>
+          <t>Çarmıh Ruhsallığı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257927642</t>
+          <t>9786257927536</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır 3</t>
+          <t>Altın Tarlalar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257927628</t>
+          <t>9786257927932</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Mucizevi Tanışma</t>
+          <t>Neden Tanrım?</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257927574</t>
+          <t>9786257927611</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İstanbul</t>
+          <t>İnanmaya Cesaret Et!</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055739959</t>
+          <t>9786257927642</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Vakit İbadeti ve Yol Rehberi</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır 3</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257927567</t>
+          <t>9786257927628</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır - 2</t>
+          <t>Mucizevi Tanışma</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257927550</t>
+          <t>9786257927574</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Sevgi Mesajı</t>
+          <t>İstanbul</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257927529</t>
+          <t>9786055739959</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Deizmden Mesih’e - Teistik Argümanlar</t>
+          <t>Vakit İbadeti ve Yol Rehberi</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257927505</t>
+          <t>9786257927567</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır 1</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır - 2</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059639873</t>
+          <t>9786257927550</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İşte Benim Annem!</t>
+          <t>Tanrı'nın Sevgi Mesajı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257927482</t>
+          <t>9786257927529</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Gavur Pavlus</t>
+          <t>Deizmden Mesih’e - Teistik Argümanlar</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257927475</t>
+          <t>9786257927505</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İnançlar Genelinde Mesihsel Kavram Türevleri</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır 1</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056857867</t>
+          <t>9786059639873</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Zafer Kazanan Kilise</t>
+          <t>İşte Benim Annem!</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055739850</t>
+          <t>9786257927482</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Her Şeye Rağmen Sevgi</t>
+          <t>Gavur Pavlus</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059639255</t>
+          <t>9786257927475</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 51 Üzerine</t>
+          <t>İnançlar Genelinde Mesihsel Kavram Türevleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786058029002</t>
+          <t>9786056857867</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Temel Hristiyan Eğitim Kılavuzu</t>
+          <t>Zafer Kazanan Kilise</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055739225</t>
+          <t>9786055739850</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Hayalde Kalan Yaşam</t>
+          <t>Her Şeye Rağmen Sevgi</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758379026</t>
+          <t>9786059639255</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Bilgisi</t>
+          <t>Mezmur 51 Üzerine</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054684953</t>
+          <t>9786058029002</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Les Temoins de Jehovah</t>
+          <t>Temel Hristiyan Eğitim Kılavuzu</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059639811</t>
+          <t>9786055739225</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Havva ve Ötesi</t>
+          <t>Hayalde Kalan Yaşam</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758379552</t>
+          <t>9789758379026</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hermas'ın Çobanı</t>
+          <t>Hakikat Bilgisi</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758379521</t>
+          <t>9786054684953</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'yı Arayışın</t>
+          <t>Les Temoins de Jehovah</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758379422</t>
+          <t>9786059639811</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Zambak</t>
+          <t>Havva ve Ötesi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059639330</t>
+          <t>9789758379552</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 139 Üzerine</t>
+          <t>Hermas'ın Çobanı</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058071520</t>
+          <t>9789758379521</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kısa İlmihal</t>
+          <t>Tanrı'yı Arayışın</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786058071506</t>
+          <t>9789758379422</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Zafer</t>
+          <t>Vahşi Zambak</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058071575</t>
+          <t>9786059639330</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Nur'un Şahidi</t>
+          <t>Mezmur 139 Üzerine</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059639552</t>
+          <t>9786058071520</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İnsanı Rab'den Uzaklaştıran Yollar</t>
+          <t>Kısa İlmihal</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059639880</t>
+          <t>9786058071506</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Kurtuluş ve Özgürlük</t>
+          <t>Savaş ve Zafer</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054684960</t>
+          <t>9786058071575</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yehova'nın Şahitleri</t>
+          <t>Nur'un Şahidi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059639408</t>
+          <t>9786059639552</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Hristiyanlığı</t>
+          <t>İnsanı Rab'den Uzaklaştıran Yollar</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786056857898</t>
+          <t>9786059639880</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 119 Üzerine</t>
+          <t>Gerçek Kurtuluş ve Özgürlük</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786056857881</t>
+          <t>9786054684960</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Vaaz Etkin Söz Hizmeti</t>
+          <t>Yehova'nın Şahitleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059639422</t>
+          <t>9786059639408</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Köle Doğanlar</t>
+          <t>Kutsal Kitap Hristiyanlığı</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059639415</t>
+          <t>9786056857898</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kutsallık</t>
+          <t>Mezmur 119 Üzerine</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059639392</t>
+          <t>9786056857881</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ayartılma ve Günahı Öldürme Konularında Her Hristiyan'ın Bilmesi Gerekenler</t>
+          <t>Vaaz Etkin Söz Hizmeti</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786056857874</t>
+          <t>9786059639422</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Kutsal Kitap Çalışması</t>
+          <t>Köle Doğanlar</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059639385</t>
+          <t>9786059639415</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Deneyimin Değeri</t>
+          <t>Kutsallık</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059639927</t>
+          <t>9786059639392</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Mesih İsa'nın Ayak İzinde</t>
+          <t>Ayartılma ve Günahı Öldürme Konularında Her Hristiyan'ın Bilmesi Gerekenler</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059639545</t>
+          <t>9786056857874</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sorgulayan Gelsin</t>
+          <t>Uygulamalı Kutsal Kitap Çalışması</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789758379828</t>
+          <t>9786059639385</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İnanç Açıklamaları Işığında Hristiyan İnancı</t>
+          <t>Deneyimin Değeri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9799758379452</t>
+          <t>9786059639927</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Field Manual for the Lace Method of Language Learning</t>
+          <t>Mesih İsa'nın Ayak İzinde</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054684175</t>
+          <t>9786059639545</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Daniel Tanrı'nun Mutlak Yetkilisi</t>
+          <t>Sorgulayan Gelsin</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>8</v>
+        <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758379019</t>
+          <t>9789758379828</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>A Basic Course in Modern Turkish</t>
+          <t>İnanç Açıklamaları Işığında Hristiyan İnancı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054684168</t>
+          <t>9799758379452</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Tövbe</t>
+          <t>Field Manual for the Lace Method of Language Learning</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054684502</t>
+          <t>9786054684175</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Tartışılan İncil Kanonu</t>
+          <t>Daniel Tanrı'nun Mutlak Yetkilisi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>60</v>
+        <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054684489</t>
+          <t>9789758379019</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İnandığımız Yalanlar İnanç Üzerine Sohbet</t>
+          <t>A Basic Course in Modern Turkish</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055739171</t>
+          <t>9786054684168</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kelam ve Ruh</t>
+          <t>Tövbe</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055739263</t>
+          <t>9786054684502</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Mesajı Dualar</t>
+          <t>Tartışılan İncil Kanonu</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059639446</t>
+          <t>9786054684489</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Cinsellik</t>
+          <t>İnandığımız Yalanlar İnanç Üzerine Sohbet</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054684120</t>
+          <t>9786055739171</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Çöl Tecrübesi</t>
+          <t>Kelam ve Ruh</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789758379002</t>
+          <t>9786055739263</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ağacı Yaşken Eğdiler</t>
+          <t>Kurtuluş Mesajı Dualar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>10</v>
+        <v>80</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054684984</t>
+          <t>9786059639446</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da Saatli Bombalar İlerliyor</t>
+          <t>Cinsellik</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055739584</t>
+          <t>9786054684120</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Mor Gabriel Manastırı (Ciltli)</t>
+          <t>Çöl Tecrübesi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>700</v>
+        <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054684557</t>
+          <t>9789758379002</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yeni Antlaşma'ya Genel Bakış (Ciltli)</t>
+          <t>Ağacı Yaşken Eğdiler</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055739065</t>
+          <t>9786054684984</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Martin Luther'in Kısa İlmihali - Açıklamalı (Ciltli)</t>
+          <t>Avrupa'da Saatli Bombalar İlerliyor</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054684687</t>
+          <t>9786055739584</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Şölene Davet</t>
+          <t>Mor Gabriel Manastırı (Ciltli)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758379224</t>
+          <t>9786054684557</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlıkta Oruç</t>
+          <t>Yeni Antlaşma'ya Genel Bakış (Ciltli)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054684618</t>
+          <t>9786055739065</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İhsan Eden Rab</t>
+          <t>Martin Luther'in Kısa İlmihali - Açıklamalı (Ciltli)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789758379941</t>
+          <t>9786054684687</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İncil'den Resimli Öyküler</t>
+          <t>Şölene Davet</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054684816</t>
+          <t>9789758379224</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ester Kitabı Üzerine Bir İnceleme</t>
+          <t>Hristiyanlıkta Oruç</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055739423</t>
+          <t>9786054684618</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Bitiş Çizgisi</t>
+          <t>İhsan Eden Rab</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9783000228216</t>
+          <t>9789758379941</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kiteba Piroz (Ciltli)</t>
+          <t>İncil'den Resimli Öyküler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054684526</t>
+          <t>9786054684816</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yunus - Kurtuluş Rab'den Gelir</t>
+          <t>Ester Kitabı Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9781942792116</t>
+          <t>9786055739423</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Mesih</t>
+          <t>Bitiş Çizgisi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054684892</t>
+          <t>9783000228216</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Elçilerin İşleri</t>
+          <t>Kiteba Piroz (Ciltli)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054684946</t>
+          <t>9786054684526</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kim Olduğunun Farkında Mısın?</t>
+          <t>Yunus - Kurtuluş Rab'den Gelir</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054684069</t>
+          <t>9781942792116</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Bithynia Tümlüğü İçinde Akmeşe (Armaş)</t>
+          <t>Mesih</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054684397</t>
+          <t>9786054684892</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>İslam İkliminde Kutsal Kitaplar</t>
+          <t>Elçilerin İşleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054684632</t>
+          <t>9786054684946</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Ben Tarsuslu Saul</t>
+          <t>Kim Olduğunun Farkında Mısın?</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055739768</t>
+          <t>9786054684069</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Süryani Halkoyunları ve Ezgileri</t>
+          <t>Bithynia Tümlüğü İçinde Akmeşe (Armaş)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055739706</t>
+          <t>9786054684397</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Mızrak Çuvala Sığmıyor!</t>
+          <t>İslam İkliminde Kutsal Kitaplar</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054684533</t>
+          <t>9786054684632</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Doğru Seçim Kutsal Kitabı</t>
+          <t>Ben Tarsuslu Saul</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054684724</t>
+          <t>9786055739768</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerin Bütün Söyledikleri</t>
+          <t>Süryani Halkoyunları ve Ezgileri</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789758379927</t>
+          <t>9786055739706</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Yaşam Deyrulzafaran Manastırı</t>
+          <t>Mızrak Çuvala Sığmıyor!</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9799758379384</t>
+          <t>9786054684533</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan İnancının ABC'si</t>
+          <t>Doğru Seçim Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055739775</t>
+          <t>9786054684724</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yücelik Kralı</t>
+          <t>Peygamberlerin Bütün Söyledikleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054684199</t>
+          <t>9789758379927</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan İman</t>
+          <t>Tarih ve Yaşam Deyrulzafaran Manastırı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789758379668</t>
+          <t>9799758379384</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Deyrulzafaran Manastırı</t>
+          <t>Hristiyan İnancının ABC'si</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055739508</t>
+          <t>9786055739775</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Çarmıh ve Hilal</t>
+          <t>Yücelik Kralı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055739713</t>
+          <t>9786054684199</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Umudumuz Başka Bahara Kalmasın!</t>
+          <t>Yaşayan İman</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054684670</t>
+          <t>9789758379668</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Invitation to the Feast</t>
+          <t>Geçmişten Günümüze Deyrulzafaran Manastırı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055739874</t>
+          <t>9786055739508</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Lütuf - Galatyalılara Mektup Üzerine Bir Yorum Çalışması</t>
+          <t>Çarmıh ve Hilal</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055739799</t>
+          <t>9786055739713</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kutsal İnanç Adamı</t>
+          <t>Umudumuz Başka Bahara Kalmasın!</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9799758379254</t>
+          <t>9786054684670</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Soylu Yaratılış</t>
+          <t>Invitation to the Feast</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055739560</t>
+          <t>9786055739874</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İsa Tek Yol Mu?</t>
+          <t>Lütuf - Galatyalılara Mektup Üzerine Bir Yorum Çalışması</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055739164</t>
+          <t>9786055739799</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Tek Tanrı Tek Mesaj</t>
+          <t>Kutsal İnanç Adamı</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055739089</t>
+          <t>9799758379254</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Batı Efsanesi</t>
+          <t>Soylu Yaratılış</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9799758379353</t>
+          <t>9786055739560</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Mesih'in Dönüşü ve Dünyanın Sonu</t>
+          <t>İsa Tek Yol Mu?</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054684366</t>
+          <t>9786055739164</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Uyanış</t>
+          <t>Tek Tanrı Tek Mesaj</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054684021</t>
+          <t>9786055739089</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Son Günler</t>
+          <t>Hristiyan Batı Efsanesi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055739898</t>
+          <t>9799758379353</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Yaratan'ı Yaşamak</t>
+          <t>Mesih'in Dönüşü ve Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055739591</t>
+          <t>9786054684366</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Dua Edeyim?</t>
+          <t>Beklenen Uyanış</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054684052</t>
+          <t>9786054684021</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İsa Mesih ve Kadın</t>
+          <t>Son Günler</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054684854</t>
+          <t>9786055739898</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Heft Peyven İsa (en) Li Ser Çarmixe</t>
+          <t>Yaratan'ı Yaşamak</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789786055732</t>
+          <t>9786055739591</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Luteryen İman İkrarları Işığında Temel Hristiyan İnancı</t>
+          <t>Nasıl Dua Edeyim?</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055739652</t>
+          <t>9786054684052</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İsa'nın Çarmıhtaki Yedi Sözü</t>
+          <t>İsa Mesih ve Kadın</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789758379323</t>
+          <t>9786054684854</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>İsa'nın Acıları Bundan Bize Ne?</t>
+          <t>Heft Peyven İsa (en) Li Ser Çarmixe</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054684748</t>
+          <t>9789786055732</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan'ın Özgürlüğü</t>
+          <t>Luteryen İman İkrarları Işığında Temel Hristiyan İnancı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054684274</t>
+          <t>9786055739652</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İncil</t>
+          <t>İsa'nın Çarmıhtaki Yedi Sözü</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054684793</t>
+          <t>9789758379323</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Mesih Talebesi İçin İbadetler Törenler ve Yol Rehberi</t>
+          <t>İsa'nın Acıları Bundan Bize Ne?</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054684427</t>
+          <t>9786054684748</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Genç Yeryüzü (Ciltli)</t>
+          <t>Hristiyan'ın Özgürlüğü</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055739546</t>
+          <t>9786054684274</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Temel Gerçek</t>
+          <t>İncil</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789758379873</t>
+          <t>9786054684793</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Vatandaş Olarak Hristiyan</t>
+          <t>Mesih Talebesi İçin İbadetler Törenler ve Yol Rehberi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257927314</t>
+          <t>9786054684427</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Işığında Kutsal Ruh Vaftizi ve Dillerle Konuşma Armağanı</t>
+          <t>Genç Yeryüzü (Ciltli)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257927253</t>
+          <t>9786055739546</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Yalnızca İsa -Mesih'in Sırrı-</t>
+          <t>Temel Gerçek</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257927437</t>
+          <t>9789758379873</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Zor Zamanlarda Umut</t>
+          <t>Vatandaş Olarak Hristiyan</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257927208</t>
+          <t>9786257927314</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Hazine (Gürcüce)</t>
+          <t>Kutsal Kitap Işığında Kutsal Ruh Vaftizi ve Dillerle Konuşma Armağanı</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786058029088</t>
+          <t>9786257927253</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 25 Üzerine</t>
+          <t>Yalnızca İsa -Mesih'in Sırrı-</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257927154</t>
+          <t>9786257927437</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Mordan Vazgeçmek</t>
+          <t>Zor Zamanlarda Umut</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257927291</t>
+          <t>9786257927208</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Le Bapteme de l'Esprit - Et Le Parler En Lamgues</t>
+          <t>Hazine (Gürcüce)</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257927444</t>
+          <t>9786058029088</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Yazılar ve Dua</t>
+          <t>Mezmur 25 Üzerine</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789758379934</t>
+          <t>9786257927154</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Neden Hristiyan Oldular</t>
+          <t>Mordan Vazgeçmek</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257927451</t>
+          <t>9786257927291</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Evliliğiniz Nasıl Kurtarılır - Evliliğinizi Kurtarma Rehberi</t>
+          <t>Le Bapteme de l'Esprit - Et Le Parler En Lamgues</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257927369</t>
+          <t>9786257927444</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Başka İlah Yoktur!</t>
+          <t>Kutsal Yazılar ve Dua</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257927185</t>
+          <t>9789758379934</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Hüküm Gerektiren Yeni Kanıtlar</t>
+          <t>Neden Hristiyan Oldular</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257927178</t>
+          <t>9786257927451</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Mirov Bi Baweriye Xelas Dibe</t>
+          <t>Evliliğiniz Nasıl Kurtarılır - Evliliğinizi Kurtarma Rehberi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257927468</t>
+          <t>9786257927369</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Üzerine Sohbetler</t>
+          <t>Başka İlah Yoktur!</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257927413</t>
+          <t>9786257927185</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Tutkuyla Dua Etmek</t>
+          <t>Hüküm Gerektiren Yeni Kanıtlar</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257927284</t>
+          <t>9786257927178</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Göklerdeki Babamız (Abun d'Başmayo) Duası Yorumu ve Lavij Şiiri (Ciltli)</t>
+          <t>Mirov Bi Baweriye Xelas Dibe</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786055739447</t>
+          <t>9786257927468</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İncil'de ve Kuran'da Mesih</t>
+          <t>Cehennem Üzerine Sohbetler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257927130</t>
+          <t>9786257927413</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>İçsel Rehber</t>
+          <t>Tutkuyla Dua Etmek</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257927192</t>
+          <t>9786257927284</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Neden Hristiyanlık</t>
+          <t>Göklerdeki Babamız (Abun d'Başmayo) Duası Yorumu ve Lavij Şiiri (Ciltli)</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257927109</t>
+          <t>9786055739447</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Sevilen Öğrenci'nin Tanıklığı: Yuhanna</t>
+          <t>İncil'de ve Kuran'da Mesih</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786058029057</t>
+          <t>9786257927130</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Şifa Getiren Değişimler</t>
+          <t>İçsel Rehber</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257927000</t>
+          <t>9786257927192</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Ruhu'yla Yönlendirilmek</t>
+          <t>Neden Hristiyanlık</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257927055</t>
+          <t>9786257927109</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Son Saniyeler Hazır mısın?</t>
+          <t>Sevilen Öğrenci'nin Tanıklığı: Yuhanna</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058029040</t>
+          <t>9786058029057</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Suyu</t>
+          <t>Şifa Getiren Değişimler</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786058071568</t>
+          <t>9786257927000</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Olmak Üzerine Sohbet</t>
+          <t>Tanrı'nın Ruhu'yla Yönlendirilmek</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789758379309</t>
+          <t>9786257927055</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap'ta Olduğu İddia Edilen Hatalar ve Çelişkiler</t>
+          <t>Son Saniyeler Hazır mısın?</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257927031</t>
+          <t>9786058029040</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzündeki Evim</t>
+          <t>Yaşam Suyu</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786058029095</t>
+          <t>9786058071568</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Hazine</t>
+          <t>Kutsal Olmak Üzerine Sohbet</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786058071582</t>
+          <t>9789758379309</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Sarsılmaz Güven</t>
+          <t>Kutsal Kitap'ta Olduğu İddia Edilen Hatalar ve Çelişkiler</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786056885662</t>
+          <t>9786257927031</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Meyve Veren İmanlılar</t>
+          <t>Gökyüzündeki Evim</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786056885679</t>
+          <t>9786058029095</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Vaftiz</t>
+          <t>Hazine</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>3990000019027</t>
+          <t>9786058071582</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İslam'da ve Mesih İnancı'nda Günah ve Bağış</t>
+          <t>Sarsılmaz Güven</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786058071537</t>
+          <t>9786056885662</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Peymana Nu u Zebur</t>
+          <t>Meyve Veren İmanlılar</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>3990000019026</t>
+          <t>9786056885679</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İncil'de ve Kuran'da Çarmıh</t>
+          <t>Vaftiz</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055739195</t>
+          <t>3990000019027</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Barnaba İncili ve Gerçekler</t>
+          <t>İslam'da ve Mesih İnancı'nda Günah ve Bağış</t>
         </is>
       </c>
       <c r="C234" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789758379781</t>
+          <t>9786058071537</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Yeter ki İnsan Olsun</t>
+          <t>Peymana Nu u Zebur</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786054684373</t>
+          <t>3990000019026</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Esenlik Antlaşması</t>
+          <t>İncil'de ve Kuran'da Çarmıh</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257927956</t>
+          <t>9786055739195</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Hey Gavur Anlatsana</t>
+          <t>Barnaba İncili ve Gerçekler</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786055739645</t>
+          <t>9789758379781</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Allah Sevgidir</t>
+          <t>Yeter ki İnsan Olsun</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786055739201</t>
+          <t>9786054684373</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Tevrat ve İncil'in Değişmezliği</t>
+          <t>Esenlik Antlaşması</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789758379712</t>
+          <t>9786257927956</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Adem'den İsa'ya</t>
+          <t>Hey Gavur Anlatsana</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055739980</t>
+          <t>9786055739645</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonu</t>
+          <t>Allah Sevgidir</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059639347</t>
+          <t>9786055739201</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>40 Günde İmanı Ateşlemek</t>
+          <t>Tevrat ve İncil'in Değişmezliği</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257927161</t>
+          <t>9789758379712</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Marangozdan da Öte</t>
+          <t>Adem'den İsa'ya</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059639354</t>
+          <t>9786055739980</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Zaferli Zihniyetler</t>
+          <t>Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059639965</t>
+          <t>9786059639347</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Günah Gerçeği Karşısında Tövbe ve İman</t>
+          <t>40 Günde İmanı Ateşlemek</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786056885686</t>
+          <t>9786257927161</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Yücelik Kralı Farsça</t>
+          <t>Marangozdan da Öte</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
+          <t>9786059639354</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Zaferli Zihniyetler</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786059639965</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Günah Gerçeği Karşısında Tövbe ve İman</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786056885686</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Yücelik Kralı Farsça</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
           <t>9786256786899</t>
         </is>
       </c>
-      <c r="B247" s="1" t="inlineStr">
+      <c r="B250" s="1" t="inlineStr">
         <is>
           <t>Hristiyan Maneviyatı</t>
         </is>
       </c>
-      <c r="C247" s="1">
+      <c r="C250" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>