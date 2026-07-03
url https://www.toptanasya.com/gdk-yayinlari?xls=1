--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,3775 +85,3820 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444638</t>
+          <t>9786258978018</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İncil (Küçük Boy) - Lacivert</t>
+          <t>Yaratılış'tan Vahiy'e Mesih</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256786981</t>
+          <t>9786258978001</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Vaatteki Güç</t>
+          <t>Bağlanmak İçin Yaratılmış</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256786530</t>
+          <t>9786256786998</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Anneler İçin Bilgelik</t>
+          <t>Protestan Kilise Törenleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789759062439</t>
+          <t>4444444444638</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İstenmeyen Gebelik</t>
+          <t>İncil (Küçük Boy) - Lacivert</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059639040</t>
+          <t>9786256786981</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İntihar Düşüncesi</t>
+          <t>Bir Vaatteki Güç</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059639026</t>
+          <t>9786256786530</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Aşkı Bulmak</t>
+          <t>Anneler İçin Bilgelik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059639071</t>
+          <t>9789759062439</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın İsteğini Bilmek</t>
+          <t>İstenmeyen Gebelik</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059639033</t>
+          <t>9786059639040</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Geçmişteki Cinsel Tacizler</t>
+          <t>İntihar Düşüncesi</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059639064</t>
+          <t>9786059639026</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sevilen Birini Kaybetmek</t>
+          <t>Gerçek Aşkı Bulmak</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059639057</t>
+          <t>9786059639071</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İstenmeyen Gebelik</t>
+          <t>Tanrı'nın İsteğini Bilmek</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059639019</t>
+          <t>9786059639033</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dağılan Yuvalar</t>
+          <t>Geçmişteki Cinsel Tacizler</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256786868</t>
+          <t>9786059639064</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Damda Bir İshakkuşu</t>
+          <t>Sevilen Birini Kaybetmek</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256786882</t>
+          <t>9786059639057</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Derin Bağlılık</t>
+          <t>İstenmeyen Gebelik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256786875</t>
+          <t>9786059639019</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İman Bir Duygu Değildir</t>
+          <t>Dağılan Yuvalar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256786851</t>
+          <t>9786256786868</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap (World English Bible - Türkçe Çevirisi) (Ciltli)</t>
+          <t>Damda Bir İshakkuşu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256786752</t>
+          <t>9786256786882</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tüm Detaylarıyla Kilise Hizmetkarlığı</t>
+          <t>Derin Bağlılık</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256786837</t>
+          <t>9786256786875</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İncil mi? İnciller mi?</t>
+          <t>İman Bir Duygu Değildir</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256786783</t>
+          <t>9786256786851</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Teslim Oldum</t>
+          <t>Kutsal Kitap (World English Bible - Türkçe Çevirisi) (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256786738</t>
+          <t>9786256786752</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Güzelliğini Gör!</t>
+          <t>Tüm Detaylarıyla Kilise Hizmetkarlığı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256786660</t>
+          <t>9786256786837</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İpek Yolunda 50 Yıl</t>
+          <t>İncil mi? İnciller mi?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256786707</t>
+          <t>9786256786783</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe ve Umudu</t>
+          <t>Teslim Oldum</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256786721</t>
+          <t>9786256786738</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Deşt-i Kıpçak Üçlemesi</t>
+          <t>Tanrı’nın Güzelliğini Gör!</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256786745</t>
+          <t>9786256786660</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kadim Yollar ve Uyarılar</t>
+          <t>İpek Yolunda 50 Yıl</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256786714</t>
+          <t>9786256786707</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>A God of Redemption: Hannah's Heartache</t>
+          <t>Kraliçe ve Umudu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256786684</t>
+          <t>9786256786721</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bize İkinci Şansı Veren Tanrı: Ahmad'ın Macerası</t>
+          <t>Deşt-i Kıpçak Üçlemesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256786677</t>
+          <t>9786256786745</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bizi Kurtaran Tanrı: Hannah'ın Istırabı</t>
+          <t>Kadim Yollar ve Uyarılar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256786691</t>
+          <t>9786256786714</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>A God of Second Chances: Ahmad's Adventure</t>
+          <t>A God of Redemption: Hannah's Heartache</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256786622</t>
+          <t>9786256786684</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Geheimnis der Frömmigkeit</t>
+          <t>Bize İkinci Şansı Veren Tanrı: Ahmad'ın Macerası</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256786554</t>
+          <t>9786256786677</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tam Özgürlük</t>
+          <t>Bizi Kurtaran Tanrı: Hannah'ın Istırabı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256786585</t>
+          <t>9786256786691</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Maskelerin Ötesinde Gerçek Yaşam</t>
+          <t>A God of Second Chances: Ahmad's Adventure</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256786578</t>
+          <t>9786256786622</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlar Kaç Tanrı'ya İnanır?</t>
+          <t>Geheimnis der Frömmigkeit</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256786523</t>
+          <t>9786256786554</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İskenderiyeli Azize Katerina’nın Hayatı</t>
+          <t>Tam Özgürlük</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054684823</t>
+          <t>9786256786585</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Büyük Resmi</t>
+          <t>Maskelerin Ötesinde Gerçek Yaşam</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055739416</t>
+          <t>9786256786578</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İdeal Adamın Özellikleri</t>
+          <t>Hristiyanlar Kaç Tanrı'ya İnanır?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256786394</t>
+          <t>9786256786523</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Yıldızları Gizlenemediler</t>
+          <t>İskenderiyeli Azize Katerina’nın Hayatı</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256786431</t>
+          <t>9786054684823</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İncil (Farklı Renkler)</t>
+          <t>Tanrı'nın Büyük Resmi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256786424</t>
+          <t>9786055739416</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynlik</t>
+          <t>İdeal Adamın Özellikleri</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256786448</t>
+          <t>9786256786394</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İncil (Küçük Boy)- Kırmızı</t>
+          <t>Evrenin Yıldızları Gizlenemediler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257927949</t>
+          <t>9786256786431</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Başka İlah Yoktur! Allah mı? İsa mı?(Afganca)</t>
+          <t>İncil (Farklı Renkler)</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256786288</t>
+          <t>9786256786424</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mezmurlar - Zebur</t>
+          <t>Ebeveynlik</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256786257</t>
+          <t>9786256786448</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yepyeni</t>
+          <t>İncil (Küçük Boy)- Kırmızı</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257927802</t>
+          <t>9786257927949</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Bakışıyla Finansal Bilinç</t>
+          <t>Başka İlah Yoktur! Allah mı? İsa mı?(Afganca)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257927772</t>
+          <t>9786256786288</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Noel Nedir?</t>
+          <t>Mezmurlar - Zebur</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256786295</t>
+          <t>9786256786257</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Orucun Şekli Değil Niyeti Önemlidir</t>
+          <t>Yepyeni</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256786196</t>
+          <t>9786257927802</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Meclisi</t>
+          <t>Kutsal Kitap Bakışıyla Finansal Bilinç</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256786202</t>
+          <t>9786257927772</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Ne İster?</t>
+          <t>Noel Nedir?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256786189</t>
+          <t>9786256786295</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Doğaüstü</t>
+          <t>Orucun Şekli Değil Niyeti Önemlidir</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256786141</t>
+          <t>9786256786196</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sevgi, Kimlik ve Amaç</t>
+          <t>Tanrı'nın Meclisi</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256786172</t>
+          <t>9786256786202</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sienalı Azize Katerina</t>
+          <t>Tanrı Ne İster?</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256786165</t>
+          <t>9786256786189</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mesih İsa'nın Tanrılığı</t>
+          <t>Doğaüstü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256786127</t>
+          <t>9786256786141</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tanık</t>
+          <t>Sevgi, Kimlik ve Amaç</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256786110</t>
+          <t>9786256786172</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Gerçeği</t>
+          <t>Sienalı Azize Katerina</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256786073</t>
+          <t>9786256786165</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İhtiyacımız Olan Sevgi</t>
+          <t>Mesih İsa'nın Tanrılığı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059639958</t>
+          <t>9786256786127</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ruhani Meslehetçilik Telimatı</t>
+          <t>Tanık</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054684359</t>
+          <t>9786256786110</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Konuşmuyorsan Delisin!</t>
+          <t>Diriliş Gerçeği</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054684656</t>
+          <t>9786256786073</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Cennet Dünyayı İstila Ettiğinde</t>
+          <t>İhtiyacımız Olan Sevgi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059639989</t>
+          <t>9786059639958</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kendini Rab'de Güçlendir</t>
+          <t>Ruhani Meslehetçilik Telimatı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055739676</t>
+          <t>9786054684359</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mesih'in Zafer Alayı</t>
+          <t>Kendi Kendine Konuşmuyorsan Delisin!</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257927338</t>
+          <t>9786054684656</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>The Story Continues</t>
+          <t>Cennet Dünyayı İstila Ettiğinde</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056857812</t>
+          <t>9786059639989</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan İman İttifakı Maddeleri</t>
+          <t>Kendini Rab'de Güçlendir</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758379767</t>
+          <t>9786055739676</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hayat Nefesi</t>
+          <t>Mesih'in Zafer Alayı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055739454</t>
+          <t>9786257927338</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Belirtileri ve Peygamberlikleri Anlamak</t>
+          <t>The Story Continues</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055739829</t>
+          <t>9786056857812</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bilgeliğin Güvenli Adımları</t>
+          <t>Hristiyan İman İttifakı Maddeleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256786011</t>
+          <t>9789758379767</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap'a Genel Bakış</t>
+          <t>Hayat Nefesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256786004</t>
+          <t>9786055739454</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Pastörlük Nasıl Yapılmalı ?</t>
+          <t>Belirtileri ve Peygamberlikleri Anlamak</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256786035</t>
+          <t>9786055739829</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bereket ya da Lanet</t>
+          <t>Bilgeliğin Güvenli Adımları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256786028</t>
+          <t>9786256786011</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Tanrıyla Dostluk</t>
+          <t>Kutsal Kitap'a Genel Bakış</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256786059</t>
+          <t>9786256786004</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>90 Soruda Sonsuz Yaşam</t>
+          <t>Pastörlük Nasıl Yapılmalı ?</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758379972</t>
+          <t>9786256786035</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bütün İyi Şeyler Rab'ten Gelir</t>
+          <t>Bereket ya da Lanet</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758379958</t>
+          <t>9786256786028</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bana Mesih'i Anlat</t>
+          <t>Tanrıyla Dostluk</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059639088</t>
+          <t>9786256786059</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ji Min Re Qala Mesih Bike</t>
+          <t>90 Soruda Sonsuz Yaşam</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055739393</t>
+          <t>9789758379972</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Takas</t>
+          <t>Bütün İyi Şeyler Rab'ten Gelir</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257927987</t>
+          <t>9789758379958</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Duaları</t>
+          <t>Bana Mesih'i Anlat</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054684663</t>
+          <t>9786059639088</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Vaftizi</t>
+          <t>Ji Min Re Qala Mesih Bike</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054684755</t>
+          <t>9786055739393</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Günah ve Düşmüş İnsanın Kurtarılışı</t>
+          <t>Kutsal Takas</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758379637</t>
+          <t>9786257927987</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ben Değil Sen</t>
+          <t>Hristiyan Duaları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789758379170</t>
+          <t>9786054684663</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kilise Öğretisi</t>
+          <t>Hristiyan Vaftizi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055739690</t>
+          <t>9786054684755</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Aşk</t>
+          <t>Günah ve Düşmüş İnsanın Kurtarılışı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054684113</t>
+          <t>9789758379637</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Mezmurlar Kitabına Kısa Bakış</t>
+          <t>Ben Değil Sen</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758379038</t>
+          <t>9789758379170</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İsa Mesih'in Hazinesinden Gökyakutlar</t>
+          <t>Kilise Öğretisi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054684281</t>
+          <t>9786055739690</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Göklerin Kralı</t>
+          <t>Kutsal Aşk</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9799758379278</t>
+          <t>9786054684113</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kıvılcım</t>
+          <t>Mezmurlar Kitabına Kısa Bakış</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257927840</t>
+          <t>9789758379038</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>A God of Purpose: Fareena's Friendship</t>
+          <t>İsa Mesih'in Hazinesinden Gökyakutlar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257927826</t>
+          <t>9786054684281</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gökçe The Traveler - Takes Care of Chicks</t>
+          <t>Göklerin Kralı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257927819</t>
+          <t>9799758379278</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Gezen Gökçe - Civcivlere Bakıyor</t>
+          <t>Kıvılcım</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257927697</t>
+          <t>9786257927840</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır - 4</t>
+          <t>A God of Purpose: Fareena's Friendship</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257927888</t>
+          <t>9786257927826</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Peçe</t>
+          <t>Gökçe The Traveler - Takes Care of Chicks</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257927789</t>
+          <t>9786257927819</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Cinleri Kovun ve Devleri Alt Edin</t>
+          <t>Gezen Gökçe - Civcivlere Bakıyor</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257927734</t>
+          <t>9786257927697</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'ya Güvenmek</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır - 4</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257927765</t>
+          <t>9786257927888</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Papaz Büyüsü</t>
+          <t>Yırtık Peçe</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257927895</t>
+          <t>9786257927789</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Anahtar Çarmıhtır</t>
+          <t>Cinleri Kovun ve Devleri Alt Edin</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257927918</t>
+          <t>9786257927734</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İncil (Küçük Boy) - Siyah</t>
+          <t>Tanrı'ya Güvenmek</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257927833</t>
+          <t>9786257927765</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bizi Tasarlayan Tanrı: Fareena'nın Arkadaşlığı</t>
+          <t>Papaz Büyüsü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054684731</t>
+          <t>9786257927895</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerin Bütün Söyledikleri - Alıştırma Kitabı</t>
+          <t>Anahtar Çarmıhtır</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059639149</t>
+          <t>9786257927918</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çarmıh Ruhsallığı</t>
+          <t>İncil (Küçük Boy) - Siyah</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257927536</t>
+          <t>9786257927833</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Altın Tarlalar</t>
+          <t>Bizi Tasarlayan Tanrı: Fareena'nın Arkadaşlığı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257927932</t>
+          <t>9786054684731</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Neden Tanrım?</t>
+          <t>Peygamberlerin Bütün Söyledikleri - Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257927611</t>
+          <t>9786059639149</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İnanmaya Cesaret Et!</t>
+          <t>Çarmıh Ruhsallığı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257927642</t>
+          <t>9786257927536</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır 3</t>
+          <t>Altın Tarlalar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257927628</t>
+          <t>9786257927932</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Mucizevi Tanışma</t>
+          <t>Neden Tanrım?</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257927574</t>
+          <t>9786257927611</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İstanbul</t>
+          <t>İnanmaya Cesaret Et!</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055739959</t>
+          <t>9786257927642</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Vakit İbadeti ve Yol Rehberi</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır 3</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257927567</t>
+          <t>9786257927628</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır - 2</t>
+          <t>Mucizevi Tanışma</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257927550</t>
+          <t>9786257927574</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Sevgi Mesajı</t>
+          <t>İstanbul</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257927529</t>
+          <t>9786055739959</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Deizmden Mesih’e - Teistik Argümanlar</t>
+          <t>Vakit İbadeti ve Yol Rehberi</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257927505</t>
+          <t>9786257927567</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır 1</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır - 2</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059639873</t>
+          <t>9786257927550</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İşte Benim Annem!</t>
+          <t>Tanrı'nın Sevgi Mesajı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257927482</t>
+          <t>9786257927529</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Gavur Pavlus</t>
+          <t>Deizmden Mesih’e - Teistik Argümanlar</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257927475</t>
+          <t>9786257927505</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İnançlar Genelinde Mesihsel Kavram Türevleri</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır 1</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056857867</t>
+          <t>9786059639873</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Zafer Kazanan Kilise</t>
+          <t>İşte Benim Annem!</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055739850</t>
+          <t>9786257927482</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Her Şeye Rağmen Sevgi</t>
+          <t>Gavur Pavlus</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059639255</t>
+          <t>9786257927475</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 51 Üzerine</t>
+          <t>İnançlar Genelinde Mesihsel Kavram Türevleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786058029002</t>
+          <t>9786056857867</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Temel Hristiyan Eğitim Kılavuzu</t>
+          <t>Zafer Kazanan Kilise</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055739225</t>
+          <t>9786055739850</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hayalde Kalan Yaşam</t>
+          <t>Her Şeye Rağmen Sevgi</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758379026</t>
+          <t>9786059639255</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Bilgisi</t>
+          <t>Mezmur 51 Üzerine</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054684953</t>
+          <t>9786058029002</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Les Temoins de Jehovah</t>
+          <t>Temel Hristiyan Eğitim Kılavuzu</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059639811</t>
+          <t>9786055739225</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Havva ve Ötesi</t>
+          <t>Hayalde Kalan Yaşam</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758379552</t>
+          <t>9789758379026</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hermas'ın Çobanı</t>
+          <t>Hakikat Bilgisi</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789758379521</t>
+          <t>9786054684953</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'yı Arayışın</t>
+          <t>Les Temoins de Jehovah</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789758379422</t>
+          <t>9786059639811</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Zambak</t>
+          <t>Havva ve Ötesi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059639330</t>
+          <t>9789758379552</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 139 Üzerine</t>
+          <t>Hermas'ın Çobanı</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786058071520</t>
+          <t>9789758379521</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kısa İlmihal</t>
+          <t>Tanrı'yı Arayışın</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786058071506</t>
+          <t>9789758379422</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Zafer</t>
+          <t>Vahşi Zambak</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786058071575</t>
+          <t>9786059639330</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Nur'un Şahidi</t>
+          <t>Mezmur 139 Üzerine</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059639552</t>
+          <t>9786058071520</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>İnsanı Rab'den Uzaklaştıran Yollar</t>
+          <t>Kısa İlmihal</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059639880</t>
+          <t>9786058071506</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Kurtuluş ve Özgürlük</t>
+          <t>Savaş ve Zafer</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054684960</t>
+          <t>9786058071575</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yehova'nın Şahitleri</t>
+          <t>Nur'un Şahidi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059639408</t>
+          <t>9786059639552</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Hristiyanlığı</t>
+          <t>İnsanı Rab'den Uzaklaştıran Yollar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786056857898</t>
+          <t>9786059639880</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 119 Üzerine</t>
+          <t>Gerçek Kurtuluş ve Özgürlük</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786056857881</t>
+          <t>9786054684960</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Vaaz Etkin Söz Hizmeti</t>
+          <t>Yehova'nın Şahitleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059639422</t>
+          <t>9786059639408</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Köle Doğanlar</t>
+          <t>Kutsal Kitap Hristiyanlığı</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059639415</t>
+          <t>9786056857898</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kutsallık</t>
+          <t>Mezmur 119 Üzerine</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059639392</t>
+          <t>9786056857881</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ayartılma ve Günahı Öldürme Konularında Her Hristiyan'ın Bilmesi Gerekenler</t>
+          <t>Vaaz Etkin Söz Hizmeti</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786056857874</t>
+          <t>9786059639422</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Kutsal Kitap Çalışması</t>
+          <t>Köle Doğanlar</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059639385</t>
+          <t>9786059639415</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Deneyimin Değeri</t>
+          <t>Kutsallık</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059639927</t>
+          <t>9786059639392</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Mesih İsa'nın Ayak İzinde</t>
+          <t>Ayartılma ve Günahı Öldürme Konularında Her Hristiyan'ın Bilmesi Gerekenler</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059639545</t>
+          <t>9786056857874</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Sorgulayan Gelsin</t>
+          <t>Uygulamalı Kutsal Kitap Çalışması</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758379828</t>
+          <t>9786059639385</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İnanç Açıklamaları Işığında Hristiyan İnancı</t>
+          <t>Deneyimin Değeri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9799758379452</t>
+          <t>9786059639927</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Field Manual for the Lace Method of Language Learning</t>
+          <t>Mesih İsa'nın Ayak İzinde</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054684175</t>
+          <t>9786059639545</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Daniel Tanrı'nun Mutlak Yetkilisi</t>
+          <t>Sorgulayan Gelsin</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>8</v>
+        <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758379019</t>
+          <t>9789758379828</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>A Basic Course in Modern Turkish</t>
+          <t>İnanç Açıklamaları Işığında Hristiyan İnancı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054684168</t>
+          <t>9799758379452</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Tövbe</t>
+          <t>Field Manual for the Lace Method of Language Learning</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054684502</t>
+          <t>9786054684175</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Tartışılan İncil Kanonu</t>
+          <t>Daniel Tanrı'nun Mutlak Yetkilisi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>60</v>
+        <v>8</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054684489</t>
+          <t>9789758379019</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>İnandığımız Yalanlar İnanç Üzerine Sohbet</t>
+          <t>A Basic Course in Modern Turkish</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055739171</t>
+          <t>9786054684168</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kelam ve Ruh</t>
+          <t>Tövbe</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055739263</t>
+          <t>9786054684502</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Mesajı Dualar</t>
+          <t>Tartışılan İncil Kanonu</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059639446</t>
+          <t>9786054684489</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Cinsellik</t>
+          <t>İnandığımız Yalanlar İnanç Üzerine Sohbet</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054684120</t>
+          <t>9786055739171</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Çöl Tecrübesi</t>
+          <t>Kelam ve Ruh</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789758379002</t>
+          <t>9786055739263</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ağacı Yaşken Eğdiler</t>
+          <t>Kurtuluş Mesajı Dualar</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>10</v>
+        <v>80</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054684984</t>
+          <t>9786059639446</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da Saatli Bombalar İlerliyor</t>
+          <t>Cinsellik</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055739584</t>
+          <t>9786054684120</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Mor Gabriel Manastırı (Ciltli)</t>
+          <t>Çöl Tecrübesi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>700</v>
+        <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786054684557</t>
+          <t>9789758379002</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yeni Antlaşma'ya Genel Bakış (Ciltli)</t>
+          <t>Ağacı Yaşken Eğdiler</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055739065</t>
+          <t>9786054684984</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Martin Luther'in Kısa İlmihali - Açıklamalı (Ciltli)</t>
+          <t>Avrupa'da Saatli Bombalar İlerliyor</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054684687</t>
+          <t>9786055739584</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Şölene Davet</t>
+          <t>Mor Gabriel Manastırı (Ciltli)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789758379224</t>
+          <t>9786054684557</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlıkta Oruç</t>
+          <t>Yeni Antlaşma'ya Genel Bakış (Ciltli)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054684618</t>
+          <t>9786055739065</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>İhsan Eden Rab</t>
+          <t>Martin Luther'in Kısa İlmihali - Açıklamalı (Ciltli)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789758379941</t>
+          <t>9786054684687</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>İncil'den Resimli Öyküler</t>
+          <t>Şölene Davet</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054684816</t>
+          <t>9789758379224</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Ester Kitabı Üzerine Bir İnceleme</t>
+          <t>Hristiyanlıkta Oruç</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055739423</t>
+          <t>9786054684618</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Bitiş Çizgisi</t>
+          <t>İhsan Eden Rab</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9783000228216</t>
+          <t>9789758379941</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kiteba Piroz (Ciltli)</t>
+          <t>İncil'den Resimli Öyküler</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054684526</t>
+          <t>9786054684816</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Yunus - Kurtuluş Rab'den Gelir</t>
+          <t>Ester Kitabı Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9781942792116</t>
+          <t>9786055739423</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Mesih</t>
+          <t>Bitiş Çizgisi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054684892</t>
+          <t>9783000228216</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Elçilerin İşleri</t>
+          <t>Kiteba Piroz (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054684946</t>
+          <t>9786054684526</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kim Olduğunun Farkında Mısın?</t>
+          <t>Yunus - Kurtuluş Rab'den Gelir</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054684069</t>
+          <t>9781942792116</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Bithynia Tümlüğü İçinde Akmeşe (Armaş)</t>
+          <t>Mesih</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054684397</t>
+          <t>9786054684892</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İslam İkliminde Kutsal Kitaplar</t>
+          <t>Elçilerin İşleri</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054684632</t>
+          <t>9786054684946</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Ben Tarsuslu Saul</t>
+          <t>Kim Olduğunun Farkında Mısın?</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055739768</t>
+          <t>9786054684069</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Süryani Halkoyunları ve Ezgileri</t>
+          <t>Bithynia Tümlüğü İçinde Akmeşe (Armaş)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055739706</t>
+          <t>9786054684397</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Mızrak Çuvala Sığmıyor!</t>
+          <t>İslam İkliminde Kutsal Kitaplar</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054684533</t>
+          <t>9786054684632</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Doğru Seçim Kutsal Kitabı</t>
+          <t>Ben Tarsuslu Saul</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054684724</t>
+          <t>9786055739768</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerin Bütün Söyledikleri</t>
+          <t>Süryani Halkoyunları ve Ezgileri</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789758379927</t>
+          <t>9786055739706</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Yaşam Deyrulzafaran Manastırı</t>
+          <t>Mızrak Çuvala Sığmıyor!</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9799758379384</t>
+          <t>9786054684533</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan İnancının ABC'si</t>
+          <t>Doğru Seçim Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055739775</t>
+          <t>9786054684724</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Yücelik Kralı</t>
+          <t>Peygamberlerin Bütün Söyledikleri</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054684199</t>
+          <t>9789758379927</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan İman</t>
+          <t>Tarih ve Yaşam Deyrulzafaran Manastırı</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789758379668</t>
+          <t>9799758379384</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Deyrulzafaran Manastırı</t>
+          <t>Hristiyan İnancının ABC'si</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055739508</t>
+          <t>9786055739775</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Çarmıh ve Hilal</t>
+          <t>Yücelik Kralı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055739713</t>
+          <t>9786054684199</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Umudumuz Başka Bahara Kalmasın!</t>
+          <t>Yaşayan İman</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054684670</t>
+          <t>9789758379668</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Invitation to the Feast</t>
+          <t>Geçmişten Günümüze Deyrulzafaran Manastırı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055739874</t>
+          <t>9786055739508</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Lütuf - Galatyalılara Mektup Üzerine Bir Yorum Çalışması</t>
+          <t>Çarmıh ve Hilal</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055739799</t>
+          <t>9786055739713</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kutsal İnanç Adamı</t>
+          <t>Umudumuz Başka Bahara Kalmasın!</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9799758379254</t>
+          <t>9786054684670</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Soylu Yaratılış</t>
+          <t>Invitation to the Feast</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055739560</t>
+          <t>9786055739874</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İsa Tek Yol Mu?</t>
+          <t>Lütuf - Galatyalılara Mektup Üzerine Bir Yorum Çalışması</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055739164</t>
+          <t>9786055739799</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Tek Tanrı Tek Mesaj</t>
+          <t>Kutsal İnanç Adamı</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055739089</t>
+          <t>9799758379254</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Batı Efsanesi</t>
+          <t>Soylu Yaratılış</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9799758379353</t>
+          <t>9786055739560</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Mesih'in Dönüşü ve Dünyanın Sonu</t>
+          <t>İsa Tek Yol Mu?</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054684366</t>
+          <t>9786055739164</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Uyanış</t>
+          <t>Tek Tanrı Tek Mesaj</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786054684021</t>
+          <t>9786055739089</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Son Günler</t>
+          <t>Hristiyan Batı Efsanesi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055739898</t>
+          <t>9799758379353</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yaratan'ı Yaşamak</t>
+          <t>Mesih'in Dönüşü ve Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055739591</t>
+          <t>9786054684366</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Dua Edeyim?</t>
+          <t>Beklenen Uyanış</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054684052</t>
+          <t>9786054684021</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İsa Mesih ve Kadın</t>
+          <t>Son Günler</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054684854</t>
+          <t>9786055739898</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Heft Peyven İsa (en) Li Ser Çarmixe</t>
+          <t>Yaratan'ı Yaşamak</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789786055732</t>
+          <t>9786055739591</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Luteryen İman İkrarları Işığında Temel Hristiyan İnancı</t>
+          <t>Nasıl Dua Edeyim?</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055739652</t>
+          <t>9786054684052</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İsa'nın Çarmıhtaki Yedi Sözü</t>
+          <t>İsa Mesih ve Kadın</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789758379323</t>
+          <t>9786054684854</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İsa'nın Acıları Bundan Bize Ne?</t>
+          <t>Heft Peyven İsa (en) Li Ser Çarmixe</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054684748</t>
+          <t>9789786055732</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan'ın Özgürlüğü</t>
+          <t>Luteryen İman İkrarları Işığında Temel Hristiyan İnancı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054684274</t>
+          <t>9786055739652</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İncil</t>
+          <t>İsa'nın Çarmıhtaki Yedi Sözü</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054684793</t>
+          <t>9789758379323</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Mesih Talebesi İçin İbadetler Törenler ve Yol Rehberi</t>
+          <t>İsa'nın Acıları Bundan Bize Ne?</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054684427</t>
+          <t>9786054684748</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Genç Yeryüzü (Ciltli)</t>
+          <t>Hristiyan'ın Özgürlüğü</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055739546</t>
+          <t>9786054684274</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Temel Gerçek</t>
+          <t>İncil</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789758379873</t>
+          <t>9786054684793</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Vatandaş Olarak Hristiyan</t>
+          <t>Mesih Talebesi İçin İbadetler Törenler ve Yol Rehberi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257927314</t>
+          <t>9786054684427</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Işığında Kutsal Ruh Vaftizi ve Dillerle Konuşma Armağanı</t>
+          <t>Genç Yeryüzü (Ciltli)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257927253</t>
+          <t>9786055739546</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Yalnızca İsa -Mesih'in Sırrı-</t>
+          <t>Temel Gerçek</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257927437</t>
+          <t>9789758379873</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Zor Zamanlarda Umut</t>
+          <t>Vatandaş Olarak Hristiyan</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257927208</t>
+          <t>9786257927314</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Hazine (Gürcüce)</t>
+          <t>Kutsal Kitap Işığında Kutsal Ruh Vaftizi ve Dillerle Konuşma Armağanı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786058029088</t>
+          <t>9786257927253</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 25 Üzerine</t>
+          <t>Yalnızca İsa -Mesih'in Sırrı-</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257927154</t>
+          <t>9786257927437</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Mordan Vazgeçmek</t>
+          <t>Zor Zamanlarda Umut</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257927291</t>
+          <t>9786257927208</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Le Bapteme de l'Esprit - Et Le Parler En Lamgues</t>
+          <t>Hazine (Gürcüce)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257927444</t>
+          <t>9786058029088</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Yazılar ve Dua</t>
+          <t>Mezmur 25 Üzerine</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789758379934</t>
+          <t>9786257927154</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Neden Hristiyan Oldular</t>
+          <t>Mordan Vazgeçmek</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257927451</t>
+          <t>9786257927291</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Evliliğiniz Nasıl Kurtarılır - Evliliğinizi Kurtarma Rehberi</t>
+          <t>Le Bapteme de l'Esprit - Et Le Parler En Lamgues</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257927369</t>
+          <t>9786257927444</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Başka İlah Yoktur!</t>
+          <t>Kutsal Yazılar ve Dua</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257927185</t>
+          <t>9789758379934</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Hüküm Gerektiren Yeni Kanıtlar</t>
+          <t>Neden Hristiyan Oldular</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257927178</t>
+          <t>9786257927451</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Mirov Bi Baweriye Xelas Dibe</t>
+          <t>Evliliğiniz Nasıl Kurtarılır - Evliliğinizi Kurtarma Rehberi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257927468</t>
+          <t>9786257927369</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Üzerine Sohbetler</t>
+          <t>Başka İlah Yoktur!</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257927413</t>
+          <t>9786257927185</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Tutkuyla Dua Etmek</t>
+          <t>Hüküm Gerektiren Yeni Kanıtlar</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257927284</t>
+          <t>9786257927178</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Göklerdeki Babamız (Abun d'Başmayo) Duası Yorumu ve Lavij Şiiri (Ciltli)</t>
+          <t>Mirov Bi Baweriye Xelas Dibe</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786055739447</t>
+          <t>9786257927468</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>İncil'de ve Kuran'da Mesih</t>
+          <t>Cehennem Üzerine Sohbetler</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257927130</t>
+          <t>9786257927413</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İçsel Rehber</t>
+          <t>Tutkuyla Dua Etmek</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257927192</t>
+          <t>9786257927284</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Neden Hristiyanlık</t>
+          <t>Göklerdeki Babamız (Abun d'Başmayo) Duası Yorumu ve Lavij Şiiri (Ciltli)</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257927109</t>
+          <t>9786055739447</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sevilen Öğrenci'nin Tanıklığı: Yuhanna</t>
+          <t>İncil'de ve Kuran'da Mesih</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058029057</t>
+          <t>9786257927130</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Şifa Getiren Değişimler</t>
+          <t>İçsel Rehber</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257927000</t>
+          <t>9786257927192</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Ruhu'yla Yönlendirilmek</t>
+          <t>Neden Hristiyanlık</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257927055</t>
+          <t>9786257927109</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Son Saniyeler Hazır mısın?</t>
+          <t>Sevilen Öğrenci'nin Tanıklığı: Yuhanna</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786058029040</t>
+          <t>9786058029057</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Suyu</t>
+          <t>Şifa Getiren Değişimler</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786058071568</t>
+          <t>9786257927000</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Olmak Üzerine Sohbet</t>
+          <t>Tanrı'nın Ruhu'yla Yönlendirilmek</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789758379309</t>
+          <t>9786257927055</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap'ta Olduğu İddia Edilen Hatalar ve Çelişkiler</t>
+          <t>Son Saniyeler Hazır mısın?</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257927031</t>
+          <t>9786058029040</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzündeki Evim</t>
+          <t>Yaşam Suyu</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786058029095</t>
+          <t>9786058071568</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Hazine</t>
+          <t>Kutsal Olmak Üzerine Sohbet</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786058071582</t>
+          <t>9789758379309</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Sarsılmaz Güven</t>
+          <t>Kutsal Kitap'ta Olduğu İddia Edilen Hatalar ve Çelişkiler</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786056885662</t>
+          <t>9786257927031</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Meyve Veren İmanlılar</t>
+          <t>Gökyüzündeki Evim</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786056885679</t>
+          <t>9786058029095</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Vaftiz</t>
+          <t>Hazine</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>3990000019027</t>
+          <t>9786058071582</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İslam'da ve Mesih İnancı'nda Günah ve Bağış</t>
+          <t>Sarsılmaz Güven</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786058071537</t>
+          <t>9786056885662</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Peymana Nu u Zebur</t>
+          <t>Meyve Veren İmanlılar</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>3990000019026</t>
+          <t>9786056885679</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>İncil'de ve Kuran'da Çarmıh</t>
+          <t>Vaftiz</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786055739195</t>
+          <t>3990000019027</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Barnaba İncili ve Gerçekler</t>
+          <t>İslam'da ve Mesih İnancı'nda Günah ve Bağış</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789758379781</t>
+          <t>9786058071537</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Yeter ki İnsan Olsun</t>
+          <t>Peymana Nu u Zebur</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786054684373</t>
+          <t>3990000019026</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Esenlik Antlaşması</t>
+          <t>İncil'de ve Kuran'da Çarmıh</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257927956</t>
+          <t>9786055739195</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Hey Gavur Anlatsana</t>
+          <t>Barnaba İncili ve Gerçekler</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055739645</t>
+          <t>9789758379781</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Allah Sevgidir</t>
+          <t>Yeter ki İnsan Olsun</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055739201</t>
+          <t>9786054684373</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Tevrat ve İncil'in Değişmezliği</t>
+          <t>Esenlik Antlaşması</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789758379712</t>
+          <t>9786257927956</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Adem'den İsa'ya</t>
+          <t>Hey Gavur Anlatsana</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055739980</t>
+          <t>9786055739645</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonu</t>
+          <t>Allah Sevgidir</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059639347</t>
+          <t>9786055739201</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>40 Günde İmanı Ateşlemek</t>
+          <t>Tevrat ve İncil'in Değişmezliği</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257927161</t>
+          <t>9789758379712</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Marangozdan da Öte</t>
+          <t>Adem'den İsa'ya</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786059639354</t>
+          <t>9786055739980</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Zaferli Zihniyetler</t>
+          <t>Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059639965</t>
+          <t>9786059639347</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Günah Gerçeği Karşısında Tövbe ve İman</t>
+          <t>40 Günde İmanı Ateşlemek</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786056885686</t>
+          <t>9786257927161</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Yücelik Kralı Farsça</t>
+          <t>Marangozdan da Öte</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
+          <t>9786059639354</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Zaferli Zihniyetler</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786059639965</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Günah Gerçeği Karşısında Tövbe ve İman</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786056885686</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Yücelik Kralı Farsça</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
           <t>9786256786899</t>
         </is>
       </c>
-      <c r="B250" s="1" t="inlineStr">
+      <c r="B253" s="1" t="inlineStr">
         <is>
           <t>Hristiyan Maneviyatı</t>
         </is>
       </c>
-      <c r="C250" s="1">
+      <c r="C253" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>