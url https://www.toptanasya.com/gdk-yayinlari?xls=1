--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,3820 +85,3895 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258978018</t>
+          <t>9786258978094</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış'tan Vahiy'e Mesih</t>
+          <t>Acı Çekme Teolojisi</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258978001</t>
+          <t>9786258978100</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bağlanmak İçin Yaratılmış</t>
+          <t>Yahuda Mektubu</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256786998</t>
+          <t>9786258978087</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Protestan Kilise Törenleri</t>
+          <t>İsa Mesih Kimdir?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4444444444638</t>
+          <t>9786258978049</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İncil (Küçük Boy) - Lacivert</t>
+          <t>Duanın Gücünü Açığa Çıkarmanın Altı Anahtarı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256786981</t>
+          <t>9786258978056</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bir Vaatteki Güç</t>
+          <t>Rut - Lütuf, Sadakat ve Kurtuluşun Hikâyesi (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256786530</t>
+          <t>9786258978018</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Anneler İçin Bilgelik</t>
+          <t>Yaratılış'tan Vahiy'e Mesih</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789759062439</t>
+          <t>9786258978001</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İstenmeyen Gebelik</t>
+          <t>Bağlanmak İçin Yaratılmış</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059639040</t>
+          <t>9786256786998</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İntihar Düşüncesi</t>
+          <t>Protestan Kilise Törenleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059639026</t>
+          <t>4444444444638</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Aşkı Bulmak</t>
+          <t>İncil (Küçük Boy) - Lacivert</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059639071</t>
+          <t>9786256786981</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın İsteğini Bilmek</t>
+          <t>Bir Vaatteki Güç</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059639033</t>
+          <t>9786256786530</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Geçmişteki Cinsel Tacizler</t>
+          <t>Anneler İçin Bilgelik</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059639064</t>
+          <t>9789759062439</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sevilen Birini Kaybetmek</t>
+          <t>İstenmeyen Gebelik</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059639057</t>
+          <t>9786059639040</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İstenmeyen Gebelik</t>
+          <t>İntihar Düşüncesi</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059639019</t>
+          <t>9786059639026</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dağılan Yuvalar</t>
+          <t>Gerçek Aşkı Bulmak</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256786868</t>
+          <t>9786059639071</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Damda Bir İshakkuşu</t>
+          <t>Tanrı'nın İsteğini Bilmek</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256786882</t>
+          <t>9786059639033</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Derin Bağlılık</t>
+          <t>Geçmişteki Cinsel Tacizler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256786875</t>
+          <t>9786059639064</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İman Bir Duygu Değildir</t>
+          <t>Sevilen Birini Kaybetmek</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256786851</t>
+          <t>9786059639057</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap (World English Bible - Türkçe Çevirisi) (Ciltli)</t>
+          <t>İstenmeyen Gebelik</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1000</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256786752</t>
+          <t>9786059639019</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tüm Detaylarıyla Kilise Hizmetkarlığı</t>
+          <t>Dağılan Yuvalar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256786837</t>
+          <t>9786256786868</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İncil mi? İnciller mi?</t>
+          <t>Damda Bir İshakkuşu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256786783</t>
+          <t>9786256786882</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Teslim Oldum</t>
+          <t>Derin Bağlılık</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256786738</t>
+          <t>9786256786875</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Güzelliğini Gör!</t>
+          <t>İman Bir Duygu Değildir</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256786660</t>
+          <t>9786256786851</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İpek Yolunda 50 Yıl</t>
+          <t>Kutsal Kitap (World English Bible - Türkçe Çevirisi) (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256786707</t>
+          <t>9786256786752</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kraliçe ve Umudu</t>
+          <t>Tüm Detaylarıyla Kilise Hizmetkarlığı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256786721</t>
+          <t>9786256786837</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Deşt-i Kıpçak Üçlemesi</t>
+          <t>İncil mi? İnciller mi?</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256786745</t>
+          <t>9786256786783</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kadim Yollar ve Uyarılar</t>
+          <t>Teslim Oldum</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256786714</t>
+          <t>9786256786738</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>A God of Redemption: Hannah's Heartache</t>
+          <t>Tanrı’nın Güzelliğini Gör!</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256786684</t>
+          <t>9786256786660</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bize İkinci Şansı Veren Tanrı: Ahmad'ın Macerası</t>
+          <t>İpek Yolunda 50 Yıl</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256786677</t>
+          <t>9786256786707</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bizi Kurtaran Tanrı: Hannah'ın Istırabı</t>
+          <t>Kraliçe ve Umudu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256786691</t>
+          <t>9786256786721</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>A God of Second Chances: Ahmad's Adventure</t>
+          <t>Deşt-i Kıpçak Üçlemesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256786622</t>
+          <t>9786256786745</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Geheimnis der Frömmigkeit</t>
+          <t>Kadim Yollar ve Uyarılar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256786554</t>
+          <t>9786256786714</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tam Özgürlük</t>
+          <t>A God of Redemption: Hannah's Heartache</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256786585</t>
+          <t>9786256786684</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Maskelerin Ötesinde Gerçek Yaşam</t>
+          <t>Bize İkinci Şansı Veren Tanrı: Ahmad'ın Macerası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256786578</t>
+          <t>9786256786677</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlar Kaç Tanrı'ya İnanır?</t>
+          <t>Bizi Kurtaran Tanrı: Hannah'ın Istırabı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256786523</t>
+          <t>9786256786691</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İskenderiyeli Azize Katerina’nın Hayatı</t>
+          <t>A God of Second Chances: Ahmad's Adventure</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054684823</t>
+          <t>9786256786622</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Büyük Resmi</t>
+          <t>Geheimnis der Frömmigkeit</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055739416</t>
+          <t>9786256786554</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İdeal Adamın Özellikleri</t>
+          <t>Tam Özgürlük</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256786394</t>
+          <t>9786256786585</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Yıldızları Gizlenemediler</t>
+          <t>Maskelerin Ötesinde Gerçek Yaşam</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256786431</t>
+          <t>9786256786578</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İncil (Farklı Renkler)</t>
+          <t>Hristiyanlar Kaç Tanrı'ya İnanır?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256786424</t>
+          <t>9786256786523</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ebeveynlik</t>
+          <t>İskenderiyeli Azize Katerina’nın Hayatı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256786448</t>
+          <t>9786054684823</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İncil (Küçük Boy)- Kırmızı</t>
+          <t>Tanrı'nın Büyük Resmi</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257927949</t>
+          <t>9786055739416</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Başka İlah Yoktur! Allah mı? İsa mı?(Afganca)</t>
+          <t>İdeal Adamın Özellikleri</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256786288</t>
+          <t>9786256786394</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mezmurlar - Zebur</t>
+          <t>Evrenin Yıldızları Gizlenemediler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256786257</t>
+          <t>9786256786431</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yepyeni</t>
+          <t>İncil (Farklı Renkler)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257927802</t>
+          <t>9786256786424</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Bakışıyla Finansal Bilinç</t>
+          <t>Ebeveynlik</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257927772</t>
+          <t>9786256786448</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Noel Nedir?</t>
+          <t>İncil (Küçük Boy)- Kırmızı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256786295</t>
+          <t>9786257927949</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Orucun Şekli Değil Niyeti Önemlidir</t>
+          <t>Başka İlah Yoktur! Allah mı? İsa mı?(Afganca)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256786196</t>
+          <t>9786256786288</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Meclisi</t>
+          <t>Mezmurlar - Zebur</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256786202</t>
+          <t>9786256786257</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Ne İster?</t>
+          <t>Yepyeni</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256786189</t>
+          <t>9786257927802</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Doğaüstü</t>
+          <t>Kutsal Kitap Bakışıyla Finansal Bilinç</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256786141</t>
+          <t>9786257927772</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sevgi, Kimlik ve Amaç</t>
+          <t>Noel Nedir?</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256786172</t>
+          <t>9786256786295</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sienalı Azize Katerina</t>
+          <t>Orucun Şekli Değil Niyeti Önemlidir</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256786165</t>
+          <t>9786256786196</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Mesih İsa'nın Tanrılığı</t>
+          <t>Tanrı'nın Meclisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256786127</t>
+          <t>9786256786202</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tanık</t>
+          <t>Tanrı Ne İster?</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256786110</t>
+          <t>9786256786189</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Gerçeği</t>
+          <t>Doğaüstü</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256786073</t>
+          <t>9786256786141</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İhtiyacımız Olan Sevgi</t>
+          <t>Sevgi, Kimlik ve Amaç</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059639958</t>
+          <t>9786256786172</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ruhani Meslehetçilik Telimatı</t>
+          <t>Sienalı Azize Katerina</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054684359</t>
+          <t>9786256786165</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kendi Kendine Konuşmuyorsan Delisin!</t>
+          <t>Mesih İsa'nın Tanrılığı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054684656</t>
+          <t>9786256786127</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Cennet Dünyayı İstila Ettiğinde</t>
+          <t>Tanık</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059639989</t>
+          <t>9786256786110</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kendini Rab'de Güçlendir</t>
+          <t>Diriliş Gerçeği</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055739676</t>
+          <t>9786256786073</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Mesih'in Zafer Alayı</t>
+          <t>İhtiyacımız Olan Sevgi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257927338</t>
+          <t>9786059639958</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>The Story Continues</t>
+          <t>Ruhani Meslehetçilik Telimatı</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056857812</t>
+          <t>9786054684359</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan İman İttifakı Maddeleri</t>
+          <t>Kendi Kendine Konuşmuyorsan Delisin!</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758379767</t>
+          <t>9786054684656</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hayat Nefesi</t>
+          <t>Cennet Dünyayı İstila Ettiğinde</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055739454</t>
+          <t>9786059639989</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Belirtileri ve Peygamberlikleri Anlamak</t>
+          <t>Kendini Rab'de Güçlendir</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055739829</t>
+          <t>9786055739676</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bilgeliğin Güvenli Adımları</t>
+          <t>Mesih'in Zafer Alayı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256786011</t>
+          <t>9786257927338</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap'a Genel Bakış</t>
+          <t>The Story Continues</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256786004</t>
+          <t>9786056857812</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Pastörlük Nasıl Yapılmalı ?</t>
+          <t>Hristiyan İman İttifakı Maddeleri</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256786035</t>
+          <t>9789758379767</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bereket ya da Lanet</t>
+          <t>Hayat Nefesi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256786028</t>
+          <t>9786055739454</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Tanrıyla Dostluk</t>
+          <t>Belirtileri ve Peygamberlikleri Anlamak</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256786059</t>
+          <t>9786055739829</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>90 Soruda Sonsuz Yaşam</t>
+          <t>Bilgeliğin Güvenli Adımları</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789758379972</t>
+          <t>9786256786011</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bütün İyi Şeyler Rab'ten Gelir</t>
+          <t>Kutsal Kitap'a Genel Bakış</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758379958</t>
+          <t>9786256786004</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bana Mesih'i Anlat</t>
+          <t>Pastörlük Nasıl Yapılmalı ?</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059639088</t>
+          <t>9786256786035</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ji Min Re Qala Mesih Bike</t>
+          <t>Bereket ya da Lanet</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055739393</t>
+          <t>9786256786028</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Takas</t>
+          <t>Tanrıyla Dostluk</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257927987</t>
+          <t>9786256786059</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Duaları</t>
+          <t>90 Soruda Sonsuz Yaşam</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054684663</t>
+          <t>9789758379972</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Vaftizi</t>
+          <t>Bütün İyi Şeyler Rab'ten Gelir</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054684755</t>
+          <t>9789758379958</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Günah ve Düşmüş İnsanın Kurtarılışı</t>
+          <t>Bana Mesih'i Anlat</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758379637</t>
+          <t>9786059639088</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ben Değil Sen</t>
+          <t>Ji Min Re Qala Mesih Bike</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758379170</t>
+          <t>9786055739393</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kilise Öğretisi</t>
+          <t>Kutsal Takas</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055739690</t>
+          <t>9786257927987</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Aşk</t>
+          <t>Hristiyan Duaları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054684113</t>
+          <t>9786054684663</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mezmurlar Kitabına Kısa Bakış</t>
+          <t>Hristiyan Vaftizi</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758379038</t>
+          <t>9786054684755</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İsa Mesih'in Hazinesinden Gökyakutlar</t>
+          <t>Günah ve Düşmüş İnsanın Kurtarılışı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054684281</t>
+          <t>9789758379637</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Göklerin Kralı</t>
+          <t>Ben Değil Sen</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9799758379278</t>
+          <t>9789758379170</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kıvılcım</t>
+          <t>Kilise Öğretisi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257927840</t>
+          <t>9786055739690</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>A God of Purpose: Fareena's Friendship</t>
+          <t>Kutsal Aşk</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257927826</t>
+          <t>9786054684113</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Gökçe The Traveler - Takes Care of Chicks</t>
+          <t>Mezmurlar Kitabına Kısa Bakış</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257927819</t>
+          <t>9789758379038</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Gezen Gökçe - Civcivlere Bakıyor</t>
+          <t>İsa Mesih'in Hazinesinden Gökyakutlar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257927697</t>
+          <t>9786054684281</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır - 4</t>
+          <t>Göklerin Kralı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257927888</t>
+          <t>9799758379278</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Peçe</t>
+          <t>Kıvılcım</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257927789</t>
+          <t>9786257927840</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Cinleri Kovun ve Devleri Alt Edin</t>
+          <t>A God of Purpose: Fareena's Friendship</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257927734</t>
+          <t>9786257927826</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'ya Güvenmek</t>
+          <t>Gökçe The Traveler - Takes Care of Chicks</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257927765</t>
+          <t>9786257927819</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Papaz Büyüsü</t>
+          <t>Gezen Gökçe - Civcivlere Bakıyor</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257927895</t>
+          <t>9786257927697</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Anahtar Çarmıhtır</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır - 4</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257927918</t>
+          <t>9786257927888</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İncil (Küçük Boy) - Siyah</t>
+          <t>Yırtık Peçe</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257927833</t>
+          <t>9786257927789</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bizi Tasarlayan Tanrı: Fareena'nın Arkadaşlığı</t>
+          <t>Cinleri Kovun ve Devleri Alt Edin</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054684731</t>
+          <t>9786257927734</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerin Bütün Söyledikleri - Alıştırma Kitabı</t>
+          <t>Tanrı'ya Güvenmek</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059639149</t>
+          <t>9786257927765</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Çarmıh Ruhsallığı</t>
+          <t>Papaz Büyüsü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257927536</t>
+          <t>9786257927895</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Altın Tarlalar</t>
+          <t>Anahtar Çarmıhtır</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257927932</t>
+          <t>9786257927918</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Neden Tanrım?</t>
+          <t>İncil (Küçük Boy) - Siyah</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257927611</t>
+          <t>9786257927833</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İnanmaya Cesaret Et!</t>
+          <t>Bizi Tasarlayan Tanrı: Fareena'nın Arkadaşlığı</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257927642</t>
+          <t>9786054684731</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır 3</t>
+          <t>Peygamberlerin Bütün Söyledikleri - Alıştırma Kitabı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257927628</t>
+          <t>9786059639149</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Mucizevi Tanışma</t>
+          <t>Çarmıh Ruhsallığı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257927574</t>
+          <t>9786257927536</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İstanbul</t>
+          <t>Altın Tarlalar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055739959</t>
+          <t>9786257927932</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Vakit İbadeti ve Yol Rehberi</t>
+          <t>Neden Tanrım?</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257927567</t>
+          <t>9786257927611</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır - 2</t>
+          <t>İnanmaya Cesaret Et!</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257927550</t>
+          <t>9786257927642</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Sevgi Mesajı</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır 3</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257927529</t>
+          <t>9786257927628</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Deizmden Mesih’e - Teistik Argümanlar</t>
+          <t>Mucizevi Tanışma</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257927505</t>
+          <t>9786257927574</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Gerekli Olan Tek Bir Şey Vardır 1</t>
+          <t>İstanbul</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059639873</t>
+          <t>9786055739959</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İşte Benim Annem!</t>
+          <t>Vakit İbadeti ve Yol Rehberi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257927482</t>
+          <t>9786257927567</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Gavur Pavlus</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır - 2</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257927475</t>
+          <t>9786257927550</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İnançlar Genelinde Mesihsel Kavram Türevleri</t>
+          <t>Tanrı'nın Sevgi Mesajı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786056857867</t>
+          <t>9786257927529</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Zafer Kazanan Kilise</t>
+          <t>Deizmden Mesih’e - Teistik Argümanlar</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055739850</t>
+          <t>9786257927505</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Her Şeye Rağmen Sevgi</t>
+          <t>Gerekli Olan Tek Bir Şey Vardır 1</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059639255</t>
+          <t>9786059639873</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 51 Üzerine</t>
+          <t>İşte Benim Annem!</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786058029002</t>
+          <t>9786257927482</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Temel Hristiyan Eğitim Kılavuzu</t>
+          <t>Gavur Pavlus</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055739225</t>
+          <t>9786257927475</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hayalde Kalan Yaşam</t>
+          <t>İnançlar Genelinde Mesihsel Kavram Türevleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758379026</t>
+          <t>9786056857867</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Bilgisi</t>
+          <t>Zafer Kazanan Kilise</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054684953</t>
+          <t>9786055739850</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Les Temoins de Jehovah</t>
+          <t>Her Şeye Rağmen Sevgi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059639811</t>
+          <t>9786059639255</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Havva ve Ötesi</t>
+          <t>Mezmur 51 Üzerine</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789758379552</t>
+          <t>9786058029002</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Hermas'ın Çobanı</t>
+          <t>Temel Hristiyan Eğitim Kılavuzu</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758379521</t>
+          <t>9786055739225</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'yı Arayışın</t>
+          <t>Hayalde Kalan Yaşam</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789758379422</t>
+          <t>9789758379026</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Zambak</t>
+          <t>Hakikat Bilgisi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059639330</t>
+          <t>9786054684953</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 139 Üzerine</t>
+          <t>Les Temoins de Jehovah</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786058071520</t>
+          <t>9786059639811</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kısa İlmihal</t>
+          <t>Havva ve Ötesi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786058071506</t>
+          <t>9789758379552</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Zafer</t>
+          <t>Hermas'ın Çobanı</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786058071575</t>
+          <t>9789758379521</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Nur'un Şahidi</t>
+          <t>Tanrı'yı Arayışın</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059639552</t>
+          <t>9789758379422</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İnsanı Rab'den Uzaklaştıran Yollar</t>
+          <t>Vahşi Zambak</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059639880</t>
+          <t>9786059639330</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Kurtuluş ve Özgürlük</t>
+          <t>Mezmur 139 Üzerine</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054684960</t>
+          <t>9786058071520</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yehova'nın Şahitleri</t>
+          <t>Kısa İlmihal</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059639408</t>
+          <t>9786058071506</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Hristiyanlığı</t>
+          <t>Savaş ve Zafer</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786056857898</t>
+          <t>9786058071575</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 119 Üzerine</t>
+          <t>Nur'un Şahidi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786056857881</t>
+          <t>9786059639552</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Vaaz Etkin Söz Hizmeti</t>
+          <t>İnsanı Rab'den Uzaklaştıran Yollar</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059639422</t>
+          <t>9786059639880</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Köle Doğanlar</t>
+          <t>Gerçek Kurtuluş ve Özgürlük</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059639415</t>
+          <t>9786054684960</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kutsallık</t>
+          <t>Yehova'nın Şahitleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059639392</t>
+          <t>9786059639408</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ayartılma ve Günahı Öldürme Konularında Her Hristiyan'ın Bilmesi Gerekenler</t>
+          <t>Kutsal Kitap Hristiyanlığı</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786056857874</t>
+          <t>9786056857898</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Kutsal Kitap Çalışması</t>
+          <t>Mezmur 119 Üzerine</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059639385</t>
+          <t>9786056857881</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Deneyimin Değeri</t>
+          <t>Vaaz Etkin Söz Hizmeti</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059639927</t>
+          <t>9786059639422</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mesih İsa'nın Ayak İzinde</t>
+          <t>Köle Doğanlar</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059639545</t>
+          <t>9786059639415</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Sorgulayan Gelsin</t>
+          <t>Kutsallık</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758379828</t>
+          <t>9786059639392</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İnanç Açıklamaları Işığında Hristiyan İnancı</t>
+          <t>Ayartılma ve Günahı Öldürme Konularında Her Hristiyan'ın Bilmesi Gerekenler</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9799758379452</t>
+          <t>9786056857874</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Field Manual for the Lace Method of Language Learning</t>
+          <t>Uygulamalı Kutsal Kitap Çalışması</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054684175</t>
+          <t>9786059639385</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Daniel Tanrı'nun Mutlak Yetkilisi</t>
+          <t>Deneyimin Değeri</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>8</v>
+        <v>100</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789758379019</t>
+          <t>9786059639927</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>A Basic Course in Modern Turkish</t>
+          <t>Mesih İsa'nın Ayak İzinde</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054684168</t>
+          <t>9786059639545</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Tövbe</t>
+          <t>Sorgulayan Gelsin</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054684502</t>
+          <t>9789758379828</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Tartışılan İncil Kanonu</t>
+          <t>İnanç Açıklamaları Işığında Hristiyan İnancı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054684489</t>
+          <t>9799758379452</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>İnandığımız Yalanlar İnanç Üzerine Sohbet</t>
+          <t>Field Manual for the Lace Method of Language Learning</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055739171</t>
+          <t>9786054684175</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kelam ve Ruh</t>
+          <t>Daniel Tanrı'nun Mutlak Yetkilisi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>50</v>
+        <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055739263</t>
+          <t>9789758379019</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Mesajı Dualar</t>
+          <t>A Basic Course in Modern Turkish</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059639446</t>
+          <t>9786054684168</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Cinsellik</t>
+          <t>Tövbe</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054684120</t>
+          <t>9786054684502</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Çöl Tecrübesi</t>
+          <t>Tartışılan İncil Kanonu</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758379002</t>
+          <t>9786054684489</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ağacı Yaşken Eğdiler</t>
+          <t>İnandığımız Yalanlar İnanç Üzerine Sohbet</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054684984</t>
+          <t>9786055739171</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da Saatli Bombalar İlerliyor</t>
+          <t>Kelam ve Ruh</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055739584</t>
+          <t>9786055739263</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Mor Gabriel Manastırı (Ciltli)</t>
+          <t>Kurtuluş Mesajı Dualar</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>700</v>
+        <v>80</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054684557</t>
+          <t>9786059639446</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yeni Antlaşma'ya Genel Bakış (Ciltli)</t>
+          <t>Cinsellik</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055739065</t>
+          <t>9786054684120</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Martin Luther'in Kısa İlmihali - Açıklamalı (Ciltli)</t>
+          <t>Çöl Tecrübesi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054684687</t>
+          <t>9789758379002</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Şölene Davet</t>
+          <t>Ağacı Yaşken Eğdiler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789758379224</t>
+          <t>9786054684984</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Hristiyanlıkta Oruç</t>
+          <t>Avrupa'da Saatli Bombalar İlerliyor</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054684618</t>
+          <t>9786055739584</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>İhsan Eden Rab</t>
+          <t>Mor Gabriel Manastırı (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>15</v>
+        <v>700</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789758379941</t>
+          <t>9786054684557</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İncil'den Resimli Öyküler</t>
+          <t>Yeni Antlaşma'ya Genel Bakış (Ciltli)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054684816</t>
+          <t>9786055739065</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ester Kitabı Üzerine Bir İnceleme</t>
+          <t>Martin Luther'in Kısa İlmihali - Açıklamalı (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>10</v>
+        <v>350</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055739423</t>
+          <t>9786054684687</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Bitiş Çizgisi</t>
+          <t>Şölene Davet</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9783000228216</t>
+          <t>9789758379224</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kiteba Piroz (Ciltli)</t>
+          <t>Hristiyanlıkta Oruç</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054684526</t>
+          <t>9786054684618</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yunus - Kurtuluş Rab'den Gelir</t>
+          <t>İhsan Eden Rab</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9781942792116</t>
+          <t>9789758379941</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Mesih</t>
+          <t>İncil'den Resimli Öyküler</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054684892</t>
+          <t>9786054684816</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Elçilerin İşleri</t>
+          <t>Ester Kitabı Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054684946</t>
+          <t>9786055739423</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kim Olduğunun Farkında Mısın?</t>
+          <t>Bitiş Çizgisi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054684069</t>
+          <t>9783000228216</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bithynia Tümlüğü İçinde Akmeşe (Armaş)</t>
+          <t>Kiteba Piroz (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054684397</t>
+          <t>9786054684526</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>İslam İkliminde Kutsal Kitaplar</t>
+          <t>Yunus - Kurtuluş Rab'den Gelir</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054684632</t>
+          <t>9781942792116</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Ben Tarsuslu Saul</t>
+          <t>Mesih</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055739768</t>
+          <t>9786054684892</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Süryani Halkoyunları ve Ezgileri</t>
+          <t>Elçilerin İşleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055739706</t>
+          <t>9786054684946</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Mızrak Çuvala Sığmıyor!</t>
+          <t>Kim Olduğunun Farkında Mısın?</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054684533</t>
+          <t>9786054684069</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Doğru Seçim Kutsal Kitabı</t>
+          <t>Bithynia Tümlüğü İçinde Akmeşe (Armaş)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054684724</t>
+          <t>9786054684397</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerin Bütün Söyledikleri</t>
+          <t>İslam İkliminde Kutsal Kitaplar</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789758379927</t>
+          <t>9786054684632</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Yaşam Deyrulzafaran Manastırı</t>
+          <t>Ben Tarsuslu Saul</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9799758379384</t>
+          <t>9786055739768</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan İnancının ABC'si</t>
+          <t>Süryani Halkoyunları ve Ezgileri</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055739775</t>
+          <t>9786055739706</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yücelik Kralı</t>
+          <t>Mızrak Çuvala Sığmıyor!</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054684199</t>
+          <t>9786054684533</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan İman</t>
+          <t>Doğru Seçim Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789758379668</t>
+          <t>9786054684724</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Deyrulzafaran Manastırı</t>
+          <t>Peygamberlerin Bütün Söyledikleri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055739508</t>
+          <t>9789758379927</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Çarmıh ve Hilal</t>
+          <t>Tarih ve Yaşam Deyrulzafaran Manastırı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055739713</t>
+          <t>9799758379384</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Umudumuz Başka Bahara Kalmasın!</t>
+          <t>Hristiyan İnancının ABC'si</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054684670</t>
+          <t>9786055739775</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Invitation to the Feast</t>
+          <t>Yücelik Kralı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055739874</t>
+          <t>9786054684199</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Lütuf - Galatyalılara Mektup Üzerine Bir Yorum Çalışması</t>
+          <t>Yaşayan İman</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055739799</t>
+          <t>9789758379668</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kutsal İnanç Adamı</t>
+          <t>Geçmişten Günümüze Deyrulzafaran Manastırı</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9799758379254</t>
+          <t>9786055739508</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Soylu Yaratılış</t>
+          <t>Çarmıh ve Hilal</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055739560</t>
+          <t>9786055739713</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>İsa Tek Yol Mu?</t>
+          <t>Umudumuz Başka Bahara Kalmasın!</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055739164</t>
+          <t>9786054684670</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Tek Tanrı Tek Mesaj</t>
+          <t>Invitation to the Feast</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>15</v>
+        <v>200</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055739089</t>
+          <t>9786055739874</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan Batı Efsanesi</t>
+          <t>Lütuf - Galatyalılara Mektup Üzerine Bir Yorum Çalışması</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9799758379353</t>
+          <t>9786055739799</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Mesih'in Dönüşü ve Dünyanın Sonu</t>
+          <t>Kutsal İnanç Adamı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054684366</t>
+          <t>9799758379254</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Beklenen Uyanış</t>
+          <t>Soylu Yaratılış</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054684021</t>
+          <t>9786055739560</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Son Günler</t>
+          <t>İsa Tek Yol Mu?</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055739898</t>
+          <t>9786055739164</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Yaratan'ı Yaşamak</t>
+          <t>Tek Tanrı Tek Mesaj</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055739591</t>
+          <t>9786055739089</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Dua Edeyim?</t>
+          <t>Hristiyan Batı Efsanesi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054684052</t>
+          <t>9799758379353</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İsa Mesih ve Kadın</t>
+          <t>Mesih'in Dönüşü ve Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054684854</t>
+          <t>9786054684366</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Heft Peyven İsa (en) Li Ser Çarmixe</t>
+          <t>Beklenen Uyanış</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789786055732</t>
+          <t>9786054684021</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Luteryen İman İkrarları Işığında Temel Hristiyan İnancı</t>
+          <t>Son Günler</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055739652</t>
+          <t>9786055739898</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İsa'nın Çarmıhtaki Yedi Sözü</t>
+          <t>Yaratan'ı Yaşamak</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789758379323</t>
+          <t>9786055739591</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İsa'nın Acıları Bundan Bize Ne?</t>
+          <t>Nasıl Dua Edeyim?</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054684748</t>
+          <t>9786054684052</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hristiyan'ın Özgürlüğü</t>
+          <t>İsa Mesih ve Kadın</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054684274</t>
+          <t>9786054684854</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>İncil</t>
+          <t>Heft Peyven İsa (en) Li Ser Çarmixe</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054684793</t>
+          <t>9789786055732</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Mesih Talebesi İçin İbadetler Törenler ve Yol Rehberi</t>
+          <t>Luteryen İman İkrarları Işığında Temel Hristiyan İnancı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054684427</t>
+          <t>9786055739652</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Genç Yeryüzü (Ciltli)</t>
+          <t>İsa'nın Çarmıhtaki Yedi Sözü</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055739546</t>
+          <t>9789758379323</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Temel Gerçek</t>
+          <t>İsa'nın Acıları Bundan Bize Ne?</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789758379873</t>
+          <t>9786054684748</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Vatandaş Olarak Hristiyan</t>
+          <t>Hristiyan'ın Özgürlüğü</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257927314</t>
+          <t>9786054684274</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap Işığında Kutsal Ruh Vaftizi ve Dillerle Konuşma Armağanı</t>
+          <t>İncil</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257927253</t>
+          <t>9786054684793</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Yalnızca İsa -Mesih'in Sırrı-</t>
+          <t>Mesih Talebesi İçin İbadetler Törenler ve Yol Rehberi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257927437</t>
+          <t>9786054684427</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Zor Zamanlarda Umut</t>
+          <t>Genç Yeryüzü (Ciltli)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257927208</t>
+          <t>9786055739546</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Hazine (Gürcüce)</t>
+          <t>Temel Gerçek</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786058029088</t>
+          <t>9789758379873</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Mezmur 25 Üzerine</t>
+          <t>Vatandaş Olarak Hristiyan</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257927154</t>
+          <t>9786257927314</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Mordan Vazgeçmek</t>
+          <t>Kutsal Kitap Işığında Kutsal Ruh Vaftizi ve Dillerle Konuşma Armağanı</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257927291</t>
+          <t>9786257927253</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Le Bapteme de l'Esprit - Et Le Parler En Lamgues</t>
+          <t>Yalnızca İsa -Mesih'in Sırrı-</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257927444</t>
+          <t>9786257927437</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Yazılar ve Dua</t>
+          <t>Zor Zamanlarda Umut</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789758379934</t>
+          <t>9786257927208</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Neden Hristiyan Oldular</t>
+          <t>Hazine (Gürcüce)</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257927451</t>
+          <t>9786058029088</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Evliliğiniz Nasıl Kurtarılır - Evliliğinizi Kurtarma Rehberi</t>
+          <t>Mezmur 25 Üzerine</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257927369</t>
+          <t>9786257927154</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Başka İlah Yoktur!</t>
+          <t>Mordan Vazgeçmek</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257927185</t>
+          <t>9786257927291</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Hüküm Gerektiren Yeni Kanıtlar</t>
+          <t>Le Bapteme de l'Esprit - Et Le Parler En Lamgues</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257927178</t>
+          <t>9786257927444</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Mirov Bi Baweriye Xelas Dibe</t>
+          <t>Kutsal Yazılar ve Dua</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257927468</t>
+          <t>9789758379934</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Üzerine Sohbetler</t>
+          <t>Neden Hristiyan Oldular</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257927413</t>
+          <t>9786257927451</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Tutkuyla Dua Etmek</t>
+          <t>Evliliğiniz Nasıl Kurtarılır - Evliliğinizi Kurtarma Rehberi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257927284</t>
+          <t>9786257927369</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Göklerdeki Babamız (Abun d'Başmayo) Duası Yorumu ve Lavij Şiiri (Ciltli)</t>
+          <t>Başka İlah Yoktur!</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055739447</t>
+          <t>9786257927185</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İncil'de ve Kuran'da Mesih</t>
+          <t>Hüküm Gerektiren Yeni Kanıtlar</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257927130</t>
+          <t>9786257927178</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>İçsel Rehber</t>
+          <t>Mirov Bi Baweriye Xelas Dibe</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257927192</t>
+          <t>9786257927468</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Neden Hristiyanlık</t>
+          <t>Cehennem Üzerine Sohbetler</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257927109</t>
+          <t>9786257927413</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Sevilen Öğrenci'nin Tanıklığı: Yuhanna</t>
+          <t>Tutkuyla Dua Etmek</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786058029057</t>
+          <t>9786257927284</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Şifa Getiren Değişimler</t>
+          <t>Göklerdeki Babamız (Abun d'Başmayo) Duası Yorumu ve Lavij Şiiri (Ciltli)</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257927000</t>
+          <t>9786055739447</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Ruhu'yla Yönlendirilmek</t>
+          <t>İncil'de ve Kuran'da Mesih</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257927055</t>
+          <t>9786257927130</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Son Saniyeler Hazır mısın?</t>
+          <t>İçsel Rehber</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786058029040</t>
+          <t>9786257927192</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Suyu</t>
+          <t>Neden Hristiyanlık</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786058071568</t>
+          <t>9786257927109</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Olmak Üzerine Sohbet</t>
+          <t>Sevilen Öğrenci'nin Tanıklığı: Yuhanna</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789758379309</t>
+          <t>9786058029057</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitap'ta Olduğu İddia Edilen Hatalar ve Çelişkiler</t>
+          <t>Şifa Getiren Değişimler</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257927031</t>
+          <t>9786257927000</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzündeki Evim</t>
+          <t>Tanrı'nın Ruhu'yla Yönlendirilmek</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786058029095</t>
+          <t>9786257927055</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Hazine</t>
+          <t>Son Saniyeler Hazır mısın?</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786058071582</t>
+          <t>9786058029040</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Sarsılmaz Güven</t>
+          <t>Yaşam Suyu</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786056885662</t>
+          <t>9786058071568</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Meyve Veren İmanlılar</t>
+          <t>Kutsal Olmak Üzerine Sohbet</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786056885679</t>
+          <t>9789758379309</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Vaftiz</t>
+          <t>Kutsal Kitap'ta Olduğu İddia Edilen Hatalar ve Çelişkiler</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>3990000019027</t>
+          <t>9786257927031</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>İslam'da ve Mesih İnancı'nda Günah ve Bağış</t>
+          <t>Gökyüzündeki Evim</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786058071537</t>
+          <t>9786058029095</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Peymana Nu u Zebur</t>
+          <t>Hazine</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>3990000019026</t>
+          <t>9786058071582</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>İncil'de ve Kuran'da Çarmıh</t>
+          <t>Sarsılmaz Güven</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055739195</t>
+          <t>9786056885662</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Barnaba İncili ve Gerçekler</t>
+          <t>Meyve Veren İmanlılar</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789758379781</t>
+          <t>9786056885679</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Yeter ki İnsan Olsun</t>
+          <t>Vaftiz</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786054684373</t>
+          <t>3990000019027</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Esenlik Antlaşması</t>
+          <t>İslam'da ve Mesih İnancı'nda Günah ve Bağış</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257927956</t>
+          <t>9786058071537</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Hey Gavur Anlatsana</t>
+          <t>Peymana Nu u Zebur</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055739645</t>
+          <t>3990000019026</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Allah Sevgidir</t>
+          <t>İncil'de ve Kuran'da Çarmıh</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055739201</t>
+          <t>9786055739195</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Tevrat ve İncil'in Değişmezliği</t>
+          <t>Barnaba İncili ve Gerçekler</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789758379712</t>
+          <t>9789758379781</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Adem'den İsa'ya</t>
+          <t>Yeter ki İnsan Olsun</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055739980</t>
+          <t>9786054684373</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonu</t>
+          <t>Esenlik Antlaşması</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059639347</t>
+          <t>9786257927956</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>40 Günde İmanı Ateşlemek</t>
+          <t>Hey Gavur Anlatsana</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257927161</t>
+          <t>9786055739645</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Marangozdan da Öte</t>
+          <t>Allah Sevgidir</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059639354</t>
+          <t>9786055739201</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Zaferli Zihniyetler</t>
+          <t>Tevrat ve İncil'in Değişmezliği</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059639965</t>
+          <t>9789758379712</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Günah Gerçeği Karşısında Tövbe ve İman</t>
+          <t>Adem'den İsa'ya</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786056885686</t>
+          <t>9786055739980</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Yücelik Kralı Farsça</t>
+          <t>Dünyanın Sonu</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
+          <t>9786059639347</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>40 Günde İmanı Ateşlemek</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786257927161</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Marangozdan da Öte</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786059639354</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Zaferli Zihniyetler</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786059639965</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Günah Gerçeği Karşısında Tövbe ve İman</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786056885686</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Yücelik Kralı Farsça</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
           <t>9786256786899</t>
         </is>
       </c>
-      <c r="B253" s="1" t="inlineStr">
+      <c r="B258" s="1" t="inlineStr">
         <is>
           <t>Hristiyan Maneviyatı</t>
         </is>
       </c>
-      <c r="C253" s="1">
+      <c r="C258" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>