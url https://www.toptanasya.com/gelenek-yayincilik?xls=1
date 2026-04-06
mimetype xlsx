--- v1 (2025-12-22)
+++ v2 (2026-04-06)
@@ -85,2950 +85,4555 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054810291</t>
+          <t>9786257840828</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gönül Gözünle Gör Beni</t>
+          <t>Allahın Güzel İsimlerinin Esmaü'l-Hüsna'nın Şerhi - Tasavvufi Açıdan Açıklamaları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254840828</t>
+          <t>9786257840286</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Esmaü’l-Hüsna’nın Şerhi</t>
+          <t>Hakim En Nisaburi'nin Hadis Usulü Anlayışı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257840323</t>
+          <t>9786257840019</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Nefis Terbiyesi</t>
+          <t>İslamiyet - Dünya Dinleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054810734</t>
+          <t>9786052196151</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Trabzon Ayasofyası Gerçek Tarihi</t>
+          <t>İktisadiyat - İktisad ve Ahlak</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>800</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054810789</t>
+          <t>9789756138984</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Afetler Kitabı</t>
+          <t>İbn Hacer'in Hadis Usulüne Getirdiği Yenilikler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054810307</t>
+          <t>9789756138946</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Cilau'l-Hatır</t>
+          <t>Yunus Emre Divanı ve Şerhi (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257840811</t>
+          <t>9789756138243</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gönüle Gelenlerden Gönüllere Mektuplar Tasavvufi Yazılar</t>
+          <t>Tarih Kaderi İspat Ederse?!</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257840804</t>
+          <t>9789756138519</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ben Hangisiyim? 3M 1K</t>
+          <t>Şafii İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257840729</t>
+          <t>9789758719983</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Risaleleri</t>
+          <t>Sevgilinin Bahçesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>190</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257840712</t>
+          <t>9789756138205</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Veliliğin Sonu</t>
+          <t>Ramazan Rehberi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>190</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257840743</t>
+          <t>9789756138649</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Nefsin ve İblisin Tuzakları</t>
+          <t>Osmanlıdan Torunlarına Hayat Desturları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>190</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257840736</t>
+          <t>9789756138786</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Rabbe Ulaşmanın Sırları</t>
+          <t>Niyazi-i Mısri Divanı ve Şerhi (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054810161</t>
+          <t>9789756138229</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Nefsin Arzularından Uzaklaş</t>
+          <t>Mezarda Neler Yaşanır?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>190</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257840798</t>
+          <t>9789756188156</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Nefisle Mücadelesi</t>
+          <t>Mesleği: İman Kurtarmak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257840750</t>
+          <t>9789756138502</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kalbini Temizle</t>
+          <t>Küreselleşen Çağda İslam</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>190</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257840767</t>
+          <t>9789756138557</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hikmet Dolu Bir İbadet Namaz</t>
+          <t>Kırk Hadis Şerhi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>190</v>
+        <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257840781</t>
+          <t>9789758719839</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Makamları</t>
+          <t>Kalp, Nefs ve Ruh</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257840774</t>
+          <t>9789758861590</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İçinden Yol İşaretleri</t>
+          <t>İnsan-ı Kamil</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>190</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257840538</t>
+          <t>9789756138885</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Peygamberi Öğreniyorum</t>
+          <t>İbn Arabi’de Din ve İbadet</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257840675</t>
+          <t>9789756138403</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Melekleri Öğreniyorum</t>
+          <t>Hz. Muhammed’in Arkadaşları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257840545</t>
+          <t>9789756138274</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kitabımı Öğreniyorum</t>
+          <t>Günü Kur’an’a Göre Yaşamak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257840569</t>
+          <t>9789758719495</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kerdeşliği Öğreniyorum</t>
+          <t>Hz. Muhammed (s.a.s) Günlük Hayatımızda Sünneti Yaşamak</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257840552</t>
+          <t>9789756138465</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kaza Ve Kaderi Öğreniyorum</t>
+          <t>Fususu’l-Hikem ve Mesnevide</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257842576</t>
+          <t>9789756138533</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İslamı Öğreniyorum</t>
+          <t>El-Fethu’r-Rabbani (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257840583</t>
+          <t>9789758861972</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İmanımı Öğreniyorum</t>
+          <t>Cilau’l-Hatır</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257840590</t>
+          <t>9789756138700</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İbadet Etmeyi Öğreniyorum</t>
+          <t>Büyük İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257840606</t>
+          <t>9789756138007</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hz Ömer'i Öğreniyorum</t>
+          <t>Bir Sufi’nin Portresi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257840613</t>
+          <t>9789756138540</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hz Osman'ı Öğreniyorum</t>
+          <t>İmam-ı Azam Ebu Hanife: Fıkhın Bedene Bürünüşü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257840682</t>
+          <t>9789756138571</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hz Ebubekir'i Öğreniyorum</t>
+          <t>Ayine-i Esma Muhammed Mustafa</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257840620</t>
+          <t>9789758861743</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hz Ali'yi Öğreniyorum</t>
+          <t>Aşktır Asıl Şarap</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257840637</t>
+          <t>9789756138489</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hoşgörüyü Öğreniyorum</t>
+          <t>Ariflerin Aynası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257840699</t>
+          <t>9789758861736</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dua Etmeyi Öğreniyorum</t>
+          <t>Felsefenin Türkçesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257840705</t>
+          <t>9789756138472</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Dinimi Öğreniyorum</t>
+          <t>Sadreddin Konevi'nin Fatiha Tefsiri ve Tasavvufi Hadis Şerhçiliği</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257840644</t>
+          <t>9789758861705</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Cennet ve Cehennemi Öğreniyorum</t>
+          <t>Nur Metafiziği Mişkatü'l-Envar (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257840651</t>
+          <t>9789758719761</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Allah'ı Öğreniyorum</t>
+          <t>Yeni Haçlılar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257840668</t>
+          <t>9789758719099</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ahireti Öğreniyorum</t>
+          <t>Bediüzzaman ve Tecdit</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257840491</t>
+          <t>9789758719884</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şükrün Hakikati</t>
+          <t>Yeni Tarihçe-i Hayat</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>190</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257840514</t>
+          <t>9789758719013</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sabrın Hakikati</t>
+          <t>Şah Veliyyullah Dihlevi Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>190</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257840521</t>
+          <t>9789758861088</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nefsin Hakikati</t>
+          <t>Evrim Duruşması</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>190</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257840439</t>
+          <t>9789758861163</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Hakikati</t>
+          <t>Oryantalizm</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>190</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257840477</t>
+          <t>9789758861668</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kulluğun Hakikati</t>
+          <t>İmandan İhsana</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>190</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257840507</t>
+          <t>9789758861552</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Hakikati</t>
+          <t>Süfi Devlet'ten Devlete</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>190</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257840446</t>
+          <t>9786054810147</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İhlasın Hakikati</t>
+          <t>Geylani Külliyatı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>190</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257840460</t>
+          <t>9786054810963</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İmanın Hakikati</t>
+          <t>Tarih Sümer’de ve Orta Asya’da Değil Mekke’de Başlar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257840484</t>
+          <t>9786054810864</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Varlığın Hakikati</t>
+          <t>Mezopotamya’da Aşk</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>190</v>
+        <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257840453</t>
+          <t>9786054810871</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İlmin Hakikati</t>
+          <t>Ahmet Zerruk</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257840422</t>
+          <t>9786054810697</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Meded Sensin Ya Resulellah</t>
+          <t>Aşk - ı Şerif</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257840408</t>
+          <t>9786054810444</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tıbbun Nebevi</t>
+          <t>Divan-ı Yunus'i Yunus'un İzinde (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257840354</t>
+          <t>9786054810857</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Hileleri ve Tedavi Yolları</t>
+          <t>İnsan Olmak Neyi Gerektirir</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>190</v>
+        <v>35</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257840316</t>
+          <t>9786054810406</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sevenlerin Bahçesi</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257840385</t>
+          <t>9786054810710</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sabredenler ve Şükredenler</t>
+          <t>Kıyamet</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257840361</t>
+          <t>9786054810550</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Nefsimi Nasıl Yenebilirim?</t>
+          <t>Mahir</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>190</v>
+        <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257840378</t>
+          <t>9789758861873</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Namaz</t>
+          <t>Laik Devlet ve Fethullah Gülen Hareketi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>190</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257840347</t>
+          <t>9789758719853</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kitabur Ruh</t>
+          <t>Cevşen'in Nurlarla Şerhi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>190</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257840392</t>
+          <t>9789758719426</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kalbin İlacı</t>
+          <t>Çıkış Kitabı Musa &amp; Firavun</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>190</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257840330</t>
+          <t>9789758719464</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Ahkamı</t>
+          <t>Evrimin İkonları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>190</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257840309</t>
+          <t>9789758719792</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ehli Sünnet ve Şia'da Kırk Hadis Kültürü</t>
+          <t>Duvarın Öteki Yüzü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257840415</t>
+          <t>9789758719815</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zikir Sana Candır</t>
+          <t>Amerika'da Köle Müslümanlar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052196786</t>
+          <t>9789758719402</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yaşamında Derinleş 2</t>
+          <t>Yeşilçam Günlüğü</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052196038</t>
+          <t>9789758719129</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Zühd ve Amelde Huşu</t>
+          <t>Çin'deki Müslümanlar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>170</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052196014</t>
+          <t>9789758861118</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Riyazet Yolu</t>
+          <t>Tasavvuf Müslüman Mistiklere Toplu Bakış</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>170</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052196007</t>
+          <t>9789758719716</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Risalet ve Nübüvvet</t>
+          <t>Avrupa Amerika Müslümanları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>170</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054810987</t>
+          <t>9789758861262</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’l - Edeb</t>
+          <t>Cerrahilik</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>170</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054810994</t>
+          <t>9789758861149</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet ve Kabir Azabı</t>
+          <t>Kirli Beyaz</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>170</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052196021</t>
+          <t>9789758861910</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İnsan-ı Kamil</t>
+          <t>Işığın Kalbi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>170</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054810970</t>
+          <t>9789758719907</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dualar ve Nasihatler</t>
+          <t>Kierkegaadr ve Din</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>170</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052196052</t>
+          <t>9789758861316</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Pınarı</t>
+          <t>Ortadoğu'yu Değiştiren Haber Kanalı El-Cezire</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052196434</t>
+          <t>9786054810185</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Güneş Gibi Ol</t>
+          <t>Kalplerin Keşfi (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052196441</t>
+          <t>9786054810000</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ölü Gibi Ol</t>
+          <t>Dinler Tarihi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052196427</t>
+          <t>9786054810321</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gece Gibi Ol</t>
+          <t>İcabetü'l Gavs</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>130</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052196458</t>
+          <t>9786054810352</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Toprak Gibi Ol</t>
+          <t>Aşkın Miracı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>130</v>
+        <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052196281</t>
+          <t>9786054810130</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Manevi Yolun Başlangıcı ve Sonu</t>
+          <t>Niyazi-i Mısri Divanı ve Şerhi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052196298</t>
+          <t>9786054810208</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Manevi Yolculuğun Mertebeleri</t>
+          <t>A’mak-ı Hayal</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052196250</t>
+          <t>9789758861934</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Müslümanın Edeb ve Ahlakı</t>
+          <t>Amerikanın Soykırım Tarihi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>230</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052196403</t>
+          <t>9789758861606</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ya Olduğun Gibi Görün Yada Göründüğün Gibi Ol</t>
+          <t>Çıplak Türkiye</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052196267</t>
+          <t>9789758861392</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Mana Alemi</t>
+          <t>Felsefeyi Siyasete Alet Edenler İlkesiz Deha</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>230</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052196243</t>
+          <t>9789758719105</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf</t>
+          <t>Bediüzzaman ve Tasavvuf</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>190</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052196274</t>
+          <t>9789758861255</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sırlar Alemi</t>
+          <t>Benim Güzel Bosnam</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>190</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052196212</t>
+          <t>9789758719372</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İman</t>
+          <t>Banal Milliyetçilik</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>190</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052196236</t>
+          <t>9789758719020</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ehli Sünnet</t>
+          <t>Parti Devlet Bütünleşmesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>190</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052196465</t>
+          <t>9789758719396</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gibi Ol</t>
+          <t>İçtihat Risalesi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>180</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052196229</t>
+          <t>9789758719006</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İslam</t>
+          <t>Celaleddin Suyuti Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>190</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786052196410</t>
+          <t>9789758861958</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Akarsu Gibi Ol</t>
+          <t>Heidegger ve Din</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>180</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052196069</t>
+          <t>9789758861422</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale Bir Hilal Uğruna</t>
+          <t>Yakaza</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054810895</t>
+          <t>9789758861903</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Gelin Tacı - Tacü’l-Arüs</t>
+          <t>Düzen</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>230</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789756138632</t>
+          <t>9789758861347</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Lügatı</t>
+          <t>Ortaçağ'da Yüksek Öğretim</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>100</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789756138892</t>
+          <t>9789758719778</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sufi İbn Sina ve Makamatü’l-Arifin</t>
+          <t>İslam Dünyasında Depremler ve Algılanma Biçimleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>60</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789756138106</t>
+          <t>9789758719860</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sırru’l-Esrar Sırların Esrarı</t>
+          <t>Janus'un Yüzleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789756138496</t>
+          <t>9789758719358</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem Sufileri ve Hadis</t>
+          <t>Yeni 1000 Yılda Tanrı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>40</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758719389</t>
+          <t>9789758861989</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Fütuhu’l Gayb</t>
+          <t>Komünizm'in Kısa Tarihi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789756138434</t>
+          <t>9789758861682</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Dervişliğin Adabı</t>
+          <t>Seferler Arefesindeyim Hep</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789756138441</t>
+          <t>9789758861477</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bahrü’l - Kelam Matüridi Akaidi</t>
+          <t>Unsuru'l-Belağat'a İlişkin Notlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789756138458</t>
+          <t>9789758719662</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İmam Ebü'l el-Eş'ari</t>
+          <t>Darwin'in Tanrısı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054810093</t>
+          <t>9786054810482</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Ebu Medyen El-Mağribi</t>
+          <t>Peygamberler (İnsanlık) Tarihi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789756138854</t>
+          <t>9789758861750</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Geylani Külliyatı (Deri Cilt-Şamua) (Ciltli)</t>
+          <t>Tasarım: Evrenin Bilinmeyen Tarihi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>1200</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054810055</t>
+          <t>9786054810420</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Gunyet'üt Talibin (Ciltli)</t>
+          <t>İla-i Ruh</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>1200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054810727</t>
+          <t>9786054810192</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Konularına Göre Kur’an-ı Kerim Fihristi</t>
+          <t>Ölüm ve Ötesi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>1000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054810765</t>
+          <t>9786257840231</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kimya-yı Saadet (Ciltli)</t>
+          <t>Bursalı Üftade Divan-ı İlahiyat</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>1000</v>
+        <v>60</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054810680</t>
+          <t>9789758861712</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gerçeği Arayanların Yolu</t>
+          <t>Kanıt</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>180</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054810666</t>
+          <t>9789756138267</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Ehlinin Manevi Halleri</t>
+          <t>Allah Yolunun Yolcuları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052196304</t>
+          <t>9789756138410</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Manevi İlhamlar</t>
+          <t>Allah Dostu Hanımlar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>130</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054810901</t>
+          <t>9786257840057</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Namazla Aslına Dönmek</t>
+          <t>Budizm - Dünya Dinleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054810918</t>
+          <t>9786257840026</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sen Allah’a Güven</t>
+          <t>Hinduizm - Dünya Dinleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054810925</t>
+          <t>9786257840033</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Söz Deyip Geçme</t>
+          <t>Hristiyanlık - Dünya Dinleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054810703</t>
+          <t>9786257840040</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kırk Hadis</t>
+          <t>Yahudilik - Dünya Dinleri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052196397</t>
+          <t>9786257840262</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Teslimiyet Mahiyeti</t>
+          <t>Seyr-ü Sülük İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052196380</t>
+          <t>9789758861637</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Ehlinin Mahiyeti</t>
+          <t>Keşf-i Kadim</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>190</v>
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052196359</t>
+          <t>9786054810291</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Nefsin Mahiyeti</t>
+          <t>Gönül Gözünle Gör Beni</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052196373</t>
+          <t>9786254840828</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sabrın Mahiyeti</t>
+          <t>Esmaü’l-Hüsna’nın Şerhi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052196366</t>
+          <t>9786257840323</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Mahiyeti</t>
+          <t>Nefis Terbiyesi</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052196342</t>
+          <t>9786054810734</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mevla Aşkına Varma Mahiyeti</t>
+          <t>Trabzon Ayasofyası Gerçek Tarihi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>190</v>
+        <v>800</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052196328</t>
+          <t>9786054810789</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Yaratılış Mahiyeti</t>
+          <t>Afetler Kitabı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052196335</t>
+          <t>9786054810307</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Mahiyeti</t>
+          <t>Cilau'l-Hatır</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789756138991</t>
+          <t>9786257840811</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Alemin Yaratılış Mahiyeti</t>
+          <t>Gönüle Gelenlerden Gönüllere Mektuplar Tasavvufi Yazılar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052196311</t>
+          <t>9786257840804</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İlmi Aşkın Mahiyeti</t>
+          <t>Ben Hangisiyim? 3M 1K</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054810437</t>
+          <t>9786257840729</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Menakibu’l Geylani</t>
+          <t>Tasavvuf Risaleleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786054810741</t>
+          <t>9786257840712</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Göz Zinasını Bıraktıran Kitap</t>
+          <t>Veliliğin Sonu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054810758</t>
+          <t>9786257840743</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Gıybeti Bıraktıran Kitap</t>
+          <t>Nefsin ve İblisin Tuzakları</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054810529</t>
+          <t>9786257840736</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yolun Esasları ve Edepleri</t>
+          <t>Rabbe Ulaşmanın Sırları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054810543</t>
+          <t>9786054810161</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Manevi Eğitimin Yolu ve Edepleri</t>
+          <t>Nefsin Arzularından Uzaklaş</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054810512</t>
+          <t>9786257840798</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dil Hastalıkları ve Korunma Yolları</t>
+          <t>Kalbin Nefisle Mücadelesi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786054810536</t>
+          <t>9786257840750</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Dökülen Damlalar</t>
+          <t>Kalbini Temizle</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054810673</t>
+          <t>9786257840767</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Yöneticilere Altın Öğütler</t>
+          <t>Hikmet Dolu Bir İbadet Namaz</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054810659</t>
+          <t>9786257840781</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tecelliler Kitabı</t>
+          <t>Kalbin Makamları</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054810642</t>
+          <t>9786257840774</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Hidayetin Başlangıcı</t>
+          <t>Hayatın İçinden Yol İşaretleri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786054810635</t>
+          <t>9786257840538</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yakin Kitabı</t>
+          <t>Peygamberi Öğreniyorum</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054810369</t>
+          <t>9786257840675</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ahadiyyet Risalesi</t>
+          <t>Melekleri Öğreniyorum</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054810826</t>
+          <t>9786257840545</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlığın Rükunları</t>
+          <t>Kitabımı Öğreniyorum</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>230</v>
+        <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054810819</t>
+          <t>9786257840569</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Tevekkül ve Tevhid</t>
+          <t>Kerdeşliği Öğreniyorum</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054810802</t>
+          <t>9786257840552</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kendini Bulmak</t>
+          <t>Kaza Ve Kaderi Öğreniyorum</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054810833</t>
+          <t>9786257842576</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Niyet ve İhlas</t>
+          <t>İslamı Öğreniyorum</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054810796</t>
+          <t>9786257840583</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Hakikatler Kitabı</t>
+          <t>İmanımı Öğreniyorum</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054810338</t>
+          <t>9786257840590</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Helaller Haramlar</t>
+          <t>İbadet Etmeyi Öğreniyorum</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054810772</t>
+          <t>9786257840606</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Muaşeret</t>
+          <t>Hz Ömer'i Öğreniyorum</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>230</v>
+        <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054810840</t>
+          <t>9786257840613</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Nefis Terbiyesi</t>
+          <t>Hz Osman'ı Öğreniyorum</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054810345</t>
+          <t>9786257840682</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kalbin İlacı</t>
+          <t>Hz Ebubekir'i Öğreniyorum</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>230</v>
+        <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789758861767</t>
+          <t>9786257840620</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>El-Fethu’r-Rabbani</t>
+          <t>Hz Ali'yi Öğreniyorum</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>550</v>
+        <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054810031</t>
+          <t>9786257840637</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf ve Tarikat Adabı</t>
+          <t>Hoşgörüyü Öğreniyorum</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054810024</t>
+          <t>9786257840699</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Hadis Sohbetleri</t>
+          <t>Dua Etmeyi Öğreniyorum</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789756138953</t>
+          <t>9786257840705</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet Akaidi ve İtikadi Fırkalar</t>
+          <t>Dinimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054810314</t>
+          <t>9786257840644</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Surelerinin Fazileti</t>
+          <t>Cennet ve Cehennemi Öğreniyorum</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054810574</t>
+          <t>9786257840651</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Gıybet</t>
+          <t>Allah'ı Öğreniyorum</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054810581</t>
+          <t>9786257840668</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Özün Özü Sırrın Sırrı</t>
+          <t>Ahireti Öğreniyorum</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054810376</t>
+          <t>9786257840491</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>El-Münkız Mine’d-Dalal</t>
+          <t>Şükrün Hakikati</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789756138977</t>
+          <t>9786257840514</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İbadetler ve İslam Ahlakı</t>
+          <t>Sabrın Hakikati</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054810048</t>
+          <t>9786257840521</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Faziletli Ameller</t>
+          <t>Nefsin Hakikati</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054810598</t>
+          <t>9786257840439</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Dualar ve Zikirler</t>
+          <t>Kalbin Hakikati</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054810628</t>
+          <t>9786257840477</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Yol Gösteren Mısralar</t>
+          <t>Kulluğun Hakikati</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054810604</t>
+          <t>9786257840507</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Uyarılar</t>
+          <t>Sevginin Hakikati</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054810611</t>
+          <t>9786257840446</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Tezkiretü’l Evliya</t>
+          <t>İhlasın Hakikati</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054810154</t>
+          <t>9786257840460</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Nasihatler</t>
+          <t>İmanın Hakikati</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786054810499</t>
+          <t>9786257840484</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ey Oğul</t>
+          <t>Varlığın Hakikati</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054810383</t>
+          <t>9786257840453</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufta Tevhid ve Nefsi İrfan Yolu</t>
+          <t>İlmin Hakikati</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>600</v>
+        <v>190</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054810390</t>
+          <t>9786257840422</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Ey Nefsim</t>
+          <t>Meded Sensin Ya Resulellah</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054810260</t>
+          <t>9786257840408</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler - Tevhid Herşeyi Öldürür (Ciltli)</t>
+          <t>Tıbbun Nebevi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>280</v>
+        <v>190</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054810246</t>
+          <t>9786257840354</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler - Dünya Sevdası (Ciltli)</t>
+          <t>Şeytanın Hileleri ve Tedavi Yolları</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054810284</t>
+          <t>9786257840316</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>İslam Tasavvufunun Temel Esasları</t>
+          <t>Sevenlerin Bahçesi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054810277</t>
+          <t>9786257840385</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Masalı Şehr-i Urfa</t>
+          <t>Sabredenler ve Şükredenler</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>50</v>
+        <v>190</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054810413</t>
+          <t>9786257840361</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvet-Name</t>
+          <t>Nefsimi Nasıl Yenebilirim?</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054810253</t>
+          <t>9786257840378</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler - Rızkını Dert Etme (Ciltli)</t>
+          <t>Namaz</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054810215</t>
+          <t>9786257840347</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler - Nefs Hep Karşı Gelir (Ciltli)</t>
+          <t>Kitabur Ruh</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054810222</t>
+          <t>9786257840392</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Günlük Hayatımızda Sünneti Yaşamak</t>
+          <t>Kalbin İlacı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>60</v>
+        <v>190</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054810239</t>
+          <t>9786257840330</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Altın Öğütler - Allah’ı Sevmek (Ciltli)</t>
+          <t>Çocuk Ahkamı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257840194</t>
+          <t>9786257840309</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Boşnaklar Tarihi</t>
+          <t>Ehli Sünnet ve Şia'da Kırk Hadis Kültürü</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257840170</t>
+          <t>9786257840415</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Zazalar Tarihi</t>
+          <t>Zikir Sana Candır</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257840163</t>
+          <t>9786052196786</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Türkler Tarihi</t>
+          <t>Yaşamında Derinleş 2</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257840279</t>
+          <t>9786052196038</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Zühd ve Amelde Huşu</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257840224</t>
+          <t>9786052196014</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Araplar Tarihi - Geçmişten Günümüze</t>
+          <t>Riyazet Yolu</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052196793</t>
+          <t>9786052196007</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvet-Name-i Esrar ve Ahilik</t>
+          <t>Risalet ve Nübüvvet</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>40</v>
+        <v>170</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9756257840255</t>
+          <t>9786054810987</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kur'anla Öze Yolculuk 1 - İnsandan Okunan Kur'an Yaşam Serisi 3. Kitap</t>
+          <t>Kitabu’l - Edeb</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257840248</t>
+          <t>9786054810994</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Nev-Divan</t>
+          <t>Kıyamet ve Kabir Azabı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>50</v>
+        <v>170</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257840064</t>
+          <t>9786052196021</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Yer ve Göklerin Hakimliği</t>
+          <t>İnsan-ı Kamil</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257840071</t>
+          <t>9786054810970</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Şeytan</t>
+          <t>Dualar ve Nasihatler</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257840088</t>
+          <t>9786052196052</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Sahilsiz Deniz</t>
+          <t>Rahmet Pınarı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257840095</t>
+          <t>9786052196434</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Öğütler</t>
+          <t>Güneş Gibi Ol</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257840101</t>
+          <t>9786052196441</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Nefsi Arzular</t>
+          <t>Ölü Gibi Ol</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257840125</t>
+          <t>9786052196427</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kamil İnsan ve Allah</t>
+          <t>Gece Gibi Ol</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257840118</t>
+          <t>9786052196458</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Nefs ve İnsan</t>
+          <t>Toprak Gibi Ol</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257840132</t>
+          <t>9786052196281</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Hakimliği</t>
+          <t>Manevi Yolun Başlangıcı ve Sonu</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257840149</t>
+          <t>9786052196298</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Çevreleyen İlim</t>
+          <t>Manevi Yolculuğun Mertebeleri</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257840156</t>
+          <t>9786052196250</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Cenab-ı Aşk</t>
+          <t>Müslümanın Edeb ve Ahlakı</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789756138564</t>
+          <t>9786052196403</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın İsimlerinin Sırları ve Manalarının Keşfi</t>
+          <t>Ya Olduğun Gibi Görün Yada Göründüğün Gibi Ol</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257840217</t>
+          <t>9786052196267</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Romanlar Tarihi</t>
+          <t>Mana Alemi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789756138694</t>
+          <t>9786052196243</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Gürcüler Tarihi</t>
+          <t>Tasavvuf</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257840187</t>
+          <t>9786052196274</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Çerkesler Tarihi</t>
+          <t>Sırlar Alemi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054810505</t>
+          <t>9786052196212</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Lazlar Tarihi</t>
+          <t>İman</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054810567</t>
+          <t>9786052196236</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kürtler Tarihi</t>
+          <t>Ehli Sünnet</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257840002</t>
+          <t>9786052196465</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Süryanilik - Dünya Dinleri</t>
+          <t>Deniz Gibi Ol</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052196991</t>
+          <t>9786052196229</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm - Dünya Dinleri</t>
+          <t>İslam</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052196984</t>
+          <t>9786052196410</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Yezidilik - Dünya Dinleri</t>
+          <t>Akarsu Gibi Ol</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257840200</t>
+          <t>9786052196069</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Arnavutlar Tarihi - Geçmişten Günümüze</t>
+          <t>Çanakkale Bir Hilal Uğruna</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052196755</t>
+          <t>9786054810895</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Gazali Külliyatı (Ciltli)</t>
+          <t>Gelin Tacı - Tacü’l-Arüs</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>800</v>
+        <v>230</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052196779</t>
+          <t>9789756138632</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Külliyatı (Ciltli)</t>
+          <t>Tasavvuf Lügatı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>900</v>
+        <v>100</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
+          <t>9789756138892</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Sufi İbn Sina ve Makamatü’l-Arifin</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9789756138106</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Sırru’l-Esrar Sırların Esrarı</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9789756138496</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>İlk Dönem Sufileri ve Hadis</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9789758719389</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Fütuhu’l Gayb</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9789756138434</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Dervişliğin Adabı</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9789756138441</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Bahrü’l - Kelam Matüridi Akaidi</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9789756138458</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>İmam Ebü'l el-Eş'ari</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786054810093</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Ebu Medyen El-Mağribi</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9789756138854</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Geylani Külliyatı (Deri Cilt-Şamua) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786054810055</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Gunyet'üt Talibin (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786054810727</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Konularına Göre Kur’an-ı Kerim Fihristi</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786054810765</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Kimya-yı Saadet (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786054810680</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Gerçeği Arayanların Yolu</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786054810666</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Hakikat Ehlinin Manevi Halleri</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786052196304</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Manevi İlhamlar</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786054810901</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Namazla Aslına Dönmek</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786054810918</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Sen Allah’a Güven</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786054810925</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Söz Deyip Geçme</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786054810703</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Kırk Hadis</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786052196397</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Teslimiyet Mahiyeti</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786052196380</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Tasavvuf Ehlinin Mahiyeti</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786052196359</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Nefsin Mahiyeti</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786052196373</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Sabrın Mahiyeti</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786052196366</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Ruhun Mahiyeti</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786052196342</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Mevla Aşkına Varma Mahiyeti</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786052196328</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>İnsanın Yaratılış Mahiyeti</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786052196335</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Kalbin Mahiyeti</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9789756138991</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Alemin Yaratılış Mahiyeti</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786052196311</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>İlmi Aşkın Mahiyeti</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786054810437</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Menakibu’l Geylani</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786054810741</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Göz Zinasını Bıraktıran Kitap</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786054810758</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Gıybeti Bıraktıran Kitap</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786054810529</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Yolun Esasları ve Edepleri</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786054810543</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Manevi Eğitimin Yolu ve Edepleri</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786054810512</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Dil Hastalıkları ve Korunma Yolları</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786054810536</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Kalbe Dökülen Damlalar</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786054810673</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Yöneticilere Altın Öğütler</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786054810659</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Tecelliler Kitabı</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786054810642</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Hidayetin Başlangıcı</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786054810635</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Yakin Kitabı</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9786054810369</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Ahadiyyet Risalesi</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9786054810826</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Müslümanlığın Rükunları</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9786054810819</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Tevekkül ve Tevhid</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9786054810802</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Kendini Bulmak</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786054810833</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Niyet ve İhlas</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786054810796</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Hakikatler Kitabı</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786054810338</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Helaller Haramlar</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786054810772</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Adab-ı Muaşeret</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786054810840</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Nefis Terbiyesi</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786054810345</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Kalbin İlacı</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9789758861767</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>El-Fethu’r-Rabbani</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786054810031</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Tasavvuf ve Tarikat Adabı</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9786054810024</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an ve Hadis Sohbetleri</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9789756138953</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Ehl-i Sünnet Akaidi ve İtikadi Fırkalar</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786054810314</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an Surelerinin Fazileti</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786054810574</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Gıybet</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786054810581</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Özün Özü Sırrın Sırrı</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786054810376</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>El-Münkız Mine’d-Dalal</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9789756138977</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>İbadetler ve İslam Ahlakı</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786054810048</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Faziletli Ameller</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786054810598</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Dualar ve Zikirler</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786054810628</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Yol Gösteren Mısralar</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786054810604</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Uyarılar</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786054810611</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Tezkiretü’l Evliya</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786054810154</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Nasihatler</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786054810499</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>Ey Oğul</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786054810383</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Tasavvufta Tevhid ve Nefsi İrfan Yolu</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786054810390</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Ey Nefsim</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786054810260</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Altın Öğütler - Tevhid Herşeyi Öldürür (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786054810246</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Altın Öğütler - Dünya Sevdası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786054810284</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>İslam Tasavvufunun Temel Esasları</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786054810277</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Ruhumun Masalı Şehr-i Urfa</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786054810413</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Fütüvvet-Name</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786054810253</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Altın Öğütler - Rızkını Dert Etme (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786054810215</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Altın Öğütler - Nefs Hep Karşı Gelir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786054810222</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Günlük Hayatımızda Sünneti Yaşamak</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786054810239</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Altın Öğütler - Allah’ı Sevmek (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786257840194</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Boşnaklar Tarihi</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786257840170</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Zazalar Tarihi</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786257840163</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Türkler Tarihi</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786257840279</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Yolculuk</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786257840224</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Araplar Tarihi - Geçmişten Günümüze</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786052196793</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Fütüvvet-Name-i Esrar ve Ahilik</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9756257840255</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Kur'anla Öze Yolculuk 1 - İnsandan Okunan Kur'an Yaşam Serisi 3. Kitap</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786257840248</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Nev-Divan</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786257840064</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Yer ve Göklerin Hakimliği</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786257840071</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Şeytan</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786257840088</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Sahilsiz Deniz</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786257840095</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Öğütler</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786257840101</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Nefsi Arzular</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786257840125</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Kamil İnsan ve Allah</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786257840118</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Nefs ve İnsan</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786257840132</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Kalbin Hakimliği</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786257840149</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Çevreleyen İlim</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786257840156</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Cenab-ı Aşk</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9789756138564</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Allah’ın İsimlerinin Sırları ve Manalarının Keşfi</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786257840217</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Romanlar Tarihi</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9789756138694</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Gürcüler Tarihi</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786257840187</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Çerkesler Tarihi</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786054810505</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Lazlar Tarihi</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786054810567</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Kürtler Tarihi</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786257840002</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Süryanilik - Dünya Dinleri</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786052196991</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Şamanizm - Dünya Dinleri</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786052196984</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Yezidilik - Dünya Dinleri</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786257840200</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Arnavutlar Tarihi - Geçmişten Günümüze</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786052196755</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Gazali Külliyatı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786052196779</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Tasavvuf Külliyatı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
           <t>9786052196762</t>
         </is>
       </c>
-      <c r="B195" s="1" t="inlineStr">
+      <c r="B302" s="1" t="inlineStr">
         <is>
           <t>İbn Arabi Külliyatı (Ciltli)</t>
         </is>
       </c>
-      <c r="C195" s="1">
+      <c r="C302" s="1">
         <v>800</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>