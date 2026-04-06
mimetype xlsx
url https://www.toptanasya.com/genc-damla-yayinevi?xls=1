--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -94,171 +94,171 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786254115493</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Afacan Polisler İş Başında</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786254115042</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Saçaklı Kızın Pasaklı Günlüğü-3 (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>335</v>
+        <v>360</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786254115059</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Gizemli Gizem 3 Ramses’in Peşinde</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786254114281</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Uzaydan Gelenler Kulübü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786051744179</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Denizler Kaşifi Kraken - Derinlerdeki Gölge (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786051749624</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Demir Pençe Suziko - Avrupa Macerası (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786254113062</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Efsane Futbol Takımları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786254113000</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>İnci’nin Anahtarı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786254112867</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Dron Savaşçıları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>4440000001246</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Asık Suratlı Çocuk 1 - Uğultulu Orman (İmzalı) (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>4440000001228</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
@@ -304,141 +304,141 @@
         <is>
           <t>4440000001225</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Asık Suratlı Çocuk 2 - Böcek İstilası (İmzalı) (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786051748825</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Kaybolan Meslekleri Keşfedelim</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786254110566</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Hayalet Adasının Lanetli Hazinesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786051749907</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Yapay Zeka Robotu Demir Pençe Suziko 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786051743011</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Gizemli Depo - Dron Savaşçıları (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786051748610</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Demir Pençe Suziko - Afrika Macerası (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786051745121</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Ufolar (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786051745619</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Ertuğrul'un Rüyası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786051748122</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Kitap Korsanlarının Peşinde</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786051748023</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
@@ -484,531 +484,531 @@
         <is>
           <t>9786051747989</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Korku Labirenti</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786053836421</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Zoyadan Kaçırılış</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>95</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786053836377</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Cingöz Recai Mişon'un Definesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786053836384</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Cingöz Recai Tiyatro Baskını</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786053836407</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Cingöz Recai Esrarlı Köşk</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786053836391</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Cingöz Recai - Sherlock Holmes İstanbul'da</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786053834328</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Bizim Masallarımız (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>216</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786053838135</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>İstanbul Semt Öyküleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786053837206</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Şeytani Tuzak Cingöz Recai</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786053836360</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Cingöz Recai Elmaslar İçinde</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786053837183</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Cingöz Kafeste - Cingöz Recai</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786051748030</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Dehlizdeki Sır (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>8697911207479</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Cingöz Recai Bir Efsanenin Dönüşü 12 Kitap Set</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>1935</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786051742670</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Ramazan Yağmuru</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786051742687</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Bağlamanın Telinden Ozanların Dilinden Anadolu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>135</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786051740911</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Yeditepede Bir Gezgin</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786053837190</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Lavanta Kokusu</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>135</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786053839712</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Bir Yudum Sevgi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>95</v>
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786053837787</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Kral Faruk'un Elmasları - Cingöz Recai</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786051742663</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Asık Suratlı Çocuk 1 - Uğultulu Orman (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786051743257</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Yeraltındaki Gizem</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786051743035</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Dağdaki Hayalet</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786051740041</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Cingöz Recai : Madam Çiviciyan'ın Gerdanlığı</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786053839842</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Fatih'in İstanbul Rüyası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786053838722</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Cingöz Recai - Zeyrek Cinayeti</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>225</v>
+        <v>310</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786051743530</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Ay'ın Karanlık Yüzündeki İrus Uygarlığı</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>3996053834168</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Bıcırık Masallar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786053838418</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Sultan Aziz'in Mücevherleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>145</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786053838746</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Cingöz Recai / Cingöz'ün Esrarı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>225</v>
+        <v>320</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786051740928</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Cingöz Recai - Arsen Lüpen İstanbulda</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786051740904</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Element Efendisi Mar</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>22.22</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786053838128</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Türkiye Şehir Öyküleri</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786051745886</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Gizemli Gizem Ah Bir Çarpan Eleman Olsam (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786254110481</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Demir Pençe Suziko Asya Macerası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786053834250</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Nasrettin Hoca Getir Cübbemi ve Nasrettin Hoca Haydi Göster Marifetini - Bizim Masallarımız</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>2.5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786051740607</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
@@ -1099,51 +1099,51 @@
         <is>
           <t>3990000838357</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Hafiyelik Yemini - Hafiye Kızlar Ekibi</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>7.4</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786051746968</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Bu İşte Bir Terslik Var!!! - Saçaklı Kız'ın Pasaklı Günlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>3990000040052</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Bedeli Çanakkale'de Ödenmiştir - Çanakkale'nin Ölümsüz Kahramanları 10</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>4.5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>3990000040051</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
@@ -1354,186 +1354,186 @@
         <is>
           <t>3996059656245</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Masallarla Mandala 3</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786051749358</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Mağaradaki Sır - Dron Savaşçıları (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>3996059656246</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Masallarla Mandala 2</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>9.17</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786051740935</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Tablodaki Sır</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786051748818</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Gizemli Gizem (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>3990001740836</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Uçan Küheylan - İnci Mercan Serisi</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>5.5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786051748207</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Asık Suratlı Çocuk 2 - Böcek İstilası (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786254110498</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Karanlık Orman - Dron Savaşçıları (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786053834298</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Keloğlan İle Devler ve Keloğlan İle Kardeşi - Bizim Masallarımız</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>2.5</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786053834274</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Karagöz İle Hacivat Hamamda</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>3.24</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786051748191</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Mucit Torunu Olmak Kolay Değil (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>3990000053112</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Mormorik - Meb Tavsiyeli</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786053834007</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
@@ -1669,226 +1669,226 @@
         <is>
           <t>9786053834205</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>İyiliksever Korkuluk - Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>1.5</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786051748832</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Demir Pençe Suziko Antarktika Macerası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786051748788</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Kikirik Kazım</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>8697911216952</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Cingöz Recai Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>490</v>
+        <v>725</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786053839729</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Özgürlüğün Bedeli</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>95</v>
+        <v>160</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786053839606</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Tolya Bekçisi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>110</v>
+        <v>175</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786051741291</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Rüya Kolonisi (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786051743523</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Kimin Parmak İzi Bu? - Dedektif Kuruntusu 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786051748139</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Büyük Buluş - Dron Savaşçıları (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786051745176</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Saçaklı Kız'ın Pasaklı Günlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786051745138</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Robotlar Gezegeni (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786051745855</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Galaktika - Uzay İmparatorluğu (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786051746029</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Bu Diş İzleri Kimin? - Dedektif Kuruntusu 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786254113017</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Hacker Nine</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>