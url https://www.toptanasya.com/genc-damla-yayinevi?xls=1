--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,1810 +85,1840 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254115493</t>
+          <t>9786254116469</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Afacan Polisler İş Başında</t>
+          <t>Mucit Dede</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254115042</t>
+          <t>9786254115172</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Saçaklı Kızın Pasaklı Günlüğü-3 (Ciltli)</t>
+          <t>Hacker Nine 2</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>360</v>
+        <v>275</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254115059</t>
+          <t>9786254115493</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Gizem 3 Ramses’in Peşinde</t>
+          <t>Afacan Polisler İş Başında</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254114281</t>
+          <t>9786254115042</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Uzaydan Gelenler Kulübü</t>
+          <t>Saçaklı Kızın Pasaklı Günlüğü-3 (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051744179</t>
+          <t>9786254115059</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Denizler Kaşifi Kraken - Derinlerdeki Gölge (Ciltli)</t>
+          <t>Gizemli Gizem 3 Ramses’in Peşinde</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051749624</t>
+          <t>9786254114281</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Demir Pençe Suziko - Avrupa Macerası (Ciltli)</t>
+          <t>Uzaydan Gelenler Kulübü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>275</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254113062</t>
+          <t>9786051744179</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Efsane Futbol Takımları</t>
+          <t>Denizler Kaşifi Kraken - Derinlerdeki Gölge (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254113000</t>
+          <t>9786051749624</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İnci’nin Anahtarı</t>
+          <t>Demir Pençe Suziko - Avrupa Macerası (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254112867</t>
+          <t>9786254113062</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dron Savaşçıları</t>
+          <t>Efsane Futbol Takımları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>275</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4440000001246</t>
+          <t>9786254113000</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Asık Suratlı Çocuk 1 - Uğultulu Orman (İmzalı) (Ciltli)</t>
+          <t>İnci’nin Anahtarı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4440000001228</t>
+          <t>9786254112867</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Gizem - Tekerlekli Bir Evim Olsa! (İmzalı) (Ciltli)</t>
+          <t>Dron Savaşçıları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4440000001227</t>
+          <t>4440000001246</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Gizem - Ah Bir Çarpan Eleman Olsam! (İmzalı) (Ciltli)</t>
+          <t>Asık Suratlı Çocuk 1 - Uğultulu Orman (İmzalı) (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4440000001226</t>
+          <t>4440000001228</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Saçaklı Kız'ın Pasaklı Günlüğü - 1 (İmzalı) (Ciltli)</t>
+          <t>Gizemli Gizem - Tekerlekli Bir Evim Olsa! (İmzalı) (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4440000001225</t>
+          <t>4440000001227</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Asık Suratlı Çocuk 2 - Böcek İstilası (İmzalı) (Ciltli)</t>
+          <t>Gizemli Gizem - Ah Bir Çarpan Eleman Olsam! (İmzalı) (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051748825</t>
+          <t>4440000001226</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Meslekleri Keşfedelim</t>
+          <t>Saçaklı Kız'ın Pasaklı Günlüğü - 1 (İmzalı) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786254110566</t>
+          <t>4440000001225</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Adasının Lanetli Hazinesi</t>
+          <t>Asık Suratlı Çocuk 2 - Böcek İstilası (İmzalı) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>275</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051749907</t>
+          <t>9786051748825</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Robotu Demir Pençe Suziko 3 (Ciltli)</t>
+          <t>Kaybolan Meslekleri Keşfedelim</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051743011</t>
+          <t>9786254110566</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Depo - Dron Savaşçıları (Ciltli)</t>
+          <t>Hayalet Adasının Lanetli Hazinesi</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051748610</t>
+          <t>9786051749907</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Demir Pençe Suziko - Afrika Macerası (Ciltli)</t>
+          <t>Yapay Zeka Robotu Demir Pençe Suziko 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051745121</t>
+          <t>9786051743011</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ufolar (Ciltli)</t>
+          <t>Gizemli Depo - Dron Savaşçıları (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051745619</t>
+          <t>9786051748610</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ertuğrul'un Rüyası</t>
+          <t>Demir Pençe Suziko - Afrika Macerası (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051748122</t>
+          <t>9786051745121</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kitap Korsanlarının Peşinde</t>
+          <t>Ufolar (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051748023</t>
+          <t>9786051745619</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Uzman Dedektiflik Bürosu</t>
+          <t>Ertuğrul'un Rüyası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051747996</t>
+          <t>9786051748122</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Robotlar İstilası</t>
+          <t>Kitap Korsanlarının Peşinde</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051740317</t>
+          <t>9786051748023</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Kuruntusu 3</t>
+          <t>Uzman Dedektiflik Bürosu</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051747989</t>
+          <t>9786051747996</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Korku Labirenti</t>
+          <t>Robotlar İstilası</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786053836421</t>
+          <t>9786051740317</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Zoyadan Kaçırılış</t>
+          <t>Dedektif Kuruntusu 3</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786053836377</t>
+          <t>9786051747989</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Recai Mişon'un Definesi</t>
+          <t>Korku Labirenti</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786053836384</t>
+          <t>9786053836421</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Recai Tiyatro Baskını</t>
+          <t>Zoyadan Kaçırılış</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>175</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786053836407</t>
+          <t>9786053836377</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Recai Esrarlı Köşk</t>
+          <t>Cingöz Recai Mişon'un Definesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786053836391</t>
+          <t>9786053836384</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Recai - Sherlock Holmes İstanbul'da</t>
+          <t>Cingöz Recai Tiyatro Baskını</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786053834328</t>
+          <t>9786053836407</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bizim Masallarımız (9 Kitap Takım)</t>
+          <t>Cingöz Recai Esrarlı Köşk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>216</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786053838135</t>
+          <t>9786053836391</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Semt Öyküleri</t>
+          <t>Cingöz Recai - Sherlock Holmes İstanbul'da</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786053837206</t>
+          <t>9786053834328</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şeytani Tuzak Cingöz Recai</t>
+          <t>Bizim Masallarımız (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>175</v>
+        <v>216</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786053836360</t>
+          <t>9786053838135</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Recai Elmaslar İçinde</t>
+          <t>İstanbul Semt Öyküleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786053837183</t>
+          <t>9786053837206</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Kafeste - Cingöz Recai</t>
+          <t>Şeytani Tuzak Cingöz Recai</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051748030</t>
+          <t>9786053836360</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dehlizdeki Sır (Ciltli)</t>
+          <t>Cingöz Recai Elmaslar İçinde</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>8697911207479</t>
+          <t>9786053837183</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Recai Bir Efsanenin Dönüşü 12 Kitap Set</t>
+          <t>Cingöz Kafeste - Cingöz Recai</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>2740</v>
+        <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051742670</t>
+          <t>9786051748030</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Yağmuru</t>
+          <t>Dehlizdeki Sır (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051742687</t>
+          <t>8697911207479</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bağlamanın Telinden Ozanların Dilinden Anadolu</t>
+          <t>Cingöz Recai Bir Efsanenin Dönüşü 12 Kitap Set</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051740911</t>
+          <t>9786051742670</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yeditepede Bir Gezgin</t>
+          <t>Ramazan Yağmuru</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786053837190</t>
+          <t>9786051742687</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Lavanta Kokusu</t>
+          <t>Bağlamanın Telinden Ozanların Dilinden Anadolu</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786053839712</t>
+          <t>9786051740911</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bir Yudum Sevgi</t>
+          <t>Yeditepede Bir Gezgin</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786053837787</t>
+          <t>9786053837190</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kral Faruk'un Elmasları - Cingöz Recai</t>
+          <t>Lavanta Kokusu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051742663</t>
+          <t>9786053839712</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Asık Suratlı Çocuk 1 - Uğultulu Orman (Ciltli)</t>
+          <t>Bir Yudum Sevgi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>275</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051743257</t>
+          <t>9786053837787</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yeraltındaki Gizem</t>
+          <t>Kral Faruk'un Elmasları - Cingöz Recai</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051743035</t>
+          <t>9786051742663</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dağdaki Hayalet</t>
+          <t>Asık Suratlı Çocuk 1 - Uğultulu Orman (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051740041</t>
+          <t>9786051743257</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Recai : Madam Çiviciyan'ın Gerdanlığı</t>
+          <t>Yeraltındaki Gizem</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786053839842</t>
+          <t>9786051743035</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Fatih'in İstanbul Rüyası</t>
+          <t>Dağdaki Hayalet</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786053838722</t>
+          <t>9786051740041</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Recai - Zeyrek Cinayeti</t>
+          <t>Cingöz Recai : Madam Çiviciyan'ın Gerdanlığı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>310</v>
+        <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786051743530</t>
+          <t>9786053839842</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ay'ın Karanlık Yüzündeki İrus Uygarlığı</t>
+          <t>Fatih'in İstanbul Rüyası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3996053834168</t>
+          <t>9786053838722</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bıcırık Masallar (10 Kitap Takım)</t>
+          <t>Cingöz Recai - Zeyrek Cinayeti</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>30</v>
+        <v>310</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786053838418</t>
+          <t>9786051743530</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sultan Aziz'in Mücevherleri</t>
+          <t>Ay'ın Karanlık Yüzündeki İrus Uygarlığı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786053838746</t>
+          <t>3996053834168</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Recai / Cingöz'ün Esrarı</t>
+          <t>Bıcırık Masallar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>320</v>
+        <v>30</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051740928</t>
+          <t>9786053838418</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Recai - Arsen Lüpen İstanbulda</t>
+          <t>Sultan Aziz'in Mücevherleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051740904</t>
+          <t>9786053838746</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Element Efendisi Mar</t>
+          <t>Cingöz Recai / Cingöz'ün Esrarı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>22.22</v>
+        <v>320</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786053838128</t>
+          <t>9786051740928</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Şehir Öyküleri</t>
+          <t>Cingöz Recai - Arsen Lüpen İstanbulda</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051745886</t>
+          <t>9786051740904</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Gizem Ah Bir Çarpan Eleman Olsam (Ciltli)</t>
+          <t>Element Efendisi Mar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>330</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786254110481</t>
+          <t>9786053838128</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Demir Pençe Suziko Asya Macerası</t>
+          <t>Türkiye Şehir Öyküleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>275</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786053834250</t>
+          <t>9786051745886</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Getir Cübbemi ve Nasrettin Hoca Haydi Göster Marifetini - Bizim Masallarımız</t>
+          <t>Gizemli Gizem Ah Bir Çarpan Eleman Olsam (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>2.5</v>
+        <v>330</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051740607</t>
+          <t>9786254110481</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İyimser Olmak - Güçlü Karakter Serisi-7</t>
+          <t>Demir Pençe Suziko Asya Macerası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>2.4</v>
+        <v>275</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051748092</t>
+          <t>9786053834250</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Birlik Olmak - Güçlü Karakter Serisi 9</t>
+          <t>Nasrettin Hoca Getir Cübbemi ve Nasrettin Hoca Haydi Göster Marifetini - Bizim Masallarımız</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051748078</t>
+          <t>9786051740607</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Özgüvenli Olmak - Güçlü Karakter Serisi 8</t>
+          <t>İyimser Olmak - Güçlü Karakter Serisi-7</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786053837558</t>
+          <t>9786051748092</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Nefis Hurmalar ve Rafi - Peygamberimizin Küçük Sabahaleri 8</t>
+          <t>Birlik Olmak - Güçlü Karakter Serisi 9</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>6</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786053834281</t>
+          <t>9786051748078</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Karagöz İle Hacivat - Üzüm Bağında</t>
+          <t>Özgüvenli Olmak - Güçlü Karakter Serisi 8</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786053837541</t>
+          <t>9786053837558</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Kızlar - Peygamberimizin Küçük Sahabeleri 5</t>
+          <t>Nefis Hurmalar ve Rafi - Peygamberimizin Küçük Sabahaleri 8</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>2.5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000838357</t>
+          <t>9786053834281</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hafiyelik Yemini - Hafiye Kızlar Ekibi</t>
+          <t>Karagöz İle Hacivat - Üzüm Bağında</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>7.4</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051746968</t>
+          <t>9786053837541</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bu İşte Bir Terslik Var!!! - Saçaklı Kız'ın Pasaklı Günlüğü (Ciltli)</t>
+          <t>Mutlu Kızlar - Peygamberimizin Küçük Sahabeleri 5</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>330</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000040052</t>
+          <t>3990000838357</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bedeli Çanakkale'de Ödenmiştir - Çanakkale'nin Ölümsüz Kahramanları 10</t>
+          <t>Hafiyelik Yemini - Hafiye Kızlar Ekibi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>4.5</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000040051</t>
+          <t>9786051746968</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Saka Hüseyin - Çanakkale'nin Ölümsüz Kahramanları 6</t>
+          <t>Bu İşte Bir Terslik Var!!! - Saçaklı Kız'ın Pasaklı Günlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>4.5</v>
+        <v>330</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000040050</t>
+          <t>3990000040052</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Denizaltı Müstecip Onbaşı - Çanakkale'nin Ölümsüz Kahramanları 7</t>
+          <t>Bedeli Çanakkale'de Ödenmiştir - Çanakkale'nin Ölümsüz Kahramanları 10</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>4.5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000040049</t>
+          <t>3990000040051</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Norfolk Alayı - Çanakkale'nin Ölümsüz Kahramanları 8</t>
+          <t>Saka Hüseyin - Çanakkale'nin Ölümsüz Kahramanları 6</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>4.5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786051748054</t>
+          <t>3990000040050</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Cesur Olmak - Güçlü Karakter Serisi 1</t>
+          <t>Denizaltı Müstecip Onbaşı - Çanakkale'nin Ölümsüz Kahramanları 7</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>2.4</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051740379</t>
+          <t>3990000040049</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Güvenilir Olmak - Güçlü Karakter Serisi 2</t>
+          <t>Norfolk Alayı - Çanakkale'nin Ölümsüz Kahramanları 8</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>2.4</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051740454</t>
+          <t>9786051748054</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Dost - Güçlü Karakter Serisi 3</t>
+          <t>Cesur Olmak - Güçlü Karakter Serisi 1</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051740461</t>
+          <t>9786051740379</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Özverili Olmak - Güçlü Karakter Serisi 4</t>
+          <t>Güvenilir Olmak - Güçlü Karakter Serisi 2</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051748061</t>
+          <t>9786051740454</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ahlaklı Olmak - Güçlü Karakter Serisi 5</t>
+          <t>Gerçek Dost - Güçlü Karakter Serisi 3</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051740591</t>
+          <t>9786051740461</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Lider Olmak - Güçlü Karakter Serisi 6</t>
+          <t>Özverili Olmak - Güçlü Karakter Serisi 4</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786053837589</t>
+          <t>9786051748061</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yetim Kız - Peygamberimizin Küçük Sahabeleri 4</t>
+          <t>Güzel Ahlaklı Olmak - Güçlü Karakter Serisi 5</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786053837527</t>
+          <t>9786051740591</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Küçük Köle Zeyd Bin Harise - Peygamberimizin Küçük Sahabeleri 3</t>
+          <t>Lider Olmak - Güçlü Karakter Serisi 6</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786053837503</t>
+          <t>9786053837589</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kutlu Yolcu ve Enes - Peygamberimizin Çocuk Arkadaşları 2</t>
+          <t>Yetim Kız - Peygamberimizin Küçük Sahabeleri 4</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>2.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786053837510</t>
+          <t>9786053837527</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Küçük Sahabeleri 7: Küçük Katip Zeyd Bin Sabit</t>
+          <t>Küçük Köle Zeyd Bin Harise - Peygamberimizin Küçük Sahabeleri 3</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>2.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786053837596</t>
+          <t>9786053837503</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Zeyd'in Kuşu Ebu Umeyr - Peygamberimizin Küçük Sahabeleri 6</t>
+          <t>Kutlu Yolcu ve Enes - Peygamberimizin Çocuk Arkadaşları 2</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>2.5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3996059656245</t>
+          <t>9786053837510</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Mandala 3</t>
+          <t>Peygamberimizin Küçük Sahabeleri 7: Küçük Katip Zeyd Bin Sabit</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>9</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051749358</t>
+          <t>9786053837596</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mağaradaki Sır - Dron Savaşçıları (Ciltli)</t>
+          <t>Zeyd'in Kuşu Ebu Umeyr - Peygamberimizin Küçük Sahabeleri 6</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>275</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3996059656246</t>
+          <t>3996059656245</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Masallarla Mandala 2</t>
+          <t>Masallarla Mandala 3</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>9.17</v>
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051740935</t>
+          <t>9786051749358</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tablodaki Sır</t>
+          <t>Mağaradaki Sır - Dron Savaşçıları (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>320</v>
+        <v>275</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051748818</t>
+          <t>3996059656246</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Gizem (Ciltli)</t>
+          <t>Masallarla Mandala 2</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>330</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3990001740836</t>
+          <t>9786051740935</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Uçan Küheylan - İnci Mercan Serisi</t>
+          <t>Tablodaki Sır</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>5.5</v>
+        <v>320</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786051748207</t>
+          <t>9786051748818</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Asık Suratlı Çocuk 2 - Böcek İstilası (Ciltli)</t>
+          <t>Gizemli Gizem (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>275</v>
+        <v>330</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786254110498</t>
+          <t>3990001740836</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Orman - Dron Savaşçıları (Ciltli)</t>
+          <t>Uçan Küheylan - İnci Mercan Serisi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>275</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786053834298</t>
+          <t>9786051748207</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan İle Devler ve Keloğlan İle Kardeşi - Bizim Masallarımız</t>
+          <t>Asık Suratlı Çocuk 2 - Böcek İstilası (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>2.5</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786053834274</t>
+          <t>9786254110498</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Karagöz İle Hacivat Hamamda</t>
+          <t>Karanlık Orman - Dron Savaşçıları (Ciltli)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>3.24</v>
+        <v>275</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786051748191</t>
+          <t>9786053834298</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Mucit Torunu Olmak Kolay Değil (Ciltli)</t>
+          <t>Keloğlan İle Devler ve Keloğlan İle Kardeşi - Bizim Masallarımız</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>275</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>3990000053112</t>
+          <t>9786053834274</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Mormorik - Meb Tavsiyeli</t>
+          <t>Karagöz İle Hacivat Hamamda</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>2</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786053834007</t>
+          <t>9786051748191</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Aslan, Kurt ve Tilki - Bıcırık Masallar</t>
+          <t>Mucit Torunu Olmak Kolay Değil (Ciltli)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>1.5</v>
+        <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786053834014</t>
+          <t>3990000053112</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ayakkabı Tamircisi - Bıcırık Masallar</t>
+          <t>Mormorik - Meb Tavsiyeli</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>1.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786053834229</t>
+          <t>9786053834007</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Linda ile Lulu - Bıcırık Masallar</t>
+          <t>Aslan, Kurt ve Tilki - Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>1.5</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786053834151</t>
+          <t>9786053834014</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dikkatli Bıcırık - Bıcırık Masallar</t>
+          <t>Ayakkabı Tamircisi - Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>1.5</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786053833994</t>
+          <t>9786053834229</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Geyik ile Yavrusu - Bıcırık Masallar</t>
+          <t>Linda ile Lulu - Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>1.5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786053834182</t>
+          <t>9786053834151</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Minik Pilot - Bıcırık Masallar</t>
+          <t>Dikkatli Bıcırık - Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>1.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786053834212</t>
+          <t>9786053833994</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Böceği ile Karınca - Bıcırık Masallar</t>
+          <t>Geyik ile Yavrusu - Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>1.5</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786053834199</t>
+          <t>9786053834182</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Minik Kayık - Bıcırık Masallar</t>
+          <t>Minik Pilot - Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>1.5</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786053834175</t>
+          <t>9786053834212</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Minik Kunduz - Bıcırık Masallar</t>
+          <t>Ağustos Böceği ile Karınca - Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>1.5</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786053834205</t>
+          <t>9786053834199</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İyiliksever Korkuluk - Bıcırık Masallar</t>
+          <t>Minik Kayık - Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>1.5</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051748832</t>
+          <t>9786053834175</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Demir Pençe Suziko Antarktika Macerası</t>
+          <t>Minik Kunduz - Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>275</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051748788</t>
+          <t>9786053834205</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kikirik Kazım</t>
+          <t>İyiliksever Korkuluk - Bıcırık Masallar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>275</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>8697911216952</t>
+          <t>9786051748832</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Recai Seti (4 Kitap Takım)</t>
+          <t>Demir Pençe Suziko Antarktika Macerası</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>725</v>
+        <v>275</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786053839729</t>
+          <t>9786051748788</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Bedeli</t>
+          <t>Kikirik Kazım</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>160</v>
+        <v>275</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786053839606</t>
+          <t>8697911216952</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Tolya Bekçisi</t>
+          <t>Cingöz Recai Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>175</v>
+        <v>725</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786051741291</t>
+          <t>9786053839729</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Rüya Kolonisi (Ciltli)</t>
+          <t>Özgürlüğün Bedeli</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786051743523</t>
+          <t>9786053839606</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kimin Parmak İzi Bu? - Dedektif Kuruntusu 1 (Ciltli)</t>
+          <t>Tolya Bekçisi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>275</v>
+        <v>175</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786051748139</t>
+          <t>9786051741291</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Büyük Buluş - Dron Savaşçıları (Ciltli)</t>
+          <t>Rüya Kolonisi (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786051745176</t>
+          <t>9786051743523</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Saçaklı Kız'ın Pasaklı Günlüğü (Ciltli)</t>
+          <t>Kimin Parmak İzi Bu? - Dedektif Kuruntusu 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786051745138</t>
+          <t>9786051748139</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Robotlar Gezegeni (Ciltli)</t>
+          <t>Büyük Buluş - Dron Savaşçıları (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786051745855</t>
+          <t>9786051745176</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Galaktika - Uzay İmparatorluğu (Ciltli)</t>
+          <t>Saçaklı Kız'ın Pasaklı Günlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786051746029</t>
+          <t>9786051745138</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Bu Diş İzleri Kimin? - Dedektif Kuruntusu 2 (Ciltli)</t>
+          <t>Robotlar Gezegeni (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
+          <t>9786051745855</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Galaktika - Uzay İmparatorluğu (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786051746029</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Bu Diş İzleri Kimin? - Dedektif Kuruntusu 2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
           <t>9786254113017</t>
         </is>
       </c>
-      <c r="B119" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Hacker Nine</t>
         </is>
       </c>
-      <c r="C119" s="1">
+      <c r="C121" s="1">
         <v>275</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>