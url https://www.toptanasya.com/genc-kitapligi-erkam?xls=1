--- v0 (2025-11-02)
+++ v1 (2026-04-06)
@@ -85,415 +85,475 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786053024637</t>
+          <t>9786052154106</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Diksiyon - Güzel ve Etkili Konuşma</t>
+          <t>Dua Bilinci</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789944832717</t>
+          <t>9789944836289</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şahsiyet Dili ve Geliştiren Liderlik</t>
+          <t>Gençliğe Kitabe</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>165</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786053025146</t>
+          <t>9789944836302</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cennet Yolcuları (Ciltli)</t>
+          <t>Dünyayı Kurtaran Kız</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786053024279</t>
+          <t>3990000054781</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Daha İyi İletişim İçin Beden Dili</t>
+          <t>Başarı Yolunda Bahanem Yok</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944832724</t>
+          <t>9786053024637</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Söylemesem Olmazdı</t>
+          <t>Diksiyon - Güzel ve Etkili Konuşma</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786053024323</t>
+          <t>9789944832717</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>365 İzahlı Özlü Söz Dedi Ki (Ciltli)</t>
+          <t>Şahsiyet Dili ve Geliştiren Liderlik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>165</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944836074</t>
+          <t>9786053025146</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Allahım Sorularım Var?</t>
+          <t>Cennet Yolcuları (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052154212</t>
+          <t>9786053024279</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Genç Davetçilere Notlar</t>
+          <t>Daha İyi İletişim İçin Beden Dili</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944838207</t>
+          <t>9789944832724</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Öncülerimizden 365 Fikir (Ciltli)</t>
+          <t>Söylemesem Olmazdı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786053027560</t>
+          <t>9786053024323</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Aile Düşerken</t>
+          <t>365 İzahlı Özlü Söz Dedi Ki (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944836319</t>
+          <t>9789944836074</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Genç Peygamber ve Genç Dostları</t>
+          <t>Allahım Sorularım Var?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>385</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944836296</t>
+          <t>9786052154212</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dünya Bizi Bekliyor</t>
+          <t>Genç Davetçilere Notlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789944832731</t>
+          <t>9789944838207</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bu Toprağın Değerleri</t>
+          <t>Medeniyet Öncülerimizden 365 Fikir (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789944831994</t>
+          <t>9786053027560</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Cen.net Kafenin Sahibi</t>
+          <t>Aile Düşerken</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789944831826</t>
+          <t>9789944836319</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dert Çağrısı</t>
+          <t>Genç Peygamber ve Genç Dostları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944834544</t>
+          <t>9789944836296</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hak Din İslam (Ciltli)</t>
+          <t>Dünya Bizi Bekliyor</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>375</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789756247754</t>
+          <t>9789944832731</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış Hikayeler</t>
+          <t>Bu Toprağın Değerleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944831819</t>
+          <t>9789944831994</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Göklere Yolculuk Var</t>
+          <t>Cen.net Kafenin Sahibi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944836432</t>
+          <t>9789944831826</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Rabbani Eğitim</t>
+          <t>Dert Çağrısı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944832700</t>
+          <t>9789944834544</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hakim ile Genç</t>
+          <t>Hak Din İslam (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>140</v>
+        <v>375</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944833738</t>
+          <t>9789756247754</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>365 Kur'an Kelimesi (Ciltli)</t>
+          <t>Yaşanmış Hikayeler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>550</v>
+        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944832519</t>
+          <t>9789944831819</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hakk'a Adanmış Gençlik (Ciltli)</t>
+          <t>Göklere Yolculuk Var</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>650</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944831833</t>
+          <t>9789944836432</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Metropol Bedevisi</t>
+          <t>Rabbani Eğitim</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944836944</t>
+          <t>9789944832700</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Öncülerimizden 365 Lider Davranış (Ciltli)</t>
+          <t>Hakim ile Genç</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
+          <t>9789944833738</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>365 Kur'an Kelimesi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9789944832519</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Hakk'a Adanmış Gençlik (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9789944831833</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Metropol Bedevisi</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9789944836944</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Medeniyet Öncülerimizden 365 Lider Davranış (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
           <t>9789944834551</t>
         </is>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Peygamber Efendimizden 365 Örnek Davranış (Ciltli)</t>
         </is>
       </c>
-      <c r="C26" s="1">
+      <c r="C30" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>