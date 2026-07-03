--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -244,51 +244,51 @@
         <is>
           <t>9786053024323</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>365 İzahlı Özlü Söz Dedi Ki (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789944836074</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Allahım Sorularım Var?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>385</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786052154212</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Genç Davetçilere Notlar</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789944838207</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -319,66 +319,66 @@
         <is>
           <t>9789944836319</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Genç Peygamber ve Genç Dostları</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789944836296</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Dünya Bizi Bekliyor</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789944832731</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Bu Toprağın Değerleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789944831994</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Cen.net Kafenin Sahibi</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789944831826</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>