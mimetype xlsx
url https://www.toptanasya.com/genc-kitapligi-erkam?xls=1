--- v2 (2026-07-03)
+++ v3 (2026-11-01)
@@ -169,51 +169,51 @@
         <is>
           <t>9786053024637</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Diksiyon - Güzel ve Etkili Konuşma</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789944832717</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Şahsiyet Dili ve Geliştiren Liderlik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>165</v>
+        <v>185</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786053025146</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Cennet Yolcuları (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786053024279</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>