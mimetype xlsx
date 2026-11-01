--- v0 (2026-09-12)
+++ v1 (2026-11-01)
@@ -109,81 +109,81 @@
         <is>
           <t>9786259370835</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Dijital Nuri</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259370828</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Yutan Eleman 3</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259370811</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kırık Terazi</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259370804</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Yutan Eleman 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789754080469</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Tuzak</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786051833002</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -949,681 +949,681 @@
         <is>
           <t>9786051833125</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Dünyanın En Gıcık Bakkalı - Tuş Beyinli 7 (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786259520568</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Yutan Eleman 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786051833057</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Çılgın Milletler (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786051833576</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Çılgın İcatlar (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786051833071</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Çılgın Mucitler (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786259520513</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Gıcıkgiller Apartmanı 5 - Kendini Kurtarmak (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786259520520</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Çılgın Bitkiler (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786259436913</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Çılgın Milletler (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786259466477</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Vay Canına Sayılar (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786259436920</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Çılgın İcatlar (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786259436951</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Tuş Beyinli 1 - Gıcıklığın Lüzumu Var! (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786259436968</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Tuş Beyinli 7 - Dünyanın En Gıcık Bakkalı (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786259466408</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Tuş Beyinli 2 - Aramızda Kalmasın (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786259436982</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Tuş Beyinli 5 - Tuş Bakışı (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786259436944</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Çılgın Atasözleri (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786259466439</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Gıcıkgiller Apartmanı 4 - Duyguları Kurtarmak (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786259436937</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Çılgın Galaksi (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786259466415</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Çılgın Mucitler (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786259436999</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Vay Canına Sosyal Bilgiler (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786057091598</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Gıcıkgiller Apartmanı 3 - Yılları Kurtarmak (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786057091581</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Gök Yeleli Atlılar - Yükselen Uygarlık ve Bögü Kağan</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786057091574</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Gök Yeleli Atlılar - Bengü Taşlar ve Bilge Kağan</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786057091567</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Gıcıkgiller Apartmanı 2 - İnsanlığı Kurtarmak (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786057091550</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Sultan Alparslan</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786051833262</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Vay Canına Türkçe (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786057091543</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Gök Yeleli Atlılar - Altın Tuğ ve Mete Han</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786051833996</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Vay Canına Dinozorlar (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786057091536</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Tuş Beyinli-8 (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786057091529</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Vay Canına Fen Bilgisi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786057091512</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Vay Canına Kuşlar (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786057091505</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Gıcıkgiller Apartmanı 1 - Kelimeleri Kurtarmak (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786051833200</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Tarihe Yön Veren Bilginler (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786259436975</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Çılgın Deneyler (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786259520575</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Çılgın Ressamlar (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786051833583</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Çılgın Müzisyenler (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786259520506</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Tuş Beyinli 6 - Tembel miyim? Dahi mi? (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786259466484</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Çılgın Hayvanlar (Ciltli)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786051832968</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Kunduz Şinasi - Sık Dişini Helası Cinayeti</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786259520537</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Çılgın Tarih (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786051834092</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Fatih'ten Bugüne Mektuplar</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786259466460</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Tuş Beyinli 4 - Başım Aklımda Değil (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786259466446</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Çılgın Deyimler (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786259436906</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Çılgın Arabalar (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786259466453</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Tuş Beyinli 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786051627083</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Hadis El Kitabı - 3 : Bir Takva ve Kulluk Rehberi</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786051627212</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
@@ -1639,51 +1639,51 @@
         <is>
           <t>9786051627182</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Seviyorsan Git Konuş Bence</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786259520544</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Çılgın Futbol (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786259520599</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Aklımda Deli Sorular</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786051830988</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
@@ -1729,46 +1729,46 @@
         <is>
           <t>9786051830865</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Cennete Kadar Yolun Var</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786259466491</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Çılgın Kaşifler (Ciltli)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>