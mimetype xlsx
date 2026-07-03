--- v1 (2026-02-05)
+++ v2 (2026-07-03)
@@ -109,51 +109,51 @@
         <is>
           <t>9786258269284</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Bay Kuru’dan Kurt Adam İlk Ay</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786258269291</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Gizemli Konak Yeni Kabus</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057700155</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bay Kuru'dan Gizemli Konak - Hayalet Avcısı</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057700124</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
@@ -214,121 +214,121 @@
         <is>
           <t>9786059688826</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057700988</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Futbol Ruhu - Lionel Messi Versiyon</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786258269048</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Futbol Sihirbazı Neymar Jr</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057700728</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Gökyüzünde Gizemli Yolculuk</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057700391</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Giden Dönmez Dağları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057700063</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Bay Kuru'dan Fantastik Canavarlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059688796</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Türk Büyükleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>