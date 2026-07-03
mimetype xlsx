--- v0 (2025-11-02)
+++ v1 (2026-07-03)
@@ -94,81 +94,81 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259522128</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259522111</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Ay’a Yolculuk</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259523163</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Gullıver’in Gezileri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259523118</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259522173</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
@@ -229,51 +229,51 @@
         <is>
           <t>9786259778129</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Meyhane</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259778150</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>İnsan Ne İle Yaşar ?</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259778167</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259778136</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
@@ -304,156 +304,156 @@
         <is>
           <t>9786259778112</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Ana</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259522104</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Su Perisi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259778198</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Peter Pan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259523101</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259523125</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Monte Krısto Kontu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259522135</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Kaşağı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259778174</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>İnsan Ne İle Yaşar?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259778181</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Erik Çekirdeği</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786259522180</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259522142</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Seçme Öyküler</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786259778105</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>